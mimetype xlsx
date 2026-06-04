--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2402,51 +2405,51 @@
       <c r="D23">
         <v>21778000000.0</v>
       </c>
       <c r="E23">
         <v>22039000000.0</v>
       </c>
       <c r="F23">
         <v>20059000000.0</v>
       </c>
       <c r="G23">
         <v>20807000000.0</v>
       </c>
       <c r="H23">
         <v>23199000000.0</v>
       </c>
       <c r="I23">
         <v>22547000000.0</v>
       </c>
       <c r="J23">
         <v>20687000000.0</v>
       </c>
       <c r="K23">
         <v>20469000000.0</v>
       </c>
       <c r="L23">
-        <v>20987421000.0</v>
+        <v>20863000000.0</v>
       </c>
       <c r="M23">
         <v>22354047000.0</v>
       </c>
       <c r="N23">
         <v>22724264000.0</v>
       </c>
       <c r="O23">
         <v>22163652000.0</v>
       </c>
       <c r="P23">
         <v>22244123000.0</v>
       </c>
       <c r="Q23">
         <v>21044308000.0</v>
       </c>
       <c r="R23">
         <v>20572106000.0</v>
       </c>
       <c r="S23">
         <v>17144113000.0</v>
       </c>
       <c r="T23">
         <v>11466517000.0</v>
       </c>
@@ -4884,72 +4887,72 @@
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>1590000000.0</v>
       </c>
       <c r="C60">
         <v>2884000000.0</v>
       </c>
       <c r="D60">
         <v>4118000000.0</v>
       </c>
       <c r="E60">
-        <v>3881000000.0</v>
+        <v>3656000000.0</v>
       </c>
       <c r="F60">
-        <v>1996000000.0</v>
+        <v>2248000000.0</v>
       </c>
       <c r="G60">
-        <v>2973000000.0</v>
+        <v>3538000000.0</v>
       </c>
       <c r="H60">
-        <v>5187000000.0</v>
+        <v>6507000000.0</v>
       </c>
       <c r="I60">
-        <v>5684000000.0</v>
+        <v>6745000000.0</v>
       </c>
       <c r="J60">
-        <v>6493000000.0</v>
+        <v>7627000000.0</v>
       </c>
       <c r="K60">
         <v>6177000000.0</v>
       </c>
       <c r="L60">
-        <v>6816741000.0</v>
+        <v>8418000000.0</v>
       </c>
       <c r="M60">
         <v>7213586000.0</v>
       </c>
       <c r="N60">
         <v>7665494000.0</v>
       </c>
       <c r="O60">
         <v>7061842000.0</v>
       </c>
       <c r="P60">
         <v>7850689000.0</v>
       </c>
       <c r="Q60">
         <v>6662991000.0</v>
       </c>
       <c r="R60">
         <v>5850699000.0</v>
       </c>
       <c r="S60">
         <v>4422108000.0</v>
       </c>
       <c r="T60">
         <v>2260274000.0</v>
       </c>
@@ -5060,610 +5063,616 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM62"/>
+  <dimension ref="A1:CN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>159000000.0</v>
+      </c>
+      <c r="C2">
         <v>190000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>168000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>162000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>151000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>164000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>139000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>149000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>156000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>167000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>150000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>135000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>108000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>89000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>91000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>76000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>69000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>74000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>70000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>82000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>149000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>170000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>138000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>152000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>178000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>153000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>154000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>159000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>171000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>141000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>107000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>104000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>128000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>123218000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>106405000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>110236000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>96027000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>93621000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93728000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>112721000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>109868000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>118538000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>131714000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>119194000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>114741000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>121035000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>132931000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>106498000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>150192000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>134447000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>105205000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>104113000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>103319000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>92953000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>87734000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>113505000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>101163000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>119156000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>86829000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>82695000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>78672000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>88141000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>68216000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>71035000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>96345000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>103610000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>99479000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>99023000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68118000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>52034000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>56192000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>51038000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>44080000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>45683000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>44259000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>34803000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>28657000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>54021000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>26527000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>33383000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28377000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>16679000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>15071000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5713,52 +5722,53 @@
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5808,478 +5818,483 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>38000000.0</v>
+      </c>
+      <c r="C5">
         <v>71000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>49000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-58000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>84000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-53000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-38000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-57000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-41000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-148000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-86000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-22000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-32000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>29000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-38000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-74000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-119000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-74000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-32000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-40000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-36000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-44000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>47000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-46000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-61000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-119000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3252000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22015000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7592000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-66000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-86340000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>26403000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6696000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>76101000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>158022000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>207321000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>184631000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>173783000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>194212000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>175107000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>217302000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>263078000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>256222000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>162529000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>191935000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>94104000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>103067000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>218495000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>164012000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>129519000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>101619000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>26400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>25871000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>26748000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>25992000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>14798000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-3472000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>17554000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>15975000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>28499000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>22052000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2493000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-473000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-5269000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-5428000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-580000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1198000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>812000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1438000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1576000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-225000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-300000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-290147000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-270184000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>6673000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6660000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6636000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6580000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6569000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6547000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6529000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6516000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6504177000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6503661000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6">
         <v>9230996000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8957047000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8844125000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8658412000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10524054000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6"/>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6329,52 +6344,53 @@
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -6391,51 +6407,53 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6462,591 +6480,596 @@
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>6159000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5886000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6093000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6307000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6245000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6369000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>6720000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6708000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6694000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6684000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6675000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6665000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6656000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6646000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6639000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6634000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6629000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6611000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6605000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6597000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6591000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6569000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6554000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6541000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6700000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6680000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6673000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6660000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6636000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6580000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6569000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6547000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6529000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6516000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6504177000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6503661000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6496469000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6484843000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6468902000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6457705000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6449253000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6428762000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6426411000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6416298000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6398160000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6348065000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6314916000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6286224000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6264237000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6237488000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6212167000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6191672000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6174773000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5610160000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5587892000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5564289000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5544162000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5444705000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5166396000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5149854000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>3330000000.0</v>
+      </c>
+      <c r="C10">
         <v>3841000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3478000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3450000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3036000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3650000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4208000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4711000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4956000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5105000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5574000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5768000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6532000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6311000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5836000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6452000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6430000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1854000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1644000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2057000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2074000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2082000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2381000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3016000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2602000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4226000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3817000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4017000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4134000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4648000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4772000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4350000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2628000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2419000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2001000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2307000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1956000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2128000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1790400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2225303000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1695643000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2179000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1855466000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2818680000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2406465000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3506319000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3147109000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3292727000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3303402000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3600414000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3209120000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2514141000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2379748000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2512766000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3745415000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3522000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4056360000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3902718000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3951575000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3479106000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3133941000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3037081000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2394712000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3518835000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3751845000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4955416000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3091845000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2585033000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2758472000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3038163000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1275975000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>801770000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>855362000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>857150000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1679647000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1785103000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>439525000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>468066000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>493709000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>281999000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>317277000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>456846000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>589903000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>650194000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>799611000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1294898000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>152793000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>106483000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>3841000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3353000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3450000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3036000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3650000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4208000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5574000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5768000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6532000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6311000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5836000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6452000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6430000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1854000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1644000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2057000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7073,317 +7096,321 @@
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>3330000000.0</v>
+      </c>
+      <c r="C12">
         <v>3841000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3478000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3450000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3036000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3650000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4208000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4711000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4956000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5105000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5574000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5768000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6532000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6311000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5836000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6452000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6430000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1854000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1644000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2057000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2074000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2082000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2381000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3016000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2602000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4226000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3817000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4017000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4134000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4648000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4772000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4350000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2628000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2419000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2001000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2307000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1956000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2128000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1790400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2225303000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1695643000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2179000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1855466000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2818680000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2406465000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3506319000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3147109000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3292727000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3303402000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3600414000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3209120000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2514141000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2379748000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2512766000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3745415000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3522000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4056360000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3902718000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3951575000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3479106000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3133941000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3037081000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2394712000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3692296000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3925713000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4955416000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3091845000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2585033000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2758472000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3038163000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1275975000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>801770000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>855362000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>857150000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1679647000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1785103000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>439525000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>468066000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>493709000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>281999000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>317277000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>456846000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>589903000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>650194000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>799611000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1294898000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -7455,493 +7482,497 @@
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
         <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
       <c r="AI13">
         <v>1000000.0</v>
       </c>
       <c r="AJ13">
         <v>1000000.0</v>
       </c>
       <c r="AK13">
         <v>1000000.0</v>
       </c>
       <c r="AL13">
         <v>1000000.0</v>
       </c>
       <c r="AM13">
-        <v>830000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>830000.0</v>
       </c>
       <c r="AO13">
         <v>830000.0</v>
       </c>
       <c r="AP13">
+        <v>830000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000.0</v>
       </c>
       <c r="AR13">
         <v>830000.0</v>
       </c>
       <c r="AS13">
         <v>830000.0</v>
       </c>
       <c r="AT13">
-        <v>829000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="AU13">
         <v>829000.0</v>
       </c>
       <c r="AV13">
         <v>829000.0</v>
       </c>
       <c r="AW13">
         <v>829000.0</v>
       </c>
       <c r="AX13">
+        <v>829000.0</v>
+      </c>
+      <c r="AY13">
         <v>827000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="BA13">
         <v>825000.0</v>
       </c>
       <c r="BB13">
+        <v>825000.0</v>
+      </c>
+      <c r="BC13">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823000.0</v>
       </c>
       <c r="BD13">
         <v>823000.0</v>
       </c>
       <c r="BE13">
         <v>823000.0</v>
       </c>
       <c r="BF13">
+        <v>823000.0</v>
+      </c>
+      <c r="BG13">
         <v>733000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>732000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>730000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>729000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BL13">
         <v>661000.0</v>
       </c>
       <c r="BM13">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BN13">
         <v>660000.0</v>
       </c>
       <c r="BO13">
         <v>660000.0</v>
       </c>
       <c r="BP13">
         <v>660000.0</v>
       </c>
       <c r="BQ13">
+        <v>660000.0</v>
+      </c>
+      <c r="BR13">
         <v>656000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000.0</v>
       </c>
       <c r="BT13">
         <v>355000.0</v>
       </c>
       <c r="BU13">
         <v>355000.0</v>
       </c>
       <c r="BV13">
         <v>355000.0</v>
       </c>
       <c r="BW13">
         <v>355000.0</v>
       </c>
       <c r="BX13">
         <v>355000.0</v>
       </c>
       <c r="BY13">
         <v>355000.0</v>
       </c>
       <c r="BZ13">
-        <v>354000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="CA13">
         <v>354000.0</v>
       </c>
       <c r="CB13">
         <v>354000.0</v>
       </c>
       <c r="CC13">
         <v>354000.0</v>
       </c>
       <c r="CD13">
         <v>354000.0</v>
       </c>
       <c r="CE13">
         <v>354000.0</v>
       </c>
       <c r="CF13">
         <v>354000.0</v>
       </c>
       <c r="CG13">
         <v>354000.0</v>
       </c>
       <c r="CH13">
         <v>354000.0</v>
       </c>
       <c r="CI13">
+        <v>354000.0</v>
+      </c>
+      <c r="CJ13">
         <v>123000.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
-[...1 lines deleted...]
-      </c>
+      <c r="CL13"/>
       <c r="CM13">
         <v>123000.0</v>
       </c>
+      <c r="CN13">
+        <v>123000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>671000000.0</v>
+      </c>
+      <c r="C14">
         <v>678000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>685000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>696000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>713000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>737000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>731000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>741000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>752000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>760000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>766000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>767000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>766000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764000000.0</v>
       </c>
       <c r="O14">
         <v>764000000.0</v>
       </c>
       <c r="P14">
         <v>764000000.0</v>
       </c>
       <c r="Q14">
         <v>764000000.0</v>
       </c>
       <c r="R14">
+        <v>764000000.0</v>
+      </c>
+      <c r="S14">
         <v>764000063.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>764000680.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>764000305.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>764001386.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>764000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>764000540.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>764000650.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>764011423.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>768000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>772463768.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>772000184.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>776000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>780002569.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>787000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>794285714.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>791304347.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>791000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>792000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>792001079.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>795000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>795390796.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>795136252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AO14">
         <v>800000000.0</v>
       </c>
       <c r="AP14">
+        <v>800000000.0</v>
+      </c>
+      <c r="AQ14">
         <v>795653442.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>799013535.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>798552917.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>799879687.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>801503433.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>809283132.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>809224051.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>817537615.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>824718757.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>826965340.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>827901261.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>828928985.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>826662036.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>825606248.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>826102326.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>818797155.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>729773246.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>812543534.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>811274706.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>811239242.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>660836841.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>789156247.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>660364559.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>660280641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660245590.0</v>
       </c>
       <c r="BO14">
         <v>660245590.0</v>
       </c>
       <c r="BP14">
+        <v>660245590.0</v>
+      </c>
+      <c r="BQ14">
         <v>658877256.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>647802932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355393259.0</v>
       </c>
       <c r="BS14">
         <v>355393259.0</v>
       </c>
       <c r="BT14">
+        <v>355393259.0</v>
+      </c>
+      <c r="BU14">
         <v>355364583.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>355274537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354856121.0</v>
       </c>
       <c r="BW14">
         <v>354856121.0</v>
       </c>
       <c r="BX14">
+        <v>354856121.0</v>
+      </c>
+      <c r="BY14">
         <v>355896858.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>356114292.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>354296742.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>355220167.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>355259487.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>354592597.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>354160692.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>354445509.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>354795833.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>355029968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325679693.0</v>
       </c>
       <c r="CI14">
         <v>325679693.0</v>
       </c>
       <c r="CJ14">
+        <v>325679693.0</v>
+      </c>
+      <c r="CK14">
         <v>325040683.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>325190459.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
@@ -7977,799 +8008,805 @@
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>1000000.0</v>
       </c>
       <c r="AH15">
         <v>1000000.0</v>
       </c>
       <c r="AI15">
         <v>1000000.0</v>
       </c>
       <c r="AJ15">
         <v>1000000.0</v>
       </c>
       <c r="AK15">
         <v>1000000.0</v>
       </c>
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
-        <v>830000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>830000.0</v>
       </c>
       <c r="AO15">
         <v>830000.0</v>
       </c>
       <c r="AP15">
         <v>830000.0</v>
       </c>
       <c r="AQ15">
         <v>830000.0</v>
       </c>
       <c r="AR15">
         <v>830000.0</v>
       </c>
       <c r="AS15">
         <v>830000.0</v>
       </c>
       <c r="AT15">
-        <v>829000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="AU15">
         <v>829000.0</v>
       </c>
       <c r="AV15">
         <v>829000.0</v>
       </c>
       <c r="AW15">
         <v>829000.0</v>
       </c>
       <c r="AX15">
+        <v>829000.0</v>
+      </c>
+      <c r="AY15">
         <v>827000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="BA15">
         <v>825000.0</v>
       </c>
       <c r="BB15">
+        <v>825000.0</v>
+      </c>
+      <c r="BC15">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823000.0</v>
       </c>
       <c r="BD15">
         <v>823000.0</v>
       </c>
       <c r="BE15">
         <v>823000.0</v>
       </c>
       <c r="BF15">
+        <v>823000.0</v>
+      </c>
+      <c r="BG15">
         <v>733000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>732000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>730000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>729000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BL15">
         <v>661000.0</v>
       </c>
       <c r="BM15">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BN15">
         <v>660000.0</v>
       </c>
       <c r="BO15">
         <v>660000.0</v>
       </c>
       <c r="BP15">
         <v>660000.0</v>
       </c>
       <c r="BQ15">
+        <v>660000.0</v>
+      </c>
+      <c r="BR15">
         <v>656000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000.0</v>
       </c>
       <c r="BT15">
         <v>355000.0</v>
       </c>
       <c r="BU15">
         <v>355000.0</v>
       </c>
       <c r="BV15">
         <v>355000.0</v>
       </c>
       <c r="BW15">
         <v>355000.0</v>
       </c>
       <c r="BX15">
         <v>355000.0</v>
       </c>
       <c r="BY15">
         <v>355000.0</v>
       </c>
       <c r="BZ15">
-        <v>354000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="CA15">
         <v>354000.0</v>
       </c>
       <c r="CB15">
         <v>354000.0</v>
       </c>
       <c r="CC15">
         <v>354000.0</v>
       </c>
       <c r="CD15">
         <v>354000.0</v>
       </c>
       <c r="CE15">
         <v>354000.0</v>
       </c>
       <c r="CF15">
         <v>354000.0</v>
       </c>
       <c r="CG15">
         <v>354000.0</v>
       </c>
       <c r="CH15">
         <v>354000.0</v>
       </c>
-      <c r="CI15"/>
+      <c r="CI15">
+        <v>354000.0</v>
+      </c>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>181000000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>608000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>223000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>244000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>256000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>543000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1818000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-71000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2018000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>471000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1514000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>189000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>454000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>470000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1513000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1573000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1552000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>501000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>136000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>231000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>272000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>582000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>229000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>259000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>275000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>676000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>237000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>262000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>305000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>572000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>229000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>210000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>233000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>508000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>172021000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>199008000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>223588000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>431000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>174687000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>216939000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>268085000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>464588000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>148940000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>191073000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>234477000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>450550000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>140248000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>171013000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>217978000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>388355000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>163209000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>162525000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>176853000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>254671000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>78447000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>39130000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8631000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>61606000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8051000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15011000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7033000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26442000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>608045000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>692481000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>649423000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>612137000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>622376000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>655427000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>438359000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>326617000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>327397000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>293293000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>261835000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>253230000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>254308000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>216094000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>183974000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>161081000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>179705000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>8056000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10389000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>23681000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>29992000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>46613000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>38285000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>31720000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>20615000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19614000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>21654000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>13821000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>40982000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>40435000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>37315000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>43280000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>31748000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>28378000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>18889000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>153000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>14361000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9259000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>8729000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>10423000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>16855000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>26046000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>145000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>146000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>152000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>150000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>157000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>164000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>173000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>88000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>86000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>179000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>188000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000000.0</v>
       </c>
       <c r="Y18">
         <v>169000000.0</v>
       </c>
       <c r="Z18">
+        <v>169000000.0</v>
+      </c>
+      <c r="AA18">
         <v>183000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>184000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>180000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>184000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>191000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>189000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>193000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>205000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>206000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>229000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>216000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>208000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>613000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>621380000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>620027000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>623830000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>619286000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>594779000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>600368000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>600782000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>611088000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>591481000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>592972000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>595550000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>599123000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>441558000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>439150000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>447125000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>453901000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>424056000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>421385000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>426655000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>472430000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>401513000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>400043000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>367966000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>359147000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>288690000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>294157000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8819,105 +8856,104 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>103000000.0</v>
       </c>
       <c r="D20">
         <v>103000000.0</v>
       </c>
       <c r="E20">
-        <v>102000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="F20">
         <v>102000000.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>102000000.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>103000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>102000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>110000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>10000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8964,1384 +9000,1400 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20"/>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>545000000.0</v>
+      </c>
+      <c r="C21">
         <v>470000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>489000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>538000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>558000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>443000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>560000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>572000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>584000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>495000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>507000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>521000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>545000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>64000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>62000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="R21">
         <v>19000000.0</v>
       </c>
       <c r="S21">
-        <v>15000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="T21">
         <v>15000000.0</v>
       </c>
       <c r="U21">
+        <v>15000000.0</v>
+      </c>
+      <c r="V21">
         <v>20000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>25000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>32000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>36000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>42000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>45000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>51000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>69000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>72000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>76000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>81000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>85000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>89000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>93000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>96000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>100000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>103000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>108784000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>113304000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>68260000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>71000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>74869000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>78845000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>82094000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>86260000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>90730000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>95002000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>98522000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>102081000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>106234000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>109678000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>68036000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>70618000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>73165000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>75435000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>78017000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>80068000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>82546000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>85844000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>87905000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>89805000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>91735000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>92010000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>50129000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
         <v>46000000.0</v>
       </c>
       <c r="C22">
+        <v>46000000.0</v>
+      </c>
+      <c r="D22">
         <v>45000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="F22">
         <v>41000000.0</v>
       </c>
       <c r="G22">
         <v>41000000.0</v>
       </c>
       <c r="H22">
+        <v>41000000.0</v>
+      </c>
+      <c r="I22">
         <v>37000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="N22">
         <v>28000000.0</v>
       </c>
       <c r="O22">
+        <v>28000000.0</v>
+      </c>
+      <c r="P22">
         <v>23000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>24000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="S22">
         <v>22000000.0</v>
       </c>
       <c r="T22">
         <v>22000000.0</v>
       </c>
       <c r="U22">
+        <v>22000000.0</v>
+      </c>
+      <c r="V22">
         <v>23000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>34000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>37000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AB22">
         <v>33000000.0</v>
       </c>
       <c r="AC22">
-        <v>35000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AD22">
         <v>35000000.0</v>
       </c>
       <c r="AE22">
+        <v>35000000.0</v>
+      </c>
+      <c r="AF22">
         <v>42000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>44000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>46000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>37000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AK22">
         <v>47000000.0</v>
       </c>
       <c r="AL22">
+        <v>47000000.0</v>
+      </c>
+      <c r="AM22">
         <v>46000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>43764000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>42358000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>43174000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>43000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>39755000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>39820000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>42088000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>41674000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>43090000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>43083000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>41385000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>41946000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>41683000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>41229000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>42381000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>43875000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>42511000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>40537000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>40014000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>34990000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>33462000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>35634000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>33633000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>32260000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>27751000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>26523000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>24922000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>27073000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>26153000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>27180000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>27188000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>28837000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>27284000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>24864000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>24035000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>19902000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15914000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13077000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13052000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12291000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>11663000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>10820000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10645000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9967000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>8987000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8769000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8334000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8010000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>6541000.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>6251000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5226000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>21176000000.0</v>
+      </c>
+      <c r="C23">
         <v>21920000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21502000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21850000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21247000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20666000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21354000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21113000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21245000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21778000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22124000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22270000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22715000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22039000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21469000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22059000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22247000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20059000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19892000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20378000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20541000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20807000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20982000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>21695000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21167000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23199000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22427000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22594000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22313000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22547000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23339000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22855000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>21504000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>20687000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19808000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>20142000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20042000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20469000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20680660000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20980532000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20384909000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>20863000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20502890000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21608209000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21046082000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22354047000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>22027781000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22249123000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22474601000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>22724264000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>22485095000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>21783824000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>22010953000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22163652000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>23158362000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22416806000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22871032000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22244123000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21965251000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21737157000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21236990000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>21044308000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>20247997000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20267154000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>20093458000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>20572106000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>18273058000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>17296995000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>16961632000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>17144113000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14759412000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13282222000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12568401000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11466517000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>11129552000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10447844000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7535652000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7126458000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6778473000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5740841000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4097334000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3879739000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3693335000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3325656000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3297920000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3601478000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>13900000000.0</v>
+      </c>
+      <c r="C24">
         <v>14656000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13852000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14897000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10857000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10592000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>11284000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12808000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11914000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12129000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12576000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14849000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13971000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13947000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13779000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15306000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14905000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14721000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14462000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14375000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14374000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>13931000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13840000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13767000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12253000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12422000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11877000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11909000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11888000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11874000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>11876000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11139000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9508000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9344000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9483000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10014000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9671000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9428000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9593099000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10061882000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9235223000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9372645000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9034271000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9720134000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>9143833000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>9892913000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9836015000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9943170000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9968879000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9382752000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8461992000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8511231000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>9731002000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10132265000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>9397866000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>9276476000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>9382649000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9577131000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>9282084000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>8985396000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>9185752000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>9373755000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9567391000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9826661000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>10174574000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>10852147000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>11604476000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>10636260000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10274760000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>10356115000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>10251106000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>8812773000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>8290332000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>7517997000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5961369000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>7066273000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4258356000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4136152000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4023979000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3156799000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1679846000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1625901000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1537523000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1330108000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1433676000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1485064000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1777810000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>1525116000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1343762000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>14656000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13852000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14897000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10857000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10592000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11284000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>12576000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14849000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13971000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13947000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13779000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15306000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14905000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14721000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14462000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14375000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14374000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>13931000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13840000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13767000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12253000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12422000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11877000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11909000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11888000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11874000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11869000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11139000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9508000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9344000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9483000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10014000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9671000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9428000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9593099000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10061882000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9235223000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9372645000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9034271000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9720134000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9143833000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9892913000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9836015000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9943170000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9968879000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9382752000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8461992000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8511231000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9731002000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10132265000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9397866000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>9276476000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9382649000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9577131000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>9282084000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8985396000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>9185752000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>9373755000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9567391000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9826661000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1179000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1172000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1165000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="Q26">
         <v>1200000000.0</v>
       </c>
-      <c r="R26"/>
+      <c r="R26">
+        <v>1200000000.0</v>
+      </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>34000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>52000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>26000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>15000000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -10358,52 +10410,53 @@
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10453,393 +10506,399 @@
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>12394000000.0</v>
+      </c>
+      <c r="C28">
         <v>12297000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12294000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12370000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10815000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10102000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9804000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9027000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9001000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8924000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8600000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8933000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9437000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9654000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9436000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8927000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8547000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12941000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12891000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12393000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12372000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11922000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11531000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10822000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9720000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8266000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8126000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8008000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7865000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7337000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7208000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6973000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7024000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7221000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7616000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7833000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7834000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7467000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7966524000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8048330000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7691600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7165000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7273477000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6999681000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6834533000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6486328000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6791508000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7086237000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6970424000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6159845000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6554496000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6977258000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7448601000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7717301000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5750587000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5852213000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5795613000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6130259000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5787853000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6579774000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6968818000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7103742000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7745137000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6877022000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6709548000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6070046000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8672552000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8192371000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7650404000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7432575000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9074445000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>8121658000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7513256000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6715180000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5611551000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5324762000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3984441000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3674572000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3536683000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2880938000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1370059000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1176380000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1003721000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>736356000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>698098000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>495030000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>16922000000.0</v>
+      </c>
+      <c r="C29">
         <v>17374000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17343000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17811000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16550000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16636000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17438000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17492000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17910000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18147000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18947000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>19250000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20045000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19859000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19193000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19570000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19506000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>16791000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16637000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16941000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17119000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16980000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>17111000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17558000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16811000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10861,596 +10920,603 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>677000000.0</v>
+      </c>
+      <c r="C30">
         <v>742000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>548000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>533000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>435000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>417000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>413000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>436000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>420000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>484000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>349000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>299000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>286000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>222000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>170000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>158000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>147000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>202000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>167000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>160000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>205000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>252000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>382000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>567000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>653000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>844000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>757000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>767000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>737000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>726000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>650000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>555000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>587000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>615000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>637000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>623000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>683000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>776000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>868090000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>925971000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1081544000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1268000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1315191000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1342146000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1408381000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1510772000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1496987000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1531555000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1781090000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1762110000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1848522000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1803357000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1973984000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1819260000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1702458000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1561776000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1530340000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1336817000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1112896000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>968988000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>803100000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>716919000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>618998000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>530331000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>436074000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>460766000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>375201000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>367244000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>345954000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>384819000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>333176000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>270025000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>253614000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>187195000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>152307000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>119070000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>120854000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>173683000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>102129000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>86939000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>108450000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>84778000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>53631000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>66386000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>75759000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>56582000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
-    <row r="31" spans="1:91">
+    <row r="31" spans="1:92">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>3944000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3699000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3511000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3817000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3838000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4510000000.0</v>
       </c>
       <c r="Q31">
         <v>4510000000.0</v>
       </c>
       <c r="R31">
+        <v>4510000000.0</v>
+      </c>
+      <c r="S31">
         <v>2087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476000000.0</v>
       </c>
       <c r="T31">
         <v>2476000000.0</v>
       </c>
       <c r="U31">
+        <v>2476000000.0</v>
+      </c>
+      <c r="V31">
         <v>2653000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2948000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3171000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3688000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4453000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5145000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5314000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5509000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5456000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5612000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6786000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>7077000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7278000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>6404000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>5803000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5827000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5897000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>6074000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6235098000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6314184000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6566728000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6745155000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6816660000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6992539000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>7061969000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>7127326000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7116564000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7180760000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7188286000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7563413000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7479986000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>7390427000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>7258007000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6991224000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>8995031000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>8753313000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>8728459000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>7770621000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>8012029000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>7723787000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>7256372000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>6869209000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>6265443000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>5982260000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
+      <c r="CN31"/>
     </row>
-    <row r="32" spans="1:91">
+    <row r="32" spans="1:92">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-367000000.0</v>
+      </c>
+      <c r="C32">
         <v>610000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-519000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>762000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2534000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1511000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-525000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1963000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1289000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1355000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2070000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4015000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3096000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2842000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2816000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4747000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4586000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2945000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2741000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3035000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3165000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>335000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>703000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1397000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1074000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11472,2592 +11538,2619 @@
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
+      <c r="CN32"/>
     </row>
-    <row r="33" spans="1:91">
+    <row r="33" spans="1:92">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>16550000000.0</v>
+      </c>
+      <c r="C33">
         <v>17088000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17350000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17587000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17526000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>16376000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16529000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>15781000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15689000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>16001000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12198000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12222000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11877000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11538000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11346000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15289000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15522000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>14549000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14664000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14801000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14911000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15100000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>18024000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>17923000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>17674000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>17894000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17619000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17637000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>17258000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16981000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>17725000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>17780000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>18110000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>17490000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>16972000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>17042000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>17222000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>17371000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>17841977000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>17671262000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>17433015000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>17254000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>17173667000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>17289599000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>17059298000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>17163548000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>17210444000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>17271006000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>17232489000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>17208725000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>17277827000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>17318465000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>17509252000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>17686138000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>17559285000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>17191209000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>17148293000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>16846971000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>16622595000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>17015852000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>17031705000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>16985401000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>16934437000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>15810330000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>15336900000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>14948432000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>14494801000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>14079054000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>13597724000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>13402837000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>12762437000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>11921579000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>11070340000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>10087431000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>8926956000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>8099346000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>6626129000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>6032901000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>5780164000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>4963493000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>3519203000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3235033000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2977195000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2530153000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2329880000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2196352000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
+      <c r="CN33"/>
     </row>
-    <row r="34" spans="1:91">
+    <row r="34" spans="1:92">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>870000000.0</v>
+      </c>
+      <c r="C34">
         <v>934000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>938000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>987000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>917000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>925000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>888000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>869000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>864000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>936000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>844000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>842000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>850000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>382000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>368000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>358000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>362000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>352000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>341000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>336000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>346000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>841000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>863000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>859000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>869000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>863000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>847000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>892000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>884000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>580000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>577000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>569000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>560000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>554000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>544000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>548000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>545000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>126000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>125601000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>119050000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>116179000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>113368000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>122849000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>127614000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>124677000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>124614000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>125270000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>116223000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>117904000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>112195000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>305431000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>300969000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>299675000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>296251000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>292409000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>282445000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>271062000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>256704000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>250445000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>245726000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>270516000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>276426000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>273736000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>290703000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
+      <c r="CN34"/>
     </row>
-    <row r="35" spans="1:91">
+    <row r="35" spans="1:92">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>14935000000.0</v>
+      </c>
+      <c r="C35">
         <v>15764000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14964000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>16067000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11959000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11705000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>12357000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13850000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12953000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13252000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12356000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>14630000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>13951000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13934000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13758000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>15821000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>15431000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15246000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14976000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14890000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>14899000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14453000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14887000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>14795000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13291000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13468000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>12908000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>12981000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>12956000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>12645000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12635000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11901000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10273000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10104000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10256000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10778000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10424000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10167000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10340080000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10800959000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9975232000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9981000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9751899000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10448116000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9869292000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>10633493000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>10552766000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>10652365000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>10682333000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>10094070000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>9208981000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>9251350000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10477802000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10882417000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10114331000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>9980306000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>10080366000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10306265000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>10506829000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10180816000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10350749000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10512707000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>10610059000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10868627000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>11141932000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>11792214000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>12517615000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>11531010000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11145024000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11188516000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>10759049000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>9307784000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>8777590000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>7712970000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6150817000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>7252874000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>4443689000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>4316656000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>4205489000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3345336000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1864577000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1809833000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1721820000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1514707000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1619496000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1672917000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
+      <c r="CN35"/>
     </row>
-    <row r="36" spans="1:91">
+    <row r="36" spans="1:92">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>4405000000.0</v>
+      </c>
+      <c r="C36">
         <v>3249000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3304000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>417000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1831000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1714000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1672000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1620000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1598000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1594000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1313000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1315000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1556000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1521000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1717000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1445000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1456000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>217000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>223000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>218000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>228000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>221000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>467000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>480000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>484000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>454000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>457000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>406000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>398000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>189000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>135000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>140000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>144000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>155000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>147000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>150000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>153000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>155000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>160950000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>156785000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>164798000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>165000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>295312000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>317440000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>314133000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>327648000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>346634000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>326224000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>335443000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>305051000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>290706000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>302575000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>324148000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>346751000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>372334000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>368404000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>307436000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>345303000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1720715000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>586936000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>837285000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>984136000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1119290000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>355100000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>359778000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>314993000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>406422000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>378645000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1429829000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>390482000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1484995000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1531530000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1616415000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1512817000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1262991000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1733900000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1280313000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1450576000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1858573000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1616163000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>629726000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>623233000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>630395000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>428694000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>432301000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>439837000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
+      <c r="CN36"/>
     </row>
-    <row r="37" spans="1:91">
+    <row r="37" spans="1:92">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-171000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-227000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-225000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-119000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>24000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>148000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>252000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>327000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>455000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>504000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>565000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>641000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>805000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>968000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>1320000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1156000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1022000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>915000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1061000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>936000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>804000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>994000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1142000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>995000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>882000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1109000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1319000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1222745000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1132312000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1378989000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1601246000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>1494822000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>1397375000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>1596820000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>1806996000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1648304000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1462796000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>1546205000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1835035000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1644776000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>1456942000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>1518082000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>1596570000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>1455858000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>1358282000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>1491372000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>1588463000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>1496295000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>1419001000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>1341686000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>1268197000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>1210438000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>1152111000.0</v>
       </c>
-      <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
+      <c r="CN37"/>
     </row>
-    <row r="38" spans="1:91">
+    <row r="38" spans="1:92">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>369000000.0</v>
+      </c>
+      <c r="C38">
         <v>627000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>673000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>682000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>689000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>524000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>555000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>3754000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3758000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3823000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3757000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3916000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3724000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3794000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>514000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2717000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2758000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2766000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2851000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3004000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2980000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2932000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2784000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2799000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>517000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1869000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1740000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2463000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2482000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1372000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>727000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>240000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>246000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>253000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>258000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>269734000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>278145000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>243447000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>384401000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>400173000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>442898000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>434512000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>445628000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>457979000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>440840000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>455619000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>420953000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>437922000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>452688000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>429499000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>460649000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>477247000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>472217000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>404342000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>425524000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>435083000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>682039000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>933919000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1084364000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1211025000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>473156000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>382767000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>387341000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>430865000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>477092000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>412069000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>434671000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>409329000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>412763000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>540331000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>443208000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>239694000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>838678000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>369706000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>649381000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1042682000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1616163000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>631790000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>634565000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>639458000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>437140000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>440629000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>440262000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>437669000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>159626000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>147916000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:91">
+    <row r="39" spans="1:92">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>213000000.0</v>
+      </c>
+      <c r="C39">
         <v>203000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>81000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>240000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>209000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>182000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>163000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>148000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>141000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>150000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>214000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>191000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>169000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>183000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>178000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>136000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>125000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3432000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3395000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3338000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3328000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>113000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>161000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>152000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>202000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>198000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>201000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>140000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>149000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>157000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>150000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>126000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>133000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>126000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>153000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>123000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>134000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>148000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>136429000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>115638000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>131533000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>111000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>118811000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>117964000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>129850000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>131734000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>130151000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>110752000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>116235000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>111069000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>107943000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>106632000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>105588000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>101613000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>108693000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>101284000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>96025000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>122627000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>244723000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>237577000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>234611000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>272647000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>272099000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>207674000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>369849000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>180419000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>285058000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>238484000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>232294000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>289457000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>360540000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>263984000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>365050000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>314839000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>354728000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>431248000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>336092000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>439517000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>390808000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>397590000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>141759000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>93115000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>63619000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>70154000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>84336000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>45636000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12496000.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>3843000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5510000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:91">
+    <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>2066000000.0</v>
+      </c>
+      <c r="C40">
         <v>2703000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2269000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2106000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2831000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1324000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2260000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2046000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1812000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1162000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3952000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2140000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3811000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1311000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3300000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1435000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>779000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1769000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2325000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2371000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2295000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2151000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1977000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2009000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1996000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1759000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2539000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2518000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2379000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1545000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2405000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2392000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2266000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1289000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2157000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2116000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2056000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1499000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2314889000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2102609000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1909856000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1827000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1999254000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2282547000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1976929000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1449273000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2258007000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2112795000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2288117000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1435625000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2488505000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2303211000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2240770000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1437742000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2108440000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1854761000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1741436000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1217197000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1693861000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1533775000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1573602000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1719840000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1634289000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1691282000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1615495000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1583295000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1487003000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1403161000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1282541000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1344758000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1526323000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1454463000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1322246000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1339917000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1377765000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>878862000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>693726000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>656772000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>567397000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>476737000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>444180000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>418240000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>389420000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>284007000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>257814000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>274313000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>249141000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>165308000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>137873000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:91">
+    <row r="41" spans="1:92">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>994000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>987000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>377000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>518000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>515000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>526000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>371000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>514000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>515000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>525000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>735000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1047000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1028000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1038000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>741000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>732000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>770000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>759000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>771000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>759000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>762000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>560000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>554000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>544000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>548000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>545000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>539000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>539336000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>534059000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>532461000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>530920000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>541552000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>547468000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>545681000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>546767000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>548460000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>539824000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>542621000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>538107000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>573823000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>569213000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>567774000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>564207000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>560119000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>549912000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>538290000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>523696000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>517030000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>511910000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>514444000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>520354000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>517664000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>534631000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>533388000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>529233000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>525442000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>530189000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>528839000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>517185000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>500798000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>495011000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>487258000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>193420000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>189448000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>186601000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>185333000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>180180000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>181076000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>184760000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>184731000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>183932000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>184297000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>184599000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>185820000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>187853000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>191170000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>6445000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1122000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:91">
+    <row r="42" spans="1:92">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-3592000000.0</v>
+      </c>
+      <c r="C42">
         <v>-2869000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-2640000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-1928000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-906000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-514000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>65000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>658000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1047000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1490000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2182000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2186000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2213000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2196000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2046000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2184000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2175000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2165000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2158000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2153000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2148000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2130000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2124000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2116000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2110000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2088000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2373000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2460000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2799000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2953000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3376000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3663000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3743000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3762000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3826000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3879000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3936000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4073000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4061141000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4060625000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4053433000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4042000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4085930000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4154759000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4211301000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4190810000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4426030000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4715733000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>5017631000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5777545000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5968663000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>6239662000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>6264237000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>6237488000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>6212167000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>6191672000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6174773000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5610160000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5587892000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>5564289000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>5544162000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>4941326000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>5166396000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5149854000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>5129757000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4704017000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3185401000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3173184000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3148543000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3090292000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1116755000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1099352000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1082093000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1064878000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1045490000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1019238000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1009748000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>990429000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>980756000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>974921000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>970305000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>964660000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>964309000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>963622000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>963322000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>956385000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
+      <c r="CN42"/>
     </row>
-    <row r="43" spans="1:91">
+    <row r="43" spans="1:92">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14107,87 +14200,86 @@
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
+      <c r="CN43"/>
     </row>
-    <row r="44" spans="1:91">
+    <row r="44" spans="1:92">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14202,2344 +14294,2366 @@
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>9230996000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>8957047000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>8844125000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>8658412000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>10524054000.0</v>
       </c>
-      <c r="BD44">
-[...1 lines deleted...]
-      </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
         <v>107368000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>138018000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>139819000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>207356000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>234603000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>234607000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>668577000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>645441000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>622304000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>599168000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>592220000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>616355000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
+      <c r="CN44"/>
     </row>
-    <row r="45" spans="1:91">
+    <row r="45" spans="1:92">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>14448000000.0</v>
+      </c>
+      <c r="C45">
         <v>28606000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>15616000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15779000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15654000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26553000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>14168000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>13465000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13386000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>25581000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13642000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13666000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13464000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>24462000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>13318000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>14230000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>14336000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>17365000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>17202000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>17103000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>16875000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>17116000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>16829000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>16879000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>16432000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>16352000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>16393000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>16430000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>16738000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>16753000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16732000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16796000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16969000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>17113000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17572243000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17393117000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>17189568000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>16993770000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>16773494000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>16846701000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16624786000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16725564000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>16752465000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16830166000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>16776870000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>16787772000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>16839905000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>16865777000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17079753000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17225489000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>15638535000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>16718992000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>16743951000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>15030979000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>14804973000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16333813000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16097786000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>15901037000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>15723412000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>15337174000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>14954133000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>14561091000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>14063936000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>13601962000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12136005000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>11868228000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>11275621000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>10382880000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>9426585000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>8574614000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>7656712000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>6359988000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>5344802000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>4582325000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3921591000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3347330000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2887413000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2600468000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2337737000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2093013000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1889251000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1756090000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
+      <c r="CN45"/>
     </row>
-    <row r="46" spans="1:91">
+    <row r="46" spans="1:92">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>11441000000.0</v>
+      </c>
+      <c r="C46">
         <v>11717000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11907000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>15000000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>14913000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>13995000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14168000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13465000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13386000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13688000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11589000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11591000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11332000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11474000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11284000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13588000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>13861000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>14016000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>14101000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>14230000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14336000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14536000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>17202000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17103000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>16875000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>17116000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>16829000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16879000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16432000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16352000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16393000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16430000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16738000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>16753000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16732000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16796000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16969000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>17113000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17572243000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17393117000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>17189568000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>16994000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>16773494000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16846701000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16624786000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16725564000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>16752465000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16830166000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16776870000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>16787772000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>16839905000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>16865777000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17079753000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17225489000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>15638535000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16718992000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16743951000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>16421447000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>14804973000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>16333813000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16097786000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>15901037000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>15723412000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>15337174000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>14954133000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14561091000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>14063936000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>13601962000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12136005000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12968166000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>11275621000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>10382880000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>9426585000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>8574614000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>7656712000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>6359988000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5344802000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>4582325000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3921591000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3347330000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2887413000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2600468000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2337737000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2093013000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1889251000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1756090000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
+      <c r="CN46"/>
     </row>
-    <row r="47" spans="1:91">
+    <row r="47" spans="1:92">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>14624000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>14821000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>15000000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14913000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14043000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14168000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>13642000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>11591000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11332000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11451000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11284000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11498000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>11709000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11850000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11932000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>12028000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12125000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>15109000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>14992000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>14911000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>14706000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14844000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>14590000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>14591000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>15099000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15154000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>15186000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>15217000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15485000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>15516000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>15498000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>15566000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15741000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15903000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>17572243000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16107145000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>17189568000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>15731638000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>15510104000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15525414000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>15313332000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15372474000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15355117000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>15403354000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15352474000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15358953000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>15413209000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15437067000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>17079753000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>15766748000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>15638535000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>15299920000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15329602000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15030979000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>14804973000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14892790000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>14693989000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>14502197000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14471865000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14122595000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14954133000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14561091000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>14063936000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>13601962000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>13185655000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>12968166000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12353108000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>11508816000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>10530009000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>9644223000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>8687262000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>7260668000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>6256423000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5383520000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>4737482000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3347330000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2887413000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2600468000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2337737000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2093013000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1889251000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1756090000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1635074000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>1484670000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1246607000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:91">
+    <row r="48" spans="1:92">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>4753000000.0</v>
+      </c>
+      <c r="C48">
         <v>4387000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4161000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3914000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3628000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3455000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3276000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3148000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2943000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2600000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2370000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2143000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1831000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1684000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1853000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2092000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2382000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-148000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-25000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>343000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>535000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>813000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1112000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1677000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2497000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>3101000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3059000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3118000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2757000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2770000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3521000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3538000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3572000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2709000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2082000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2089000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2121000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2222000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2285163000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2344018000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2588317000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2840000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2891109000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2889392000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2938628000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2945846000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2622413000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2351879000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2083717000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1713339000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1422519000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1084511000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>843679000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>560452000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2598984000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2473724000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2438945000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2145692000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1830097000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1476466000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1108859000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>880703000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>608260000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>440249000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>444928000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>473833000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>587747000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>710739000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>933339000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1015554000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1145296000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1177504000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1186300000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1197534000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1157651000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1206158000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1171760000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1084951000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>971311000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>874060000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>764731000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>642948000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>532899000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>452803000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>366374000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>359262000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>311058000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>8289000.0</v>
       </c>
-      <c r="CM48"/>
+      <c r="CN48"/>
     </row>
-    <row r="49" spans="1:91">
+    <row r="49" spans="1:92">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>2143000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1831000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1684000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1853000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2092000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2382000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-148000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-25000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>343000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>535000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>813000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1112000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1677000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2497000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>3101000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>3059000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>3118000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2757000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2770000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>3521000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3538000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3572000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>2716000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>2082000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>2089000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>2121000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>2222000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>2285163000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>2344018000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>2588317000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2840387000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2891109000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2889392000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2938628000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2945846000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2622413000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2351879000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2083717000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>1713339000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1422519000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1084511000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>843679000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>560452000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2598984000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2473724000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2438945000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2145692000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1830097000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1476466000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1108859000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>880703000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>608260000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>440249000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
+      <c r="CN49"/>
     </row>
-    <row r="50" spans="1:91">
+    <row r="50" spans="1:92">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>1824000000.0</v>
+      </c>
+      <c r="C50">
         <v>1128000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1920000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>923000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2994000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>3160000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2728000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>930000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2043000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1900000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1818000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>71000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2018000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2031000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1514000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>73000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>72000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>74000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>73000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>75000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>72000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>76000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>72000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>71000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>69000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>70000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>66000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="AD50">
         <v>111000000.0</v>
       </c>
       <c r="AE50">
         <v>111000000.0</v>
       </c>
       <c r="AF50">
+        <v>111000000.0</v>
+      </c>
+      <c r="AG50">
         <v>184000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>144000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>296000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>134000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>10140000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>359000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>167000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>664273000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>602815000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>496101000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>95000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>99734000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
+      <c r="CN50"/>
     </row>
-    <row r="51" spans="1:91">
+    <row r="51" spans="1:92">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>15724000000.0</v>
+      </c>
+      <c r="C51">
         <v>16138000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15772000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15820000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13851000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13752000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14012000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>13738000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13957000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>14029000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14394000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14920000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15989000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15978000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15293000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15379000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14977000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>14795000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14535000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>14450000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>14446000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>14006000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>13912000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>13838000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>12322000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12492000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>11943000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12025000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>11999000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11985000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11980000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11323000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9652000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9640000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9617000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10140000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>9790000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>9595000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9756924000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>10273633000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>9387243000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9467645000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9128943000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9818361000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9240998000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9992647000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9938617000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>10378964000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>10273826000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9760259000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>9763616000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>9491399000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>9828349000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>10230067000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>9496002000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>9374213000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>9851973000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>10032977000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>9739428000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10058880000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>10102759000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>10140823000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>10139849000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>10395857000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>10461393000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>11025462000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>11764397000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>10777404000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>10408876000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>10470738000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10350420000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>8923428000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>8368618000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>7572330000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>7291198000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>7109865000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4423966000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4142638000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4030392000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3162937000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1687336000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1633226000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1593624000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1386550000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1497709000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1789928000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
+      <c r="CN51"/>
     </row>
-    <row r="52" spans="1:91">
+    <row r="52" spans="1:92">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>1824000000.0</v>
+      </c>
+      <c r="C52">
         <v>1148000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1920000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>923000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2994000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3160000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2728000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>930000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2043000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1900000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1818000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>71000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2018000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2031000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1514000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>73000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>72000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>74000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>73000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>75000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>72000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>75000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>72000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>71000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>69000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>70000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>66000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="AD52">
         <v>111000000.0</v>
       </c>
       <c r="AE52">
         <v>111000000.0</v>
       </c>
       <c r="AF52">
+        <v>111000000.0</v>
+      </c>
+      <c r="AG52">
         <v>184000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>144000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>296000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>134000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>126000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>119000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>167000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>163825000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>211751000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>152020000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>95000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>94672000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>98227000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>97165000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>99734000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>102602000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>435794000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>304947000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>377507000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1301624000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>980168000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>97347000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>97802000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>98136000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>97737000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>469324000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>455846000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>457344000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1073484000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>917007000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>767068000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>572458000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>569196000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>286819000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>173315000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>159921000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>141144000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>134116000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>114623000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>99314000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>110655000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>78286000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>54333000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1329829000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>43592000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>165610000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>6486000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>6413000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>6138000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>7490000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>7325000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>56101000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>56442000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>64033000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>304864000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
+      <c r="CN52"/>
     </row>
-    <row r="53" spans="1:91">
+    <row r="53" spans="1:92">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>2987000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2942000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3379000000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>13000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>33000000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>45000000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AG53">
         <v>12000000.0</v>
       </c>
       <c r="AH53">
-        <v>11000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AI53">
         <v>11000000.0</v>
       </c>
       <c r="AJ53">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AK53">
         <v>10000000.0</v>
       </c>
       <c r="AL53">
         <v>10000000.0</v>
       </c>
       <c r="AM53">
+        <v>10000000.0</v>
+      </c>
+      <c r="AN53">
         <v>9080000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>8643000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>17254000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>7901000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7514000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7120000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>6901000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>6566000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>6518000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>6282000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>5888000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>6839000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>5750000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>5782000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>5672000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>4521000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4401000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>5151000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>4874000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4828000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>184366000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>171228000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>146532000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>164315000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>203687000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>173461000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>173868000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>118641000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>229091000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>188639000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>101921000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>194816000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>239144000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>173066000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>304895000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>232944000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>262802000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>374294000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>290683000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>398762000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>71717000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>20528000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>55655000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>41484000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:91">
+    <row r="54" spans="1:92">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16554,1833 +16668,1853 @@
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
         <v>9230996000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>8957047000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>8844125000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>8658412000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>10524054000.0</v>
       </c>
-      <c r="BD54">
-[...1 lines deleted...]
-      </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
+      <c r="CN54"/>
     </row>
-    <row r="55" spans="1:91">
+    <row r="55" spans="1:92">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>21176000000.0</v>
+      </c>
+      <c r="C55">
         <v>21920000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21502000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21850000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>21247000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20666000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>21354000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21113000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>21245000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21778000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>22124000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22270000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>22715000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22039000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21469000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22059000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22247000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>20059000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>19892000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>20378000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>20541000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20807000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>20982000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>21695000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>21167000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23199000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>22427000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>22594000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>22313000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>22547000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23339000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>22855000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>21504000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>20687000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>19808000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>20142000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>20042000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>20469000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>20680660000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>20980532000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>20384909000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>20863000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>20502890000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>21608209000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21046082000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>22354047000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>22027781000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>22249123000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>22474601000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>22724264000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>22485095000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>21783824000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>22010953000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>22163652000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>23158362000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>22416806000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>22871032000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>22244123000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>21965251000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>21737157000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>21236990000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>21044308000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>20247997000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>20267154000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>20093458000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>20572106000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>18273058000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>17296995000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>16961632000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>17144113000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>14759412000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>13282222000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>12568401000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>11466517000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>11129552000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>10447844000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>7535652000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>7126458000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>6778473000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5740841000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4097334000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>3879739000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3693335000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3325656000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3297920000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3601478000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2785511000.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
-      <c r="CL55">
+      <c r="CL55"/>
+      <c r="CM55">
         <v>1917035000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1606762000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:91">
+    <row r="56" spans="1:92">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>4266000000.0</v>
+      </c>
+      <c r="C56">
         <v>4832000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4152000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4263000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3721000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4290000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4825000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5332000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5556000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5777000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6172000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6290000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7015000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6744000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6207000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6770000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6725000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5510000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5228000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5577000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5630000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5707000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2958000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3772000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3493000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5305000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4808000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4957000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5055000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5566000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5614000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5075000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3394000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3197000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2836000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3100000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2820000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3098000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2838683000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3309270000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2951894000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3329223000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4318610000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3986784000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5190499000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4817337000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4978117000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5242112000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5515539000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5207268000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4465359000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4501701000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4477514000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5599077000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>5225597000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>5722739000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5397152000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5342656000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4721305000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4205285000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>4058907000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3313560000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4456824000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>4756558000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>5623674000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3778257000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3217941000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3363908000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3741276000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1996975000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1360643000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1498061000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1379086000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>2202596000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2348498000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>909523000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>1093557000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>998309000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>777348000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>578131000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>644706000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>716140000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>795503000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>968040000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1405126000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
+      <c r="CN56"/>
     </row>
-    <row r="57" spans="1:91">
+    <row r="57" spans="1:92">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>4491000000.0</v>
+      </c>
+      <c r="C57">
         <v>4222000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4671000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3501000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6255000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5801000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5350000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3369000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4267000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4422000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4102000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2275000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3919000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3902000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3391000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2023000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2139000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2565000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2487000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2542000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2465000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2816000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2255000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2375000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2419000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3224000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3004000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3031000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2917000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3157000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2906000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2992000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2874000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2956000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2661000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2559000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2512000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2806000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2773953000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2619773000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2395700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2464000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2364640000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2691334000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2435907000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2699972000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2619417000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2858200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2959255000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3129665000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4045118000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3575427000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2689026000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2622823000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2519977000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2249470000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2492818000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2498706000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2332971000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2739342000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2586974000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2600413000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2315961000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2394645000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1996176000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1839305000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1725596000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1632446000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1484873000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1530416000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1721982000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1668728000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1500011000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1493273000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2775712000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>974488000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>915528000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>734648000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>621761000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>545358000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>495929000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>460368000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>474178000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>394470000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>348374000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>612560000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>291252000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>223366000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>161494000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:91">
+    <row r="58" spans="1:92">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>19426000000.0</v>
+      </c>
+      <c r="C58">
         <v>19986000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19635000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19568000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18214000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17506000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>17707000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>17219000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>17220000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17674000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17672000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18111000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18886000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18383000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>17688000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17844000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17570000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17811000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17463000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17432000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17364000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17269000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17142000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17170000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15710000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16692000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15912000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>16012000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>15873000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15802000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>15541000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14893000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13147000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13060000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12917000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13337000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>12936000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>12973000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>13114033000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>13420732000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>12370932000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>12445000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>12116539000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>13139450000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12305199000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>13333465000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>13172183000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>13510565000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>13641588000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>13223735000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>13254099000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>12826777000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>13166828000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>13505240000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>12634308000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12229776000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>12573184000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>12804971000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>12839800000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>12920158000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>12937723000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>13113120000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>12926020000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>13263272000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>13138108000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>13631519000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>14243211000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>13163456000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>12629897000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>12718932000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>12481031000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>10976512000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>10277601000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>9206243000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>8926529000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>8227362000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5359217000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>5051304000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4827250000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>3890694000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2360506000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2270201000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2195998000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1909177000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1967870000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2285477000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2260232000.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>1754927000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1506378000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:91">
+    <row r="59" spans="1:92">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>7798000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>7962000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>8357000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>7635000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>6891000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>6805000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>7106000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>7496000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>7566627000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>7559800000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
         <v>9230996000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>8957047000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>8844125000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>8658412000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>10524054000.0</v>
       </c>
-      <c r="BD59">
-[...1 lines deleted...]
-      </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
+      <c r="CN59"/>
     </row>
-    <row r="60" spans="1:91">
+    <row r="60" spans="1:92">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>1200000000.0</v>
+      </c>
+      <c r="C60">
         <v>1590000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1571000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1991000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2699000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2884000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3426000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3754000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3953000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4118000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4553000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4330000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4056000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3881000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3900000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4191000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4529000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1996000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2102000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2491000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2673000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2973000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3199000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3720000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4489000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5187000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5359000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5560000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5525000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5684000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6862000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7158000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>7363000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>6486000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5896000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5923000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5997000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6177000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6343882000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6427488000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6634988000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6817000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6891529000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>7071384000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>7144063000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7213586000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7207294000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7275762000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7286808000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7665494000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7586220000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7500105000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>7326043000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>7061842000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>9068196000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>8828748000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>8806476000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>7850689000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>7629156000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7397998000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>6957581000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6662991000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>6111539000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5851771000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5835823000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5850699000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4034407000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4133988000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4329861000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4422108000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2278381000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2305710000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2290800000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2260274000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2203023000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2220482000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2176435000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2075154000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1951223000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1850147000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1736828000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1609538000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1497337000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1416479000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1330050000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1316001000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>525279000.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>162108000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>100384000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:91">
+    <row r="61" spans="1:92">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-4481000000.0</v>
       </c>
       <c r="N61">
         <v>-4481000000.0</v>
       </c>
       <c r="O61">
         <v>-4481000000.0</v>
       </c>
       <c r="P61">
         <v>-4481000000.0</v>
       </c>
       <c r="Q61">
         <v>-4481000000.0</v>
       </c>
       <c r="R61">
         <v>-4481000000.0</v>
       </c>
       <c r="S61">
         <v>-4481000000.0</v>
       </c>
       <c r="T61">
         <v>-4481000000.0</v>
       </c>
       <c r="U61">
         <v>-4481000000.0</v>
       </c>
       <c r="V61">
         <v>-4481000000.0</v>
       </c>
       <c r="W61">
         <v>-4481000000.0</v>
       </c>
       <c r="X61">
         <v>-4481000000.0</v>
       </c>
       <c r="Y61">
         <v>-4481000000.0</v>
       </c>
       <c r="Z61">
         <v>-4481000000.0</v>
       </c>
       <c r="AA61">
+        <v>-4481000000.0</v>
+      </c>
+      <c r="AB61">
         <v>-4181000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-4081000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3901000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-3727000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-3297000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2997000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2893000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2818000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-2743000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-2668000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-2593000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2443036000.0</v>
       </c>
       <c r="AN61">
         <v>-2443036000.0</v>
       </c>
       <c r="AO61">
         <v>-2443036000.0</v>
       </c>
       <c r="AP61">
         <v>-2443036000.0</v>
       </c>
       <c r="AQ61">
+        <v>-2443036000.0</v>
+      </c>
+      <c r="AR61">
         <v>-2382972000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2302946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2237952000.0</v>
       </c>
       <c r="AT61">
         <v>-2237952000.0</v>
       </c>
       <c r="AU61">
+        <v>-2237952000.0</v>
+      </c>
+      <c r="AV61">
         <v>-2000381000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-1700565000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-1380529000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-570520000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-346253000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-46562000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-8844125000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-8658412000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-10524054000.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61"/>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
-      <c r="BO61">
-[...1 lines deleted...]
-      </c>
+      <c r="BO61"/>
       <c r="BP61">
         <v>-13000.0</v>
       </c>
       <c r="BQ61">
         <v>-13000.0</v>
       </c>
-      <c r="BR61"/>
+      <c r="BR61">
+        <v>-13000.0</v>
+      </c>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
+      <c r="CN61"/>
     </row>
-    <row r="62" spans="1:91">
+    <row r="62" spans="1:92">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18430,50 +18564,51 @@
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
+      <c r="CN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18548,579 +18683,579 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
-        <v>9349000000.0</v>
+        <v>6536000000.0</v>
       </c>
       <c r="C2">
-        <v>7145000000.0</v>
+        <v>5777000000.0</v>
       </c>
       <c r="D2">
-        <v>6471000000.0</v>
+        <v>5205000000.0</v>
       </c>
       <c r="E2">
-        <v>3496000000.0</v>
+        <v>2460000000.0</v>
       </c>
       <c r="F2">
-        <v>3667000000.0</v>
+        <v>2626000000.0</v>
       </c>
       <c r="G2">
-        <v>3116000000.0</v>
+        <v>2119000000.0</v>
       </c>
       <c r="H2">
-        <v>7997000000.0</v>
+        <v>6099000000.0</v>
       </c>
       <c r="I2">
-        <v>8085000000.0</v>
+        <v>6974000000.0</v>
       </c>
       <c r="J2">
-        <v>7500000000.0</v>
+        <v>6329000000.0</v>
       </c>
       <c r="K2">
-        <v>6948000000.0</v>
+        <v>5686000000.0</v>
       </c>
       <c r="L2">
-        <v>7116000000.0</v>
+        <v>6117000000.0</v>
       </c>
       <c r="M2">
-        <v>8777009000.0</v>
+        <v>7746000000.0</v>
       </c>
       <c r="N2">
-        <v>8523924999.0</v>
+        <v>7516457000.0</v>
       </c>
       <c r="O2">
-        <v>6961621000.0</v>
+        <v>6069575000.0</v>
       </c>
       <c r="P2">
-        <v>5717081000.0</v>
+        <v>4922677000.0</v>
       </c>
       <c r="Q2">
-        <v>4570158000.0</v>
+        <v>3875187000.0</v>
       </c>
       <c r="R2">
-        <v>3462914000.0</v>
+        <v>2876873000.0</v>
       </c>
       <c r="S2">
-        <v>3301903000.0</v>
+        <v>2768752000.0</v>
       </c>
       <c r="T2">
-        <v>1971839000.0</v>
+        <v>1745843000.0</v>
       </c>
       <c r="U2">
-        <v>1274883000.0</v>
+        <v>1164112000.0</v>
       </c>
       <c r="V2">
-        <v>968748000.0</v>
+        <v>873452000.0</v>
       </c>
       <c r="W2">
-        <v>611153000.0</v>
+        <v>541721000.0</v>
       </c>
       <c r="X2">
         <v>296850000.0</v>
       </c>
       <c r="Y2">
         <v>266394000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>1540000000.0</v>
       </c>
       <c r="C3">
-        <v>1425000000.0</v>
+        <v>1368000000.0</v>
       </c>
       <c r="D3">
-        <v>1327000000.0</v>
+        <v>1266000000.0</v>
       </c>
       <c r="E3">
-        <v>1036000000.0</v>
+        <v>1091000000.0</v>
       </c>
       <c r="F3">
-        <v>1041000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="G3">
-        <v>997000000.0</v>
+        <v>1052000000.0</v>
       </c>
       <c r="H3">
-        <v>1165000000.0</v>
+        <v>1071000000.0</v>
       </c>
       <c r="I3">
-        <v>1111000000.0</v>
+        <v>1146000000.0</v>
       </c>
       <c r="J3">
-        <v>1171000000.0</v>
+        <v>1208000000.0</v>
       </c>
       <c r="K3">
-        <v>1111000000.0</v>
+        <v>1149000000.0</v>
       </c>
       <c r="L3">
-        <v>999000000.0</v>
+        <v>1038000000.0</v>
       </c>
       <c r="M3">
-        <v>1031589000.0</v>
+        <v>1072000000.0</v>
       </c>
       <c r="N3">
-        <v>1007468000.0</v>
+        <v>1047820000.0</v>
       </c>
       <c r="O3">
-        <v>892046000.0</v>
+        <v>932211000.0</v>
       </c>
       <c r="P3">
-        <v>794404000.0</v>
+        <v>837770000.0</v>
       </c>
       <c r="Q3">
-        <v>694971000.0</v>
+        <v>736273000.0</v>
       </c>
       <c r="R3">
         <v>586041000.0</v>
       </c>
       <c r="S3">
-        <v>533150999.0</v>
+        <v>533151000.0</v>
       </c>
       <c r="T3">
-        <v>225996000.0</v>
+        <v>252782000.0</v>
       </c>
       <c r="U3">
-        <v>110771000.0</v>
+        <v>119977000.0</v>
       </c>
       <c r="V3">
-        <v>95296000.0</v>
+        <v>99796000.0</v>
       </c>
       <c r="W3">
-        <v>69432000.0</v>
+        <v>76324000.0</v>
       </c>
       <c r="X3">
         <v>53859000.0</v>
       </c>
       <c r="Y3">
         <v>46662000.0</v>
       </c>
       <c r="Z3">
         <v>1938000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2898000000.0</v>
       </c>
       <c r="F4">
         <v>193000000.0</v>
       </c>
       <c r="G4">
         <v>193000000.0</v>
       </c>
       <c r="H4">
         <v>193000000.0</v>
       </c>
       <c r="I4">
         <v>193000000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>2959000000.0</v>
       </c>
       <c r="C5">
         <v>2687000000.0</v>
       </c>
       <c r="D5">
         <v>2593000000.0</v>
       </c>
       <c r="E5">
         <v>-685000000.0</v>
       </c>
       <c r="F5">
         <v>-853000000.0</v>
       </c>
       <c r="G5">
         <v>-1353000000.0</v>
       </c>
       <c r="H5">
-        <v>4350000000.0</v>
+        <v>4049000000.0</v>
       </c>
       <c r="I5">
-        <v>3781000000.0</v>
+        <v>3772000000.0</v>
       </c>
       <c r="J5">
         <v>3381000000.0</v>
       </c>
       <c r="K5">
-        <v>2529000000.0</v>
+        <v>2538000000.0</v>
       </c>
       <c r="L5">
-        <v>2897000000.0</v>
+        <v>2887000000.0</v>
       </c>
       <c r="M5">
-        <v>4106892000.0</v>
+        <v>4107000000.0</v>
       </c>
       <c r="N5">
         <v>3414723000.0</v>
       </c>
       <c r="O5">
         <v>2321140000.0</v>
       </c>
       <c r="P5">
         <v>2377772000.0</v>
       </c>
       <c r="Q5">
         <v>1162718000.0</v>
       </c>
       <c r="R5">
-        <v>-50757001.0</v>
+        <v>-50757000.0</v>
       </c>
       <c r="S5">
-        <v>193800001.0</v>
+        <v>193800000.0</v>
       </c>
       <c r="T5">
-        <v>383087000.0</v>
+        <v>330010000.0</v>
       </c>
       <c r="U5">
-        <v>640099000.0</v>
+        <v>574097000.0</v>
       </c>
       <c r="V5">
-        <v>384228000.0</v>
+        <v>489451000.0</v>
       </c>
       <c r="W5">
-        <v>619524000.0</v>
+        <v>618468000.0</v>
       </c>
       <c r="X5">
         <v>186126000.0</v>
       </c>
       <c r="Y5">
         <v>159935000.0</v>
       </c>
       <c r="Z5">
         <v>128264000.0</v>
       </c>
       <c r="AA5">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>4499000000.0</v>
       </c>
       <c r="C6">
-        <v>4112000000.0</v>
+        <v>4055000000.0</v>
       </c>
       <c r="D6">
-        <v>3920000000.0</v>
+        <v>3859000000.0</v>
       </c>
       <c r="E6">
-        <v>351000000.0</v>
+        <v>406000000.0</v>
       </c>
       <c r="F6">
-        <v>188000000.0</v>
+        <v>244000000.0</v>
       </c>
       <c r="G6">
-        <v>-356000000.0</v>
+        <v>-301000000.0</v>
       </c>
       <c r="H6">
-        <v>5515000000.0</v>
+        <v>5120000000.0</v>
       </c>
       <c r="I6">
-        <v>4892000000.0</v>
+        <v>4918000000.0</v>
       </c>
       <c r="J6">
-        <v>4552000000.0</v>
+        <v>4589000000.0</v>
       </c>
       <c r="K6">
-        <v>3640000000.0</v>
+        <v>3687000000.0</v>
       </c>
       <c r="L6">
-        <v>3896000000.0</v>
+        <v>3925000000.0</v>
       </c>
       <c r="M6">
-        <v>5138481000.0</v>
+        <v>5179000000.0</v>
       </c>
       <c r="N6">
-        <v>4422191000.0</v>
+        <v>4462543000.0</v>
       </c>
       <c r="O6">
-        <v>3213186000.0</v>
+        <v>3253351000.0</v>
       </c>
       <c r="P6">
-        <v>3172176000.0</v>
+        <v>3215542000.0</v>
       </c>
       <c r="Q6">
-        <v>1857689000.0</v>
+        <v>1898991000.0</v>
       </c>
       <c r="R6">
-        <v>535283999.0</v>
+        <v>535284000.0</v>
       </c>
       <c r="S6">
         <v>726951000.0</v>
       </c>
       <c r="T6">
-        <v>609083000.0</v>
+        <v>582792000.0</v>
       </c>
       <c r="U6">
-        <v>750870000.0</v>
+        <v>694074000.0</v>
       </c>
       <c r="V6">
-        <v>479524000.0</v>
+        <v>589247000.0</v>
       </c>
       <c r="W6">
-        <v>688956000.0</v>
+        <v>694792000.0</v>
       </c>
       <c r="X6">
         <v>239985000.0</v>
       </c>
       <c r="Y6">
         <v>206597000.0</v>
       </c>
       <c r="Z6">
         <v>130202000.0</v>
       </c>
       <c r="AA6">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>2898000000.0</v>
       </c>
       <c r="F8">
         <v>193000000.0</v>
       </c>
       <c r="G8">
         <v>-243000000.0</v>
       </c>
       <c r="H8">
         <v>136000000.0</v>
       </c>
       <c r="I8">
         <v>-57000000.0</v>
       </c>
       <c r="J8">
         <v>526000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
-        <v>3668000000.0</v>
+        <v>6481000000.0</v>
       </c>
       <c r="C9">
-        <v>4153000000.0</v>
+        <v>5521000000.0</v>
       </c>
       <c r="D9">
-        <v>3901000000.0</v>
+        <v>5167000000.0</v>
       </c>
       <c r="E9">
-        <v>614000000.0</v>
+        <v>1650000000.0</v>
       </c>
       <c r="F9">
-        <v>567000000.0</v>
+        <v>1608000000.0</v>
       </c>
       <c r="G9">
-        <v>-176000000.0</v>
+        <v>821000000.0</v>
       </c>
       <c r="H9">
-        <v>5742000000.0</v>
+        <v>6028000000.0</v>
       </c>
       <c r="I9">
-        <v>5644000000.0</v>
+        <v>6755000000.0</v>
       </c>
       <c r="J9">
-        <v>5228000000.0</v>
+        <v>6399000000.0</v>
       </c>
       <c r="K9">
-        <v>4462000000.0</v>
+        <v>5585000000.0</v>
       </c>
       <c r="L9">
-        <v>4572000000.0</v>
+        <v>5571000000.0</v>
       </c>
       <c r="M9">
-        <v>5806840000.0</v>
+        <v>6838000000.0</v>
       </c>
       <c r="N9">
-        <v>5245960000.0</v>
+        <v>6253428000.0</v>
       </c>
       <c r="O9">
-        <v>4169511000.0</v>
+        <v>5061557000.0</v>
       </c>
       <c r="P9">
-        <v>3693664000.0</v>
+        <v>4488068000.0</v>
       </c>
       <c r="Q9">
-        <v>2283024000.0</v>
+        <v>2977995000.0</v>
       </c>
       <c r="R9">
-        <v>1100191000.0</v>
+        <v>1686232000.0</v>
       </c>
       <c r="S9">
-        <v>1088043000.0</v>
+        <v>1621194000.0</v>
       </c>
       <c r="T9">
-        <v>978728000.0</v>
+        <v>1204724000.0</v>
       </c>
       <c r="U9">
-        <v>961976000.0</v>
+        <v>1072747000.0</v>
       </c>
       <c r="V9">
-        <v>772164000.0</v>
+        <v>867460000.0</v>
       </c>
       <c r="W9">
-        <v>585903000.0</v>
+        <v>655335000.0</v>
       </c>
       <c r="X9">
         <v>691754000.0</v>
       </c>
       <c r="Y9">
         <v>623336000.0</v>
       </c>
       <c r="Z9">
         <v>586973000.0</v>
       </c>
       <c r="AA9">
         <v>641199000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>2213000000.0</v>
       </c>
       <c r="C10">
         <v>1960000000.0</v>
       </c>
       <c r="D10">
         <v>1775000000.0</v>
       </c>
       <c r="E10">
         <v>-1387000000.0</v>
       </c>
       <c r="F10">
         <v>-1474000000.0</v>
       </c>
       <c r="G10">
         <v>-1876000000.0</v>
       </c>
       <c r="H10">
         <v>3600000000.0</v>
       </c>
       <c r="I10">
         <v>3326000000.0</v>
       </c>
@@ -19159,132 +19294,132 @@
       </c>
       <c r="U10">
         <v>504246000.0</v>
       </c>
       <c r="V10">
         <v>287936000.0</v>
       </c>
       <c r="W10">
         <v>481447000.0</v>
       </c>
       <c r="X10">
         <v>66634000.0</v>
       </c>
       <c r="Y10">
         <v>160980000.0</v>
       </c>
       <c r="Z10">
         <v>7874000.0</v>
       </c>
       <c r="AA10">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>347000000.0</v>
       </c>
       <c r="C11">
         <v>208000000.0</v>
       </c>
       <c r="D11">
         <v>344000000.0</v>
       </c>
       <c r="E11">
         <v>154000000.0</v>
       </c>
       <c r="F11">
         <v>-5000000.0</v>
       </c>
       <c r="G11">
         <v>24000000.0</v>
       </c>
       <c r="H11">
-        <v>468000000.0</v>
+        <v>432000000.0</v>
       </c>
       <c r="I11">
         <v>375000000.0</v>
       </c>
       <c r="J11">
         <v>-209000000.0</v>
       </c>
       <c r="K11">
         <v>239000000.0</v>
       </c>
       <c r="L11">
         <v>236000000.0</v>
       </c>
       <c r="M11">
-        <v>244640000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="N11">
         <v>188836000.0</v>
       </c>
       <c r="O11">
         <v>180763000.0</v>
       </c>
       <c r="P11">
         <v>211704000.0</v>
       </c>
       <c r="Q11">
         <v>74302000.0</v>
       </c>
       <c r="R11">
         <v>-3884000.0</v>
       </c>
       <c r="S11">
         <v>-59700000.0</v>
       </c>
       <c r="T11">
         <v>21591000.0</v>
       </c>
       <c r="U11">
         <v>62243000.0</v>
       </c>
       <c r="V11">
         <v>4250000.0</v>
       </c>
       <c r="W11">
         <v>-13736000.0</v>
       </c>
       <c r="X11">
         <v>119492000.0</v>
       </c>
       <c r="Y11">
         <v>171779000.0</v>
       </c>
       <c r="Z11">
         <v>120390000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>746000000.0</v>
       </c>
       <c r="C12">
         <v>727000000.0</v>
       </c>
       <c r="D12">
         <v>818000000.0</v>
       </c>
       <c r="E12">
         <v>702000000.0</v>
       </c>
       <c r="F12">
         <v>621000000.0</v>
       </c>
       <c r="G12">
         <v>523000000.0</v>
       </c>
       <c r="H12">
         <v>449000000.0</v>
       </c>
       <c r="I12">
         <v>446000000.0</v>
       </c>
@@ -19323,51 +19458,51 @@
       </c>
       <c r="U12">
         <v>135853000.0</v>
       </c>
       <c r="V12">
         <v>96292000.0</v>
       </c>
       <c r="W12">
         <v>138077000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>585000000.0</v>
       </c>
       <c r="C13">
         <v>275000000.0</v>
       </c>
       <c r="D13">
         <v>285000000.0</v>
       </c>
       <c r="E13">
         <v>586000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>21000000.0</v>
       </c>
       <c r="H13">
         <v>74000000.0</v>
       </c>
       <c r="I13">
         <v>59000000.0</v>
       </c>
@@ -19376,51 +19511,51 @@
       </c>
       <c r="K13">
         <v>10000000.0</v>
       </c>
       <c r="L13">
         <v>250135000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
         <v>-239000000.0</v>
       </c>
       <c r="C14">
         <v>-306000000.0</v>
       </c>
       <c r="D14">
         <v>-18000000.0</v>
       </c>
       <c r="E14">
         <v>475000000.0</v>
       </c>
       <c r="F14">
         <v>315000000.0</v>
       </c>
       <c r="G14">
         <v>-458000000.0</v>
       </c>
       <c r="H14">
         <v>606000000.0</v>
       </c>
       <c r="I14">
         <v>538000000.0</v>
       </c>
@@ -19439,134 +19574,134 @@
       <c r="N14">
         <v>648679000.0</v>
       </c>
       <c r="O14">
         <v>357720000.0</v>
       </c>
       <c r="P14">
         <v>322996000.0</v>
       </c>
       <c r="Q14">
         <v>182209000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>1627000000.0</v>
       </c>
       <c r="C15">
         <v>1446000000.0</v>
       </c>
       <c r="D15">
         <v>1221000000.0</v>
       </c>
       <c r="E15">
-        <v>-1020000000.0</v>
+        <v>1832000000.0</v>
       </c>
       <c r="F15">
         <v>-961000000.0</v>
       </c>
       <c r="G15">
         <v>-1685000000.0</v>
       </c>
       <c r="H15">
         <v>2698000000.0</v>
       </c>
       <c r="I15">
         <v>2413000000.0</v>
       </c>
       <c r="J15">
         <v>2808000000.0</v>
       </c>
       <c r="K15">
-        <v>1670000000.0</v>
+        <v>1679000000.0</v>
       </c>
       <c r="L15">
         <v>1966000000.0</v>
       </c>
       <c r="M15">
-        <v>2840629000.0</v>
+        <v>2841000000.0</v>
       </c>
       <c r="N15">
         <v>2305997000.0</v>
       </c>
       <c r="O15">
         <v>1524093000.0</v>
       </c>
       <c r="P15">
-        <v>1333432000.0</v>
+        <v>1560123000.0</v>
       </c>
       <c r="Q15">
-        <v>500270000.0</v>
+        <v>599394000.0</v>
       </c>
       <c r="R15">
-        <v>-447024000.0</v>
+        <v>-354479000.0</v>
       </c>
       <c r="S15">
-        <v>-188764000.0</v>
+        <v>-163558000.0</v>
       </c>
       <c r="T15">
         <v>116688000.0</v>
       </c>
       <c r="U15">
         <v>442003000.0</v>
       </c>
       <c r="V15">
         <v>283686000.0</v>
       </c>
       <c r="W15">
         <v>495183000.0</v>
       </c>
       <c r="X15">
         <v>66634000.0</v>
       </c>
       <c r="Y15">
         <v>-11844000.0</v>
       </c>
       <c r="Z15">
         <v>7874000.0</v>
       </c>
       <c r="AA15">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
         <v>1627000000.0</v>
       </c>
       <c r="C16">
         <v>1446000000.0</v>
       </c>
       <c r="D16">
         <v>1221000000.0</v>
       </c>
       <c r="E16">
         <v>1832000000.0</v>
       </c>
       <c r="F16">
         <v>-961000000.0</v>
       </c>
       <c r="G16">
         <v>-1685000000.0</v>
       </c>
       <c r="H16">
         <v>2698000000.0</v>
       </c>
       <c r="I16">
         <v>2413000000.0</v>
       </c>
@@ -19595,51 +19730,51 @@
         <v>407463000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>116688000.0</v>
       </c>
       <c r="U16">
         <v>442003000.0</v>
       </c>
       <c r="V16">
         <v>283686000.0</v>
       </c>
       <c r="W16">
         <v>495183000.0</v>
       </c>
       <c r="X16">
         <v>66634000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>1866000000.0</v>
       </c>
       <c r="C17">
         <v>1752000000.0</v>
       </c>
       <c r="D17">
         <v>693000000.0</v>
       </c>
       <c r="E17">
         <v>-1541000000.0</v>
       </c>
       <c r="F17">
         <v>-1469000000.0</v>
       </c>
       <c r="G17">
         <v>-2143000000.0</v>
       </c>
       <c r="H17">
         <v>3304000000.0</v>
       </c>
       <c r="I17">
         <v>2951000000.0</v>
       </c>
@@ -19658,102 +19793,102 @@
       <c r="N17">
         <v>2954676000.0</v>
       </c>
       <c r="O17">
         <v>1881813000.0</v>
       </c>
       <c r="P17">
         <v>1883119000.0</v>
       </c>
       <c r="Q17">
         <v>800158000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-585000000.0</v>
       </c>
       <c r="C18">
         <v>-452000000.0</v>
       </c>
       <c r="D18">
         <v>-544000000.0</v>
       </c>
       <c r="E18">
         <v>-586000000.0</v>
       </c>
       <c r="F18">
         <v>-617000000.0</v>
       </c>
       <c r="G18">
         <v>-515000000.0</v>
       </c>
       <c r="H18">
         <v>-481000000.0</v>
       </c>
       <c r="I18">
         <v>-387000000.0</v>
       </c>
       <c r="J18">
         <v>-311000000.0</v>
       </c>
       <c r="K18">
         <v>-264000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>107000000.0</v>
       </c>
       <c r="F19">
         <v>-27000000.0</v>
       </c>
       <c r="G19">
         <v>43000000.0</v>
       </c>
       <c r="H19">
         <v>653000000.0</v>
       </c>
       <c r="I19">
         <v>85000000.0</v>
       </c>
       <c r="J19">
         <v>-83000000.0</v>
       </c>
       <c r="K19">
         <v>41000000.0</v>
       </c>
@@ -19766,51 +19901,51 @@
       <c r="N19">
         <v>16337000.0</v>
       </c>
       <c r="O19">
         <v>28992000.0</v>
       </c>
       <c r="P19">
         <v>10439000.0</v>
       </c>
       <c r="Q19">
         <v>687000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>37000000.0</v>
       </c>
       <c r="F20">
         <v>49000000.0</v>
       </c>
       <c r="G20">
         <v>198000000.0</v>
       </c>
       <c r="H20">
         <v>154000000.0</v>
       </c>
       <c r="I20">
         <v>161000000.0</v>
       </c>
       <c r="J20">
         <v>125000000.0</v>
       </c>
       <c r="K20">
         <v>303000000.0</v>
       </c>
@@ -19823,399 +19958,399 @@
       <c r="N20">
         <v>262281000.0</v>
       </c>
       <c r="O20">
         <v>526801000.0</v>
       </c>
       <c r="P20">
         <v>216281000.0</v>
       </c>
       <c r="Q20">
         <v>228652000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>3089000000.0</v>
       </c>
       <c r="C21">
         <v>2466000000.0</v>
       </c>
       <c r="D21">
         <v>2355000000.0</v>
       </c>
       <c r="E21">
         <v>-770000000.0</v>
       </c>
       <c r="F21">
-        <v>-643000000.0</v>
+        <v>-689000000.0</v>
       </c>
       <c r="G21">
-        <v>-1301000000.0</v>
+        <v>-1393000000.0</v>
       </c>
       <c r="H21">
-        <v>3822000000.0</v>
+        <v>3365000000.0</v>
       </c>
       <c r="I21">
-        <v>3907000000.0</v>
+        <v>3751000000.0</v>
       </c>
       <c r="J21">
-        <v>3492000000.0</v>
+        <v>3464000000.0</v>
       </c>
       <c r="K21">
-        <v>2702000000.0</v>
+        <v>2502000000.0</v>
       </c>
       <c r="L21">
-        <v>2934000000.0</v>
+        <v>2841000000.0</v>
       </c>
       <c r="M21">
-        <v>4132312000.0</v>
+        <v>4099000000.0</v>
       </c>
       <c r="N21">
-        <v>3480138000.0</v>
+        <v>3408243000.0</v>
       </c>
       <c r="O21">
-        <v>2601091000.0</v>
+        <v>2311382000.0</v>
       </c>
       <c r="P21">
-        <v>2400090000.0</v>
+        <v>2389887000.0</v>
       </c>
       <c r="Q21">
-        <v>1235198000.0</v>
+        <v>1180586000.0</v>
       </c>
       <c r="R21">
-        <v>149929000.0</v>
+        <v>-28740000.0</v>
       </c>
       <c r="S21">
-        <v>208808000.0</v>
+        <v>163663000.0</v>
       </c>
       <c r="T21">
-        <v>331132000.0</v>
+        <v>330010000.0</v>
       </c>
       <c r="U21">
-        <v>576721000.0</v>
+        <v>574097000.0</v>
       </c>
       <c r="V21">
-        <v>490892000.0</v>
+        <v>489451000.0</v>
       </c>
       <c r="W21">
-        <v>232541000.0</v>
+        <v>618468000.0</v>
       </c>
       <c r="X21">
         <v>186126000.0</v>
       </c>
       <c r="Y21">
         <v>159935000.0</v>
       </c>
       <c r="Z21">
         <v>130202000.0</v>
       </c>
       <c r="AA21">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>9928000000.0</v>
       </c>
       <c r="C23">
         <v>8832000000.0</v>
       </c>
       <c r="D23">
         <v>8017000000.0</v>
       </c>
       <c r="E23">
         <v>4880000000.0</v>
       </c>
       <c r="F23">
-        <v>4877000000.0</v>
+        <v>4923000000.0</v>
       </c>
       <c r="G23">
-        <v>4241000000.0</v>
+        <v>4333000000.0</v>
       </c>
       <c r="H23">
-        <v>9917000000.0</v>
+        <v>8762000000.0</v>
       </c>
       <c r="I23">
-        <v>9822000000.0</v>
+        <v>9978000000.0</v>
       </c>
       <c r="J23">
-        <v>9236000000.0</v>
+        <v>9264000000.0</v>
       </c>
       <c r="K23">
-        <v>8708000000.0</v>
+        <v>8769000000.0</v>
       </c>
       <c r="L23">
-        <v>8754000000.0</v>
+        <v>8847000000.0</v>
       </c>
       <c r="M23">
-        <v>10451537000.0</v>
+        <v>10485000000.0</v>
       </c>
       <c r="N23">
-        <v>10289747000.0</v>
+        <v>10361642000.0</v>
       </c>
       <c r="O23">
-        <v>8530040999.0</v>
+        <v>8819750000.0</v>
       </c>
       <c r="P23">
-        <v>7010655000.0</v>
+        <v>7020858000.0</v>
       </c>
       <c r="Q23">
-        <v>5617984000.0</v>
+        <v>5672596000.0</v>
       </c>
       <c r="R23">
-        <v>4413176000.0</v>
+        <v>4591845000.0</v>
       </c>
       <c r="S23">
-        <v>4181138000.0</v>
+        <v>4226283000.0</v>
       </c>
       <c r="T23">
-        <v>2619435000.0</v>
+        <v>2620557000.0</v>
       </c>
       <c r="U23">
-        <v>1660138000.0</v>
+        <v>1662762000.0</v>
       </c>
       <c r="V23">
-        <v>1250020000.0</v>
+        <v>1251461000.0</v>
       </c>
       <c r="W23">
-        <v>964515000.0</v>
+        <v>578588000.0</v>
       </c>
       <c r="X23">
         <v>505628000.0</v>
       </c>
       <c r="Y23">
         <v>463401000.0</v>
       </c>
       <c r="Z23">
         <v>456771000.0</v>
       </c>
       <c r="AA23">
         <v>490239000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
         <v>144899000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>1540000000.0</v>
       </c>
       <c r="C25">
         <v>1368000000.0</v>
       </c>
       <c r="D25">
         <v>1187000000.0</v>
       </c>
       <c r="E25">
         <v>1091000000.0</v>
       </c>
       <c r="F25">
         <v>1097000000.0</v>
       </c>
       <c r="G25">
         <v>1215000000.0</v>
       </c>
       <c r="H25">
         <v>1216000000.0</v>
       </c>
       <c r="I25">
         <v>1146000000.0</v>
       </c>
       <c r="J25">
         <v>1208000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>269000000.0</v>
       </c>
       <c r="C26">
         <v>228000000.0</v>
       </c>
       <c r="D26">
         <v>205000000.0</v>
       </c>
       <c r="E26">
         <v>143000000.0</v>
       </c>
       <c r="F26">
         <v>109000000.0</v>
       </c>
       <c r="G26">
         <v>18000000.0</v>
       </c>
       <c r="H26">
         <v>24000000.0</v>
       </c>
       <c r="I26">
         <v>12000000.0</v>
       </c>
       <c r="J26">
         <v>13000000.0</v>
       </c>
       <c r="K26">
         <v>9000000.0</v>
       </c>
       <c r="L26">
-        <v>10372000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="M26">
-        <v>14325000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="N26">
         <v>15809000.0</v>
       </c>
       <c r="O26">
         <v>19958000.0</v>
       </c>
       <c r="P26">
         <v>11309000.0</v>
       </c>
       <c r="Q26">
         <v>1783000.0</v>
       </c>
       <c r="R26">
         <v>533000.0</v>
       </c>
       <c r="S26">
         <v>12789000.0</v>
       </c>
       <c r="T26">
         <v>9728000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>228000000.0</v>
       </c>
       <c r="D27">
         <v>205000000.0</v>
       </c>
       <c r="E27">
         <v>143000000.0</v>
       </c>
       <c r="F27">
         <v>109000000.0</v>
       </c>
       <c r="G27">
         <v>18000000.0</v>
       </c>
       <c r="H27">
         <v>24000000.0</v>
       </c>
       <c r="I27">
         <v>12000000.0</v>
       </c>
       <c r="J27">
         <v>13000000.0</v>
@@ -20238,75 +20373,75 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>342082000.0</v>
       </c>
       <c r="T27">
         <v>341950000.0</v>
       </c>
       <c r="U27">
         <v>154900000.0</v>
       </c>
       <c r="V27">
         <v>88466000.0</v>
       </c>
       <c r="W27">
         <v>180274000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>1188000000.0</v>
       </c>
       <c r="C28">
-        <v>1440000000.0</v>
+        <v>1150000000.0</v>
       </c>
       <c r="D28">
         <v>1107000000.0</v>
       </c>
       <c r="E28">
-        <v>1171000000.0</v>
+        <v>936000000.0</v>
       </c>
       <c r="F28">
-        <v>1042000000.0</v>
+        <v>831000000.0</v>
       </c>
       <c r="G28">
-        <v>966000000.0</v>
+        <v>798000000.0</v>
       </c>
       <c r="H28">
-        <v>1431000000.0</v>
+        <v>1118000000.0</v>
       </c>
       <c r="I28">
-        <v>1685000000.0</v>
+        <v>1483000000.0</v>
       </c>
       <c r="J28">
         <v>1417000000.0</v>
       </c>
       <c r="K28">
         <v>1287000000.0</v>
       </c>
       <c r="L28">
         <v>1267000000.0</v>
       </c>
       <c r="M28">
         <v>1258000000.0</v>
       </c>
       <c r="N28">
         <v>1329740000.0</v>
       </c>
       <c r="O28">
         <v>1061935000.0</v>
       </c>
       <c r="P28">
         <v>836924000.0</v>
       </c>
       <c r="Q28">
         <v>683298000.0</v>
       </c>
@@ -20317,51 +20452,51 @@
         <v>850746000.0</v>
       </c>
       <c r="T28">
         <v>319357000.0</v>
       </c>
       <c r="U28">
         <v>230355000.0</v>
       </c>
       <c r="V28">
         <v>192806000.0</v>
       </c>
       <c r="W28">
         <v>173088000.0</v>
       </c>
       <c r="X28">
         <v>154919000.0</v>
       </c>
       <c r="Y28">
         <v>150345000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>347000000.0</v>
       </c>
       <c r="C29">
         <v>208000000.0</v>
       </c>
       <c r="D29">
         <v>203000000.0</v>
       </c>
       <c r="E29">
         <v>154000000.0</v>
       </c>
       <c r="F29">
         <v>-5000000.0</v>
       </c>
       <c r="G29">
         <v>-38000000.0</v>
       </c>
       <c r="H29">
         <v>468000000.0</v>
       </c>
       <c r="I29">
         <v>375000000.0</v>
       </c>
@@ -20370,217 +20505,217 @@
       </c>
       <c r="K29">
         <v>239000000.0</v>
       </c>
       <c r="L29">
         <v>236185000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
-        <v>579000000.0</v>
+        <v>3392000000.0</v>
       </c>
       <c r="C30">
-        <v>1687000000.0</v>
+        <v>3055000000.0</v>
       </c>
       <c r="D30">
-        <v>1546000000.0</v>
+        <v>2812000000.0</v>
       </c>
       <c r="E30">
-        <v>1384000000.0</v>
+        <v>2420000000.0</v>
       </c>
       <c r="F30">
-        <v>1210000000.0</v>
+        <v>2297000000.0</v>
       </c>
       <c r="G30">
-        <v>1125000000.0</v>
+        <v>2214000000.0</v>
       </c>
       <c r="H30">
-        <v>1920000000.0</v>
+        <v>2663000000.0</v>
       </c>
       <c r="I30">
-        <v>1737000000.0</v>
+        <v>3004000000.0</v>
       </c>
       <c r="J30">
-        <v>1736000000.0</v>
+        <v>2935000000.0</v>
       </c>
       <c r="K30">
-        <v>1760000000.0</v>
+        <v>3083000000.0</v>
       </c>
       <c r="L30">
-        <v>1638000000.0</v>
+        <v>2730000000.0</v>
       </c>
       <c r="M30">
-        <v>1674528000.0</v>
+        <v>2739000000.0</v>
       </c>
       <c r="N30">
-        <v>1765822000.0</v>
+        <v>2845185000.0</v>
       </c>
       <c r="O30">
-        <v>1568420000.0</v>
+        <v>2750175000.0</v>
       </c>
       <c r="P30">
-        <v>1293574000.0</v>
+        <v>2098181000.0</v>
       </c>
       <c r="Q30">
-        <v>1047826000.0</v>
+        <v>1797409000.0</v>
       </c>
       <c r="R30">
-        <v>950262000.0</v>
+        <v>1714972000.0</v>
       </c>
       <c r="S30">
-        <v>879235000.0</v>
+        <v>1457531000.0</v>
       </c>
       <c r="T30">
-        <v>647596000.0</v>
+        <v>874714000.0</v>
       </c>
       <c r="U30">
-        <v>385255000.0</v>
+        <v>498650000.0</v>
       </c>
       <c r="V30">
-        <v>281272000.0</v>
+        <v>378009000.0</v>
       </c>
       <c r="W30">
-        <v>353362000.0</v>
+        <v>36867000.0</v>
       </c>
       <c r="X30">
         <v>505628000.0</v>
       </c>
       <c r="Y30">
         <v>463401000.0</v>
       </c>
       <c r="Z30">
         <v>456771000.0</v>
       </c>
       <c r="AA30">
         <v>490239000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-876000000.0</v>
       </c>
       <c r="C31">
         <v>-506000000.0</v>
       </c>
       <c r="D31">
         <v>-580000000.0</v>
       </c>
       <c r="E31">
         <v>-617000000.0</v>
       </c>
       <c r="F31">
-        <v>-831000000.0</v>
+        <v>-785000000.0</v>
       </c>
       <c r="G31">
-        <v>-575000000.0</v>
+        <v>-483000000.0</v>
       </c>
       <c r="H31">
-        <v>-50000000.0</v>
+        <v>235000000.0</v>
       </c>
       <c r="I31">
-        <v>-581000000.0</v>
+        <v>-425000000.0</v>
       </c>
       <c r="J31">
-        <v>-438000000.0</v>
+        <v>-410000000.0</v>
       </c>
       <c r="K31">
-        <v>-447000000.0</v>
+        <v>-238000000.0</v>
       </c>
       <c r="L31">
-        <v>-312000000.0</v>
+        <v>-219000000.0</v>
       </c>
       <c r="M31">
-        <v>-299601000.0</v>
+        <v>-266000000.0</v>
       </c>
       <c r="N31">
-        <v>-336626000.0</v>
+        <v>-264731000.0</v>
       </c>
       <c r="O31">
-        <v>-538515000.0</v>
+        <v>-248806000.0</v>
       </c>
       <c r="P31">
-        <v>-305267000.0</v>
+        <v>-295064000.0</v>
       </c>
       <c r="Q31">
-        <v>-379293000.0</v>
+        <v>-324681000.0</v>
       </c>
       <c r="R31">
-        <v>-522556000.0</v>
+        <v>-343887000.0</v>
       </c>
       <c r="S31">
-        <v>-436833000.0</v>
+        <v>-391688000.0</v>
       </c>
       <c r="T31">
-        <v>-192853000.0</v>
+        <v>-191731000.0</v>
       </c>
       <c r="U31">
-        <v>-72475000.0</v>
+        <v>-69851000.0</v>
       </c>
       <c r="V31">
-        <v>-202956000.0</v>
+        <v>-201515000.0</v>
       </c>
       <c r="W31">
-        <v>248906000.0</v>
+        <v>-137021000.0</v>
       </c>
       <c r="X31">
         <v>-119492000.0</v>
       </c>
       <c r="Y31">
-        <v>1045000.0</v>
+        <v>-159935000.0</v>
       </c>
       <c r="Z31">
         <v>-122328000.0</v>
       </c>
       <c r="AA31">
         <v>-134098000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>13017000000.0</v>
       </c>
       <c r="C32">
         <v>11298000000.0</v>
       </c>
       <c r="D32">
         <v>10372000000.0</v>
       </c>
       <c r="E32">
         <v>4110000000.0</v>
       </c>
       <c r="F32">
         <v>4234000000.0</v>
       </c>
       <c r="G32">
         <v>2940000000.0</v>
       </c>
       <c r="H32">
         <v>12127000000.0</v>
       </c>
       <c r="I32">
         <v>13729000000.0</v>
       </c>
@@ -20638,941 +20773,948 @@
       <c r="AA32">
         <v>641199000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM32"/>
+  <dimension ref="A1:CN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
-        <v>2903000000.0</v>
+        <v>1836000000.0</v>
       </c>
       <c r="C2">
-        <v>2387000000.0</v>
+        <v>1881000000.0</v>
       </c>
       <c r="D2">
-        <v>2237000000.0</v>
+        <v>1672000000.0</v>
       </c>
       <c r="E2">
-        <v>1822000000.0</v>
+        <v>1538000000.0</v>
       </c>
       <c r="F2">
-        <v>1847000000.0</v>
+        <v>1445000000.0</v>
       </c>
       <c r="G2">
-        <v>1752000000.0</v>
+        <v>1484000000.0</v>
       </c>
       <c r="H2">
-        <v>1749000000.0</v>
+        <v>1413000000.0</v>
       </c>
       <c r="I2">
-        <v>1797000000.0</v>
+        <v>1419000000.0</v>
       </c>
       <c r="J2">
-        <v>1780000000.0</v>
+        <v>1461000000.0</v>
       </c>
       <c r="K2">
-        <v>1714000000.0</v>
+        <v>1432000000.0</v>
       </c>
       <c r="L2">
-        <v>1581000000.0</v>
+        <v>1386000000.0</v>
       </c>
       <c r="M2">
-        <v>1368000000.0</v>
+        <v>1293000000.0</v>
       </c>
       <c r="N2">
-        <v>921000000.0</v>
+        <v>1094000000.0</v>
       </c>
       <c r="O2">
-        <v>837000000.0</v>
+        <v>665000000.0</v>
       </c>
       <c r="P2">
-        <v>858000000.0</v>
+        <v>577000000.0</v>
       </c>
       <c r="Q2">
-        <v>880000000.0</v>
+        <v>602000000.0</v>
       </c>
       <c r="R2">
-        <v>869000000.0</v>
+        <v>616000000.0</v>
       </c>
       <c r="S2">
-        <v>846000000.0</v>
+        <v>603000000.0</v>
       </c>
       <c r="T2">
-        <v>969000000.0</v>
+        <v>584000000.0</v>
       </c>
       <c r="U2">
-        <v>983000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="V2">
-        <v>864000000.0</v>
+        <v>728000000.0</v>
       </c>
       <c r="W2">
-        <v>639000000.0</v>
+        <v>722000000.0</v>
       </c>
       <c r="X2">
-        <v>532000000.0</v>
+        <v>391000000.0</v>
       </c>
       <c r="Y2">
-        <v>1081000000.0</v>
+        <v>288000000.0</v>
       </c>
       <c r="Z2">
-        <v>2008000000.0</v>
+        <v>828000000.0</v>
       </c>
       <c r="AA2">
-        <v>1886000000.0</v>
+        <v>1717000000.0</v>
       </c>
       <c r="AB2">
-        <v>1978000000.0</v>
+        <v>1602000000.0</v>
       </c>
       <c r="AC2">
-        <v>2125000000.0</v>
+        <v>1689000000.0</v>
       </c>
       <c r="AD2">
-        <v>2081000000.0</v>
+        <v>1824000000.0</v>
       </c>
       <c r="AE2">
-        <v>2006000000.0</v>
+        <v>1792000000.0</v>
       </c>
       <c r="AF2">
-        <v>1980000000.0</v>
+        <v>1722000000.0</v>
       </c>
       <c r="AG2">
-        <v>2018000000.0</v>
+        <v>1706000000.0</v>
       </c>
       <c r="AH2">
-        <v>1933000000.0</v>
+        <v>1754000000.0</v>
       </c>
       <c r="AI2">
-        <v>1839000000.0</v>
+        <v>1720000000.0</v>
       </c>
       <c r="AJ2">
-        <v>1856000000.0</v>
+        <v>1574000000.0</v>
       </c>
       <c r="AK2">
-        <v>1913000000.0</v>
+        <v>1529000000.0</v>
       </c>
       <c r="AL2">
-        <v>1892971000.0</v>
+        <v>1551000000.0</v>
       </c>
       <c r="AM2">
-        <v>1725132000.0</v>
+        <v>1574469000.0</v>
       </c>
       <c r="AN2">
+        <v>1448000000.0</v>
+      </c>
+      <c r="AO2">
         <v>1354000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1460000000.0</v>
       </c>
-      <c r="AP2">
-[...1 lines deleted...]
-      </c>
       <c r="AQ2">
+        <v>1472244000.0</v>
+      </c>
+      <c r="AR2">
         <v>1499334000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1562251000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1583261000.0</v>
       </c>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
       <c r="AU2">
+        <v>1779114000.0</v>
+      </c>
+      <c r="AV2">
         <v>1883875000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1942556000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2139875000.0</v>
       </c>
-      <c r="AX2">
-[...1 lines deleted...]
-      </c>
       <c r="AY2">
+        <v>2043650000.0</v>
+      </c>
+      <c r="AZ2">
         <v>1912059000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1772941000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1787807000.0</v>
       </c>
-      <c r="BB2">
-[...1 lines deleted...]
-      </c>
       <c r="BC2">
-        <v>1839991000.0</v>
+        <v>1710613000.0</v>
       </c>
       <c r="BD2">
-        <v>1743557000.0</v>
+        <v>1498354000.0</v>
       </c>
       <c r="BE2">
-        <v>1705398000.0</v>
+        <v>1426145000.0</v>
       </c>
       <c r="BF2">
+        <v>1434463000.0</v>
+      </c>
+      <c r="BG2">
         <v>1372554000.0</v>
       </c>
-      <c r="BG2">
-[...1 lines deleted...]
-      </c>
       <c r="BH2">
-        <v>1450362000.0</v>
+        <v>1217881000.0</v>
       </c>
       <c r="BI2">
-        <v>1374480000.0</v>
+        <v>1203305000.0</v>
       </c>
       <c r="BJ2">
+        <v>1128937000.0</v>
+      </c>
+      <c r="BK2">
         <v>1069494000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
-        <v>1129774000.0</v>
+        <v>1040553000.0</v>
       </c>
       <c r="BM2">
-        <v>969697000.0</v>
+        <v>938144000.0</v>
       </c>
       <c r="BN2">
+        <v>826996000.0</v>
+      </c>
+      <c r="BO2">
         <v>2876873000.0</v>
       </c>
-      <c r="BO2">
-[...1 lines deleted...]
-      </c>
       <c r="BP2">
-        <v>616696000.0</v>
+        <v>720763000.0</v>
       </c>
       <c r="BQ2">
+        <v>672053000.0</v>
+      </c>
+      <c r="BR2">
         <v>684549000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>711040000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>732239000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>679717000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>645756000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>635662000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>416973000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>350923000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>342285000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>327488000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>291297000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>277781000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>267549000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>258405000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>228263000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>198375000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>188409000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>177507000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>169792000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>115633000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>90822000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>296850000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>266394000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
-        <v>370000000.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="C3">
+        <v>383000000.0</v>
+      </c>
+      <c r="D3">
         <v>389000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>391000000.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>376000000.0</v>
+        <v>377000000.0</v>
       </c>
       <c r="G3">
-        <v>353000000.0</v>
+        <v>363000000.0</v>
       </c>
       <c r="H3">
-        <v>345000000.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="I3">
-        <v>351000000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="J3">
-        <v>363000000.0</v>
+        <v>336000000.0</v>
       </c>
       <c r="K3">
-        <v>343000000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="L3">
+        <v>328000000.0</v>
+      </c>
+      <c r="M3">
+        <v>302000000.0</v>
+      </c>
+      <c r="N3">
         <v>288000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
+        <v>269000000.0</v>
+      </c>
+      <c r="P3">
         <v>274000000.0</v>
       </c>
-      <c r="N3">
-[...7 lines deleted...]
-      </c>
       <c r="Q3">
+        <v>270000000.0</v>
+      </c>
+      <c r="R3">
+        <v>278000000.0</v>
+      </c>
+      <c r="S3">
+        <v>280000000.0</v>
+      </c>
+      <c r="T3">
+        <v>276000000.0</v>
+      </c>
+      <c r="U3">
+        <v>272000000.0</v>
+      </c>
+      <c r="V3">
+        <v>269000000.0</v>
+      </c>
+      <c r="W3">
+        <v>307000000.0</v>
+      </c>
+      <c r="X3">
+        <v>262000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>257000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>267000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>305000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>298000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>303000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>310000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>298000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>292000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>283000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>273000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>267000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>274000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>336000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>331000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>327879000.0</v>
+      </c>
+      <c r="AN3">
+        <v>287000000.0</v>
+      </c>
+      <c r="AO3">
         <v>264000000.0</v>
       </c>
-      <c r="R3">
-[...68 lines deleted...]
-      <c r="AO3">
+      <c r="AP3">
         <v>270000000.0</v>
       </c>
-      <c r="AP3">
-[...1 lines deleted...]
-      </c>
       <c r="AQ3">
+        <v>258292000.0</v>
+      </c>
+      <c r="AR3">
         <v>257435000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>258077000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>263760000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>265970000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>261088000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>274056000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>271073000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>264993000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>258947000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>261156000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>262724000.0</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
-        <v>226538000.0</v>
+        <v>290486000.0</v>
       </c>
       <c r="BD3">
-        <v>220440000.0</v>
+        <v>236552000.0</v>
       </c>
       <c r="BE3">
-        <v>194747000.0</v>
+        <v>230497000.0</v>
       </c>
       <c r="BF3">
+        <v>204692000.0</v>
+      </c>
+      <c r="BG3">
         <v>197935000.0</v>
       </c>
-      <c r="BG3">
-[...1 lines deleted...]
-      </c>
       <c r="BH3">
-        <v>206161000.0</v>
+        <v>220247000.0</v>
       </c>
       <c r="BI3">
-        <v>190237000.0</v>
+        <v>216195000.0</v>
       </c>
       <c r="BJ3">
+        <v>203393000.0</v>
+      </c>
+      <c r="BK3">
         <v>184450000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>186738000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>170694000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>153089000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>181493000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>148677000.0</v>
       </c>
-      <c r="BP3">
-[...1 lines deleted...]
-      </c>
       <c r="BQ3">
+        <v>110132000.0</v>
+      </c>
+      <c r="BR3">
         <v>145739000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>160816000.0</v>
       </c>
-      <c r="BS3">
-[...1 lines deleted...]
-      </c>
       <c r="BT3">
-        <v>134112000.0</v>
+        <v>132239000.0</v>
       </c>
       <c r="BU3">
+        <v>111387000.0</v>
+      </c>
+      <c r="BV3">
         <v>128709000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>95317000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>66938000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>46509000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>39326000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>38829000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>29426000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>25815000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>25907000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>27430000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>28640000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>22211000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>21515000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>25979000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>17962000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>16856000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>15527000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
+      <c r="CN3"/>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-5000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-1000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2907000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>118000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>99000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="V4">
         <v>-62000000.0</v>
       </c>
       <c r="W4">
         <v>-62000000.0</v>
       </c>
       <c r="X4">
         <v>-62000000.0</v>
       </c>
-      <c r="Y4"/>
+      <c r="Y4">
+        <v>-62000000.0</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21712,632 +21854,639 @@
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>936000000.0</v>
+      </c>
+      <c r="C5">
         <v>742000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>769000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>803000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>645000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>641000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>582000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>682000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>782000000.0</v>
       </c>
       <c r="J5">
         <v>782000000.0</v>
       </c>
       <c r="K5">
+        <v>782000000.0</v>
+      </c>
+      <c r="L5">
         <v>771000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>627000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>413000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-86000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-137000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-142000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-320000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-149000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-464000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-128000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-112000000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>-218000000.0</v>
+      </c>
+      <c r="X5">
         <v>-525000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-758000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>58000000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>982000000.0</v>
+      </c>
+      <c r="AB5">
         <v>888000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>968000000.0</v>
+        <v>1487000000.0</v>
       </c>
       <c r="AD5">
-        <v>885000000.0</v>
+        <v>970000000.0</v>
       </c>
       <c r="AE5">
-        <v>912000000.0</v>
+        <v>880000000.0</v>
       </c>
       <c r="AF5">
+        <v>908000000.0</v>
+      </c>
+      <c r="AG5">
         <v>850000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1134000000.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
+        <v>1018000000.0</v>
+      </c>
+      <c r="AJ5">
         <v>840000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>796000000.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
+        <v>726000000.0</v>
+      </c>
+      <c r="AM5">
         <v>735255000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
-        <v>529000000.0</v>
+        <v>740000000.0</v>
       </c>
       <c r="AO5">
-        <v>585000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="AP5">
-        <v>717916000.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="AQ5">
-        <v>739778000.0</v>
+        <v>703421000.0</v>
       </c>
       <c r="AR5">
-        <v>691868000.0</v>
+        <v>757502000.0</v>
       </c>
       <c r="AS5">
-        <v>726438000.0</v>
+        <v>693221000.0</v>
       </c>
       <c r="AT5">
-        <v>1024454000.0</v>
+        <v>732958000.0</v>
       </c>
       <c r="AU5">
-        <v>972222000.0</v>
+        <v>1035387000.0</v>
       </c>
       <c r="AV5">
-        <v>965056000.0</v>
+        <v>975147000.0</v>
       </c>
       <c r="AW5">
-        <v>1144350000.0</v>
+        <v>969351000.0</v>
       </c>
       <c r="AX5">
-        <v>887796000.0</v>
+        <v>1127007000.0</v>
       </c>
       <c r="AY5">
-        <v>964965000.0</v>
+        <v>876713000.0</v>
       </c>
       <c r="AZ5">
+        <v>921852000.0</v>
+      </c>
+      <c r="BA5">
         <v>787770000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>828388000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
-        <v>538425000.0</v>
+        <v>683566000.0</v>
       </c>
       <c r="BD5">
-        <v>400056000.0</v>
+        <v>540623000.0</v>
       </c>
       <c r="BE5">
-        <v>716897000.0</v>
+        <v>389999000.0</v>
       </c>
       <c r="BF5">
-        <v>669232000.0</v>
+        <v>706952000.0</v>
       </c>
       <c r="BG5">
+        <v>652107000.0</v>
+      </c>
+      <c r="BH5">
         <v>628308000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
-        <v>496455000.0</v>
+        <v>614058000.0</v>
       </c>
       <c r="BJ5">
+        <v>483299000.0</v>
+      </c>
+      <c r="BK5">
         <v>489211000.0</v>
       </c>
-      <c r="BK5">
-[...1 lines deleted...]
-      </c>
       <c r="BL5">
-        <v>168848000.0</v>
+        <v>370718000.0</v>
       </c>
       <c r="BM5">
-        <v>143453000.0</v>
+        <v>163608000.0</v>
       </c>
       <c r="BN5">
-        <v>63519000.0</v>
+        <v>139181000.0</v>
       </c>
       <c r="BO5">
+        <v>18825000.0</v>
+      </c>
+      <c r="BP5">
         <v>62213000.0</v>
       </c>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5">
+        <v>-167880000.0</v>
+      </c>
+      <c r="BR5">
         <v>36085000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-34379000.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
-        <v>57687000.0</v>
+        <v>38619000.0</v>
       </c>
       <c r="BU5">
+        <v>92995000.0</v>
+      </c>
+      <c r="BV5">
         <v>96565000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>133565000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-20794000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>86233000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>131006000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>166324000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>133478000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>125415000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>148880000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>141488000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>108484000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>114143000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>125336000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>89496000.0</v>
       </c>
-      <c r="CI5">
-[...1 lines deleted...]
-      </c>
       <c r="CJ5">
+        <v>408449000.0</v>
+      </c>
+      <c r="CK5">
         <v>38227000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>82296000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
+      <c r="CN5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>1112000000.0</v>
+        <v>1314000000.0</v>
       </c>
       <c r="C6">
+        <v>1125000000.0</v>
+      </c>
+      <c r="D6">
         <v>1158000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1194000000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>1017000000.0</v>
+        <v>1022000000.0</v>
       </c>
       <c r="G6">
-        <v>935000000.0</v>
+        <v>1004000000.0</v>
       </c>
       <c r="H6">
+        <v>921000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1012000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1118000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1130000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1099000000.0</v>
+      </c>
+      <c r="M6">
+        <v>929000000.0</v>
+      </c>
+      <c r="N6">
+        <v>701000000.0</v>
+      </c>
+      <c r="O6">
+        <v>183000000.0</v>
+      </c>
+      <c r="P6">
+        <v>137000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>128000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-42000000.0</v>
+      </c>
+      <c r="S6">
+        <v>131000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-188000000.0</v>
+      </c>
+      <c r="U6">
+        <v>144000000.0</v>
+      </c>
+      <c r="V6">
+        <v>157000000.0</v>
+      </c>
+      <c r="W6">
+        <v>89000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-263000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-501000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>325000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1287000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1186000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>1790000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1280000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>1178000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1200000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>1133000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1407000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1285000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1114000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>1132000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>1057000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>1063134000.0</v>
+      </c>
+      <c r="AN6">
         <v>1027000000.0</v>
       </c>
-      <c r="I6">
-[...94 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>855000000.0</v>
+        <v>777000000.0</v>
       </c>
       <c r="AP6">
-        <v>976644000.0</v>
+        <v>811000000.0</v>
       </c>
       <c r="AQ6">
-        <v>997213000.0</v>
+        <v>961713000.0</v>
       </c>
       <c r="AR6">
-        <v>949945000.0</v>
+        <v>1014937000.0</v>
       </c>
       <c r="AS6">
-        <v>990198000.0</v>
+        <v>951298000.0</v>
       </c>
       <c r="AT6">
-        <v>1290424000.0</v>
+        <v>996718000.0</v>
       </c>
       <c r="AU6">
-        <v>1233310000.0</v>
+        <v>1301357000.0</v>
       </c>
       <c r="AV6">
-        <v>1239112000.0</v>
+        <v>1236235000.0</v>
       </c>
       <c r="AW6">
-        <v>1415423000.0</v>
+        <v>1243407000.0</v>
       </c>
       <c r="AX6">
-        <v>1152789000.0</v>
+        <v>1398080000.0</v>
       </c>
       <c r="AY6">
-        <v>1223912000.0</v>
+        <v>1141706000.0</v>
       </c>
       <c r="AZ6">
+        <v>1180799000.0</v>
+      </c>
+      <c r="BA6">
         <v>1048926000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1091112000.0</v>
       </c>
-      <c r="BB6">
-[...1 lines deleted...]
-      </c>
       <c r="BC6">
-        <v>764963000.0</v>
+        <v>974052000.0</v>
       </c>
       <c r="BD6">
+        <v>777175000.0</v>
+      </c>
+      <c r="BE6">
         <v>620496000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>911644000.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
-        <v>828379000.0</v>
+        <v>850042000.0</v>
       </c>
       <c r="BH6">
-        <v>818311000.0</v>
+        <v>848555000.0</v>
       </c>
       <c r="BI6">
+        <v>830253000.0</v>
+      </c>
+      <c r="BJ6">
         <v>686692000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>673661000.0</v>
       </c>
-      <c r="BK6">
-[...1 lines deleted...]
-      </c>
       <c r="BL6">
-        <v>339542000.0</v>
+        <v>557456000.0</v>
       </c>
       <c r="BM6">
-        <v>296542000.0</v>
+        <v>334302000.0</v>
       </c>
       <c r="BN6">
-        <v>245012000.0</v>
+        <v>292270000.0</v>
       </c>
       <c r="BO6">
+        <v>200318000.0</v>
+      </c>
+      <c r="BP6">
         <v>210890000.0</v>
       </c>
-      <c r="BP6">
-[...1 lines deleted...]
-      </c>
       <c r="BQ6">
+        <v>-57748000.0</v>
+      </c>
+      <c r="BR6">
         <v>181824000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>126437000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>170858000.0</v>
       </c>
-      <c r="BT6">
-[...1 lines deleted...]
-      </c>
       <c r="BU6">
+        <v>204382000.0</v>
+      </c>
+      <c r="BV6">
         <v>225274000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>228882000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>46144000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>132742000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>170332000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>205153000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>162904000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>151230000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>174787000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>168918000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>137124000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>136354000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>146851000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>115475000.0</v>
       </c>
-      <c r="CI6">
-[...1 lines deleted...]
-      </c>
       <c r="CJ6">
+        <v>426411000.0</v>
+      </c>
+      <c r="CK6">
         <v>55083000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>97823000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22477,121 +22626,122 @@
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
-[...2 lines deleted...]
-      <c r="G8"/>
+      <c r="F8"/>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
+        <v>0.0</v>
+      </c>
+      <c r="O8">
         <v>-5000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2907000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>118000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>99000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>38000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-62000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-73000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-67000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-144000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>41000000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-727000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22728,1240 +22878,1257 @@
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
-        <v>746000000.0</v>
+        <v>1749000000.0</v>
       </c>
       <c r="C9">
-        <v>944000000.0</v>
+        <v>1768000000.0</v>
       </c>
       <c r="D9">
-        <v>938000000.0</v>
+        <v>1659000000.0</v>
       </c>
       <c r="E9">
-        <v>1040000000.0</v>
+        <v>1637000000.0</v>
       </c>
       <c r="F9">
-        <v>1049000000.0</v>
+        <v>1417000000.0</v>
       </c>
       <c r="G9">
-        <v>930000000.0</v>
+        <v>1412000000.0</v>
       </c>
       <c r="H9">
-        <v>1012000000.0</v>
+        <v>1269000000.0</v>
       </c>
       <c r="I9">
-        <v>1162000000.0</v>
+        <v>1342000000.0</v>
       </c>
       <c r="J9">
-        <v>1135000000.0</v>
+        <v>1498000000.0</v>
       </c>
       <c r="K9">
-        <v>1081000000.0</v>
+        <v>1483000000.0</v>
       </c>
       <c r="L9">
-        <v>961000000.0</v>
+        <v>1409000000.0</v>
       </c>
       <c r="M9">
-        <v>752000000.0</v>
+        <v>1249000000.0</v>
       </c>
       <c r="N9">
-        <v>196000000.0</v>
+        <v>1026000000.0</v>
       </c>
       <c r="O9">
-        <v>168000000.0</v>
+        <v>452000000.0</v>
       </c>
       <c r="P9">
+        <v>428000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>443000000.0</v>
+      </c>
+      <c r="R9">
+        <v>327000000.0</v>
+      </c>
+      <c r="S9">
+        <v>405000000.0</v>
+      </c>
+      <c r="T9">
+        <v>273000000.0</v>
+      </c>
+      <c r="U9">
+        <v>462000000.0</v>
+      </c>
+      <c r="V9">
+        <v>468000000.0</v>
+      </c>
+      <c r="W9">
+        <v>424000000.0</v>
+      </c>
+      <c r="X9">
+        <v>55000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-226000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>589000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1792000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1648000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1822000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1683000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1650000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1597000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1825000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1716000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1587000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1580000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>1516000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>1500668000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1521000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1295000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>1257000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1389491000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1394349000.0</v>
+      </c>
+      <c r="AS9">
+        <v>1359170000.0</v>
+      </c>
+      <c r="AT9">
+        <v>1428361000.0</v>
+      </c>
+      <c r="AU9">
+        <v>1636879000.0</v>
+      </c>
+      <c r="AV9">
+        <v>1649247000.0</v>
+      </c>
+      <c r="AW9">
+        <v>1681794000.0</v>
+      </c>
+      <c r="AX9">
+        <v>1870509000.0</v>
+      </c>
+      <c r="AY9">
+        <v>1612035000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>1656481000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1470000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1514912000.0</v>
+      </c>
+      <c r="BC9">
+        <v>1366389000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1211128000.0</v>
+      </c>
+      <c r="BE9">
+        <v>1155761000.0</v>
+      </c>
+      <c r="BF9">
+        <v>1328279000.0</v>
+      </c>
+      <c r="BG9">
+        <v>1171801000.0</v>
+      </c>
+      <c r="BH9">
+        <v>1191494000.0</v>
+      </c>
+      <c r="BI9">
+        <v>1141791000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>982982000.0</v>
+      </c>
+      <c r="BK9">
+        <v>945552000.0</v>
+      </c>
+      <c r="BL9">
+        <v>868219000.0</v>
+      </c>
+      <c r="BM9">
+        <v>656332000.0</v>
+      </c>
+      <c r="BN9">
+        <v>507892000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-1592674000.0</v>
+      </c>
+      <c r="BP9">
+        <v>420381000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>386647000.0</v>
+      </c>
+      <c r="BR9">
+        <v>394513000.0</v>
+      </c>
+      <c r="BS9">
+        <v>382335000.0</v>
+      </c>
+      <c r="BT9">
+        <v>1105434000.0</v>
+      </c>
+      <c r="BU9">
+        <v>1112114000.0</v>
+      </c>
+      <c r="BV9">
+        <v>433267000.0</v>
+      </c>
+      <c r="BW9">
+        <v>412811000.0</v>
+      </c>
+      <c r="BX9">
+        <v>243977000.0</v>
+      </c>
+      <c r="BY9">
+        <v>262003000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>285933000.0</v>
+      </c>
+      <c r="CA9">
+        <v>308772000.0</v>
+      </c>
+      <c r="CB9">
+        <v>261931000.0</v>
+      </c>
+      <c r="CC9">
+        <v>239226000.0</v>
+      </c>
+      <c r="CD9">
+        <v>262815000.0</v>
+      </c>
+      <c r="CE9">
+        <v>242270000.0</v>
+      </c>
+      <c r="CF9">
+        <v>209359000.0</v>
+      </c>
+      <c r="CG9">
+        <v>200446000.0</v>
+      </c>
+      <c r="CH9">
+        <v>215385000.0</v>
+      </c>
+      <c r="CI9">
+        <v>347577000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>343636000.0</v>
+      </c>
+      <c r="CK9">
+        <v>266657000.0</v>
+      </c>
+      <c r="CL9">
+        <v>239186000.0</v>
+      </c>
+      <c r="CM9">
+        <v>394904000.0</v>
+      </c>
+      <c r="CN9">
+        <v>356942000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10">
+        <v>748000000.0</v>
+      </c>
+      <c r="C10">
+        <v>551000000.0</v>
+      </c>
+      <c r="D10">
+        <v>582000000.0</v>
+      </c>
+      <c r="E10">
+        <v>609000000.0</v>
+      </c>
+      <c r="F10">
+        <v>471000000.0</v>
+      </c>
+      <c r="G10">
+        <v>461000000.0</v>
+      </c>
+      <c r="H10">
+        <v>403000000.0</v>
+      </c>
+      <c r="I10">
+        <v>496000000.0</v>
+      </c>
+      <c r="J10">
+        <v>600000000.0</v>
+      </c>
+      <c r="K10">
+        <v>592000000.0</v>
+      </c>
+      <c r="L10">
+        <v>571000000.0</v>
+      </c>
+      <c r="M10">
+        <v>417000000.0</v>
+      </c>
+      <c r="N10">
+        <v>195000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-287000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-320000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-304000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-476000000.0</v>
+      </c>
+      <c r="S10">
+        <v>-301000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-621000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-286000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-266000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-368000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-659000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-872000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>848000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>751000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1344000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>829000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>742000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>782000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>757000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1045000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>931000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>757000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>717000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>648000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>659129000.0</v>
+      </c>
+      <c r="AN10">
+        <v>675000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>449000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>472000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>637219000.0</v>
+      </c>
+      <c r="AR10">
+        <v>690540000.0</v>
+      </c>
+      <c r="AS10">
+        <v>627420000.0</v>
+      </c>
+      <c r="AT10">
+        <v>666703000.0</v>
+      </c>
+      <c r="AU10">
+        <v>968701000.0</v>
+      </c>
+      <c r="AV10">
+        <v>908368000.0</v>
+      </c>
+      <c r="AW10">
+        <v>899761000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1055881000.0</v>
+      </c>
+      <c r="AY10">
+        <v>809627000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>854935000.0</v>
+      </c>
+      <c r="BA10">
+        <v>719394000.0</v>
+      </c>
+      <c r="BB10">
+        <v>759556000.0</v>
+      </c>
+      <c r="BC10">
+        <v>616499000.0</v>
+      </c>
+      <c r="BD10">
+        <v>478331000.0</v>
+      </c>
+      <c r="BE10">
+        <v>325466000.0</v>
+      </c>
+      <c r="BF10">
+        <v>642280000.0</v>
+      </c>
+      <c r="BG10">
+        <v>584096000.0</v>
+      </c>
+      <c r="BH10">
+        <v>557547000.0</v>
+      </c>
+      <c r="BI10">
+        <v>543466000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>409714000.0</v>
+      </c>
+      <c r="BK10">
+        <v>414273000.0</v>
+      </c>
+      <c r="BL10">
+        <v>293995000.0</v>
+      </c>
+      <c r="BM10">
+        <v>86621000.0</v>
+      </c>
+      <c r="BN10">
+        <v>61016000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-78542000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-26301000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-232751000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-35033000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-151773000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-51916000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-15776000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-8560000.0</v>
+      </c>
+      <c r="BW10">
+        <v>45546000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-49459000.0</v>
+      </c>
+      <c r="BY10">
+        <v>40167000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>102025000.0</v>
+      </c>
+      <c r="CA10">
+        <v>141185000.0</v>
+      </c>
+      <c r="CB10">
+        <v>108484000.0</v>
+      </c>
+      <c r="CC10">
+        <v>116734000.0</v>
+      </c>
+      <c r="CD10">
+        <v>137843000.0</v>
+      </c>
+      <c r="CE10">
+        <v>130604000.0</v>
+      </c>
+      <c r="CF10">
+        <v>86669000.0</v>
+      </c>
+      <c r="CG10">
+        <v>97850000.0</v>
+      </c>
+      <c r="CH10">
+        <v>-27187000.0</v>
+      </c>
+      <c r="CI10">
+        <v>55520000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-85879000.0</v>
+      </c>
+      <c r="CK10">
+        <v>461890000.0</v>
+      </c>
+      <c r="CL10">
+        <v>49916000.0</v>
+      </c>
+      <c r="CM10">
+        <v>66634000.0</v>
+      </c>
+      <c r="CN10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11">
+        <v>107000000.0</v>
+      </c>
+      <c r="C11">
+        <v>103000000.0</v>
+      </c>
+      <c r="D11">
+        <v>91000000.0</v>
+      </c>
+      <c r="E11">
+        <v>90000000.0</v>
+      </c>
+      <c r="F11">
+        <v>63000000.0</v>
+      </c>
+      <c r="G11">
+        <v>69000000.0</v>
+      </c>
+      <c r="H11">
+        <v>50000000.0</v>
+      </c>
+      <c r="I11">
+        <v>72000000.0</v>
+      </c>
+      <c r="J11">
+        <v>17000000.0</v>
+      </c>
+      <c r="K11">
+        <v>123000000.0</v>
+      </c>
+      <c r="L11">
+        <v>122000000.0</v>
+      </c>
+      <c r="M11">
+        <v>49000000.0</v>
+      </c>
+      <c r="N11">
+        <v>50000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-18000000.0</v>
+      </c>
+      <c r="P11">
+        <v>60000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>110000000.0</v>
+      </c>
+      <c r="R11">
+        <v>2000000.0</v>
+      </c>
+      <c r="S11">
+        <v>14000000.0</v>
+      </c>
+      <c r="T11">
+        <v>-27000000.0</v>
+      </c>
+      <c r="U11">
+        <v>-6000000.0</v>
+      </c>
+      <c r="V11">
+        <v>14000000.0</v>
+      </c>
+      <c r="W11">
+        <v>8000000.0</v>
+      </c>
+      <c r="X11">
+        <v>5000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-31000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>22000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>65000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>82000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>236000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>85000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>782000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>83000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>81000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-571000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-429000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>73000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>78000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>69000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>51992000.0</v>
+      </c>
+      <c r="AN11">
+        <v>69000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>55000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>63000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>62244000.0</v>
+      </c>
+      <c r="AR11">
+        <v>72347000.0</v>
+      </c>
+      <c r="AS11">
+        <v>45929000.0</v>
+      </c>
+      <c r="AT11">
+        <v>55665000.0</v>
+      </c>
+      <c r="AU11">
+        <v>90701000.0</v>
+      </c>
+      <c r="AV11">
+        <v>47869000.0</v>
+      </c>
+      <c r="AW11">
+        <v>46917000.0</v>
+      </c>
+      <c r="AX11">
+        <v>59153000.0</v>
+      </c>
+      <c r="AY11">
+        <v>39896000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>45637000.0</v>
+      </c>
+      <c r="BA11">
+        <v>47721000.0</v>
+      </c>
+      <c r="BB11">
+        <v>55582000.0</v>
+      </c>
+      <c r="BC11">
+        <v>45156000.0</v>
+      </c>
+      <c r="BD11">
+        <v>33351000.0</v>
+      </c>
+      <c r="BE11">
+        <v>39085000.0</v>
+      </c>
+      <c r="BF11">
+        <v>63171000.0</v>
+      </c>
+      <c r="BG11">
+        <v>59744000.0</v>
+      </c>
+      <c r="BH11">
+        <v>52375000.0</v>
+      </c>
+      <c r="BI11">
+        <v>54374000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>45211000.0</v>
+      </c>
+      <c r="BK11">
+        <v>27866000.0</v>
+      </c>
+      <c r="BL11">
+        <v>25161000.0</v>
+      </c>
+      <c r="BM11">
+        <v>8073000.0</v>
+      </c>
+      <c r="BN11">
+        <v>13202000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-4525000.0</v>
+      </c>
+      <c r="BP11">
+        <v>54316000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-54488000.0</v>
+      </c>
+      <c r="BR11">
+        <v>813000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-40167000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-19425000.0</v>
+      </c>
+      <c r="BU11">
+        <v>-2782000.0</v>
+      </c>
+      <c r="BV11">
+        <v>2674000.0</v>
+      </c>
+      <c r="BW11">
+        <v>5663000.0</v>
+      </c>
+      <c r="BX11">
+        <v>-952000.0</v>
+      </c>
+      <c r="BY11">
+        <v>5769000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>11111000.0</v>
+      </c>
+      <c r="CA11">
+        <v>27545000.0</v>
+      </c>
+      <c r="CB11">
+        <v>11233000.0</v>
+      </c>
+      <c r="CC11">
+        <v>7405000.0</v>
+      </c>
+      <c r="CD11">
+        <v>16060000.0</v>
+      </c>
+      <c r="CE11">
+        <v>20555000.0</v>
+      </c>
+      <c r="CF11">
+        <v>6573000.0</v>
+      </c>
+      <c r="CG11">
+        <v>11421000.0</v>
+      </c>
+      <c r="CH11">
+        <v>-34299000.0</v>
+      </c>
+      <c r="CI11">
+        <v>-13736000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>1384000.0</v>
+      </c>
+      <c r="CK11">
+        <v>-423663000.0</v>
+      </c>
+      <c r="CL11">
+        <v>32380000.0</v>
+      </c>
+      <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>188000000.0</v>
+      </c>
+      <c r="C12">
+        <v>191000000.0</v>
+      </c>
+      <c r="D12">
         <v>187000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="E12">
+        <v>194000000.0</v>
+      </c>
+      <c r="F12">
+        <v>174000000.0</v>
+      </c>
+      <c r="G12">
+        <v>180000000.0</v>
+      </c>
+      <c r="H12">
+        <v>179000000.0</v>
+      </c>
+      <c r="I12">
+        <v>186000000.0</v>
+      </c>
+      <c r="J12">
+        <v>182000000.0</v>
+      </c>
+      <c r="K12">
+        <v>190000000.0</v>
+      </c>
+      <c r="L12">
+        <v>200000000.0</v>
+      </c>
+      <c r="M12">
+        <v>210000000.0</v>
+      </c>
+      <c r="N12">
+        <v>218000000.0</v>
+      </c>
+      <c r="O12">
+        <v>201000000.0</v>
+      </c>
+      <c r="P12">
+        <v>183000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>162000000.0</v>
+      </c>
+      <c r="R12">
+        <v>156000000.0</v>
+      </c>
+      <c r="S12">
+        <v>152000000.0</v>
+      </c>
+      <c r="T12">
+        <v>157000000.0</v>
+      </c>
+      <c r="U12">
+        <v>158000000.0</v>
+      </c>
+      <c r="V12">
+        <v>154000000.0</v>
+      </c>
+      <c r="W12">
+        <v>150000000.0</v>
+      </c>
+      <c r="X12">
+        <v>134000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>114000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>128000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>134000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>137000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>143000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>141000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>138000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>126000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>93000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>89000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>87000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>83000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>79000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>78000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>76000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>65189000.0</v>
+      </c>
+      <c r="AO12">
+        <v>64037000.0</v>
+      </c>
+      <c r="AP12">
+        <v>69000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>66202000.0</v>
+      </c>
+      <c r="AR12">
+        <v>66962000.0</v>
+      </c>
+      <c r="AS12">
+        <v>65801000.0</v>
+      </c>
+      <c r="AT12">
+        <v>66255000.0</v>
+      </c>
+      <c r="AU12">
+        <v>66686000.0</v>
+      </c>
+      <c r="AV12">
+        <v>66779000.0</v>
+      </c>
+      <c r="AW12">
+        <v>69590000.0</v>
+      </c>
+      <c r="AX12">
+        <v>71126000.0</v>
+      </c>
+      <c r="AY12">
+        <v>67086000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>66917000.0</v>
+      </c>
+      <c r="BA12">
+        <v>68376000.0</v>
+      </c>
+      <c r="BB12">
+        <v>68832000.0</v>
+      </c>
+      <c r="BC12">
+        <v>67067000.0</v>
+      </c>
+      <c r="BD12">
+        <v>62292000.0</v>
+      </c>
+      <c r="BE12">
+        <v>64533000.0</v>
+      </c>
+      <c r="BF12">
+        <v>64672000.0</v>
+      </c>
+      <c r="BG12">
+        <v>68011000.0</v>
+      </c>
+      <c r="BH12">
+        <v>70761000.0</v>
+      </c>
+      <c r="BI12">
+        <v>70592000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>73585000.0</v>
+      </c>
+      <c r="BK12">
+        <v>74938000.0</v>
+      </c>
+      <c r="BL12">
+        <v>76723000.0</v>
+      </c>
+      <c r="BM12">
+        <v>76987000.0</v>
+      </c>
+      <c r="BN12">
+        <v>78165000.0</v>
+      </c>
+      <c r="BO12">
+        <v>97367000.0</v>
+      </c>
+      <c r="BP12">
+        <v>88514000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>64871000.0</v>
+      </c>
+      <c r="BR12">
+        <v>71118000.0</v>
+      </c>
+      <c r="BS12">
+        <v>421825000.0</v>
+      </c>
+      <c r="BT12">
+        <v>90535000.0</v>
+      </c>
+      <c r="BU12">
+        <v>88474000.0</v>
+      </c>
+      <c r="BV12">
+        <v>114700000.0</v>
+      </c>
+      <c r="BW12">
+        <v>244808000.0</v>
+      </c>
+      <c r="BX12">
+        <v>72607000.0</v>
+      </c>
+      <c r="BY12">
+        <v>54409000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>34612000.0</v>
+      </c>
+      <c r="CA12">
+        <v>135853000.0</v>
+      </c>
+      <c r="CB12">
+        <v>45343000.0</v>
+      </c>
+      <c r="CC12">
+        <v>23685000.0</v>
+      </c>
+      <c r="CD12">
+        <v>21415000.0</v>
+      </c>
+      <c r="CE12">
+        <v>96292000.0</v>
+      </c>
+      <c r="CF12">
+        <v>30597000.0</v>
+      </c>
+      <c r="CG12">
+        <v>17969000.0</v>
+      </c>
+      <c r="CH12">
+        <v>27083000.0</v>
+      </c>
+      <c r="CI12">
+        <v>138077000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>34825000.0</v>
+      </c>
+      <c r="CK12">
+        <v>33637000.0</v>
+      </c>
+      <c r="CL12">
+        <v>34037000.0</v>
+      </c>
+      <c r="CM12">
+        <v>128082000.0</v>
+      </c>
+      <c r="CN12">
+        <v>127015000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>35000000.0</v>
+      </c>
+      <c r="C13">
+        <v>153000000.0</v>
+      </c>
+      <c r="D13">
+        <v>39000000.0</v>
+      </c>
+      <c r="E13">
+        <v>152000000.0</v>
+      </c>
+      <c r="F13">
+        <v>42000000.0</v>
+      </c>
+      <c r="G13">
+        <v>57000000.0</v>
+      </c>
+      <c r="H13">
+        <v>67000000.0</v>
+      </c>
+      <c r="I13">
+        <v>80000000.0</v>
+      </c>
+      <c r="J13">
+        <v>71000000.0</v>
+      </c>
+      <c r="K13">
         <v>63000000.0</v>
       </c>
-      <c r="R9">
-[...549 lines deleted...]
-      <c r="R11">
+      <c r="L13">
+        <v>121000000.0</v>
+      </c>
+      <c r="M13">
+        <v>134000000.0</v>
+      </c>
+      <c r="N13">
+        <v>70000000.0</v>
+      </c>
+      <c r="O13">
+        <v>141000000.0</v>
+      </c>
+      <c r="P13">
+        <v>145000000.0</v>
+      </c>
+      <c r="Q13">
         <v>14000000.0</v>
       </c>
-      <c r="S11">
-[...543 lines deleted...]
-      <c r="Q13">
+      <c r="R13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="S13">
         <v>1000000.0</v>
       </c>
       <c r="T13">
+        <v>1000000.0</v>
+      </c>
+      <c r="U13">
         <v>157000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>153000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>134000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>20000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>17000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23979,250 +24146,251 @@
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>-74000000.0</v>
+      </c>
+      <c r="C14">
         <v>-53000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-72000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-58000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-56000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-68000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-78000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-71000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-89000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-87000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-69000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-56000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-2000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>105000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>142000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>127000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>101000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>74000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>127000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>455000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-64000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-77000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-166000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-165000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-50000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>154000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>136000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>154000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>162000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>130000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>128000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>120000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>160000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>149000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>115000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>93000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>98000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>98627000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>92156000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>66471000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>88746000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>109193000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>98835000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>112318000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>99115000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>156695000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>188794000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>181410000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>220543000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>192192000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>182554000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>141920000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>132013000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>136561000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>95198000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>45794000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>80167000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>89068000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>80293000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>78455000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>75180000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>60898000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>54337000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>36741000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>30233000.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
@@ -24254,791 +24422,798 @@
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>567000000.0</v>
+      </c>
+      <c r="C15">
         <v>395000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>419000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>461000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>352000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>324000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>275000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>353000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>494000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>382000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>380000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>312000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>147000000.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
-        <v>-238000000.0</v>
+        <v>-169000000.0</v>
       </c>
       <c r="P15">
-        <v>-287000000.0</v>
+        <v>-239000000.0</v>
       </c>
       <c r="Q15">
-        <v>-331000000.0</v>
+        <v>-290000000.0</v>
       </c>
       <c r="R15">
+        <v>2530000000.0</v>
+      </c>
+      <c r="S15">
         <v>-123000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-368000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-192000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-278000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-299000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-565000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-820000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>629000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>533000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>954000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>582000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-170000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>571000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>556000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1456000000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
+        <v>1211000000.0</v>
+      </c>
+      <c r="AJ15">
         <v>569000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>546000000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
+        <v>481000000.0</v>
+      </c>
+      <c r="AM15">
         <v>508510000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>513000000.0</v>
+      </c>
+      <c r="AO15">
         <v>328000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>320000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>465782000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>519358000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>469173000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>511923000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>721305000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>671705000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>671434000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>776185000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>577539000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>626744000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>529753000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>571961000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>434782000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>349782000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>240587000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>498942000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>435284000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>424879000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>410637000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>289323000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>325509000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>214497000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>41807000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17581000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-67427000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-76506000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-175940000.0</v>
       </c>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
       <c r="BR15">
+        <v>-34606000.0</v>
+      </c>
+      <c r="BS15">
         <v>-111320000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-32208000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-8796000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-11234000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39883000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-48507000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>34398000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>90914000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>113640000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>97251000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>109329000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>121783000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>110049000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>80096000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>86429000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7112000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>69256000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-85879000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>461890000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>49916000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>66634000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>395000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>419000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>461000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>352000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>324000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>275000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>380000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>312000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>147000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-169000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-239000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-290000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2530000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-123000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-368000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-192000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-278000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-299000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-565000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-820000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>629000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>533000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>954000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>582000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-170000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>571000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>556000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1456000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1211000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>570000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>545000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>480000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>508510000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>513357000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>327966000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>320167000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>465782000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>519358000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>469173000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>511923000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>721305000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>671705000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>671434000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>776185000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>577539000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>626744000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>529753000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>571961000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>434782000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>349782000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>240587000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>498942000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>320114000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>353631000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>367607000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>228156000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>273036000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>168011000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-4679000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>39883000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-34398000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>34398000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>90914000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>113640000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>97251000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>109329000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>121783000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>110049000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>80096000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>86429000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7112000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>69256000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-461890000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>461890000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>49916000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>66634000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>641000000.0</v>
+      </c>
+      <c r="C17">
         <v>448000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>491000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>519000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>408000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>392000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>353000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>424000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>583000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>469000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>449000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>368000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>145000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-269000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-380000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-414000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-478000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-315000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-594000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280000000.0</v>
       </c>
       <c r="U17">
         <v>-280000000.0</v>
       </c>
       <c r="V17">
+        <v>-280000000.0</v>
+      </c>
+      <c r="W17">
         <v>-376000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-731000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-985000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-51000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>783000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>669000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1108000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>744000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-40000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>699000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>676000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1616000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1360000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>685000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>638000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>578000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>607137000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>605513000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>394437000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>408913000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>574975000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>618193000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>581491000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>611038000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>878000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>860499000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>852844000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>996728000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>769731000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>809298000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>671673000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>703974000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>571343000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>444980000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>286381000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>579109000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>524352000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>505172000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>489092000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>364503000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>268834000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>78548000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -25073,140 +25248,145 @@
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-153000000.0</v>
       </c>
       <c r="C18">
+        <v>-153000000.0</v>
+      </c>
+      <c r="D18">
         <v>-148000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-152000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-132000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-123000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-112000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-106000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-111000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-127000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-121000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-134000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-148000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-141000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-145000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-148000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-152000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-151000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-156000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-157000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-153000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-149000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-134000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-114000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117000000.0</v>
       </c>
       <c r="AA18">
         <v>-117000000.0</v>
       </c>
       <c r="AB18">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AC18">
         <v>-126000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-121000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25224,426 +25404,426 @@
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>90000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>35000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>80000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>40000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>5000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="S19">
         <v>-11000000.0</v>
       </c>
       <c r="T19">
+        <v>-11000000.0</v>
+      </c>
+      <c r="U19">
         <v>11000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-16000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>50000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>48000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>13000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>593000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>18000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>38000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>53000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-24000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-14000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-15000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-21000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-33000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>67747000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>23813000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-5516000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-45044000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2487000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2158000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>4062000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>6378000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>8534000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>5609000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5697000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>5803000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>7597000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>3819000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3236000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1685000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>11561000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>6528000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>8674000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>2229000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>11379000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-4248000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>5936000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-2628000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>9105000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-3167000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>17000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>10000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>14000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>14000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>13000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>17000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>12000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>56000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>88000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>26000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>28000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>98000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>24000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>17000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>15000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>46000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>11000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>114000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-10000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>38000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>24000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>26000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>37000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>21255000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>142512000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>85839000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>54006000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>63763000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>43093000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>49268000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>82252000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>54169000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>29490000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>69406000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>66743000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>63026000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>59888000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>67851000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>71516000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>64927000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>112677000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>202627000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>146570000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>80302000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>49776000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>41674000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>44529000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>63997000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>68829000.0</v>
       </c>
-      <c r="BM20">
-[...1 lines deleted...]
-      </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
@@ -25678,361 +25858,365 @@
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>916000000.0</v>
+      </c>
+      <c r="C21">
         <v>875000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>794000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>800000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>620000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>603000000.0</v>
       </c>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
       <c r="H21">
-        <v>610000000.0</v>
+        <v>504000000.0</v>
       </c>
       <c r="I21">
-        <v>734000000.0</v>
+        <v>591000000.0</v>
       </c>
       <c r="J21">
         <v>717000000.0</v>
       </c>
       <c r="K21">
-        <v>695000000.0</v>
+        <v>710000000.0</v>
       </c>
       <c r="L21">
-        <v>549000000.0</v>
+        <v>688000000.0</v>
       </c>
       <c r="M21">
-        <v>394000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="N21">
-        <v>-163000000.0</v>
+        <v>378000000.0</v>
       </c>
       <c r="O21">
-        <v>-171000000.0</v>
+        <v>-166000000.0</v>
       </c>
       <c r="P21">
-        <v>-144000000.0</v>
+        <v>-177000000.0</v>
       </c>
       <c r="Q21">
-        <v>-292000000.0</v>
+        <v>-147000000.0</v>
       </c>
       <c r="R21">
-        <v>-125000000.0</v>
+        <v>-302000000.0</v>
       </c>
       <c r="S21">
-        <v>-306000000.0</v>
+        <v>-138000000.0</v>
       </c>
       <c r="T21">
-        <v>-124000000.0</v>
+        <v>-316000000.0</v>
       </c>
       <c r="U21">
-        <v>-88000000.0</v>
+        <v>-139000000.0</v>
       </c>
       <c r="V21">
-        <v>-103000000.0</v>
+        <v>-96000000.0</v>
       </c>
       <c r="W21">
-        <v>-463000000.0</v>
+        <v>-211000000.0</v>
       </c>
       <c r="X21">
-        <v>-749000000.0</v>
+        <v>-523000000.0</v>
       </c>
       <c r="Y21">
-        <v>14000000.0</v>
+        <v>-757000000.0</v>
       </c>
       <c r="Z21">
-        <v>1017000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AA21">
-        <v>919000000.0</v>
+        <v>934000000.0</v>
       </c>
       <c r="AB21">
-        <v>904000000.0</v>
+        <v>899000000.0</v>
       </c>
       <c r="AC21">
-        <v>982000000.0</v>
+        <v>894000000.0</v>
       </c>
       <c r="AD21">
-        <v>911000000.0</v>
+        <v>971000000.0</v>
       </c>
       <c r="AE21">
-        <v>928000000.0</v>
+        <v>874000000.0</v>
       </c>
       <c r="AF21">
-        <v>904000000.0</v>
+        <v>922000000.0</v>
       </c>
       <c r="AG21">
-        <v>1164000000.0</v>
+        <v>797000000.0</v>
       </c>
       <c r="AH21">
-        <v>1022000000.0</v>
+        <v>1158000000.0</v>
       </c>
       <c r="AI21">
-        <v>877000000.0</v>
+        <v>1027000000.0</v>
       </c>
       <c r="AJ21">
-        <v>824000000.0</v>
+        <v>855000000.0</v>
       </c>
       <c r="AK21">
-        <v>768000000.0</v>
+        <v>817000000.0</v>
       </c>
       <c r="AL21">
-        <v>734967000.0</v>
+        <v>764000000.0</v>
       </c>
       <c r="AM21">
-        <v>811059000.0</v>
+        <v>669092000.0</v>
       </c>
       <c r="AN21">
-        <v>529000000.0</v>
+        <v>720000000.0</v>
       </c>
       <c r="AO21">
-        <v>585000000.0</v>
+        <v>518000000.0</v>
       </c>
       <c r="AP21">
-        <v>717916000.0</v>
+        <v>586000000.0</v>
       </c>
       <c r="AQ21">
-        <v>739778000.0</v>
+        <v>701981000.0</v>
       </c>
       <c r="AR21">
-        <v>691868000.0</v>
+        <v>739069000.0</v>
       </c>
       <c r="AS21">
-        <v>726438000.0</v>
+        <v>689310000.0</v>
       </c>
       <c r="AT21">
-        <v>1024454000.0</v>
+        <v>711115000.0</v>
       </c>
       <c r="AU21">
-        <v>972222000.0</v>
+        <v>1022520000.0</v>
       </c>
       <c r="AV21">
-        <v>965056000.0</v>
+        <v>971421000.0</v>
       </c>
       <c r="AW21">
-        <v>1144350000.0</v>
+        <v>961460000.0</v>
       </c>
       <c r="AX21">
-        <v>887796000.0</v>
+        <v>1143825000.0</v>
       </c>
       <c r="AY21">
-        <v>964965000.0</v>
+        <v>886073000.0</v>
       </c>
       <c r="AZ21">
-        <v>785403000.0</v>
+        <v>914826000.0</v>
       </c>
       <c r="BA21">
-        <v>828635000.0</v>
+        <v>780641000.0</v>
       </c>
       <c r="BB21">
-        <v>673016000.0</v>
+        <v>826703000.0</v>
       </c>
       <c r="BC21">
+        <v>672005000.0</v>
+      </c>
+      <c r="BD21">
         <v>534095000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>397728000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>707554000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>663282000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>632556000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>608122000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>485927000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>488686000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>383305000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>166775000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>141820000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>43944000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>62382000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-171345000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>36279000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-34379000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>28195000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>73282000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>96565000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>133565000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-20794000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>86233000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>131006000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>166324000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>133478000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>125415000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>148880000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>141488000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>108484000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>114143000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>125336000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>89496000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-48411000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>495087000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>82296000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>186126000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>159935000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26172,329 +26356,335 @@
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>2669000000.0</v>
+      </c>
+      <c r="C23">
         <v>2774000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2537000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2375000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2242000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2293000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>2151000000.0</v>
+        <v>2178000000.0</v>
       </c>
       <c r="I23">
-        <v>2225000000.0</v>
+        <v>2170000000.0</v>
       </c>
       <c r="J23">
-        <v>2198000000.0</v>
+        <v>2242000000.0</v>
       </c>
       <c r="K23">
-        <v>2100000000.0</v>
+        <v>2205000000.0</v>
       </c>
       <c r="L23">
-        <v>1993000000.0</v>
+        <v>2107000000.0</v>
       </c>
       <c r="M23">
-        <v>1726000000.0</v>
+        <v>2005000000.0</v>
       </c>
       <c r="N23">
-        <v>1280000000.0</v>
+        <v>1742000000.0</v>
       </c>
       <c r="O23">
-        <v>1176000000.0</v>
+        <v>1283000000.0</v>
       </c>
       <c r="P23">
-        <v>1189000000.0</v>
+        <v>1182000000.0</v>
       </c>
       <c r="Q23">
-        <v>1235000000.0</v>
+        <v>1192000000.0</v>
       </c>
       <c r="R23">
-        <v>1133000000.0</v>
+        <v>1245000000.0</v>
       </c>
       <c r="S23">
-        <v>1163000000.0</v>
+        <v>1146000000.0</v>
       </c>
       <c r="T23">
-        <v>1297000000.0</v>
+        <v>1173000000.0</v>
       </c>
       <c r="U23">
-        <v>1284000000.0</v>
+        <v>1312000000.0</v>
       </c>
       <c r="V23">
-        <v>1118000000.0</v>
+        <v>1292000000.0</v>
       </c>
       <c r="W23">
-        <v>909000000.0</v>
+        <v>1357000000.0</v>
       </c>
       <c r="X23">
-        <v>811000000.0</v>
+        <v>969000000.0</v>
       </c>
       <c r="Y23">
-        <v>1403000000.0</v>
+        <v>819000000.0</v>
       </c>
       <c r="Z23">
-        <v>2492000000.0</v>
+        <v>1411000000.0</v>
       </c>
       <c r="AA23">
-        <v>2331000000.0</v>
+        <v>2575000000.0</v>
       </c>
       <c r="AB23">
-        <v>2430000000.0</v>
+        <v>2351000000.0</v>
       </c>
       <c r="AC23">
-        <v>2664000000.0</v>
+        <v>2440000000.0</v>
       </c>
       <c r="AD23">
-        <v>2564000000.0</v>
+        <v>2675000000.0</v>
       </c>
       <c r="AE23">
-        <v>2444000000.0</v>
+        <v>2601000000.0</v>
       </c>
       <c r="AF23">
-        <v>2399000000.0</v>
+        <v>2450000000.0</v>
       </c>
       <c r="AG23">
-        <v>2415000000.0</v>
+        <v>2506000000.0</v>
       </c>
       <c r="AH23">
-        <v>2369000000.0</v>
+        <v>2421000000.0</v>
       </c>
       <c r="AI23">
-        <v>2284000000.0</v>
+        <v>2409000000.0</v>
       </c>
       <c r="AJ23">
-        <v>2285000000.0</v>
+        <v>2306000000.0</v>
       </c>
       <c r="AK23">
-        <v>2338000000.0</v>
+        <v>2292000000.0</v>
       </c>
       <c r="AL23">
-        <v>2340170000.0</v>
+        <v>2303000000.0</v>
       </c>
       <c r="AM23">
-        <v>2157483000.0</v>
+        <v>2406045000.0</v>
       </c>
       <c r="AN23">
-        <v>2138000000.0</v>
+        <v>2249000000.0</v>
       </c>
       <c r="AO23">
-        <v>2178000000.0</v>
+        <v>2131000000.0</v>
       </c>
       <c r="AP23">
-        <v>5836049000.0</v>
+        <v>2131000000.0</v>
       </c>
       <c r="AQ23">
-        <v>2138339000.0</v>
+        <v>2159754000.0</v>
       </c>
       <c r="AR23">
-        <v>2232262000.0</v>
+        <v>2154614000.0</v>
       </c>
       <c r="AS23">
-        <v>2285042000.0</v>
+        <v>2232111000.0</v>
       </c>
       <c r="AT23">
-        <v>8130912000.0</v>
+        <v>2300507000.0</v>
       </c>
       <c r="AU23">
-        <v>2563584000.0</v>
+        <v>2393473000.0</v>
       </c>
       <c r="AV23">
-        <v>2660696000.0</v>
+        <v>2561701000.0</v>
       </c>
       <c r="AW23">
-        <v>2889180000.0</v>
+        <v>2662890000.0</v>
       </c>
       <c r="AX23">
-        <v>7777161000.0</v>
+        <v>2866559000.0</v>
       </c>
       <c r="AY23">
-        <v>2650507000.0</v>
+        <v>2769612000.0</v>
       </c>
       <c r="AZ23">
-        <v>2458407000.0</v>
+        <v>2653714000.0</v>
       </c>
       <c r="BA23">
-        <v>2478124000.0</v>
+        <v>2462300000.0</v>
       </c>
       <c r="BB23">
-        <v>6038746000.0</v>
+        <v>2476016000.0</v>
       </c>
       <c r="BC23">
-        <v>2175233000.0</v>
+        <v>2404997000.0</v>
       </c>
       <c r="BD23">
-        <v>2082915000.0</v>
+        <v>2175387000.0</v>
       </c>
       <c r="BE23">
-        <v>2011702000.0</v>
+        <v>2184178000.0</v>
       </c>
       <c r="BF23">
+        <v>2055188000.0</v>
+      </c>
+      <c r="BG23">
         <v>1881073000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1776819000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1736974000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1625992000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1526360000.0</v>
       </c>
-      <c r="BK23">
-[...1 lines deleted...]
-      </c>
       <c r="BL23">
+        <v>1525467000.0</v>
+      </c>
+      <c r="BM23">
         <v>1427701000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1193068000.0</v>
       </c>
-      <c r="BN23">
-[...1 lines deleted...]
-      </c>
       <c r="BO23">
+        <v>1240255000.0</v>
+      </c>
+      <c r="BP23">
         <v>1078762000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
+        <v>1230045000.0</v>
+      </c>
+      <c r="BR23">
         <v>1042783000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1127754000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1077239000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1038832000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>982458000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>914908000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>681744000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>526693000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>497212000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>469936000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>419750000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>391592000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>381484000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>359187000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>329138000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>284678000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>278458000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>258081000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>392047000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>228430000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>156890000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
+      <c r="CN23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26508,1232 +26698,1251 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>102623000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>42276000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>378000000.0</v>
+      </c>
+      <c r="C25">
         <v>383000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>389000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>391000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>377000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>363000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>339000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>330000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>336000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>348000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>328000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>302000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>288000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>269000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>274000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>270000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>278000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>280000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>276000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>272000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>269000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>307000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>306000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>298000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>304000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>305000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>298000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>303000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>310000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>298000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>292000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>283000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>273000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>267000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>274000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>336000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>331000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>327879000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>287479000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>264219000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>269423000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>258292000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>257435000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>258077000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>263760000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>265970000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>261088000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>274056000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>271073000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>264993000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>258947000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>261156000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>262724000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>290486000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>206536000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>230497000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>204692000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>197935000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>200071000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>206161000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>190237000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>184450000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>186738000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>161996000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>161787000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>181493000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>148677000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>137143000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>145739000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>160816000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>142358000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>134112000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>128709000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>95317000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>66938000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>46509000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>39326000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>38829000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>29426000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>25815000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>25907000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>27430000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>28640000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>22211000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>21515000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>25979000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>17962000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>16856000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>15527000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>41000000.0</v>
+      </c>
+      <c r="C26">
         <v>59000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="E26">
         <v>69000000.0</v>
       </c>
       <c r="F26">
+        <v>69000000.0</v>
+      </c>
+      <c r="G26">
         <v>59000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>55000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>53000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>65000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>44000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>54000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>42000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>35000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>26000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>22000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>60000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>50000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>37000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>18000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AB26">
         <v>4000000.0</v>
       </c>
       <c r="AC26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD26">
         <v>5000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2242000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AO26">
         <v>2000000.0</v>
       </c>
       <c r="AP26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ26">
         <v>3344000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3147000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2348000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1533000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>5373000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3043000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4217000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1692000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>969000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3487000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6002000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5351000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>7762000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>4201000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6797000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1198000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5008000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>3308000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2420000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>573000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>525000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>425000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>676000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>157000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>189000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>80000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>10000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>254000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1285000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1153000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>4459000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>5892000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2501000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>3621000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1260000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2346000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>22997000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>5968000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>7861000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>9168000.0</v>
       </c>
-      <c r="CD26">
-[...1 lines deleted...]
-      </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
         <v>5175000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>7329000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>4567000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2226000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>536000.0</v>
       </c>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>72000000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>170000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>61000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>53000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>140000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>44000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>42000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>35000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>60000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>50000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>37000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>53000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AB27">
         <v>4000000.0</v>
       </c>
       <c r="AC27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD27">
         <v>5000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>134000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>123000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO27">
         <v>2000000.0</v>
       </c>
       <c r="AP27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>2972000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3147000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2348000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1533000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5373000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3043000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4217000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1692000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>118769000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3487000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6002000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5351000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>105562000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>174343000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>156974000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>118303000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27"/>
-[...1 lines deleted...]
-      <c r="BJ27"/>
+      <c r="BH27">
+        <v>10143000.0</v>
+      </c>
+      <c r="BI27">
+        <v>10034000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>13156000.0</v>
+      </c>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>315501000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>81463000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>85746000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>69323000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>124503000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>126310000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>78028000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>63200000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>100209000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>37314000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>23729000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>23869000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>118450000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>23241000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>17150000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>23148000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>58486000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
-        <v>94000000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="C28">
-        <v>78000000.0</v>
+        <v>315000000.0</v>
       </c>
       <c r="D28">
-        <v>78000000.0</v>
+        <v>308000000.0</v>
       </c>
       <c r="E28">
+        <v>292000000.0</v>
+      </c>
+      <c r="F28">
         <v>273000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>303000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>293000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>268000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>286000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>287000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
+        <v>290000000.0</v>
+      </c>
+      <c r="M28">
+        <v>279000000.0</v>
+      </c>
+      <c r="N28">
+        <v>251000000.0</v>
+      </c>
+      <c r="O28">
+        <v>242000000.0</v>
+      </c>
+      <c r="P28">
+        <v>238000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>238000000.0</v>
+      </c>
+      <c r="R28">
+        <v>218000000.0</v>
+      </c>
+      <c r="S28">
+        <v>164000000.0</v>
+      </c>
+      <c r="T28">
+        <v>223000000.0</v>
+      </c>
+      <c r="U28">
+        <v>219000000.0</v>
+      </c>
+      <c r="V28">
+        <v>225000000.0</v>
+      </c>
+      <c r="W28">
+        <v>249000000.0</v>
+      </c>
+      <c r="X28">
+        <v>196000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>190000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>229000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>393000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>364000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>376000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>369000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>404000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>366000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>368000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>345000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>365000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>359000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>354000000.0</v>
+      </c>
+      <c r="AL28">
         <v>339000000.0</v>
       </c>
-      <c r="L28">
-[...77 lines deleted...]
-      <c r="AL28">
+      <c r="AM28">
         <v>353314000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
-        <v>424000000.0</v>
+        <v>330000000.0</v>
       </c>
       <c r="AO28">
-        <v>346000000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="AP28">
-        <v>361527000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="AQ28">
-        <v>351605000.0</v>
+        <v>313218000.0</v>
       </c>
       <c r="AR28">
-        <v>360167000.0</v>
+        <v>314117000.0</v>
       </c>
       <c r="AS28">
-        <v>369701000.0</v>
+        <v>315602000.0</v>
       </c>
       <c r="AT28">
-        <v>288847000.0</v>
+        <v>324478000.0</v>
       </c>
       <c r="AU28">
-        <v>384205000.0</v>
+        <v>252601000.0</v>
       </c>
       <c r="AV28">
-        <v>372655000.0</v>
+        <v>341501000.0</v>
       </c>
       <c r="AW28">
-        <v>387176000.0</v>
+        <v>327532000.0</v>
       </c>
       <c r="AX28">
-        <v>281106000.0</v>
+        <v>336499000.0</v>
       </c>
       <c r="AY28">
-        <v>371933000.0</v>
+        <v>350592000.0</v>
       </c>
       <c r="AZ28">
-        <v>354350000.0</v>
+        <v>380865000.0</v>
       </c>
       <c r="BA28">
-        <v>346686000.0</v>
+        <v>307869000.0</v>
       </c>
       <c r="BB28">
+        <v>290414000.0</v>
+      </c>
+      <c r="BC28">
         <v>262414000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>268832000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>259038000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>218717000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>246303000.0</v>
       </c>
-      <c r="BG28">
-[...1 lines deleted...]
-      </c>
       <c r="BH28">
-        <v>70588000.0</v>
+        <v>320669000.0</v>
       </c>
       <c r="BI28">
-        <v>60203000.0</v>
+        <v>294149000.0</v>
       </c>
       <c r="BJ28">
+        <v>270688000.0</v>
+      </c>
+      <c r="BK28">
         <v>249137000.0</v>
       </c>
-      <c r="BK28">
-[...1 lines deleted...]
-      </c>
       <c r="BL28">
-        <v>88878000.0</v>
+        <v>241455000.0</v>
       </c>
       <c r="BM28">
-        <v>69633000.0</v>
+        <v>261797000.0</v>
       </c>
       <c r="BN28">
+        <v>195892000.0</v>
+      </c>
+      <c r="BO28">
         <v>230269000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>180254000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>237814000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>197590000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>550529000.0</v>
       </c>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
       <c r="BT28">
-        <v>147906000.0</v>
+        <v>202796000.0</v>
       </c>
       <c r="BU28">
+        <v>227683000.0</v>
+      </c>
+      <c r="BV28">
         <v>142953000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>319357000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>80244000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>60700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>57971000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>230355000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>58045000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>57337000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>54812000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>192806000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>49390000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>48214000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>45773000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>173088000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>172023000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>57178000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>50517000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>154919000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>150345000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>107000000.0</v>
+      </c>
+      <c r="C29">
         <v>103000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>91000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>90000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>63000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>69000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>72000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>123000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>122000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>60000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>110000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-27000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-54000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>25000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>65000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>82000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>236000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>85000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27751,873 +27960,883 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
+      <c r="CN29"/>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
-        <v>-129000000.0</v>
+        <v>833000000.0</v>
       </c>
       <c r="C30">
-        <v>150000000.0</v>
+        <v>893000000.0</v>
       </c>
       <c r="D30">
-        <v>138000000.0</v>
+        <v>865000000.0</v>
       </c>
       <c r="E30">
-        <v>420000000.0</v>
+        <v>837000000.0</v>
       </c>
       <c r="F30">
+        <v>797000000.0</v>
+      </c>
+      <c r="G30">
+        <v>809000000.0</v>
+      </c>
+      <c r="H30">
+        <v>765000000.0</v>
+      </c>
+      <c r="I30">
+        <v>751000000.0</v>
+      </c>
+      <c r="J30">
+        <v>781000000.0</v>
+      </c>
+      <c r="K30">
+        <v>773000000.0</v>
+      </c>
+      <c r="L30">
+        <v>721000000.0</v>
+      </c>
+      <c r="M30">
+        <v>712000000.0</v>
+      </c>
+      <c r="N30">
+        <v>648000000.0</v>
+      </c>
+      <c r="O30">
+        <v>618000000.0</v>
+      </c>
+      <c r="P30">
+        <v>605000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>590000000.0</v>
+      </c>
+      <c r="R30">
+        <v>629000000.0</v>
+      </c>
+      <c r="S30">
+        <v>543000000.0</v>
+      </c>
+      <c r="T30">
+        <v>589000000.0</v>
+      </c>
+      <c r="U30">
+        <v>601000000.0</v>
+      </c>
+      <c r="V30">
+        <v>564000000.0</v>
+      </c>
+      <c r="W30">
+        <v>635000000.0</v>
+      </c>
+      <c r="X30">
+        <v>578000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>531000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>583000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>858000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>749000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>751000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>851000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>809000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>728000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>800000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>667000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>689000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>732000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>763000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>752000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>831576000.0</v>
+      </c>
+      <c r="AN30">
+        <v>801000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>777000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>671000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>687510000.0</v>
+      </c>
+      <c r="AR30">
+        <v>655280000.0</v>
+      </c>
+      <c r="AS30">
+        <v>669860000.0</v>
+      </c>
+      <c r="AT30">
+        <v>717246000.0</v>
+      </c>
+      <c r="AU30">
+        <v>614359000.0</v>
+      </c>
+      <c r="AV30">
+        <v>677826000.0</v>
+      </c>
+      <c r="AW30">
+        <v>720334000.0</v>
+      </c>
+      <c r="AX30">
+        <v>726684000.0</v>
+      </c>
+      <c r="AY30">
+        <v>725962000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>741655000.0</v>
+      </c>
+      <c r="BA30">
+        <v>689359000.0</v>
+      </c>
+      <c r="BB30">
+        <v>688209000.0</v>
+      </c>
+      <c r="BC30">
+        <v>694384000.0</v>
+      </c>
+      <c r="BD30">
+        <v>677033000.0</v>
+      </c>
+      <c r="BE30">
+        <v>758033000.0</v>
+      </c>
+      <c r="BF30">
+        <v>620725000.0</v>
+      </c>
+      <c r="BG30">
+        <v>508519000.0</v>
+      </c>
+      <c r="BH30">
+        <v>558938000.0</v>
+      </c>
+      <c r="BI30">
+        <v>533669000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>497055000.0</v>
+      </c>
+      <c r="BK30">
+        <v>456866000.0</v>
+      </c>
+      <c r="BL30">
+        <v>484914000.0</v>
+      </c>
+      <c r="BM30">
+        <v>489557000.0</v>
+      </c>
+      <c r="BN30">
+        <v>366072000.0</v>
+      </c>
+      <c r="BO30">
+        <v>-1636618000.0</v>
+      </c>
+      <c r="BP30">
+        <v>357999000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>557992000.0</v>
+      </c>
+      <c r="BR30">
+        <v>358234000.0</v>
+      </c>
+      <c r="BS30">
+        <v>416714000.0</v>
+      </c>
+      <c r="BT30">
+        <v>1077239000.0</v>
+      </c>
+      <c r="BU30">
+        <v>1038832000.0</v>
+      </c>
+      <c r="BV30">
+        <v>336702000.0</v>
+      </c>
+      <c r="BW30">
+        <v>279246000.0</v>
+      </c>
+      <c r="BX30">
+        <v>264771000.0</v>
+      </c>
+      <c r="BY30">
+        <v>175770000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>154927000.0</v>
+      </c>
+      <c r="CA30">
+        <v>142448000.0</v>
+      </c>
+      <c r="CB30">
+        <v>128453000.0</v>
+      </c>
+      <c r="CC30">
+        <v>113811000.0</v>
+      </c>
+      <c r="CD30">
+        <v>113935000.0</v>
+      </c>
+      <c r="CE30">
+        <v>100782000.0</v>
+      </c>
+      <c r="CF30">
+        <v>100875000.0</v>
+      </c>
+      <c r="CG30">
+        <v>86303000.0</v>
+      </c>
+      <c r="CH30">
+        <v>90049000.0</v>
+      </c>
+      <c r="CI30">
+        <v>258081000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>392047000.0</v>
+      </c>
+      <c r="CK30">
+        <v>-228430000.0</v>
+      </c>
+      <c r="CL30">
+        <v>156890000.0</v>
+      </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:92">
+      <c r="A31" t="s">
+        <v>184</v>
+      </c>
+      <c r="B31">
+        <v>-168000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-324000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-212000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-191000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-149000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-142000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-101000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-95000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-117000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-118000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-117000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-120000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-183000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-121000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-143000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-157000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-174000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-163000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-305000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-147000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-170000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-157000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-136000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-115000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-76000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-148000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>450000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-142000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-140000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-116000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-9963000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-114000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-64762000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-48529000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-61890000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-44412000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-53819000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-63053000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-61699000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-87944000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-76446000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-59891000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-61247000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-67147000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-55506000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-55764000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-72262000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-65274000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-79186000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-75009000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-64656000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-76213000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-74413000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-89310000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-80154000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-80804000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-122486000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-88683000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-61406000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-71312000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-117394000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-80111000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-89058000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-105125000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-88019000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-28665000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-46066000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-28981000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-25139000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-24994000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-8681000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-11037000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-10884000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-21815000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-16293000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-152523000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-33976000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-37468000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-33197000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-32380000.0</v>
+      </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:92">
+      <c r="A32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32">
+        <v>3585000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3649000000.0</v>
+      </c>
+      <c r="D32">
+        <v>3331000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3175000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2862000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2896000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2682000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2761000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2959000000.0</v>
+      </c>
+      <c r="K32">
+        <v>2915000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2795000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2542000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2120000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1117000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1005000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1045000000.0</v>
+      </c>
+      <c r="R32">
+        <v>943000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1008000000.0</v>
+      </c>
+      <c r="T32">
+        <v>857000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1173000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1196000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1146000000.0</v>
+      </c>
+      <c r="X32">
         <v>446000000.0</v>
       </c>
-      <c r="G30">
-[...600 lines deleted...]
-      <c r="X32">
+      <c r="Y32">
         <v>62000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1417000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3509000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3250000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3334000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3646000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3475000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3372000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3303000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3579000000.0</v>
       </c>
-      <c r="AH32">
-[...1 lines deleted...]
-      </c>
       <c r="AI32">
+        <v>3436000000.0</v>
+      </c>
+      <c r="AJ32">
         <v>3161000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3109000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3067000000.0</v>
       </c>
-      <c r="AL32">
-[...1 lines deleted...]
-      </c>
       <c r="AM32">
+        <v>3075137000.0</v>
+      </c>
+      <c r="AN32">
         <v>2969000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2649000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2717000000.0</v>
       </c>
-      <c r="AP32">
-[...1 lines deleted...]
-      </c>
       <c r="AQ32">
+        <v>2861735000.0</v>
+      </c>
+      <c r="AR32">
         <v>2893683000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2921421000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3011622000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3415993000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3533122000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3624350000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4010384000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3655685000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3568540000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3242941000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3302719000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3077002000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2709482000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2581906000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2762742000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2544355000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2409375000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2345096000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2111919000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2015046000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1908772000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1594476000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1334888000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1284199000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1141144000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1058700000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1079062000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1093375000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1105434000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1112114000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1079023000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1048473000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>660950000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>612926000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>628218000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>636260000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>553228000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>517007000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>530364000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>500675000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>437622000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>398821000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>403794000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>347577000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>343636000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>266657000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>239186000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>691754000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>623336000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -28694,54 +28913,54 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
-        <v>3650000000.0</v>
+        <v>3775000000.0</v>
       </c>
       <c r="C2">
         <v>5229000000.0</v>
       </c>
       <c r="D2">
         <v>6436000000.0</v>
       </c>
       <c r="E2">
         <v>1925000000.0</v>
       </c>
       <c r="F2">
         <v>2137000000.0</v>
       </c>
       <c r="G2">
         <v>4242000000.0</v>
       </c>
       <c r="H2">
         <v>4661000000.0</v>
       </c>
       <c r="I2">
         <v>2430000000.0</v>
       </c>
       <c r="J2">
         <v>2128000000.0</v>
       </c>
@@ -28773,54 +28992,54 @@
         <v>857150000.0</v>
       </c>
       <c r="T2">
         <v>468066000.0</v>
       </c>
       <c r="U2">
         <v>456846000.0</v>
       </c>
       <c r="V2">
         <v>1294898000.0</v>
       </c>
       <c r="W2">
         <v>152793000.0</v>
       </c>
       <c r="X2">
         <v>106483000.0</v>
       </c>
       <c r="Y2">
         <v>65759000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
-        <v>1168000000</v>
+        <v>1243000000</v>
       </c>
       <c r="C3">
         <v>1580000000</v>
       </c>
       <c r="D3">
         <v>1257000000</v>
       </c>
       <c r="E3">
         <v>780000000</v>
       </c>
       <c r="F3">
         <v>839000000</v>
       </c>
       <c r="G3">
         <v>1227000000</v>
       </c>
       <c r="H3">
         <v>1018000000</v>
       </c>
       <c r="I3">
         <v>949000000</v>
       </c>
       <c r="J3">
         <v>837000000</v>
       </c>
@@ -28856,51 +29075,51 @@
       </c>
       <c r="U3">
         <v>1925291000</v>
       </c>
       <c r="V3">
         <v>860621000</v>
       </c>
       <c r="W3">
         <v>465748000</v>
       </c>
       <c r="X3">
         <v>279948000</v>
       </c>
       <c r="Y3">
         <v>136740000</v>
       </c>
       <c r="Z3">
         <v>56025000</v>
       </c>
       <c r="AA3">
         <v>30677000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>4489000000.0</v>
       </c>
       <c r="F4">
         <v>-212000000.0</v>
       </c>
       <c r="G4">
         <v>-2081000000.0</v>
       </c>
       <c r="H4">
         <v>-433000000.0</v>
       </c>
       <c r="I4">
         <v>2249000000.0</v>
       </c>
       <c r="J4">
         <v>291000000.0</v>
       </c>
       <c r="K4">
         <v>-51000000.0</v>
       </c>
@@ -28913,51 +29132,51 @@
       <c r="N4">
         <v>1087648000.0</v>
       </c>
       <c r="O4">
         <v>-1389952000.0</v>
       </c>
       <c r="P4">
         <v>865637000.0</v>
       </c>
       <c r="Q4">
         <v>-1918335000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2242000000.0</v>
       </c>
       <c r="F5">
         <v>-1265000000.0</v>
       </c>
       <c r="G5">
         <v>90000000.0</v>
       </c>
       <c r="H5">
         <v>-880000000.0</v>
       </c>
       <c r="I5">
         <v>203000000.0</v>
       </c>
       <c r="J5">
         <v>80000000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>42601000.0</v>
@@ -28968,51 +29187,51 @@
       <c r="N5">
         <v>-9001000.0</v>
       </c>
       <c r="O5">
         <v>-25271000.0</v>
       </c>
       <c r="P5">
         <v>16691000.0</v>
       </c>
       <c r="Q5">
         <v>27088000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>191000000.0</v>
       </c>
       <c r="C6">
         <v>-1454000000.0</v>
       </c>
       <c r="D6">
         <v>-1207000000.0</v>
       </c>
       <c r="E6">
         <v>4511000000.0</v>
       </c>
       <c r="F6">
         <v>-212000000.0</v>
       </c>
       <c r="G6">
         <v>-2105000000.0</v>
       </c>
       <c r="H6">
         <v>-419000000.0</v>
       </c>
       <c r="I6">
         <v>2231000000.0</v>
       </c>
@@ -29051,51 +29270,51 @@
       </c>
       <c r="U6">
         <v>11220000.0</v>
       </c>
       <c r="V6">
         <v>-838052000.0</v>
       </c>
       <c r="W6">
         <v>1142105000.0</v>
       </c>
       <c r="X6">
         <v>46310000.0</v>
       </c>
       <c r="Y6">
         <v>40724000.0</v>
       </c>
       <c r="Z6">
         <v>-56025000.0</v>
       </c>
       <c r="AA6">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>-784000000.0</v>
       </c>
       <c r="C7">
         <v>19000000.0</v>
       </c>
       <c r="D7">
         <v>390000000.0</v>
       </c>
       <c r="E7">
         <v>164000000.0</v>
       </c>
       <c r="F7">
         <v>-89000000.0</v>
       </c>
       <c r="G7">
         <v>339000000.0</v>
       </c>
       <c r="H7">
         <v>-118000000.0</v>
       </c>
       <c r="I7">
         <v>239000000.0</v>
       </c>
@@ -29130,51 +29349,51 @@
         <v>-400662000.0</v>
       </c>
       <c r="T7">
         <v>-53392000.0</v>
       </c>
       <c r="U7">
         <v>-796630000.0</v>
       </c>
       <c r="V7">
         <v>55878000.0</v>
       </c>
       <c r="W7">
         <v>28563000.0</v>
       </c>
       <c r="X7">
         <v>-174000.0</v>
       </c>
       <c r="Y7">
         <v>-31634000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-78000000.0</v>
       </c>
       <c r="F8">
         <v>43000000.0</v>
       </c>
       <c r="G8">
         <v>402000000.0</v>
       </c>
       <c r="H8">
         <v>-150000000.0</v>
       </c>
       <c r="I8">
         <v>-119000000.0</v>
       </c>
       <c r="J8">
         <v>83000000.0</v>
       </c>
       <c r="K8">
         <v>319000000.0</v>
       </c>
@@ -29187,51 +29406,51 @@
       <c r="N8">
         <v>-209055000.0</v>
       </c>
       <c r="O8">
         <v>-675461000.0</v>
       </c>
       <c r="P8">
         <v>-789163000.0</v>
       </c>
       <c r="Q8">
         <v>-332924000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>-392000000.0</v>
       </c>
       <c r="C9">
         <v>43000000.0</v>
       </c>
       <c r="D9">
         <v>-217000000.0</v>
       </c>
       <c r="E9">
         <v>-78000000.0</v>
       </c>
       <c r="F9">
         <v>43000000.0</v>
       </c>
       <c r="G9">
         <v>339000000.0</v>
       </c>
       <c r="H9">
         <v>-118000000.0</v>
       </c>
       <c r="I9">
         <v>-119000000.0</v>
       </c>
@@ -29262,51 +29481,51 @@
       <c r="R9">
         <v>-178746000.0</v>
       </c>
       <c r="S9">
         <v>-238425000.0</v>
       </c>
       <c r="T9">
         <v>-39881000.0</v>
       </c>
       <c r="U9">
         <v>-106972000.0</v>
       </c>
       <c r="V9">
         <v>-37554000.0</v>
       </c>
       <c r="W9">
         <v>-10344000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>132000000.0</v>
       </c>
       <c r="G10">
         <v>-6000000.0</v>
       </c>
       <c r="H10">
         <v>-116000000.0</v>
       </c>
       <c r="I10">
         <v>-40000000.0</v>
       </c>
       <c r="J10">
         <v>22000000.0</v>
       </c>
       <c r="K10">
         <v>-36000000.0</v>
       </c>
       <c r="L10">
         <v>-1334000.0</v>
@@ -29333,51 +29552,51 @@
         <v>-8879000.0</v>
       </c>
       <c r="T10">
         <v>-7611000.0</v>
       </c>
       <c r="U10">
         <v>-2324000.0</v>
       </c>
       <c r="V10">
         <v>-1957000.0</v>
       </c>
       <c r="W10">
         <v>-1759000.0</v>
       </c>
       <c r="X10">
         <v>-1025000.0</v>
       </c>
       <c r="Y10">
         <v>-341000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>240000000.0</v>
       </c>
       <c r="F11">
         <v>-127000000.0</v>
       </c>
       <c r="G11">
         <v>-932000000.0</v>
       </c>
       <c r="H11">
         <v>-79000000.0</v>
       </c>
       <c r="I11">
         <v>398000000.0</v>
       </c>
       <c r="J11">
         <v>220000000.0</v>
       </c>
       <c r="K11">
         <v>265000000.0</v>
       </c>
@@ -29402,51 +29621,51 @@
       <c r="R11">
         <v>241812000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>357463000.0</v>
       </c>
       <c r="U11">
         <v>90262000.0</v>
       </c>
       <c r="V11">
         <v>97846000.0</v>
       </c>
       <c r="W11">
         <v>58412000.0</v>
       </c>
       <c r="X11">
         <v>17740000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>192000000.0</v>
       </c>
       <c r="F12">
         <v>271000000.0</v>
       </c>
       <c r="G12">
         <v>68000000.0</v>
       </c>
       <c r="H12">
         <v>-355000000.0</v>
       </c>
       <c r="I12">
         <v>122000000.0</v>
       </c>
       <c r="J12">
         <v>-314000000.0</v>
       </c>
       <c r="K12">
         <v>288000000.0</v>
       </c>
@@ -29461,100 +29680,100 @@
       </c>
       <c r="O12">
         <v>453063000.0</v>
       </c>
       <c r="P12">
         <v>303921000.0</v>
       </c>
       <c r="Q12">
         <v>262138000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>22228000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>231000000.0</v>
       </c>
       <c r="F13">
         <v>-121000000.0</v>
       </c>
       <c r="G13">
         <v>-887000000.0</v>
       </c>
       <c r="H13">
         <v>-1085000000.0</v>
       </c>
       <c r="I13">
         <v>350000000.0</v>
       </c>
       <c r="J13">
         <v>200000000.0</v>
       </c>
       <c r="K13">
         <v>201000000.0</v>
       </c>
       <c r="L13">
         <v>-289000000.0</v>
       </c>
       <c r="M13">
         <v>-145000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>1540000000.0</v>
       </c>
       <c r="C14">
         <v>1368000000.0</v>
       </c>
       <c r="D14">
         <v>1266000000.0</v>
       </c>
       <c r="E14">
         <v>1091000000.0</v>
       </c>
       <c r="F14">
         <v>1097000000.0</v>
       </c>
       <c r="G14">
         <v>1052000000.0</v>
       </c>
       <c r="H14">
         <v>1071000000.0</v>
       </c>
       <c r="I14">
         <v>1146000000.0</v>
       </c>
@@ -29589,51 +29808,51 @@
         <v>533151000.0</v>
       </c>
       <c r="T14">
         <v>252782000.0</v>
       </c>
       <c r="U14">
         <v>119977000.0</v>
       </c>
       <c r="V14">
         <v>99796000.0</v>
       </c>
       <c r="W14">
         <v>76324000.0</v>
       </c>
       <c r="X14">
         <v>53859000.0</v>
       </c>
       <c r="Y14">
         <v>46662000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>833000000.0</v>
       </c>
       <c r="C15">
         <v>590000000.0</v>
       </c>
       <c r="D15">
         <v>305000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>603000000.0</v>
       </c>
       <c r="H15">
         <v>2367000000.0</v>
       </c>
       <c r="I15">
         <v>2352000000.0</v>
       </c>
@@ -29660,54 +29879,54 @@
       </c>
       <c r="Q15">
         <v>93400000.0</v>
       </c>
       <c r="R15">
         <v>94697000.0</v>
       </c>
       <c r="S15">
         <v>6854000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>21052000.0</v>
       </c>
       <c r="W15">
         <v>125027000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
-        <v>3841000000.0</v>
+        <v>3966000000.0</v>
       </c>
       <c r="C16">
         <v>3775000000.0</v>
       </c>
       <c r="D16">
         <v>5229000000.0</v>
       </c>
       <c r="E16">
         <v>6436000000.0</v>
       </c>
       <c r="F16">
         <v>1925000000.0</v>
       </c>
       <c r="G16">
         <v>2137000000.0</v>
       </c>
       <c r="H16">
         <v>4242000000.0</v>
       </c>
       <c r="I16">
         <v>4661000000.0</v>
       </c>
       <c r="J16">
         <v>2419000000.0</v>
       </c>
@@ -29743,101 +29962,101 @@
       </c>
       <c r="U16">
         <v>468066000.0</v>
       </c>
       <c r="V16">
         <v>456846000.0</v>
       </c>
       <c r="W16">
         <v>1294898000.0</v>
       </c>
       <c r="X16">
         <v>152793000.0</v>
       </c>
       <c r="Y16">
         <v>106483000.0</v>
       </c>
       <c r="Z16">
         <v>-56025000.0</v>
       </c>
       <c r="AA16">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>58000000.0</v>
       </c>
       <c r="K17">
         <v>-22000000.0</v>
       </c>
       <c r="L17">
         <v>-41936000.0</v>
       </c>
       <c r="M17">
         <v>-28585000.0</v>
       </c>
       <c r="N17">
         <v>-7105000.0</v>
       </c>
       <c r="O17">
         <v>43229000.0</v>
       </c>
       <c r="P17">
         <v>-5292000.0</v>
       </c>
       <c r="Q17">
         <v>46886000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
-        <v>1654000000.0</v>
+        <v>1780000000.0</v>
       </c>
       <c r="C18">
         <v>1624000000.0</v>
       </c>
       <c r="D18">
         <v>1970000000.0</v>
       </c>
       <c r="E18">
         <v>-1575000000.0</v>
       </c>
       <c r="F18">
         <v>-824000000.0</v>
       </c>
       <c r="G18">
         <v>-2539000000.0</v>
       </c>
       <c r="H18">
         <v>2020000000.0</v>
       </c>
       <c r="I18">
         <v>3752000000.0</v>
       </c>
       <c r="J18">
         <v>3706000000.0</v>
       </c>
@@ -29873,131 +30092,131 @@
       </c>
       <c r="U18">
         <v>-2122011000.0</v>
       </c>
       <c r="V18">
         <v>-270705000.0</v>
       </c>
       <c r="W18">
         <v>-92379000.0</v>
       </c>
       <c r="X18">
         <v>-142832000.0</v>
       </c>
       <c r="Y18">
         <v>-49898000.0</v>
       </c>
       <c r="Z18">
         <v>-56025000.0</v>
       </c>
       <c r="AA18">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1579000000.0</v>
       </c>
       <c r="D19">
         <v>-1047000000.0</v>
       </c>
       <c r="E19">
         <v>50000000.0</v>
       </c>
       <c r="F19">
         <v>-895000000.0</v>
       </c>
       <c r="G19">
         <v>-1329000000.0</v>
       </c>
       <c r="H19">
         <v>-103000000.0</v>
       </c>
       <c r="I19">
         <v>-930000000.0</v>
       </c>
       <c r="J19">
         <v>-823000000.0</v>
       </c>
       <c r="K19">
         <v>-1442000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>1863000000.0</v>
       </c>
       <c r="C21">
         <v>-326000000.0</v>
       </c>
       <c r="D21">
         <v>-2069000000.0</v>
       </c>
       <c r="E21">
         <v>1123000000.0</v>
       </c>
       <c r="F21">
         <v>666000000.0</v>
       </c>
       <c r="G21">
         <v>1447000000.0</v>
       </c>
       <c r="H21">
         <v>332000000.0</v>
       </c>
       <c r="I21">
         <v>2283000000.0</v>
       </c>
@@ -30016,51 +30235,51 @@
       <c r="N21">
         <v>-365339000.0</v>
       </c>
       <c r="O21">
         <v>-149100000.0</v>
       </c>
       <c r="P21">
         <v>-183601000.0</v>
       </c>
       <c r="Q21">
         <v>-1269547000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>1866000000.0</v>
       </c>
       <c r="C22">
         <v>1752000000.0</v>
       </c>
       <c r="D22">
         <v>1431000000.0</v>
       </c>
       <c r="E22">
         <v>-1541000000.0</v>
       </c>
       <c r="F22">
         <v>-1469000000.0</v>
       </c>
       <c r="G22">
         <v>-1685000000.0</v>
       </c>
       <c r="H22">
         <v>2698000000.0</v>
       </c>
       <c r="I22">
         <v>2951000000.0</v>
       </c>
@@ -30099,54 +30318,54 @@
       </c>
       <c r="U22">
         <v>442003000.0</v>
       </c>
       <c r="V22">
         <v>283686000.0</v>
       </c>
       <c r="W22">
         <v>495183000.0</v>
       </c>
       <c r="X22">
         <v>66634000.0</v>
       </c>
       <c r="Y22">
         <v>39548000.0</v>
       </c>
       <c r="Z22">
         <v>7874000.0</v>
       </c>
       <c r="AA22">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>-36000000.0</v>
+        <v>-720000000.0</v>
       </c>
       <c r="C23">
         <v>-389000000.0</v>
       </c>
       <c r="D23">
         <v>-307000000.0</v>
       </c>
       <c r="E23">
         <v>-11000000.0</v>
       </c>
       <c r="F23">
         <v>-151000000.0</v>
       </c>
       <c r="G23">
         <v>1163000000.0</v>
       </c>
       <c r="H23">
         <v>-1001000000.0</v>
       </c>
       <c r="I23">
         <v>-680000000.0</v>
       </c>
       <c r="J23">
         <v>-597000000.0</v>
       </c>
@@ -30182,54 +30401,54 @@
       </c>
       <c r="U23">
         <v>-51493000.0</v>
       </c>
       <c r="V23">
         <v>-124587000.0</v>
       </c>
       <c r="W23">
         <v>-58776000.0</v>
       </c>
       <c r="X23">
         <v>111670000.0</v>
       </c>
       <c r="Y23">
         <v>194119000.0</v>
       </c>
       <c r="Z23">
         <v>-56025000.0</v>
       </c>
       <c r="AA23">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
-        <v>-532000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>3000000.0</v>
       </c>
       <c r="E24">
         <v>4942000000.0</v>
       </c>
       <c r="F24">
         <v>-56000000.0</v>
       </c>
       <c r="G24">
         <v>1000000.0</v>
       </c>
       <c r="H24">
         <v>1113000000.0</v>
       </c>
       <c r="I24">
         <v>19000000.0</v>
       </c>
       <c r="J24">
         <v>15000000.0</v>
       </c>
@@ -30265,54 +30484,54 @@
       </c>
       <c r="U24">
         <v>-310565000.0</v>
       </c>
       <c r="V24">
         <v>-265386000.0</v>
       </c>
       <c r="W24">
         <v>414098000.0</v>
       </c>
       <c r="X24">
         <v>-1433000.0</v>
       </c>
       <c r="Y24">
         <v>-680000.0</v>
       </c>
       <c r="Z24">
         <v>56025000.0</v>
       </c>
       <c r="AA24">
         <v>30677000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
-        <v>206000000.0</v>
+        <v>347000000.0</v>
       </c>
       <c r="C25">
         <v>6000000.0</v>
       </c>
       <c r="D25">
         <v>52000000.0</v>
       </c>
       <c r="E25">
         <v>204000000.0</v>
       </c>
       <c r="F25">
         <v>499000000.0</v>
       </c>
       <c r="G25">
         <v>-679000000.0</v>
       </c>
       <c r="H25">
         <v>-731000000.0</v>
       </c>
       <c r="I25">
         <v>222000000.0</v>
       </c>
       <c r="J25">
         <v>212000000.0</v>
       </c>
@@ -30348,51 +30567,51 @@
       </c>
       <c r="U25">
         <v>34016000.0</v>
       </c>
       <c r="V25">
         <v>156098000.0</v>
       </c>
       <c r="W25">
         <v>-212965000.0</v>
       </c>
       <c r="X25">
         <v>16797000.0</v>
       </c>
       <c r="Y25">
         <v>32266000.0</v>
       </c>
       <c r="Z25">
         <v>-7874000.0</v>
       </c>
       <c r="AA25">
         <v>-16862000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-2217000000.0</v>
       </c>
       <c r="C26">
         <v>-1755000000.0</v>
       </c>
       <c r="D26">
         <v>-507000000.0</v>
       </c>
       <c r="E26">
         <v>-1000000.0</v>
       </c>
       <c r="F26">
         <v>19000000.0</v>
       </c>
       <c r="G26">
         <v>24000000.0</v>
       </c>
       <c r="H26">
         <v>-754000000.0</v>
       </c>
       <c r="I26">
         <v>-905000000.0</v>
       </c>
@@ -30413,51 +30632,51 @@
       </c>
       <c r="O26">
         <v>575148000.0</v>
       </c>
       <c r="P26">
         <v>-862192000.0</v>
       </c>
       <c r="Q26">
         <v>-6579000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-487000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>54000000.0</v>
       </c>
       <c r="C27">
         <v>55000000.0</v>
       </c>
       <c r="D27">
         <v>44000000.0</v>
       </c>
       <c r="E27">
         <v>39000000.0</v>
       </c>
       <c r="F27">
         <v>22000000.0</v>
       </c>
       <c r="G27">
         <v>27000000.0</v>
       </c>
       <c r="H27">
         <v>36000000.0</v>
       </c>
       <c r="I27">
         <v>30000000.0</v>
       </c>
@@ -30488,54 +30707,54 @@
       <c r="R27">
         <v>45545000.0</v>
       </c>
       <c r="S27">
         <v>53854000.0</v>
       </c>
       <c r="T27">
         <v>33224000.0</v>
       </c>
       <c r="U27">
         <v>14728000.0</v>
       </c>
       <c r="V27">
         <v>150000.0</v>
       </c>
       <c r="W27">
         <v>49230000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
-        <v>-959000000.0</v>
+        <v>-1643000000.0</v>
       </c>
       <c r="C28">
         <v>-3060000000.0</v>
       </c>
       <c r="D28">
         <v>-3188000000.0</v>
       </c>
       <c r="E28">
         <v>1122000000.0</v>
       </c>
       <c r="F28">
         <v>684000000.0</v>
       </c>
       <c r="G28">
         <v>560000000.0</v>
       </c>
       <c r="H28">
         <v>-3368000000.0</v>
       </c>
       <c r="I28">
         <v>-1522000000.0</v>
       </c>
       <c r="J28">
         <v>-3487000000.0</v>
       </c>
@@ -30567,54 +30786,54 @@
         <v>5608153000.0</v>
       </c>
       <c r="T28">
         <v>3322865000.0</v>
       </c>
       <c r="U28">
         <v>2442982000.0</v>
       </c>
       <c r="V28">
         <v>-302718000.0</v>
       </c>
       <c r="W28">
         <v>820386000.0</v>
       </c>
       <c r="X28">
         <v>207520000.0</v>
       </c>
       <c r="Y28">
         <v>194119000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
-        <v>2822000000.0</v>
+        <v>3023000000.0</v>
       </c>
       <c r="C29">
         <v>3204000000.0</v>
       </c>
       <c r="D29">
         <v>3227000000.0</v>
       </c>
       <c r="E29">
         <v>-795000000.0</v>
       </c>
       <c r="F29">
         <v>15000000.0</v>
       </c>
       <c r="G29">
         <v>-1312000000.0</v>
       </c>
       <c r="H29">
         <v>3038000000.0</v>
       </c>
       <c r="I29">
         <v>4701000000.0</v>
       </c>
       <c r="J29">
         <v>4543000000.0</v>
       </c>
@@ -30646,54 +30865,54 @@
         <v>124872000.0</v>
       </c>
       <c r="T29">
         <v>365457000.0</v>
       </c>
       <c r="U29">
         <v>-196720000.0</v>
       </c>
       <c r="V29">
         <v>589916000.0</v>
       </c>
       <c r="W29">
         <v>373369000.0</v>
       </c>
       <c r="X29">
         <v>137116000.0</v>
       </c>
       <c r="Y29">
         <v>86842000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
-        <v>-1700000000.0</v>
+        <v>-1217000000.0</v>
       </c>
       <c r="C30">
         <v>-1579000000.0</v>
       </c>
       <c r="D30">
         <v>-1254000000.0</v>
       </c>
       <c r="E30">
         <v>4162000000.0</v>
       </c>
       <c r="F30">
         <v>-895000000.0</v>
       </c>
       <c r="G30">
         <v>-1329000000.0</v>
       </c>
       <c r="H30">
         <v>-103000000.0</v>
       </c>
       <c r="I30">
         <v>-930000000.0</v>
       </c>
       <c r="J30">
         <v>-822000000.0</v>
       </c>
@@ -30748,4410 +30967,4448 @@
       <c r="AA30">
         <v>-30677000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CM30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:91">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
-        <v>3353000000.0</v>
+        <v>3966000000.0</v>
       </c>
       <c r="C2">
+        <v>3478000000.0</v>
+      </c>
+      <c r="D2">
         <v>3575000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3161000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3775000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4333000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4836000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5080000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5229000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5698000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5892000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6656000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6436000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6125000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6468000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6446000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1925000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1701000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2111000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2125000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2137000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2398000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3032000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2618000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4242000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3832000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4031000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4148000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4661000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4785000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4362000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2640000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2430000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2001000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2307000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1956000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2128000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1790400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2225303000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1695643000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2179490000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1855466000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2818680000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2406465000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3506319000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3147109000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3292727000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3303402000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3600414000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3209120000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2514141000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2379748000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2512766000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3745415000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3522000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4056360000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3902718000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3951575000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3479106000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3133941000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3037081000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2394712000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3518835000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3751845000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4955416000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3091845000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2585033000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2758472000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3038163000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1275975000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>801770000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>855362000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>857150000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1679647000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1785103000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>439525000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>468066000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>493709000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>281999000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>317277000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>456846000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>589903000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>650194000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>799611000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1294898000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>622198000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>684482000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>160565000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>152793000.0</v>
       </c>
-      <c r="CL2"/>
       <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:91">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>194000000</v>
+      </c>
+      <c r="C3">
         <v>274000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>154000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>286000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>454000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>550000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>541000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>289000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>200000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>329000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>330000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>419000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>182000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>172000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>170000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>289000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>149000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>194000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>192000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>157000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>291000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>252000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>356000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>352000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>290000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>460000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>303000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>266000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>240000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>326000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>207000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>178000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>238000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>245000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>212000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>178000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>202000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>294445000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>397000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>410000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>343000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>415675000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>393728000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>351903000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>367336000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>385542000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>266276000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>275111000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>251727000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>298643000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>205467000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>242681000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>197191000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>386456000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>327266000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>337252000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>398260000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>420888000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>366434000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>388434000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>332837000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>329118000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>524290000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>632372000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>538201000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>553818000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>516544000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>498693000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>523841000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>880612000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>998065000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>966790000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>943541000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1071636000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1030018000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>927085000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>764964000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>638399000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>556417000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>436242000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>294233000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>278466000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>208590000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>221401000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>152164000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>138760000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>90895000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>144237000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>91856000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>279948000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>136740000</v>
       </c>
     </row>
-    <row r="4" spans="1:91">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-749000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>223000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>256000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-332000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>38000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>4527000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>209000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-406000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-37000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-263000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-642000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>427000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1603000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>387000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-184000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-127000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-509000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-96000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>415000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1744000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>186000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>418000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-306000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>351000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-172000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>338090000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-434903000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>529660000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-483847000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>324024000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-963214000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>412215000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1099854000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>359210000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-145618000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-10675000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-297012000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>391294000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>694979000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>134393000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-133018000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1232649000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>223415000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-534360000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>153642000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-48857000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>472469000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>345165000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>96860000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:91">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>337000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>164000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1015000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-374000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-402000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-451000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-286000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-457000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-242000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-280000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>38000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>51000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>81000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-21000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-949000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>153000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>41000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>27000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>18000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>28000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5676000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-17477000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>18134000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5019000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4955000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17240000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8106000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>10833000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-13798000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9418000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>16452000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-14706000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7650000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-12328000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10383000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3721000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10808000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-36395000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>25653000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2259000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>15401000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8731000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:91">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-511000000.0</v>
+      </c>
+      <c r="C6">
         <v>488000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-97000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>414000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-614000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-558000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-503000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-244000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-149000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-469000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-194000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-764000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>220000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>311000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-343000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>22000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4521000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>224000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-410000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-261000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-634000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>414000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1624000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>410000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-199000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-117000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-513000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-124000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>423000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1722000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>210000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>418000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-306000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>351000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-172000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>337600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-434903000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>529660000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-483847000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>324024000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-963214000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>412215000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1099854000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>359210000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-145618000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-10675000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-297012000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>391294000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>694979000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>134393000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-133018000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1232649000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>223415000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-534360000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>153642000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-48857000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>472469000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>345165000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>96860000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>642369000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1124123000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-233010000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1203571000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1863571000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>506812000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-173439000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-279691000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1762188000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>474205000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-53592000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1788000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-822497000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-105456000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1345578000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-28541000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-25643000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>211710000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-35278000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-139569000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-133057000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-60291000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-149417000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-495287000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>672700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-62284000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>523917000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7772000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:91">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-245000000.0</v>
+      </c>
+      <c r="C7">
         <v>134000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>156000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-784000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-290000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>121000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>74000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-226000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>137000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-58000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>258000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>638000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-86000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-63000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-325000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>130000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-113000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>84000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-194000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-75000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>44000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-487000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>79000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-147000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-911000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-282000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>212000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-174000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>62000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>139000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>137000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>68000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>117000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-28000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>205913000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>71000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>243000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>29000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>93742000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-70465000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-54028000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-208436000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-171000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>61144000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>53607000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-228348000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>155705000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-16981000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>126519000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-169851000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-52250000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26838000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>45645000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-239464000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-123508000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>67439000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-122597000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-253729000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-15183000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-57154000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>32262000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>34998000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-93074000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>29498000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>70413000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-17332000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-214383000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-64053000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-22585000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-97013000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-15082000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>21554000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>34671000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-94535000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>15685000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-600791000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-194509000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-17015000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>2712000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>26201000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>79553000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-52588000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-225000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>42555000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-4021000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-9746000.0</v>
       </c>
-      <c r="CL7"/>
       <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:91">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-18000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-53000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-50000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-63000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-15000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>50000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-29000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-12000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>44000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>40000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>8000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>162000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>66000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>166000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-94000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>1000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-42000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-15000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-84000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-101000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>19000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>47000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>7000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-34000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>39000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>71000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>39483000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>4603000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>120071000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>154843000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>25945000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-40037000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>43064000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>20321000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-81973000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-9683000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>206154000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-77087000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>24324000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-94225000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>95263000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-234417000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-166372000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-189439000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-96292000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-223358000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-286315000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-205478000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-178059000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-119311000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:91">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C9">
         <v>-237000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-36000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-99000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-20000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>43000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>48000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-88000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-58000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-18000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-53000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-50000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-63000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-15000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>50000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-29000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>44000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>146000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>41000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>136000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-94000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-42000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-15000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-84000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-101000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>19000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>47000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-34000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>71000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>39000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>120000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>155000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>25652000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-40037000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>43064000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20321000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-81973000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-9683000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>206154000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-77087000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>24324000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-94225000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>95263000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-234417000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-166372000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-189439000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-96292000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-223358000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-286315000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-205478000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-178059000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-119311000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-113332000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-115011000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-112651000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8070000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-117936000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-36801000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-41246000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>17237000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-238425000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-71230000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-74551000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-39881000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>34380000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>37313000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-106972000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-28661000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-37554000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-22563000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-10344000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:91">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-2842000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2995000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3380000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>36000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-48000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1886000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1984000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-18000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>26000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-27000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>953000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1468000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>916000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-401000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2739000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-329000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2384000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-650000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1163000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-171000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1622000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-861000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-401000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1031000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1344000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1329000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1696000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-588000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4742000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1554000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1759000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1807000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1239000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4462000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1022000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1596000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2139000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-926000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1026000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1650000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1540000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2377000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-829000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4133000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-3988000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-2837000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-25000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-761000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-628000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-843000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-175000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-678000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-980000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-218000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-435000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-324000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1469000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-191000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-171000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>72000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:91">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>16000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>316000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>690000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-46000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-383000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>152000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-223000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-24000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-95000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-77000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-736000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>176000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-85000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>93000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-263000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>308000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-55000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>39000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>106000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>134000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>128000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>70000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-112000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>180058000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>94356000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>112586000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-122387000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>74224000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-33603000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-108171000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-227314000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>79419000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>96553000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-151215000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-145811000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>159368000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>79127000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>51768000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>62111000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>128522000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>184318000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>160185000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>16421000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>172982000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>270931000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>75713000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-130044000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>400622000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>245695000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>180059000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>39697000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>241812000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>116597000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>49774000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3780000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>70211000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>38244000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>357463000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>289257000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>65551000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7078000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>90262000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>48923000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>21580000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>10349000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>97846000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>61593000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>45051000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>58412000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>52286000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>17740000.0</v>
       </c>
-      <c r="CM11"/>
+      <c r="CN11"/>
     </row>
-    <row r="12" spans="1:91">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>85000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>146000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-16000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-10000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>60000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-18000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-430000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>668000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>80000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-646000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-476000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>52000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>44000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>66000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>61947000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>69764000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>76490000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>82004000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>72330000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>43526000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>51447000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>58133000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>61471000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>29812000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>65555000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>66136000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>71660000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>71826000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>66178000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>75381000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>92085000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>86810000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>206143000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>68025000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>91940000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>48497000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>69854000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>93630000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>8052000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>15011000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7033000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>22228000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>8832000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
+      <c r="CN12"/>
     </row>
-    <row r="13" spans="1:91">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000000.0</v>
       </c>
       <c r="M13">
         <v>248000000.0</v>
       </c>
       <c r="N13">
+        <v>248000000.0</v>
+      </c>
+      <c r="O13">
         <v>692000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-39000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-55000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-367000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>276000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-101000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>40000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-215000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-35000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-109000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-25000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-718000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>195000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-180000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-859000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-241000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>270000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-71000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>47000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>104000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>202000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>67000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>77000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>14000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>210000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-28419000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>10368000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-3474000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-289000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-145000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:91">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>393000000.0</v>
+      </c>
+      <c r="C14">
         <v>383000000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>389000000.0</v>
+      </c>
+      <c r="E14">
         <v>391000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>377000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>363000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>339000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>330000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>336000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>348000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>328000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>302000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>288000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>269000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>274000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>270000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>278000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>280000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>289000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>285000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>269000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>277000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>274000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>267000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>277000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>305000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>298000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>303000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>310000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>298000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>292000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>283000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>273000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>278000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>274000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>336000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>331000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>327879000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>287000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>264000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>270000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>258292000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>257435000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>258077000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>263760000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>265970000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>261088000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>274056000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>271073000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>264993000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>258947000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>261156000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>262724000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>290486000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>236552000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>230497000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>204692000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>197935000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>176881000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>216195000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>203393000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>184450000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>186738000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>170694000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>153089000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>181493000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>148677000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>137143000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>145739000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>160816000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>132239000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>103805000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>128709000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>95317000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>66938000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>46509000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>39326000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>38829000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>29426000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>25815000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>25907000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>27430000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>28640000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>22211000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21515000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>25979000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>17962000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16856000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>15527000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:91">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
-        <v>664000000.0</v>
+        <v>202000000.0</v>
       </c>
       <c r="C15">
+        <v>169000000.0</v>
+      </c>
+      <c r="D15">
         <v>239000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>246000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>179000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>145000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>146000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>148000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>151000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="L15">
         <v>153000000.0</v>
       </c>
       <c r="M15">
         <v>153000000.0</v>
       </c>
       <c r="N15">
         <v>153000000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>153000000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>911000000.0</v>
       </c>
       <c r="X15">
         <v>911000000.0</v>
       </c>
       <c r="Y15">
+        <v>911000000.0</v>
+      </c>
+      <c r="Z15">
         <v>603000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>587000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>592000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>593000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>595000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>581000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>588000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>590000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>593000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000000.0</v>
       </c>
       <c r="AJ15">
         <v>577000000.0</v>
       </c>
       <c r="AK15">
+        <v>577000000.0</v>
+      </c>
+      <c r="AL15">
         <v>579000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>576000000.0</v>
       </c>
       <c r="AM15">
         <v>576000000.0</v>
       </c>
       <c r="AN15">
+        <v>576000000.0</v>
+      </c>
+      <c r="AO15">
         <v>1200000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>572000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>518777000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>828419000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>518844000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>826960000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1176849000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>400723000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>403404000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>405681000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>698048000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>288462000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>288985000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>288554000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>301897867.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>224042000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>384179000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>383463000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17340000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>19140000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>19219000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23350000.0</v>
       </c>
       <c r="BK15">
         <v>23350000.0</v>
       </c>
       <c r="BL15">
         <v>23350000.0</v>
       </c>
       <c r="BM15">
         <v>23350000.0</v>
       </c>
       <c r="BN15">
         <v>23350000.0</v>
       </c>
       <c r="BO15">
         <v>23350000.0</v>
       </c>
       <c r="BP15">
+        <v>23350000.0</v>
+      </c>
+      <c r="BQ15">
         <v>23524000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>24473000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6854000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
-[...1 lines deleted...]
-      </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>21052000.0</v>
       </c>
       <c r="CF15">
         <v>21052000.0</v>
       </c>
       <c r="CG15">
         <v>21052000.0</v>
       </c>
       <c r="CH15">
+        <v>21052000.0</v>
+      </c>
+      <c r="CI15">
         <v>125027000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>17118000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>102906000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5003000.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
+      <c r="CN15"/>
     </row>
-    <row r="16" spans="1:91">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
-        <v>3841000000.0</v>
+        <v>3455000000.0</v>
       </c>
       <c r="C16">
+        <v>3966000000.0</v>
+      </c>
+      <c r="D16">
         <v>3478000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3575000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3161000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3775000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4333000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4836000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5080000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5229000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5698000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5892000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6656000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6436000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6125000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6468000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6446000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1925000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1701000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2111000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2125000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2137000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2398000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3032000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2618000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4242000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3832000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4031000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4148000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4661000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4785000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4362000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2640000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2419000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2001000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2307000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1956000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2128000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1790400000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2225303000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1695643000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2179490000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1855466000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2818680000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2406465000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3506319000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3147109000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3292727000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3303402000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3600414000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3209120000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2514141000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2379748000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2512766000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3745415000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3522000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4056360000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3902718000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3951575000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3479106000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3133941000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3037081000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2394712000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3518835000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3751845000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4955416000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3091845000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2585033000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2758472000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3038163000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1275975000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>801770000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>855362000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>857150000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1679647000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1785103000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>439525000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>468066000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>493709000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>281999000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>317277000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>456846000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>589903000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>650194000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>799611000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1294898000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>622198000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>684482000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>160565000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>152793000.0</v>
       </c>
-      <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:91">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>7000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>10000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>20000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>21000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-26530000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-10530000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3681000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>18741000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3012000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-24351000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1212000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-21809000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-25656000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-7076000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2168000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1979000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1581000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3016000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-6155000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-2385000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>6121000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>23458000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-14811000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>28461000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-3346000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-17609000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9610000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>6053000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:91">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>537000000.0</v>
+      </c>
+      <c r="C18">
         <v>930000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>961000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-108000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>72000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>365000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>220000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>525000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>514000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>677000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>509000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>522000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>259000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-276000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-320000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-470000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-509000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-351000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-484000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-248000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-650000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1004000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-660000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>782000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>597000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-190000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>580000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>975000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>689000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>929000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1159000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1076000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>901000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>968000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>761000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>918537000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>647000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>578000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>456000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>593810000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>465225000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>495335000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>366959000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>829806000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>960376000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>983106000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>880900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>979986000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>931109000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>896008000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>688327000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>498468000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>427248000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>413616000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>269191000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>312435000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>481216000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>274711000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>85541000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>333035000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>45803000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-277261000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-255407000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-447624000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-291971000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-336562000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-378126000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-969969000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-974314000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-845833000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-871106000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-925422000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-988092000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-801119000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-713613000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-464284000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-1024433000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-484887000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-148407000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-116747000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-63920000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-16997000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-73041000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-64557000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-25311000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>28045000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-30556000.0</v>
       </c>
-      <c r="CL18"/>
       <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:91">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-211000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-286000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-454000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-550000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-541000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-288000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-200000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-329000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-324000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-419000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-182000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>50000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4716000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5144000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4712000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-212000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-241000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-154000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-288000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-252000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-376000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-382000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-319000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-455000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-303000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>895000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-240000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -35169,54 +35426,55 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:91">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35264,2650 +35522,2681 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:91">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
-        <v>-31000000.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="C21">
         <v>-31000000.0</v>
       </c>
       <c r="D21">
+        <v>-31000000.0</v>
+      </c>
+      <c r="E21">
         <v>1838000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>87000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-95000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-516000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1270000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-18000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>482000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>481000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>175000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-599000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>128000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>479000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-17000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1459000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>477000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-94000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-25000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-26000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-64000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>606000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1795000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-54000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-30000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-578000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>319000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>80000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9705000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-466745000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>832586000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-68409000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>305986000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-504094000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>502873000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-624950000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>184531000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-396743000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>70016000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>434407000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>481000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>242115000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-273357000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-334578000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>716885000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-8569000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-551071000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-306345000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>221878000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-145904000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-137854000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-121721000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
-        <v>395000000.0</v>
+        <v>641000000.0</v>
       </c>
       <c r="C22">
+        <v>448000000.0</v>
+      </c>
+      <c r="D22">
         <v>491000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>519000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>408000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>392000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>353000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>424000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>583000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>469000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>380000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>368000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>145000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-269000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-380000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-414000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-478000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-315000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-368000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-192000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-280000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-299000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-565000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-820000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>783000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>669000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1108000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>744000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-40000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>699000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>676000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1616000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1212000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>684000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>639000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>579000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>607137000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>606000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>394000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>409000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>574975000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>618193000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>581491000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>611038000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>878000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>860499000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>852844000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>996728000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>769731000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>809298000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>671673000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>703974000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>571343000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>444980000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>286381000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>579109000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>524352000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>505172000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>489092000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>364503000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>386407000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>268834000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>78548000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>47814000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-67427000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-80617000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-178263000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-35846000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-111320000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-32208000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-8796000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-11234000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>39883000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-48507000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>34398000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>90914000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>113640000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>97251000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>109329000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>121783000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>110049000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>80096000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>86429000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7112000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>62703000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-80697000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>463261000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>49916000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>66634000.0</v>
       </c>
-      <c r="CM22"/>
+      <c r="CN22"/>
     </row>
-    <row r="23" spans="1:91">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
-        <v>-838000000.0</v>
+        <v>-56000000.0</v>
       </c>
       <c r="C23">
+        <v>-13000000.0</v>
+      </c>
+      <c r="D23">
         <v>-243000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-280000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-182000000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
-        <v>-177000000.0</v>
+        <v>-189000000.0</v>
       </c>
       <c r="H23">
-        <v>-219000000.0</v>
+        <v>-158000000.0</v>
       </c>
       <c r="I23">
+        <v>-26000000.0</v>
+      </c>
+      <c r="J23">
         <v>-19000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-254000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-550000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-18000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>499000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-159000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1880000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-295000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3480000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3378000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-300000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-294000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-41000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-49000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-306000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-284000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>12000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-304000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-310000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-28000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>312000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-310000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6238999.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2057000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1444160000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6821000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>784132000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-32787000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-257674000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-532998000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>393014000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19790000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-113674000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-530538000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1437393133.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4747000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-98401000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>545118000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-856138000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-56600000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-177000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6474000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-974593000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-8980000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-49694000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-748000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2431210000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4431000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-4431000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>41000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-935000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1814000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>243361000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-88540000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-318000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-4834000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-62488000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1009000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2992000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-8077000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-41056000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>632000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>313000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-107000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-20474000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-104493000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>120138000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-20450000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-120897000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5940000.0</v>
       </c>
-      <c r="CL23"/>
       <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:91">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>8000000.0</v>
       </c>
       <c r="C24">
+        <v>8000000.0</v>
+      </c>
+      <c r="D24">
         <v>-57000000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>-75000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-10000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="K24">
         <v>3000000.0</v>
       </c>
       <c r="L24">
+        <v>3000000.0</v>
+      </c>
+      <c r="M24">
         <v>-223000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>50000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>28000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4861000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-18000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-21000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-14000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-23000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-20000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-30000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-29000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161000000.0</v>
       </c>
       <c r="AB24">
         <v>1161000000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AC24">
+        <v>1161000000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>6000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AJ24">
         <v>1000000.0</v>
       </c>
       <c r="AK24">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>90000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-434000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-7000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>294000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-208000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>85000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>195000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>228000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>176000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1489000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>31937000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1348000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1052000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>132000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2053000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>525000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>458000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>566000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>214904000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>224487000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>218037000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>153059000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>147020000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-685653000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>208837000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-180264000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>114333000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-35321000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-86319000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>90140000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>43747000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-51295000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>252707000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-27115000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-138406000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>735151000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-489040000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>398571000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>341508000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>382808000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-987095000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-47786000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-56925000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-203280000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-700000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-4481000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-2584000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-340384000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>719675000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>37391000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:91">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
-        <v>296000000.0</v>
+        <v>-76000000.0</v>
       </c>
       <c r="C25">
-        <v>152000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="D25">
+        <v>96000000.0</v>
+      </c>
+      <c r="E25">
         <v>57000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-16000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>131000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>43000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-27000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>186000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>127000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>30000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-18000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>93000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-53000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-128000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-166000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>64000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>52000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-567000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>38000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>69000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>67000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>72000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-314000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>68000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>39000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>68000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>65752000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>61000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>81000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>64000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>53019000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>24468000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>58171000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>65772000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>44054000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>40552000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>70605000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>86320000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>73108000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>72473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>75376000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>71435000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>34326000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>86601000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>187050000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>108031000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>97364000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>76241000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>41522000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>48600000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>49516000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>93563000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>71183000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>26835000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>21921000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>41626000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>193876000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>29153000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>64143000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>961000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>54578000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>64983000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>26889000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1379000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>23508000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>17849000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>10798000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>8279000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6639000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>8300000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>10465000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-3964000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4790000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>144807000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-14254000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>85764000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-303814000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5603000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:91">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>-753000000.0</v>
+      </c>
+      <c r="C26">
         <v>-501000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-498000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-800000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-418000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-451000000.0</v>
       </c>
       <c r="G26">
         <v>-450000000.0</v>
       </c>
       <c r="H26">
-        <v>-402000000.0</v>
+        <v>-450000000.0</v>
       </c>
       <c r="I26">
+        <v>-400000000.0</v>
+      </c>
+      <c r="J26">
         <v>-452000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-506000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1000000.0</v>
       </c>
-      <c r="N26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>-1000000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
-        <v>19000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S26">
         <v>19000000.0</v>
       </c>
       <c r="T26">
         <v>19000000.0</v>
       </c>
       <c r="U26">
         <v>19000000.0</v>
       </c>
       <c r="V26">
+        <v>19000000.0</v>
+      </c>
+      <c r="W26">
         <v>2000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>16000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-300000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-100000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-180000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-174000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-430000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-300000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="AH26">
         <v>-75000000.0</v>
       </c>
       <c r="AI26">
         <v>-75000000.0</v>
       </c>
       <c r="AJ26">
         <v>-75000000.0</v>
       </c>
       <c r="AK26">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AL26">
         <v>-150000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>30306000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2999000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>998000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1479000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-66581999.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-73424000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-64994000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6138000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-237571000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-299816000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-405052000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-734363000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-349909000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-211241000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>10880000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>11955000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>695600000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7324000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4527000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>547427000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-780749000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-59622000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-1076000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-20745000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-16455000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>13000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-13000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-240108000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-240108000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>240108000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:91">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>24000000.0</v>
+      </c>
+      <c r="C27">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="D27">
         <v>14000000.0</v>
       </c>
       <c r="E27">
+        <v>14000000.0</v>
+      </c>
+      <c r="F27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="G27">
         <v>13000000.0</v>
       </c>
       <c r="H27">
+        <v>13000000.0</v>
+      </c>
+      <c r="I27">
         <v>15000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="M27">
         <v>11000000.0</v>
       </c>
       <c r="N27">
+        <v>11000000.0</v>
+      </c>
+      <c r="O27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="P27">
         <v>10000000.0</v>
       </c>
       <c r="Q27">
         <v>10000000.0</v>
       </c>
       <c r="R27">
+        <v>10000000.0</v>
+      </c>
+      <c r="S27">
         <v>7000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="X27">
         <v>6000000.0</v>
       </c>
       <c r="Y27">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z27">
         <v>7000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AC27">
         <v>9000000.0</v>
       </c>
       <c r="AD27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE27">
         <v>7000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AH27">
         <v>8000000.0</v>
       </c>
       <c r="AI27">
         <v>8000000.0</v>
       </c>
       <c r="AJ27">
         <v>8000000.0</v>
       </c>
       <c r="AK27">
+        <v>8000000.0</v>
+      </c>
+      <c r="AL27">
         <v>10000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6372000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9271000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>9342000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>14990000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12201000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10278000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>11597000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10081000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>16102000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>13575000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>13294000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>11891000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>14617000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>15160000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>17401000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>13701000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>19166000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>15472000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>13953000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13050000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>20239000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>15469000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13620000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>13839000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>15093000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>12631000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>12009000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>9309000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11596000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>53854000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>15386000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>10734000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>9821000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>33224000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-9673000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>61000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4448000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>14728000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>383000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>2862000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>150000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>49230000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:91">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
-        <v>-443000000.0</v>
+        <v>-1040000000.0</v>
       </c>
       <c r="C28">
+        <v>-451000000.0</v>
+      </c>
+      <c r="D28">
         <v>-1012000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>512000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-692000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-879000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-773000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-769000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-639000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1178000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-703000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1271000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-36000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>482000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>480000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>175000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>234000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-17000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>498000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-15000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>28000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1461000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-914000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-400000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-781000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1098000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1089000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1077000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-277000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>809000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-977000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-678000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1218000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-637000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-954000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-554000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1071000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-55000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-951000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-273694000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1403880000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-84337000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1445089000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-445135000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1099146000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-996125000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1181380000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-619048000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-237798000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-756512000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-819092000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1739291000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-227816000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-933623000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-144576000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-572850000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-215625000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-157193000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-147793000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>127360000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-489117000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-166432000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-599368000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2214502000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>834128000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>248934000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8409000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2681177000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1496043000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>538656000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>889363000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>256004000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>150682000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2634468000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>281711000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>97271000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>853358000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1435804000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>56549000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>39858000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>206909000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-131720000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-417765000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>739841000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>303411000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-223803000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>937000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>207520000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>194119000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:91">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>731000000.0</v>
+      </c>
+      <c r="C29">
         <v>1204000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1115000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>178000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>526000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>915000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>761000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>814000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>714000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1006000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>839000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>941000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>441000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-104000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-150000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-181000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-360000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>201000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-159000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>166000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-193000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-294000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-652000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-370000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1242000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>900000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>76000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>820000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1301000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>896000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1107000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1397000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1321000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1113000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1146000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>963000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1213000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1044000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>988000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>799000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1009514000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>858953000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>847238000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>734295000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1215348000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1226652000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1258217000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1132627000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1278629000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1136576000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1138689000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>885518000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>884924000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>754514000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>750868000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>667451000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>733323000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>847650000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>663145000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>418378000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>662153000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>570093000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>355111000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>282794000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>106194000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>224573000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>162131000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>145715000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-89357000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>23751000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>120957000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>72435000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>146214000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>41926000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>125966000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>51351000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>174115000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-468016000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-48645000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>145826000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>161719000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>144670000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>204404000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>79123000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>74203000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>65584000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>172282000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>61300000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>137116000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>86842000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:91">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
-        <v>-274000000.0</v>
+        <v>-186000000.0</v>
       </c>
       <c r="C30">
+        <v>-266000000.0</v>
+      </c>
+      <c r="D30">
         <v>-211000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-286000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-454000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-550000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-541000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-288000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-200000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-329000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-925000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-419000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-182000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-122000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-167000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-261000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4712000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-212000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-213000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-165000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-305000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-252000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-376000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-382000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-319000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-455000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-303000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>895000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-240000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-320000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-204000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-172000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-234000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-232000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-211000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-177000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-202000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-295000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-397000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-400000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-350000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-414915000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-393936000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-351898000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-367251000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-385347000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-266048000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-274935000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-250238000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-266706000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-206815000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-241629000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-197059000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-384403000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-326741000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-336794000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-397694000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-205984000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-141947000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-170397000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-179778000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-182098000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1209943000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-423331000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-892443000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-439485000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-551865000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-585012000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-433701000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-836865000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1049360000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-714083000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-970656000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1210042000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-294867000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1416125000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-366393000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-296891000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-173609000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1423337000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-342019000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-335391000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-411870000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-222101000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-156645000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-141344000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-431279000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>575438000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-54465000.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>