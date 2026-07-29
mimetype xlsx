--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5063,616 +5066,622 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>150000000.0</v>
+      </c>
+      <c r="C2">
         <v>159000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>190000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>168000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>162000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>164000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>139000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>149000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>156000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>167000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>150000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>135000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>108000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>89000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>77000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>74000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>82000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>149000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>170000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>138000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>152000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>178000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>153000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>159000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>171000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>141000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>104000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>128000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>123218000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>106405000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>110236000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>111000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>96027000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>93621000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>93728000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>112721000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>109868000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>118538000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>131714000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>119194000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>114741000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>121035000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>132931000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>106498000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>150192000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>134447000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>105205000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>104113000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>103319000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>92953000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>87734000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>113505000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>101163000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>119156000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>86829000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>82695000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>78672000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>88141000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>68216000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>71035000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>96345000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>103610000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>99479000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>99023000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>68118000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>52034000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>56192000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>51038000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>44080000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>45683000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>44259000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>34803000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>28657000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>54021000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>26527000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>33383000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>28377000.0</v>
       </c>
-      <c r="CK2"/>
       <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>16679000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>15071000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5723,52 +5732,53 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5819,482 +5829,487 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>57000000.0</v>
+      </c>
+      <c r="C5">
         <v>38000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>71000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>49000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-58000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>84000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-38000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>27000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-57000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-41000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-148000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-86000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-29000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-22000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-32000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>29000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-38000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-74000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-119000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-74000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-32000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-40000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-36000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-44000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>47000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-13000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-46000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-61000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-119000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3252000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>22015000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7592000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-66000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-86340000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>26403000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6696000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>76101000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>158022000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>207321000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>184631000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>173783000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>194212000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>175107000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>217302000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>263078000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>256222000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>162529000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>191935000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>94104000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>103067000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>218495000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>164012000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>129519000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>101619000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>26400000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>25871000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>26748000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>25992000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>14798000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-3472000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17554000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>15975000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>28499000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>22052000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-2493000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-473000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-5269000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5428000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-580000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1198000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>812000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1438000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1576000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-225000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-300000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-290147000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-270184000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>6673000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6660000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6636000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6580000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6569000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6547000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6529000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6516000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6504177000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6503661000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
+        <v>0.0</v>
+      </c>
+      <c r="BA6">
         <v>9230996000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8957047000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8844125000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8658412000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10524054000.0</v>
       </c>
-      <c r="BE6">
-[...1 lines deleted...]
-      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
+      <c r="BL6"/>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6345,52 +6360,53 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -6410,51 +6426,53 @@
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
       <c r="U8">
         <v>1000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6481,596 +6499,601 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6159000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5886000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6093000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6307000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6245000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6369000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>6720000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6708000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6694000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6684000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6675000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6665000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6656000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6646000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6639000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6634000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6629000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6611000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6605000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6597000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6591000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6569000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6554000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6541000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6700000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6680000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6673000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6660000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6636000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6580000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6569000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6547000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6529000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6516000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6504177000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6503661000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6496469000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>6484843000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6468902000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6457705000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6449253000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6428762000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6426411000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6416298000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6398160000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6348065000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6314916000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6286224000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6264237000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6237488000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6212167000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6191672000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6174773000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5610160000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5587892000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5564289000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5544162000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5444705000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5166396000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5149854000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>3376000000.0</v>
+      </c>
+      <c r="C10">
         <v>3330000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3841000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3478000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3450000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3036000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3650000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4208000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4711000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4956000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5105000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5574000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5768000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6532000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6311000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5836000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6452000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6430000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1854000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1644000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2057000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2074000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2082000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2381000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3016000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2602000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4226000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3817000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4017000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4134000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4648000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4772000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4350000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2628000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2419000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2001000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2307000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1956000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2128000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1790400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2225303000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1695643000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2179000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1855466000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2818680000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2406465000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3506319000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3147109000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3292727000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3303402000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3600414000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3209120000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2514141000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2379748000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2512766000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3745415000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3522000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4056360000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3902718000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3951575000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3479106000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3133941000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3037081000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2394712000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3518835000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3751845000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4955416000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3091845000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2585033000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2758472000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3038163000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1275975000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>801770000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>855362000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>857150000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1679647000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1785103000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>439525000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>468066000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>493709000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>281999000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>317277000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>456846000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>589903000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>650194000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>799611000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1294898000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>152793000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>106483000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3841000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3353000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3450000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3036000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3650000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4208000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5574000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5768000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6532000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6311000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5836000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6452000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6430000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1854000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1644000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2057000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7097,320 +7120,324 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>3376000000.0</v>
+      </c>
+      <c r="C12">
         <v>3330000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3841000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3478000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3450000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3036000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3650000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4208000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4711000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4956000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5105000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5574000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5768000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6532000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6311000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5836000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6452000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6430000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1854000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1644000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2057000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2074000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2082000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2381000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3016000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2602000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4226000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3817000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4017000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4134000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4648000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4772000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4350000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2628000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2419000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2001000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2307000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1956000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2128000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1790400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2225303000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1695643000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2179000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1855466000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2818680000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2406465000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3506319000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3147109000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3292727000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3303402000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3600414000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3209120000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2514141000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2379748000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2512766000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3745415000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3522000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4056360000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3902718000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3951575000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3479106000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3133941000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3037081000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2394712000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3692296000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3925713000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4955416000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3091845000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2585033000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2758472000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3038163000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1275975000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>801770000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>855362000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>857150000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1679647000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1785103000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>439525000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>468066000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>493709000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>281999000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>317277000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>456846000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>589903000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>650194000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>799611000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1294898000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -7485,497 +7512,501 @@
       <c r="AF13">
         <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
       <c r="AI13">
         <v>1000000.0</v>
       </c>
       <c r="AJ13">
         <v>1000000.0</v>
       </c>
       <c r="AK13">
         <v>1000000.0</v>
       </c>
       <c r="AL13">
         <v>1000000.0</v>
       </c>
       <c r="AM13">
         <v>1000000.0</v>
       </c>
       <c r="AN13">
-        <v>830000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>830000.0</v>
       </c>
       <c r="AP13">
         <v>830000.0</v>
       </c>
       <c r="AQ13">
+        <v>830000.0</v>
+      </c>
+      <c r="AR13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>830000.0</v>
       </c>
       <c r="AS13">
         <v>830000.0</v>
       </c>
       <c r="AT13">
         <v>830000.0</v>
       </c>
       <c r="AU13">
-        <v>829000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="AV13">
         <v>829000.0</v>
       </c>
       <c r="AW13">
         <v>829000.0</v>
       </c>
       <c r="AX13">
         <v>829000.0</v>
       </c>
       <c r="AY13">
+        <v>829000.0</v>
+      </c>
+      <c r="AZ13">
         <v>827000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="BB13">
         <v>825000.0</v>
       </c>
       <c r="BC13">
+        <v>825000.0</v>
+      </c>
+      <c r="BD13">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823000.0</v>
       </c>
       <c r="BE13">
         <v>823000.0</v>
       </c>
       <c r="BF13">
         <v>823000.0</v>
       </c>
       <c r="BG13">
+        <v>823000.0</v>
+      </c>
+      <c r="BH13">
         <v>733000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>732000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>730000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>729000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BM13">
         <v>661000.0</v>
       </c>
       <c r="BN13">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BO13">
         <v>660000.0</v>
       </c>
       <c r="BP13">
         <v>660000.0</v>
       </c>
       <c r="BQ13">
         <v>660000.0</v>
       </c>
       <c r="BR13">
+        <v>660000.0</v>
+      </c>
+      <c r="BS13">
         <v>656000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000.0</v>
       </c>
       <c r="BU13">
         <v>355000.0</v>
       </c>
       <c r="BV13">
         <v>355000.0</v>
       </c>
       <c r="BW13">
         <v>355000.0</v>
       </c>
       <c r="BX13">
         <v>355000.0</v>
       </c>
       <c r="BY13">
         <v>355000.0</v>
       </c>
       <c r="BZ13">
         <v>355000.0</v>
       </c>
       <c r="CA13">
-        <v>354000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="CB13">
         <v>354000.0</v>
       </c>
       <c r="CC13">
         <v>354000.0</v>
       </c>
       <c r="CD13">
         <v>354000.0</v>
       </c>
       <c r="CE13">
         <v>354000.0</v>
       </c>
       <c r="CF13">
         <v>354000.0</v>
       </c>
       <c r="CG13">
         <v>354000.0</v>
       </c>
       <c r="CH13">
         <v>354000.0</v>
       </c>
       <c r="CI13">
         <v>354000.0</v>
       </c>
       <c r="CJ13">
+        <v>354000.0</v>
+      </c>
+      <c r="CK13">
         <v>123000.0</v>
       </c>
-      <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
-[...1 lines deleted...]
-      </c>
+      <c r="CM13"/>
       <c r="CN13">
         <v>123000.0</v>
       </c>
+      <c r="CO13">
+        <v>123000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>663000000.0</v>
+      </c>
+      <c r="C14">
         <v>671000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>678000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>685000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>696000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>713000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>737000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>731000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>741000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>752000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>760000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>766000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>767000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>766000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>764000000.0</v>
       </c>
       <c r="P14">
         <v>764000000.0</v>
       </c>
       <c r="Q14">
         <v>764000000.0</v>
       </c>
       <c r="R14">
         <v>764000000.0</v>
       </c>
       <c r="S14">
+        <v>764000000.0</v>
+      </c>
+      <c r="T14">
         <v>764000063.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>764000680.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>764000305.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>764001386.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>764000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>764000540.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>764000650.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>764011423.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>768000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>772463768.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>772000184.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>776000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>780002569.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>787000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>794285714.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>791304347.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>791000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>792000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>792001079.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>795000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>795390796.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>795136252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AP14">
         <v>800000000.0</v>
       </c>
       <c r="AQ14">
+        <v>800000000.0</v>
+      </c>
+      <c r="AR14">
         <v>795653442.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>799013535.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>798552917.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>799879687.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>801503433.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>809283132.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>809224051.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>817537615.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>824718757.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>826965340.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>827901261.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>828928985.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>826662036.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>825606248.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>826102326.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>818797155.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>729773246.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>812543534.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>811274706.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>811239242.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>660836841.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>789156247.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>660364559.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>660280641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660245590.0</v>
       </c>
       <c r="BP14">
         <v>660245590.0</v>
       </c>
       <c r="BQ14">
+        <v>660245590.0</v>
+      </c>
+      <c r="BR14">
         <v>658877256.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>647802932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355393259.0</v>
       </c>
       <c r="BT14">
         <v>355393259.0</v>
       </c>
       <c r="BU14">
+        <v>355393259.0</v>
+      </c>
+      <c r="BV14">
         <v>355364583.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>355274537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354856121.0</v>
       </c>
       <c r="BX14">
         <v>354856121.0</v>
       </c>
       <c r="BY14">
+        <v>354856121.0</v>
+      </c>
+      <c r="BZ14">
         <v>355896858.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>356114292.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>354296742.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>355220167.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>355259487.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>354592597.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>354160692.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>354445509.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>354795833.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>355029968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325679693.0</v>
       </c>
       <c r="CJ14">
         <v>325679693.0</v>
       </c>
       <c r="CK14">
+        <v>325679693.0</v>
+      </c>
+      <c r="CL14">
         <v>325040683.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>325190459.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
         <v>1000000.0</v>
       </c>
       <c r="V15">
@@ -8011,802 +8042,808 @@
       <c r="AF15">
         <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>1000000.0</v>
       </c>
       <c r="AH15">
         <v>1000000.0</v>
       </c>
       <c r="AI15">
         <v>1000000.0</v>
       </c>
       <c r="AJ15">
         <v>1000000.0</v>
       </c>
       <c r="AK15">
         <v>1000000.0</v>
       </c>
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
         <v>1000000.0</v>
       </c>
       <c r="AN15">
-        <v>830000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>830000.0</v>
       </c>
       <c r="AP15">
         <v>830000.0</v>
       </c>
       <c r="AQ15">
         <v>830000.0</v>
       </c>
       <c r="AR15">
         <v>830000.0</v>
       </c>
       <c r="AS15">
         <v>830000.0</v>
       </c>
       <c r="AT15">
         <v>830000.0</v>
       </c>
       <c r="AU15">
-        <v>829000.0</v>
+        <v>830000.0</v>
       </c>
       <c r="AV15">
         <v>829000.0</v>
       </c>
       <c r="AW15">
         <v>829000.0</v>
       </c>
       <c r="AX15">
         <v>829000.0</v>
       </c>
       <c r="AY15">
+        <v>829000.0</v>
+      </c>
+      <c r="AZ15">
         <v>827000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="BB15">
         <v>825000.0</v>
       </c>
       <c r="BC15">
+        <v>825000.0</v>
+      </c>
+      <c r="BD15">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823000.0</v>
       </c>
       <c r="BE15">
         <v>823000.0</v>
       </c>
       <c r="BF15">
         <v>823000.0</v>
       </c>
       <c r="BG15">
+        <v>823000.0</v>
+      </c>
+      <c r="BH15">
         <v>733000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>732000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>730000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>729000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BM15">
         <v>661000.0</v>
       </c>
       <c r="BN15">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BO15">
         <v>660000.0</v>
       </c>
       <c r="BP15">
         <v>660000.0</v>
       </c>
       <c r="BQ15">
         <v>660000.0</v>
       </c>
       <c r="BR15">
+        <v>660000.0</v>
+      </c>
+      <c r="BS15">
         <v>656000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000.0</v>
       </c>
       <c r="BU15">
         <v>355000.0</v>
       </c>
       <c r="BV15">
         <v>355000.0</v>
       </c>
       <c r="BW15">
         <v>355000.0</v>
       </c>
       <c r="BX15">
         <v>355000.0</v>
       </c>
       <c r="BY15">
         <v>355000.0</v>
       </c>
       <c r="BZ15">
         <v>355000.0</v>
       </c>
       <c r="CA15">
-        <v>354000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="CB15">
         <v>354000.0</v>
       </c>
       <c r="CC15">
         <v>354000.0</v>
       </c>
       <c r="CD15">
         <v>354000.0</v>
       </c>
       <c r="CE15">
         <v>354000.0</v>
       </c>
       <c r="CF15">
         <v>354000.0</v>
       </c>
       <c r="CG15">
         <v>354000.0</v>
       </c>
       <c r="CH15">
         <v>354000.0</v>
       </c>
       <c r="CI15">
         <v>354000.0</v>
       </c>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>354000.0</v>
+      </c>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>181000000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>608000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>223000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>244000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>256000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>543000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1818000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-71000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2018000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>471000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1514000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>189000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>454000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>470000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1513000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1573000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1552000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>501000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>136000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>231000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>272000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>582000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>229000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>259000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>275000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>676000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>237000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>262000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>305000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>572000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>229000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>210000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>233000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>508000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>172021000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>199008000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>223588000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>431000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>174687000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>216939000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>268085000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>464588000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>148940000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>191073000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>234477000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>450550000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>140248000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>171013000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>217978000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>388355000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>163209000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>162525000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>176853000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>254671000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>78447000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>39130000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8631000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>61606000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>8051000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>15011000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7033000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>26442000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>608045000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>692481000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>649423000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>612137000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>622376000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>655427000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>438359000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>326617000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>327397000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>293293000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>261835000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>253230000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>254308000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>216094000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>183974000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>161081000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>179705000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>8056000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10389000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>23681000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>29992000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>46613000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>38285000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>31720000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>20615000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>19614000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>21654000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>13821000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>40982000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>40435000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>37315000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>43280000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>31748000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>28378000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>18889000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>153000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>14361000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>9259000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>8729000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>10423000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>16855000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>26046000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>145000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>146000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>152000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>150000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>157000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>164000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>173000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>88000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>86000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>179000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>188000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000000.0</v>
       </c>
       <c r="Z18">
         <v>169000000.0</v>
       </c>
       <c r="AA18">
+        <v>169000000.0</v>
+      </c>
+      <c r="AB18">
         <v>183000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>184000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>180000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>184000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>191000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>189000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>193000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>205000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>206000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>229000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>216000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>208000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>613000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>621380000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>620027000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>623830000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>619286000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>594779000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>600368000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>600782000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>611088000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>591481000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>592972000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>595550000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>599123000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>441558000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>439150000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>447125000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>453901000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>424056000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>421385000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>426655000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>472430000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>401513000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>400043000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>367966000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>359147000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>288690000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>294157000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8857,106 +8894,105 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>103000000.0</v>
       </c>
       <c r="E20">
         <v>103000000.0</v>
       </c>
       <c r="F20">
-        <v>102000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="G20">
         <v>102000000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>102000000.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>103000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>102000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>110000000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>10000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -9003,1398 +9039,1414 @@
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
-      <c r="BK20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20"/>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>529000000.0</v>
+      </c>
+      <c r="C21">
         <v>545000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>470000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>489000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>538000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>558000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>443000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>560000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>572000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>584000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>495000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>507000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>521000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>545000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>64000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>62000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>67000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="S21">
         <v>19000000.0</v>
       </c>
       <c r="T21">
-        <v>15000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="U21">
         <v>15000000.0</v>
       </c>
       <c r="V21">
+        <v>15000000.0</v>
+      </c>
+      <c r="W21">
         <v>20000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>32000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>42000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>51000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>69000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>72000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>76000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>81000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>85000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>89000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>93000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>96000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>100000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>103000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>108784000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>113304000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>68260000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>71000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>74869000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>78845000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>82094000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>86260000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>90730000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>95002000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>98522000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>102081000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>106234000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>109678000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>68036000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>70618000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>73165000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>75435000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>78017000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>80068000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>82546000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>85844000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>87905000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>89805000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>91735000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>92010000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>50129000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
         <v>46000000.0</v>
       </c>
       <c r="C22">
         <v>46000000.0</v>
       </c>
       <c r="D22">
+        <v>46000000.0</v>
+      </c>
+      <c r="E22">
         <v>45000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="G22">
         <v>41000000.0</v>
       </c>
       <c r="H22">
         <v>41000000.0</v>
       </c>
       <c r="I22">
+        <v>41000000.0</v>
+      </c>
+      <c r="J22">
         <v>37000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>39000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>38000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>35000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="O22">
         <v>28000000.0</v>
       </c>
       <c r="P22">
+        <v>28000000.0</v>
+      </c>
+      <c r="Q22">
         <v>23000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="T22">
         <v>22000000.0</v>
       </c>
       <c r="U22">
         <v>22000000.0</v>
       </c>
       <c r="V22">
+        <v>22000000.0</v>
+      </c>
+      <c r="W22">
         <v>23000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>37000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>36000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AC22">
         <v>33000000.0</v>
       </c>
       <c r="AD22">
-        <v>35000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AE22">
         <v>35000000.0</v>
       </c>
       <c r="AF22">
+        <v>35000000.0</v>
+      </c>
+      <c r="AG22">
         <v>42000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>44000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>46000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>37000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AL22">
         <v>47000000.0</v>
       </c>
       <c r="AM22">
+        <v>47000000.0</v>
+      </c>
+      <c r="AN22">
         <v>46000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>43764000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>42358000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>43174000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>43000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>39755000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>39820000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>42088000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41674000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>43090000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>43083000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>41385000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>41946000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>41683000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>41229000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42381000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>43875000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>42511000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>40537000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>40014000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34990000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>33462000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>35634000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>33633000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>32260000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>27751000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26523000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>24922000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>27073000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>26153000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>27180000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>27188000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>28837000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>27284000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>24864000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>24035000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>19902000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15914000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>13077000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>13052000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12291000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11663000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10820000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10645000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9967000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8987000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8769000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8334000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8010000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>6541000.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>6251000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5226000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>19909000000.0</v>
+      </c>
+      <c r="C23">
         <v>21176000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21920000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21502000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21850000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21247000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20666000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21354000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21113000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21245000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21778000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22124000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22270000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22715000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22039000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>21469000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22059000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22247000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20059000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19892000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20378000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20541000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20807000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20982000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21695000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21167000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23199000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22427000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22594000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22313000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22547000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23339000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>22855000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21504000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20687000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19808000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20142000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20042000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20469000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20680660000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>20980532000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>20384909000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20863000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20502890000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21608209000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>21046082000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>22354047000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22027781000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22249123000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>22474601000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>22724264000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>22485095000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21783824000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22010953000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>22163652000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23158362000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22416806000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22871032000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>22244123000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21965251000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21737157000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>21236990000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>21044308000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>20247997000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>20267154000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>20093458000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>20572106000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>18273058000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>17296995000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>16961632000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>17144113000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14759412000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13282222000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>12568401000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>11466517000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11129552000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10447844000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7535652000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7126458000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6778473000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>5740841000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4097334000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3879739000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3693335000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3325656000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3297920000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3601478000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>13694000000.0</v>
+      </c>
+      <c r="C24">
         <v>13900000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>14656000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13852000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14897000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10857000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10592000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11284000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12808000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11914000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>12129000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12576000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14849000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13971000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13947000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13779000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>15306000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14905000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>14721000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14462000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>14375000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14374000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13931000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13840000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>13767000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12253000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12422000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11877000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11909000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11888000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>11874000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>11876000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>11139000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9508000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9344000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9483000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10014000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>9671000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9428000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9593099000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10061882000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>9235223000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9372645000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9034271000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>9720134000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>9143833000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>9892913000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9836015000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9943170000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9968879000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9382752000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8461992000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8511231000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9731002000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10132265000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>9397866000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>9276476000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9382649000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>9577131000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9282084000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>8985396000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>9185752000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9373755000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9567391000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>9826661000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>10174574000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>10852147000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>11604476000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>10636260000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>10274760000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>10356115000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>10251106000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>8812773000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>8290332000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>7517997000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5961369000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7066273000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4258356000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4136152000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4023979000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3156799000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1679846000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1625901000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1537523000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1330108000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1433676000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1485064000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1777810000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>1525116000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1343762000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>14656000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13852000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14897000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10857000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10592000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11284000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>12576000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14849000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13971000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13947000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13779000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15306000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14905000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14721000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14462000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14375000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14374000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13931000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13840000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13767000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12253000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12422000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11877000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11909000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11888000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11874000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11869000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11139000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9508000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9344000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9483000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10014000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9671000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9428000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9593099000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10061882000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>9235223000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9372645000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9034271000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9720134000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9143833000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9892913000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9836015000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9943170000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9968879000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9382752000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8461992000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8511231000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9731002000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10132265000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>9397866000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9276476000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9382649000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>9577131000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9282084000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8985396000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>9185752000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9373755000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9567391000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9826661000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1179000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1172000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1165000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000000.0</v>
       </c>
       <c r="R26">
         <v>1200000000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>1200000000.0</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>34000000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>52000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>26000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>15000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -10411,52 +10463,53 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10507,399 +10560,405 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>11886000000.0</v>
+      </c>
+      <c r="C28">
         <v>12394000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12297000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12294000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12370000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10815000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10102000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9804000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9027000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9001000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8924000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8600000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8933000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9437000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9654000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9436000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8927000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8547000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12941000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12891000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12393000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12372000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11922000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11531000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10822000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9720000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8266000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8126000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8008000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7865000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7337000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7208000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6973000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7024000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7221000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7616000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7833000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7834000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7467000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7966524000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8048330000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7691600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7165000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7273477000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6999681000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6834533000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6486328000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6791508000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7086237000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6970424000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6159845000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6554496000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6977258000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7448601000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7717301000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5750587000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5852213000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5795613000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6130259000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5787853000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6579774000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6968818000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7103742000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7745137000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6877022000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6709548000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6070046000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>8672552000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8192371000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7650404000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7432575000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9074445000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>8121658000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7513256000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6715180000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5611551000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5324762000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3984441000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3674572000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3536683000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2880938000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1370059000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1176380000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1003721000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>736356000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>698098000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>495030000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>15843000000.0</v>
+      </c>
+      <c r="C29">
         <v>16922000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17374000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17343000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17811000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16550000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16636000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17438000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17492000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17910000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18147000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18947000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19250000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20045000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19859000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19193000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19570000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19506000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16791000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16637000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16941000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17119000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16980000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17111000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17558000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16811000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10921,603 +10980,610 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
-        <v>677000000.0</v>
+        <v>622000000.0</v>
       </c>
       <c r="C30">
+        <v>642000000.0</v>
+      </c>
+      <c r="D30">
         <v>742000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>548000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>533000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>435000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>417000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>413000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>436000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>420000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>484000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>349000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>299000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>286000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>222000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>170000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>158000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>147000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>202000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>167000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>160000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>205000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>252000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>382000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>567000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>653000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>844000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>757000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>767000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>737000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>726000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>650000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>555000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>587000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>615000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>637000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>623000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>683000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>776000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>868090000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>925971000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1081544000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1268000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1315191000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1342146000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1408381000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1510772000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1496987000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1531555000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1781090000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1762110000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1848522000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1803357000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1973984000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1819260000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1702458000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1561776000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1530340000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1336817000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1112896000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>968988000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>803100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>716919000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>618998000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>530331000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>436074000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>460766000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>375201000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>367244000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>345954000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>384819000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>333176000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>270025000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>253614000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>187195000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>152307000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>119070000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>120854000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>173683000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>102129000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>86939000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>108450000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>84778000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>53631000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>66386000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>75759000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>56582000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3944000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3699000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3511000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3817000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3838000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4510000000.0</v>
       </c>
       <c r="R31">
         <v>4510000000.0</v>
       </c>
       <c r="S31">
+        <v>4510000000.0</v>
+      </c>
+      <c r="T31">
         <v>2087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476000000.0</v>
       </c>
       <c r="U31">
         <v>2476000000.0</v>
       </c>
       <c r="V31">
+        <v>2476000000.0</v>
+      </c>
+      <c r="W31">
         <v>2653000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2948000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3171000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3688000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4453000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5145000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5314000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5509000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5456000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5612000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>6786000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>7077000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7278000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6404000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5803000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5827000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5897000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>6074000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6235098000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6314184000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>6566728000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6745155000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6816660000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6992539000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>7061969000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7127326000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7116564000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7180760000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>7188286000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7563413000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>7479986000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>7390427000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>7258007000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>6991224000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>8995031000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>8753313000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>8728459000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>7770621000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>8012029000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>7723787000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>7256372000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>6869209000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>6265443000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>5982260000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C32">
         <v>-367000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>610000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-519000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>762000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2534000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1511000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-525000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1963000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1289000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1355000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2070000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4015000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3096000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2842000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2816000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4747000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4586000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2945000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2741000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3035000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3165000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>335000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>703000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1397000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1074000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11539,2618 +11605,2643 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>15612000000.0</v>
+      </c>
+      <c r="C33">
         <v>16550000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17088000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17350000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17587000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17526000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16376000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>16529000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15781000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15689000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>16001000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12198000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>12222000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11877000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>11538000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>11346000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15289000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15522000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14549000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14664000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14801000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14911000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>15100000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18024000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>17923000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>17674000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>17894000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>17619000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>17637000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>17258000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>16981000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>17725000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>17780000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>18110000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>17490000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>16972000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>17042000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>17222000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>17371000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>17841977000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>17671262000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>17433015000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>17254000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>17173667000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>17289599000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>17059298000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>17163548000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>17210444000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>17271006000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>17232489000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>17208725000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>17277827000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>17318465000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>17509252000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>17686138000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>17559285000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>17191209000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>17148293000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>16846971000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>16622595000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>17015852000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>17031705000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>16985401000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>16934437000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>15810330000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>15336900000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>14948432000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>14494801000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>14079054000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>13597724000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>13402837000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>12762437000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>11921579000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>11070340000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>10087431000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>8926956000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>8099346000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>6626129000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>6032901000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>5780164000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4963493000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3519203000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>3235033000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>2977195000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2530153000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2329880000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2196352000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>848000000.0</v>
+      </c>
+      <c r="C34">
         <v>870000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>934000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>938000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>987000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>917000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>925000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>888000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>869000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>864000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>936000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>844000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>842000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>850000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>382000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>368000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>358000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>362000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>352000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>341000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>336000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>346000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>841000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>863000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>859000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>869000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>863000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>847000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>892000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>884000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>580000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>577000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>569000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>560000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>554000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>544000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>548000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>545000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>126000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>125601000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>119050000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>116179000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>113368000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>122849000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>127614000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>124677000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>124614000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>125270000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>116223000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>117904000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>112195000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>305431000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>300969000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>299675000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>296251000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>292409000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>282445000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>271062000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>256704000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>250445000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>245726000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>270516000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>276426000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>273736000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>290703000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>14701000000.0</v>
+      </c>
+      <c r="C35">
         <v>14935000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15764000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14964000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16067000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11959000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11705000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12357000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13850000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12953000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13252000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12356000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14630000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>13951000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>13934000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13758000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>15821000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>15431000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>15246000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14976000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>14890000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14899000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>14453000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>14887000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14795000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13291000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13468000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>12908000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>12981000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>12956000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12645000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12635000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11901000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10273000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10104000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10256000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10778000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10424000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10167000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10340080000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>10800959000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9975232000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9981000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9751899000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>10448116000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9869292000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>10633493000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>10552766000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>10652365000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>10682333000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10094070000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>9208981000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>9251350000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10477802000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10882417000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>10114331000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9980306000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10080366000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>10306265000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10506829000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>10180816000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>10350749000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>10512707000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10610059000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10868627000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>11141932000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>11792214000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>12517615000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>11531010000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11145024000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11188516000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>10759049000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>9307784000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>8777590000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>7712970000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>6150817000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>7252874000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>4443689000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>4316656000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>4205489000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3345336000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1864577000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1809833000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>1721820000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1514707000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1619496000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1672917000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>3461000000.0</v>
+      </c>
+      <c r="C36">
         <v>4405000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3249000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3304000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>417000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1831000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1714000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1672000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1620000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1598000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1594000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1313000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1315000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1556000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1521000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1717000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1445000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1456000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>217000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>223000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>218000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>228000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>221000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>467000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>480000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>484000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>454000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>457000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>406000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>398000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>189000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>135000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>140000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>144000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>155000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>147000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>150000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>153000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>155000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>160950000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>156785000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>164798000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>165000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>295312000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>317440000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>314133000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>327648000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>346634000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>326224000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>335443000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>305051000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>290706000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>302575000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>324148000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>346751000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>372334000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>368404000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>307436000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>345303000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1720715000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>586936000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>837285000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>984136000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1119290000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>355100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>359778000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>314993000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>406422000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>378645000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1429829000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>390482000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1484995000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1531530000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1616415000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1512817000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1262991000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1733900000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1280313000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1450576000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1858573000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1616163000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>629726000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>623233000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>630395000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>428694000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>432301000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>439837000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-171000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-227000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-225000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-119000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>24000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>148000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>252000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>327000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>455000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>504000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>565000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>641000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>805000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>968000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1320000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1156000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1022000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>915000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>1061000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>936000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>804000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>994000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>1142000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>995000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>882000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1109000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1319000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1222745000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1132312000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>1378989000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>1601246000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>1494822000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>1397375000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>1596820000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1806996000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1648304000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>1462796000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1546205000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1835035000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>1644776000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>1456942000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>1518082000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>1596570000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>1455858000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>1358282000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>1491372000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>1588463000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>1496295000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>1419001000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>1341686000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>1268197000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>1210438000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>1152111000.0</v>
       </c>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>369000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>627000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>673000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>682000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>689000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>524000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>555000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3754000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3758000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3823000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3757000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3916000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3724000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3794000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>514000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2717000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2758000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2766000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2851000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3004000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2980000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2932000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2784000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2799000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>517000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1869000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1740000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2463000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2482000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1372000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>727000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>240000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>246000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>253000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>258000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>269734000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>278145000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>243447000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>384401000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>400173000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>442898000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>434512000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>445628000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>457979000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>440840000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>455619000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>420953000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>437922000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>452688000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>429499000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>460649000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>477247000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>472217000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>404342000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>425524000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>435083000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>682039000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>933919000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1084364000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1211025000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>473156000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>382767000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>387341000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>430865000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>477092000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>412069000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>434671000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>409329000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>412763000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>540331000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>443208000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>239694000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>838678000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>369706000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>649381000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1042682000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1616163000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>631790000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>634565000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>639458000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>437140000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>440629000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>440262000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>437669000.0</v>
       </c>
-      <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>159626000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>147916000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>213000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="C39">
+        <v>248000000.0</v>
+      </c>
+      <c r="D39">
         <v>203000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>81000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>240000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>209000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>182000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>163000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>148000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>141000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>150000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>214000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>191000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>169000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>183000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>178000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>136000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>125000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3432000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3395000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3338000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3328000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>113000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>161000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>152000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>202000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>198000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>201000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>140000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>149000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>157000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>150000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>126000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>133000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>126000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>153000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>123000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>134000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>148000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>136429000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>115638000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>131533000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>111000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>118811000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>117964000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>129850000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>131734000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>130151000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>110752000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>116235000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>111069000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>107943000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>106632000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>105588000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>101613000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>108693000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>101284000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>96025000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>122627000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>244723000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>237577000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>234611000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>272647000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>272099000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>207674000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>369849000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>180419000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>285058000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>238484000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>232294000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>289457000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>360540000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>263984000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>365050000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>314839000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>354728000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>431248000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>336092000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>439517000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>390808000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>397590000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>141759000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>93115000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>63619000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>70154000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>84336000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>45636000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12496000.0</v>
       </c>
-      <c r="CK39"/>
       <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>3843000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>5510000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>2208000000.0</v>
+      </c>
+      <c r="C40">
         <v>2066000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2703000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2269000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2106000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2831000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1324000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2260000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2046000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1812000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1162000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3952000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2140000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3811000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1311000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3300000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1435000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>779000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1769000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2325000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2371000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2295000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2151000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1977000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2009000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1996000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1759000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2539000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2518000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2379000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1545000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2405000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2392000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2266000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1289000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2157000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2116000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2056000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1499000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2314889000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2102609000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1909856000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1827000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1999254000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2282547000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1976929000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1449273000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2258007000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2112795000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2288117000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1435625000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2488505000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2303211000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2240770000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1437742000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2108440000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1854761000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1741436000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1217197000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1693861000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1533775000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1573602000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1719840000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1634289000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1691282000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1615495000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1583295000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1487003000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1403161000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1282541000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1344758000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1526323000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1454463000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1322246000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1339917000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1377765000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>878862000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>693726000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>656772000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>567397000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>476737000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>444180000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>418240000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>389420000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>284007000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>257814000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>274313000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>249141000.0</v>
       </c>
-      <c r="CK40"/>
       <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>165308000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>137873000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>994000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>987000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>377000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>518000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>515000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>526000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>371000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>514000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>515000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>525000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>735000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1047000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1028000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1038000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>741000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>732000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>770000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>759000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>771000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>759000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>762000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>560000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>554000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>544000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>548000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>545000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>539000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>539336000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>534059000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>532461000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>530920000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>541552000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>547468000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>545681000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>546767000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>548460000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>539824000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>542621000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>538107000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>573823000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>569213000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>567774000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>564207000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>560119000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>549912000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>538290000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>523696000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>517030000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>511910000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>514444000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>520354000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>517664000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>534631000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>533388000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>529233000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>525442000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>530189000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>528839000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>517185000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>500798000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>495011000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>487258000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>193420000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>189448000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>186601000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>185333000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>180180000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>181076000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>184760000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>184731000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>183932000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>184297000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>184599000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>185820000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>187853000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>191170000.0</v>
       </c>
-      <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>6445000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1122000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-4377000000.0</v>
+      </c>
+      <c r="C42">
         <v>-3592000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-2869000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-2640000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1928000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-906000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-514000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>65000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>658000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1047000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1490000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2182000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2186000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2213000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2196000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2046000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2184000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2175000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2165000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2158000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2153000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2148000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2130000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2124000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2116000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2110000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2088000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2373000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2460000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2799000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2953000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3376000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3663000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3743000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3762000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3826000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3879000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>3936000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4073000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4061141000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4060625000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4053433000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4042000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4085930000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4154759000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4211301000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4190810000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4426030000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4715733000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5017631000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5777545000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>5968663000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>6239662000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>6264237000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>6237488000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>6212167000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6191672000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>6174773000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5610160000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>5587892000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>5564289000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>5544162000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>4941326000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5166396000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>5149854000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>5129757000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>4704017000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3185401000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3173184000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3148543000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>3090292000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1116755000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1099352000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1082093000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1064878000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1045490000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1019238000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1009748000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>990429000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>980756000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>974921000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>970305000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>964660000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>964309000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>963622000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>963322000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>956385000.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14201,88 +14292,87 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14297,2366 +14387,2388 @@
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
         <v>9230996000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>8957047000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>8844125000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>8658412000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>10524054000.0</v>
       </c>
-      <c r="BE44">
-[...1 lines deleted...]
-      </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
         <v>107368000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>138018000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>139819000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>207356000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>234603000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>234607000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>668577000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>645441000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>622304000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>599168000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>592220000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>616355000.0</v>
       </c>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>14455000000.0</v>
+      </c>
+      <c r="C45">
         <v>14448000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>28606000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15616000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15779000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15654000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26553000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>14168000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>13465000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>13386000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>25581000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13642000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13666000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>13464000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>24462000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>13318000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>14230000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>14336000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>17365000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>17202000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>17103000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>16875000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>17116000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>16829000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>16879000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>16432000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>16352000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>16393000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>16430000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>16738000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16753000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16732000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>16796000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16969000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17113000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17572243000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>17393117000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>17189568000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>16993770000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>16773494000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16846701000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>16624786000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>16725564000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16752465000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>16830166000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>16776870000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>16787772000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>16839905000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>16865777000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17079753000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>17225489000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>15638535000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>16718992000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>16743951000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>15030979000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>14804973000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16333813000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>16097786000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>15901037000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>15723412000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>15337174000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>14954133000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>14561091000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>14063936000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>13601962000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>12136005000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>11868228000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>11275621000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>10382880000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>9426585000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>8574614000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>7656712000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>6359988000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5344802000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>4582325000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3921591000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3347330000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2887413000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2600468000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2337737000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2093013000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1889251000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1756090000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>11470000000.0</v>
+      </c>
+      <c r="C46">
         <v>11441000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11717000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11907000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>15000000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14913000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>13995000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14168000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13465000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>13386000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>13688000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11589000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11591000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11332000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11474000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>11284000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>13588000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>13861000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>14016000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>14101000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14230000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14336000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>14536000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>17202000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>17103000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>16875000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>17116000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>16829000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>16879000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>16432000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16352000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16393000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16430000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>16738000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16753000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16732000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16796000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>16969000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17113000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17572243000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>17393117000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>17189568000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>16994000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>16773494000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16846701000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>16624786000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>16725564000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16752465000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16830166000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>16776870000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>16787772000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>16839905000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>16865777000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17079753000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>17225489000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>15638535000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16718992000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>16743951000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>16421447000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>14804973000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16333813000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>16097786000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>15901037000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>15723412000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>15337174000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14954133000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>14561091000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>14063936000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>13601962000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>12136005000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12968166000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>11275621000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>10382880000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>9426585000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>8574614000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>7656712000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>6359988000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5344802000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>4582325000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3921591000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3347330000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2887413000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2600468000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2337737000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2093013000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1889251000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1756090000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>14624000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>14821000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>15000000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14913000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14043000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>14168000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>13642000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11591000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11332000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11451000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11284000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>11498000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11709000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11850000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11932000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>12028000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>12125000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>15109000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>14992000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>14911000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14706000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>14844000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>14590000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>14591000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15099000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>15154000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>15186000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>15217000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>15485000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>15516000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>15498000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15566000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15741000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15903000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17572243000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16107145000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>17189568000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>15731638000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15510104000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>15525414000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15313332000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15372474000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>15355117000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>15403354000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>15352474000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>15358953000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>15413209000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>15437067000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>17079753000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>15766748000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>15638535000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15299920000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15329602000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>15030979000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14804973000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>14892790000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>14693989000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14502197000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14471865000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14122595000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14954133000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>14561091000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>14063936000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>13601962000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>13185655000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12968166000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>12353108000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>11508816000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>10530009000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>9644223000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>8687262000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>7260668000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>6256423000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5383520000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>4737482000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>3347330000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2887413000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2600468000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>2337737000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2093013000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1889251000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1756090000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1635074000.0</v>
       </c>
-      <c r="CK47"/>
       <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>1484670000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1246607000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>4900000000.0</v>
+      </c>
+      <c r="C48">
         <v>4753000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4387000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4161000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3914000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3628000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3455000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3276000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3148000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2943000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2600000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2370000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2143000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1831000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1684000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1853000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2092000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2382000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-148000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-25000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>343000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>535000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>813000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1112000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1677000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2497000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3101000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>3059000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3118000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2757000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2770000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3521000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3538000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3572000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>2709000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>2082000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2089000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2121000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2222000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>2285163000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2344018000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2588317000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2840000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2891109000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2889392000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2938628000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2945846000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2622413000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2351879000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2083717000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1713339000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1422519000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1084511000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>843679000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>560452000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2598984000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2473724000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2438945000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2145692000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1830097000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1476466000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1108859000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>880703000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>608260000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>440249000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>444928000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>473833000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>587747000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>710739000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>933339000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1015554000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1145296000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1177504000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1186300000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1197534000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1157651000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>1206158000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>1171760000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>1084951000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>971311000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>874060000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>764731000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>642948000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>532899000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>452803000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>366374000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>359262000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>311058000.0</v>
       </c>
-      <c r="CK48"/>
       <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>8289000.0</v>
       </c>
-      <c r="CN48"/>
+      <c r="CO48"/>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>2143000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1831000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1684000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1853000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2092000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2382000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-148000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-25000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>343000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>535000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>813000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1112000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1677000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2497000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>3101000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>3059000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>3118000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2757000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2770000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3521000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>3538000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>3572000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>2716000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>2082000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>2089000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>2121000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>2222000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>2285163000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>2344018000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2588317000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2840387000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2891109000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2889392000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2938628000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2945846000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2622413000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2351879000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2083717000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1713339000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1422519000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1084511000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>843679000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>560452000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2598984000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2473724000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2438945000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>2145692000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1830097000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1476466000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1108859000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>880703000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>608260000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>440249000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>1568000000.0</v>
+      </c>
+      <c r="C50">
         <v>1824000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1128000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1920000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>923000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2994000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3160000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2728000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>930000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2043000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1900000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1818000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>71000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2018000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2031000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>1514000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>73000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>72000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>74000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>73000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>75000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>72000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>76000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>72000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>71000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>69000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>70000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>66000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="AE50">
         <v>111000000.0</v>
       </c>
       <c r="AF50">
         <v>111000000.0</v>
       </c>
       <c r="AG50">
+        <v>111000000.0</v>
+      </c>
+      <c r="AH50">
         <v>184000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>144000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>296000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>134000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10140000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>359000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>167000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>664273000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>602815000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>496101000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>95000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>99734000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>15262000000.0</v>
+      </c>
+      <c r="C51">
         <v>15724000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16138000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15772000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15820000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13851000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13752000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14012000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13738000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>13957000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>14029000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>14394000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>14920000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15989000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15978000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15293000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15379000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>14977000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14795000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>14535000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>14450000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>14446000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>14006000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>13912000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13838000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>12322000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12492000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>11943000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12025000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>11999000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>11985000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>11980000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11323000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9652000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>9640000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>9617000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10140000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>9790000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9595000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>9756924000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>10273633000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>9387243000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9467645000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9128943000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>9818361000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9240998000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9992647000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>9938617000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>10378964000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>10273826000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>9760259000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>9763616000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>9491399000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>9828349000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>10230067000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>9496002000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>9374213000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>9851973000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>10032977000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>9739428000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>10058880000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>10102759000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>10140823000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>10139849000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>10395857000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>10461393000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>11025462000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>11764397000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>10777404000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>10408876000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10470738000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>10350420000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>8923428000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>8368618000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>7572330000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>7291198000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>7109865000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>4423966000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4142638000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4030392000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>3162937000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1687336000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1633226000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>1593624000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1386550000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1497709000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1789928000.0</v>
       </c>
-      <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>1568000000.0</v>
+      </c>
+      <c r="C52">
         <v>1824000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1148000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1920000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>923000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2994000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3160000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2728000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>930000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2043000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1900000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1818000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>71000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2018000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2031000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1514000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>73000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>72000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>74000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>73000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>75000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>72000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>75000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>72000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>71000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>69000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>70000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>66000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000000.0</v>
       </c>
       <c r="AE52">
         <v>111000000.0</v>
       </c>
       <c r="AF52">
         <v>111000000.0</v>
       </c>
       <c r="AG52">
+        <v>111000000.0</v>
+      </c>
+      <c r="AH52">
         <v>184000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>144000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>296000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>134000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>126000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>119000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>167000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>163825000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>211751000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>152020000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>95000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>94672000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>98227000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>97165000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>99734000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>102602000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>435794000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>304947000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>377507000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1301624000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>980168000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>97347000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>97802000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>98136000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>97737000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>469324000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>455846000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>457344000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1073484000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>917007000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>767068000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>572458000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>569196000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>286819000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>173315000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>159921000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>141144000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>134116000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>114623000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>99314000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>110655000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>78286000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>54333000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1329829000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>43592000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>165610000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>6486000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>6413000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>6138000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>7490000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>7325000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>56101000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>56442000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>64033000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>304864000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>2987000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2942000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3379000000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>13000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>33000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>45000000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AH53">
         <v>12000000.0</v>
       </c>
       <c r="AI53">
-        <v>11000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AJ53">
         <v>11000000.0</v>
       </c>
       <c r="AK53">
-        <v>10000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AL53">
         <v>10000000.0</v>
       </c>
       <c r="AM53">
         <v>10000000.0</v>
       </c>
       <c r="AN53">
+        <v>10000000.0</v>
+      </c>
+      <c r="AO53">
         <v>9080000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>8643000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>17254000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7901000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7514000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>7120000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>6901000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>6566000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>6518000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>6282000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>5888000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>6839000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>5750000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>5782000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>5672000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4521000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>4401000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>5151000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4874000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>4828000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>184366000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>171228000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>146532000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>164315000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>203687000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>173461000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>173868000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>118641000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>229091000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>188639000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>101921000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>194816000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>239144000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>173066000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>304895000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>232944000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>262802000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>374294000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>290683000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>398762000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>71717000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>20528000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>55655000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>41484000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16671,1850 +16783,1870 @@
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
         <v>9230996000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>8957047000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>8844125000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>8658412000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>10524054000.0</v>
       </c>
-      <c r="BE54">
-[...1 lines deleted...]
-      </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54"/>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>19909000000.0</v>
+      </c>
+      <c r="C55">
         <v>21176000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21920000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21502000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>21850000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21247000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>20666000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21354000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>21113000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21245000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21778000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>22124000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>22270000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22715000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22039000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>21469000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22059000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22247000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>20059000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>19892000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>20378000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20541000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>20807000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>20982000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>21695000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>21167000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>23199000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>22427000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>22594000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>22313000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>22547000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>23339000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>22855000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>21504000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>20687000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>19808000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>20142000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>20042000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>20469000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>20680660000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>20980532000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>20384909000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>20863000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>20502890000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21608209000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>21046082000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>22354047000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>22027781000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>22249123000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>22474601000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>22724264000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>22485095000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>21783824000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>22010953000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>22163652000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>23158362000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>22416806000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>22871032000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>22244123000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>21965251000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>21737157000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>21236990000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>21044308000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>20247997000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>20267154000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>20093458000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>20572106000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>18273058000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>17296995000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>16961632000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>17144113000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>14759412000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>13282222000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>12568401000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>11466517000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>11129552000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>10447844000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>7535652000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>7126458000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>6778473000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5740841000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4097334000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>3879739000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3693335000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3325656000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3297920000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3601478000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2785511000.0</v>
       </c>
-      <c r="CK55"/>
       <c r="CL55"/>
-      <c r="CM55">
+      <c r="CM55"/>
+      <c r="CN55">
         <v>1917035000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1606762000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>4297000000.0</v>
+      </c>
+      <c r="C56">
         <v>4266000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4832000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4152000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4263000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3721000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4290000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4825000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5332000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5556000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5777000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6172000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6290000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7015000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6744000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6207000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6770000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6725000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5510000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5228000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5577000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5630000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5707000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2958000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3772000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3493000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5305000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4808000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4957000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5055000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5566000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5614000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5075000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3394000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3197000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2836000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3100000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2820000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3098000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2838683000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3309270000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2951894000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3609000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3329223000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4318610000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3986784000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5190499000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4817337000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4978117000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5242112000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5515539000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5207268000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4465359000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4501701000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4477514000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>5599077000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>5225597000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5722739000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5397152000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>5342656000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4721305000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>4205285000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4058907000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3313560000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>4456824000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>4756558000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>5623674000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>3778257000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3217941000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3363908000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3741276000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1996975000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1360643000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1498061000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1379086000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2202596000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2348498000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>909523000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1093557000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>998309000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>777348000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>578131000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>644706000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>716140000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>795503000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>968040000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1405126000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>4311000000.0</v>
+      </c>
+      <c r="C57">
         <v>4491000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4222000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4671000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3501000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6255000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5801000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5350000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3369000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4267000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4422000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4102000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2275000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3919000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3902000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3391000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2023000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2139000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2565000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2487000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2542000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2465000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2816000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2255000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2375000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2419000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3224000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3004000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3031000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2917000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3157000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2906000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2992000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2874000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2956000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2661000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2559000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2512000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2806000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2773953000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2619773000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2395700000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2464000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2364640000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2691334000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2435907000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2699972000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2619417000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2858200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2959255000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3129665000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4045118000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3575427000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2689026000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2622823000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2519977000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2249470000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2492818000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2498706000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2332971000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2739342000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2586974000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2600413000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2315961000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2394645000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1996176000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1839305000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1725596000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1632446000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1484873000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1530416000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1721982000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1668728000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1500011000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1493273000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2775712000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>974488000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>915528000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>734648000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>621761000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>545358000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>495929000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>460368000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>474178000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>394470000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>348374000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>612560000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>291252000.0</v>
       </c>
-      <c r="CK57"/>
       <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>223366000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>161494000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>19012000000.0</v>
+      </c>
+      <c r="C58">
         <v>19426000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19986000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19635000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19568000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>18214000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>17506000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>17707000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>17219000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17220000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>17674000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17672000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>18111000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>18886000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>18383000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17688000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>17844000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17570000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>17811000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17463000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>17432000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17364000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17269000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>17142000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>17170000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15710000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16692000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15912000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16012000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>15873000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>15802000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>15541000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14893000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13147000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13060000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12917000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13337000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>12936000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>12973000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>13114033000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>13420732000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>12370932000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>12445000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>12116539000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>13139450000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>12305199000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>13333465000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>13172183000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>13510565000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>13641588000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>13223735000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>13254099000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>12826777000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>13166828000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>13505240000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12634308000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>12229776000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>12573184000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>12804971000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>12839800000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>12920158000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>12937723000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>13113120000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12926020000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>13263272000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>13138108000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>13631519000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>14243211000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>13163456000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>12629897000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>12718932000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>12481031000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>10976512000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>10277601000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9206243000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>8926529000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>8227362000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>5359217000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>5051304000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>4827250000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>3890694000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2360506000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2270201000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2195998000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1909177000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1967870000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2285477000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>2260232000.0</v>
       </c>
-      <c r="CK58"/>
       <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>1754927000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1506378000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>7798000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>7962000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>8357000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>7635000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>6891000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>6805000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>7106000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>7496000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>7566627000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>7559800000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
         <v>9230996000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>8957047000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>8844125000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>8658412000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>10524054000.0</v>
       </c>
-      <c r="BE59">
-[...1 lines deleted...]
-      </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59"/>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>581000000.0</v>
+      </c>
+      <c r="C60">
         <v>1200000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1590000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1571000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1991000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2699000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2884000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3426000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3754000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3953000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4118000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4553000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4330000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4056000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3881000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3900000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4191000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4529000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1996000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2102000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2491000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2673000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2973000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3199000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3720000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4489000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5187000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5359000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5560000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5525000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5684000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6862000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>7158000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>7363000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6486000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5896000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5923000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5997000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>6177000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>6343882000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6427488000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6634988000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6817000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>6891529000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>7071384000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7144063000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7213586000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7207294000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7275762000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7286808000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7665494000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7586220000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>7500105000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>7326043000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>7061842000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9068196000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>8828748000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>8806476000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>7850689000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7629156000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>7397998000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6957581000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>6662991000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>6111539000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5851771000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>5835823000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>5850699000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4034407000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4133988000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4329861000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>4422108000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2278381000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2305710000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2290800000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2260274000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2203023000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2220482000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2176435000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2075154000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1951223000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1850147000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1736828000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1609538000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1497337000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1416479000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1330050000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1316001000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>525279000.0</v>
       </c>
-      <c r="CK60"/>
       <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>162108000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>100384000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-4481000000.0</v>
       </c>
       <c r="O61">
         <v>-4481000000.0</v>
       </c>
       <c r="P61">
         <v>-4481000000.0</v>
       </c>
       <c r="Q61">
         <v>-4481000000.0</v>
       </c>
       <c r="R61">
         <v>-4481000000.0</v>
       </c>
       <c r="S61">
         <v>-4481000000.0</v>
       </c>
       <c r="T61">
         <v>-4481000000.0</v>
       </c>
       <c r="U61">
         <v>-4481000000.0</v>
       </c>
       <c r="V61">
         <v>-4481000000.0</v>
       </c>
       <c r="W61">
         <v>-4481000000.0</v>
       </c>
       <c r="X61">
         <v>-4481000000.0</v>
       </c>
       <c r="Y61">
         <v>-4481000000.0</v>
       </c>
       <c r="Z61">
         <v>-4481000000.0</v>
       </c>
       <c r="AA61">
         <v>-4481000000.0</v>
       </c>
       <c r="AB61">
+        <v>-4481000000.0</v>
+      </c>
+      <c r="AC61">
         <v>-4181000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-4081000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-3901000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-3727000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-3297000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2997000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2893000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-2818000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-2743000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-2668000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2593000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-2443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2443036000.0</v>
       </c>
       <c r="AO61">
         <v>-2443036000.0</v>
       </c>
       <c r="AP61">
         <v>-2443036000.0</v>
       </c>
       <c r="AQ61">
         <v>-2443036000.0</v>
       </c>
       <c r="AR61">
+        <v>-2443036000.0</v>
+      </c>
+      <c r="AS61">
         <v>-2382972000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-2302946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2237952000.0</v>
       </c>
       <c r="AU61">
         <v>-2237952000.0</v>
       </c>
       <c r="AV61">
+        <v>-2237952000.0</v>
+      </c>
+      <c r="AW61">
         <v>-2000381000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-1700565000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-1380529000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-570520000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-346253000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-46562000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-8844125000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-8658412000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-10524054000.0</v>
       </c>
-      <c r="BE61">
-[...1 lines deleted...]
-      </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
-      <c r="BK61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61"/>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
-      <c r="BP61">
-[...1 lines deleted...]
-      </c>
+      <c r="BP61"/>
       <c r="BQ61">
         <v>-13000.0</v>
       </c>
       <c r="BR61">
         <v>-13000.0</v>
       </c>
-      <c r="BS61"/>
+      <c r="BS61">
+        <v>-13000.0</v>
+      </c>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18565,50 +18697,51 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18683,51 +18816,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>6536000000.0</v>
       </c>
       <c r="C2">
         <v>5777000000.0</v>
       </c>
       <c r="D2">
         <v>5205000000.0</v>
       </c>
       <c r="E2">
         <v>2460000000.0</v>
       </c>
       <c r="F2">
         <v>2626000000.0</v>
       </c>
       <c r="G2">
         <v>2119000000.0</v>
       </c>
       <c r="H2">
         <v>6099000000.0</v>
       </c>
       <c r="I2">
         <v>6974000000.0</v>
       </c>
@@ -18762,51 +18895,51 @@
         <v>2768752000.0</v>
       </c>
       <c r="T2">
         <v>1745843000.0</v>
       </c>
       <c r="U2">
         <v>1164112000.0</v>
       </c>
       <c r="V2">
         <v>873452000.0</v>
       </c>
       <c r="W2">
         <v>541721000.0</v>
       </c>
       <c r="X2">
         <v>296850000.0</v>
       </c>
       <c r="Y2">
         <v>266394000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>1540000000.0</v>
       </c>
       <c r="C3">
         <v>1368000000.0</v>
       </c>
       <c r="D3">
         <v>1266000000.0</v>
       </c>
       <c r="E3">
         <v>1091000000.0</v>
       </c>
       <c r="F3">
         <v>1097000000.0</v>
       </c>
       <c r="G3">
         <v>1052000000.0</v>
       </c>
       <c r="H3">
         <v>1071000000.0</v>
       </c>
       <c r="I3">
         <v>1146000000.0</v>
       </c>
@@ -18843,92 +18976,92 @@
       <c r="T3">
         <v>252782000.0</v>
       </c>
       <c r="U3">
         <v>119977000.0</v>
       </c>
       <c r="V3">
         <v>99796000.0</v>
       </c>
       <c r="W3">
         <v>76324000.0</v>
       </c>
       <c r="X3">
         <v>53859000.0</v>
       </c>
       <c r="Y3">
         <v>46662000.0</v>
       </c>
       <c r="Z3">
         <v>1938000.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2898000000.0</v>
       </c>
       <c r="F4">
         <v>193000000.0</v>
       </c>
       <c r="G4">
         <v>193000000.0</v>
       </c>
       <c r="H4">
         <v>193000000.0</v>
       </c>
       <c r="I4">
         <v>193000000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>2959000000.0</v>
       </c>
       <c r="C5">
         <v>2687000000.0</v>
       </c>
       <c r="D5">
         <v>2593000000.0</v>
       </c>
       <c r="E5">
         <v>-685000000.0</v>
       </c>
       <c r="F5">
         <v>-853000000.0</v>
       </c>
       <c r="G5">
         <v>-1353000000.0</v>
       </c>
       <c r="H5">
         <v>4049000000.0</v>
       </c>
       <c r="I5">
         <v>3772000000.0</v>
       </c>
@@ -18967,51 +19100,51 @@
       </c>
       <c r="U5">
         <v>574097000.0</v>
       </c>
       <c r="V5">
         <v>489451000.0</v>
       </c>
       <c r="W5">
         <v>618468000.0</v>
       </c>
       <c r="X5">
         <v>186126000.0</v>
       </c>
       <c r="Y5">
         <v>159935000.0</v>
       </c>
       <c r="Z5">
         <v>128264000.0</v>
       </c>
       <c r="AA5">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>4499000000.0</v>
       </c>
       <c r="C6">
         <v>4055000000.0</v>
       </c>
       <c r="D6">
         <v>3859000000.0</v>
       </c>
       <c r="E6">
         <v>406000000.0</v>
       </c>
       <c r="F6">
         <v>244000000.0</v>
       </c>
       <c r="G6">
         <v>-301000000.0</v>
       </c>
       <c r="H6">
         <v>5120000000.0</v>
       </c>
       <c r="I6">
         <v>4918000000.0</v>
       </c>
@@ -19050,129 +19183,129 @@
       </c>
       <c r="U6">
         <v>694074000.0</v>
       </c>
       <c r="V6">
         <v>589247000.0</v>
       </c>
       <c r="W6">
         <v>694792000.0</v>
       </c>
       <c r="X6">
         <v>239985000.0</v>
       </c>
       <c r="Y6">
         <v>206597000.0</v>
       </c>
       <c r="Z6">
         <v>130202000.0</v>
       </c>
       <c r="AA6">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>2898000000.0</v>
       </c>
       <c r="F8">
         <v>193000000.0</v>
       </c>
       <c r="G8">
         <v>-243000000.0</v>
       </c>
       <c r="H8">
         <v>136000000.0</v>
       </c>
       <c r="I8">
         <v>-57000000.0</v>
       </c>
       <c r="J8">
         <v>526000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>6481000000.0</v>
       </c>
       <c r="C9">
         <v>5521000000.0</v>
       </c>
       <c r="D9">
         <v>5167000000.0</v>
       </c>
       <c r="E9">
         <v>1650000000.0</v>
       </c>
       <c r="F9">
         <v>1608000000.0</v>
       </c>
       <c r="G9">
         <v>821000000.0</v>
       </c>
       <c r="H9">
         <v>6028000000.0</v>
       </c>
       <c r="I9">
         <v>6755000000.0</v>
       </c>
@@ -19211,51 +19344,51 @@
       </c>
       <c r="U9">
         <v>1072747000.0</v>
       </c>
       <c r="V9">
         <v>867460000.0</v>
       </c>
       <c r="W9">
         <v>655335000.0</v>
       </c>
       <c r="X9">
         <v>691754000.0</v>
       </c>
       <c r="Y9">
         <v>623336000.0</v>
       </c>
       <c r="Z9">
         <v>586973000.0</v>
       </c>
       <c r="AA9">
         <v>641199000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>2213000000.0</v>
       </c>
       <c r="C10">
         <v>1960000000.0</v>
       </c>
       <c r="D10">
         <v>1775000000.0</v>
       </c>
       <c r="E10">
         <v>-1387000000.0</v>
       </c>
       <c r="F10">
         <v>-1474000000.0</v>
       </c>
       <c r="G10">
         <v>-1876000000.0</v>
       </c>
       <c r="H10">
         <v>3600000000.0</v>
       </c>
       <c r="I10">
         <v>3326000000.0</v>
       </c>
@@ -19294,51 +19427,51 @@
       </c>
       <c r="U10">
         <v>504246000.0</v>
       </c>
       <c r="V10">
         <v>287936000.0</v>
       </c>
       <c r="W10">
         <v>481447000.0</v>
       </c>
       <c r="X10">
         <v>66634000.0</v>
       </c>
       <c r="Y10">
         <v>160980000.0</v>
       </c>
       <c r="Z10">
         <v>7874000.0</v>
       </c>
       <c r="AA10">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>347000000.0</v>
       </c>
       <c r="C11">
         <v>208000000.0</v>
       </c>
       <c r="D11">
         <v>344000000.0</v>
       </c>
       <c r="E11">
         <v>154000000.0</v>
       </c>
       <c r="F11">
         <v>-5000000.0</v>
       </c>
       <c r="G11">
         <v>24000000.0</v>
       </c>
       <c r="H11">
         <v>432000000.0</v>
       </c>
       <c r="I11">
         <v>375000000.0</v>
       </c>
@@ -19375,51 +19508,51 @@
       <c r="T11">
         <v>21591000.0</v>
       </c>
       <c r="U11">
         <v>62243000.0</v>
       </c>
       <c r="V11">
         <v>4250000.0</v>
       </c>
       <c r="W11">
         <v>-13736000.0</v>
       </c>
       <c r="X11">
         <v>119492000.0</v>
       </c>
       <c r="Y11">
         <v>171779000.0</v>
       </c>
       <c r="Z11">
         <v>120390000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
         <v>746000000.0</v>
       </c>
       <c r="C12">
         <v>727000000.0</v>
       </c>
       <c r="D12">
         <v>818000000.0</v>
       </c>
       <c r="E12">
         <v>702000000.0</v>
       </c>
       <c r="F12">
         <v>621000000.0</v>
       </c>
       <c r="G12">
         <v>523000000.0</v>
       </c>
       <c r="H12">
         <v>449000000.0</v>
       </c>
       <c r="I12">
         <v>446000000.0</v>
       </c>
@@ -19458,51 +19591,51 @@
       </c>
       <c r="U12">
         <v>135853000.0</v>
       </c>
       <c r="V12">
         <v>96292000.0</v>
       </c>
       <c r="W12">
         <v>138077000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
         <v>585000000.0</v>
       </c>
       <c r="C13">
         <v>275000000.0</v>
       </c>
       <c r="D13">
         <v>285000000.0</v>
       </c>
       <c r="E13">
         <v>586000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>21000000.0</v>
       </c>
       <c r="H13">
         <v>74000000.0</v>
       </c>
       <c r="I13">
         <v>59000000.0</v>
       </c>
@@ -19511,51 +19644,51 @@
       </c>
       <c r="K13">
         <v>10000000.0</v>
       </c>
       <c r="L13">
         <v>250135000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>-239000000.0</v>
       </c>
       <c r="C14">
         <v>-306000000.0</v>
       </c>
       <c r="D14">
         <v>-18000000.0</v>
       </c>
       <c r="E14">
         <v>475000000.0</v>
       </c>
       <c r="F14">
         <v>315000000.0</v>
       </c>
       <c r="G14">
         <v>-458000000.0</v>
       </c>
       <c r="H14">
         <v>606000000.0</v>
       </c>
       <c r="I14">
         <v>538000000.0</v>
       </c>
@@ -19574,51 +19707,51 @@
       <c r="N14">
         <v>648679000.0</v>
       </c>
       <c r="O14">
         <v>357720000.0</v>
       </c>
       <c r="P14">
         <v>322996000.0</v>
       </c>
       <c r="Q14">
         <v>182209000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>1627000000.0</v>
       </c>
       <c r="C15">
         <v>1446000000.0</v>
       </c>
       <c r="D15">
         <v>1221000000.0</v>
       </c>
       <c r="E15">
         <v>1832000000.0</v>
       </c>
       <c r="F15">
         <v>-961000000.0</v>
       </c>
       <c r="G15">
         <v>-1685000000.0</v>
       </c>
       <c r="H15">
         <v>2698000000.0</v>
       </c>
       <c r="I15">
         <v>2413000000.0</v>
       </c>
@@ -19657,51 +19790,51 @@
       </c>
       <c r="U15">
         <v>442003000.0</v>
       </c>
       <c r="V15">
         <v>283686000.0</v>
       </c>
       <c r="W15">
         <v>495183000.0</v>
       </c>
       <c r="X15">
         <v>66634000.0</v>
       </c>
       <c r="Y15">
         <v>-11844000.0</v>
       </c>
       <c r="Z15">
         <v>7874000.0</v>
       </c>
       <c r="AA15">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>1627000000.0</v>
       </c>
       <c r="C16">
         <v>1446000000.0</v>
       </c>
       <c r="D16">
         <v>1221000000.0</v>
       </c>
       <c r="E16">
         <v>1832000000.0</v>
       </c>
       <c r="F16">
         <v>-961000000.0</v>
       </c>
       <c r="G16">
         <v>-1685000000.0</v>
       </c>
       <c r="H16">
         <v>2698000000.0</v>
       </c>
       <c r="I16">
         <v>2413000000.0</v>
       </c>
@@ -19730,51 +19863,51 @@
         <v>407463000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>116688000.0</v>
       </c>
       <c r="U16">
         <v>442003000.0</v>
       </c>
       <c r="V16">
         <v>283686000.0</v>
       </c>
       <c r="W16">
         <v>495183000.0</v>
       </c>
       <c r="X16">
         <v>66634000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
         <v>1866000000.0</v>
       </c>
       <c r="C17">
         <v>1752000000.0</v>
       </c>
       <c r="D17">
         <v>693000000.0</v>
       </c>
       <c r="E17">
         <v>-1541000000.0</v>
       </c>
       <c r="F17">
         <v>-1469000000.0</v>
       </c>
       <c r="G17">
         <v>-2143000000.0</v>
       </c>
       <c r="H17">
         <v>3304000000.0</v>
       </c>
       <c r="I17">
         <v>2951000000.0</v>
       </c>
@@ -19793,102 +19926,102 @@
       <c r="N17">
         <v>2954676000.0</v>
       </c>
       <c r="O17">
         <v>1881813000.0</v>
       </c>
       <c r="P17">
         <v>1883119000.0</v>
       </c>
       <c r="Q17">
         <v>800158000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>-585000000.0</v>
       </c>
       <c r="C18">
         <v>-452000000.0</v>
       </c>
       <c r="D18">
         <v>-544000000.0</v>
       </c>
       <c r="E18">
         <v>-586000000.0</v>
       </c>
       <c r="F18">
         <v>-617000000.0</v>
       </c>
       <c r="G18">
         <v>-515000000.0</v>
       </c>
       <c r="H18">
         <v>-481000000.0</v>
       </c>
       <c r="I18">
         <v>-387000000.0</v>
       </c>
       <c r="J18">
         <v>-311000000.0</v>
       </c>
       <c r="K18">
         <v>-264000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>107000000.0</v>
       </c>
       <c r="F19">
         <v>-27000000.0</v>
       </c>
       <c r="G19">
         <v>43000000.0</v>
       </c>
       <c r="H19">
         <v>653000000.0</v>
       </c>
       <c r="I19">
         <v>85000000.0</v>
       </c>
       <c r="J19">
         <v>-83000000.0</v>
       </c>
       <c r="K19">
         <v>41000000.0</v>
       </c>
@@ -19901,51 +20034,51 @@
       <c r="N19">
         <v>16337000.0</v>
       </c>
       <c r="O19">
         <v>28992000.0</v>
       </c>
       <c r="P19">
         <v>10439000.0</v>
       </c>
       <c r="Q19">
         <v>687000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>37000000.0</v>
       </c>
       <c r="F20">
         <v>49000000.0</v>
       </c>
       <c r="G20">
         <v>198000000.0</v>
       </c>
       <c r="H20">
         <v>154000000.0</v>
       </c>
       <c r="I20">
         <v>161000000.0</v>
       </c>
       <c r="J20">
         <v>125000000.0</v>
       </c>
       <c r="K20">
         <v>303000000.0</v>
       </c>
@@ -19958,51 +20091,51 @@
       <c r="N20">
         <v>262281000.0</v>
       </c>
       <c r="O20">
         <v>526801000.0</v>
       </c>
       <c r="P20">
         <v>216281000.0</v>
       </c>
       <c r="Q20">
         <v>228652000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>3089000000.0</v>
       </c>
       <c r="C21">
         <v>2466000000.0</v>
       </c>
       <c r="D21">
         <v>2355000000.0</v>
       </c>
       <c r="E21">
         <v>-770000000.0</v>
       </c>
       <c r="F21">
         <v>-689000000.0</v>
       </c>
       <c r="G21">
         <v>-1393000000.0</v>
       </c>
       <c r="H21">
         <v>3365000000.0</v>
       </c>
       <c r="I21">
         <v>3751000000.0</v>
       </c>
@@ -20041,82 +20174,82 @@
       </c>
       <c r="U21">
         <v>574097000.0</v>
       </c>
       <c r="V21">
         <v>489451000.0</v>
       </c>
       <c r="W21">
         <v>618468000.0</v>
       </c>
       <c r="X21">
         <v>186126000.0</v>
       </c>
       <c r="Y21">
         <v>159935000.0</v>
       </c>
       <c r="Z21">
         <v>130202000.0</v>
       </c>
       <c r="AA21">
         <v>150960000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>9928000000.0</v>
       </c>
       <c r="C23">
         <v>8832000000.0</v>
       </c>
       <c r="D23">
         <v>8017000000.0</v>
       </c>
       <c r="E23">
         <v>4880000000.0</v>
       </c>
       <c r="F23">
         <v>4923000000.0</v>
       </c>
       <c r="G23">
         <v>4333000000.0</v>
       </c>
       <c r="H23">
         <v>8762000000.0</v>
       </c>
       <c r="I23">
         <v>9978000000.0</v>
       </c>
@@ -20155,133 +20288,133 @@
       </c>
       <c r="U23">
         <v>1662762000.0</v>
       </c>
       <c r="V23">
         <v>1251461000.0</v>
       </c>
       <c r="W23">
         <v>578588000.0</v>
       </c>
       <c r="X23">
         <v>505628000.0</v>
       </c>
       <c r="Y23">
         <v>463401000.0</v>
       </c>
       <c r="Z23">
         <v>456771000.0</v>
       </c>
       <c r="AA23">
         <v>490239000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
         <v>144899000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>1540000000.0</v>
       </c>
       <c r="C25">
         <v>1368000000.0</v>
       </c>
       <c r="D25">
         <v>1187000000.0</v>
       </c>
       <c r="E25">
         <v>1091000000.0</v>
       </c>
       <c r="F25">
         <v>1097000000.0</v>
       </c>
       <c r="G25">
         <v>1215000000.0</v>
       </c>
       <c r="H25">
         <v>1216000000.0</v>
       </c>
       <c r="I25">
         <v>1146000000.0</v>
       </c>
       <c r="J25">
         <v>1208000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>269000000.0</v>
       </c>
       <c r="C26">
         <v>228000000.0</v>
       </c>
       <c r="D26">
         <v>205000000.0</v>
       </c>
       <c r="E26">
         <v>143000000.0</v>
       </c>
       <c r="F26">
         <v>109000000.0</v>
       </c>
       <c r="G26">
         <v>18000000.0</v>
       </c>
       <c r="H26">
         <v>24000000.0</v>
       </c>
       <c r="I26">
         <v>12000000.0</v>
       </c>
@@ -20306,51 +20439,51 @@
       <c r="P26">
         <v>11309000.0</v>
       </c>
       <c r="Q26">
         <v>1783000.0</v>
       </c>
       <c r="R26">
         <v>533000.0</v>
       </c>
       <c r="S26">
         <v>12789000.0</v>
       </c>
       <c r="T26">
         <v>9728000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>228000000.0</v>
       </c>
       <c r="D27">
         <v>205000000.0</v>
       </c>
       <c r="E27">
         <v>143000000.0</v>
       </c>
       <c r="F27">
         <v>109000000.0</v>
       </c>
       <c r="G27">
         <v>18000000.0</v>
       </c>
       <c r="H27">
         <v>24000000.0</v>
       </c>
       <c r="I27">
         <v>12000000.0</v>
       </c>
       <c r="J27">
         <v>13000000.0</v>
@@ -20373,51 +20506,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>342082000.0</v>
       </c>
       <c r="T27">
         <v>341950000.0</v>
       </c>
       <c r="U27">
         <v>154900000.0</v>
       </c>
       <c r="V27">
         <v>88466000.0</v>
       </c>
       <c r="W27">
         <v>180274000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>1188000000.0</v>
       </c>
       <c r="C28">
         <v>1150000000.0</v>
       </c>
       <c r="D28">
         <v>1107000000.0</v>
       </c>
       <c r="E28">
         <v>936000000.0</v>
       </c>
       <c r="F28">
         <v>831000000.0</v>
       </c>
       <c r="G28">
         <v>798000000.0</v>
       </c>
       <c r="H28">
         <v>1118000000.0</v>
       </c>
       <c r="I28">
         <v>1483000000.0</v>
       </c>
@@ -20452,51 +20585,51 @@
         <v>850746000.0</v>
       </c>
       <c r="T28">
         <v>319357000.0</v>
       </c>
       <c r="U28">
         <v>230355000.0</v>
       </c>
       <c r="V28">
         <v>192806000.0</v>
       </c>
       <c r="W28">
         <v>173088000.0</v>
       </c>
       <c r="X28">
         <v>154919000.0</v>
       </c>
       <c r="Y28">
         <v>150345000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>347000000.0</v>
       </c>
       <c r="C29">
         <v>208000000.0</v>
       </c>
       <c r="D29">
         <v>203000000.0</v>
       </c>
       <c r="E29">
         <v>154000000.0</v>
       </c>
       <c r="F29">
         <v>-5000000.0</v>
       </c>
       <c r="G29">
         <v>-38000000.0</v>
       </c>
       <c r="H29">
         <v>468000000.0</v>
       </c>
       <c r="I29">
         <v>375000000.0</v>
       </c>
@@ -20505,51 +20638,51 @@
       </c>
       <c r="K29">
         <v>239000000.0</v>
       </c>
       <c r="L29">
         <v>236185000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>3392000000.0</v>
       </c>
       <c r="C30">
         <v>3055000000.0</v>
       </c>
       <c r="D30">
         <v>2812000000.0</v>
       </c>
       <c r="E30">
         <v>2420000000.0</v>
       </c>
       <c r="F30">
         <v>2297000000.0</v>
       </c>
       <c r="G30">
         <v>2214000000.0</v>
       </c>
       <c r="H30">
         <v>2663000000.0</v>
       </c>
       <c r="I30">
         <v>3004000000.0</v>
       </c>
@@ -20588,51 +20721,51 @@
       </c>
       <c r="U30">
         <v>498650000.0</v>
       </c>
       <c r="V30">
         <v>378009000.0</v>
       </c>
       <c r="W30">
         <v>36867000.0</v>
       </c>
       <c r="X30">
         <v>505628000.0</v>
       </c>
       <c r="Y30">
         <v>463401000.0</v>
       </c>
       <c r="Z30">
         <v>456771000.0</v>
       </c>
       <c r="AA30">
         <v>490239000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>-876000000.0</v>
       </c>
       <c r="C31">
         <v>-506000000.0</v>
       </c>
       <c r="D31">
         <v>-580000000.0</v>
       </c>
       <c r="E31">
         <v>-617000000.0</v>
       </c>
       <c r="F31">
         <v>-785000000.0</v>
       </c>
       <c r="G31">
         <v>-483000000.0</v>
       </c>
       <c r="H31">
         <v>235000000.0</v>
       </c>
       <c r="I31">
         <v>-425000000.0</v>
       </c>
@@ -20671,51 +20804,51 @@
       </c>
       <c r="U31">
         <v>-69851000.0</v>
       </c>
       <c r="V31">
         <v>-201515000.0</v>
       </c>
       <c r="W31">
         <v>-137021000.0</v>
       </c>
       <c r="X31">
         <v>-119492000.0</v>
       </c>
       <c r="Y31">
         <v>-159935000.0</v>
       </c>
       <c r="Z31">
         <v>-122328000.0</v>
       </c>
       <c r="AA31">
         <v>-134098000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>13017000000.0</v>
       </c>
       <c r="C32">
         <v>11298000000.0</v>
       </c>
       <c r="D32">
         <v>10372000000.0</v>
       </c>
       <c r="E32">
         <v>4110000000.0</v>
       </c>
       <c r="F32">
         <v>4234000000.0</v>
       </c>
       <c r="G32">
         <v>2940000000.0</v>
       </c>
       <c r="H32">
         <v>12127000000.0</v>
       </c>
       <c r="I32">
         <v>13729000000.0</v>
       </c>
@@ -20773,951 +20906,958 @@
       <c r="AA32">
         <v>641199000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN32"/>
+  <dimension ref="A1:CO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>1349000000.0</v>
+      </c>
+      <c r="C2">
         <v>1836000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1881000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1672000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1538000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1445000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1484000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1413000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1419000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1461000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1432000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1386000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1293000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1094000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>665000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>577000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>602000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>616000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>603000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>584000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>711000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>728000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>722000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>391000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>288000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>828000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1717000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1602000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1689000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1824000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1792000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1722000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1706000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1754000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1720000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1574000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1529000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1551000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1574469000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1448000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1354000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1460000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1472244000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1499334000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1562251000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1583261000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1779114000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1883875000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1942556000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2139875000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2043650000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1912059000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1772941000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1787807000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1710613000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1498354000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1426145000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1434463000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1372554000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1217881000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1203305000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1128937000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1069494000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1040553000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>938144000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>826996000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2876873000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>720763000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>672053000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>684549000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>711040000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>732239000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>679717000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>645756000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>635662000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>416973000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>350923000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>342285000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>327488000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>291297000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>277781000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>267549000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>258405000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>228263000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>198375000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>188409000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>177507000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>169792000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>115633000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>90822000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>296850000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>266394000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>371000000.0</v>
+      </c>
+      <c r="C3">
         <v>378000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>383000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>389000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>391000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>377000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>363000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>339000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>330000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>336000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>348000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>328000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>302000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>288000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>269000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>274000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>270000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>278000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>280000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>276000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>272000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>269000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>307000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>262000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>257000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>267000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>305000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>298000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>303000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>310000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>298000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>292000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>283000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>273000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>267000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>274000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>336000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>331000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>327879000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>287000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>264000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>270000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>258292000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>257435000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>258077000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>263760000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>265970000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>261088000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>274056000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>271073000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>264993000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>258947000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>261156000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>262724000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>290486000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>236552000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>230497000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>204692000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>197935000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>220247000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>216195000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>203393000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>184450000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>186738000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>170694000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>153089000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>181493000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>148677000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>110132000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>145739000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>160816000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>132239000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>111387000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>128709000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>95317000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>66938000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>46509000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>39326000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>38829000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>29426000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>25815000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>25907000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>27430000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>28640000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>22211000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>21515000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>25979000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>17962000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>16856000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>15527000.0</v>
       </c>
-      <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-5000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>2907000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>118000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>99000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000000.0</v>
       </c>
       <c r="W4">
         <v>-62000000.0</v>
       </c>
       <c r="X4">
         <v>-62000000.0</v>
       </c>
       <c r="Y4">
         <v>-62000000.0</v>
       </c>
-      <c r="Z4"/>
+      <c r="Z4">
+        <v>-62000000.0</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -21857,639 +21997,646 @@
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>650000000.0</v>
+      </c>
+      <c r="C5">
         <v>936000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>742000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>769000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>803000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>645000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>641000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>582000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>682000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>782000000.0</v>
       </c>
       <c r="K5">
         <v>782000000.0</v>
       </c>
       <c r="L5">
+        <v>782000000.0</v>
+      </c>
+      <c r="M5">
         <v>771000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>627000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>413000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-86000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-137000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-142000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-320000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-149000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-464000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-128000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-112000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-218000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-525000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-758000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>58000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>982000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>888000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1487000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>970000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>880000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>908000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>850000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1134000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1018000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>840000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>796000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>726000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>735255000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>740000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>513000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>541000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>703421000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>757502000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>693221000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>732958000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1035387000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>975147000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>969351000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1127007000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>876713000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>921852000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>787770000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>828388000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>683566000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>540623000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>389999000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>706952000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>652107000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>628308000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>614058000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>483299000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>489211000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>370718000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>163608000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>139181000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>18825000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>62213000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-167880000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>36085000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-34379000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>38619000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>92995000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>96565000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>133565000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-20794000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>86233000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>131006000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>166324000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>133478000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>125415000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>148880000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>141488000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>108484000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>114143000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>125336000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>89496000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>408449000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>38227000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>82296000.0</v>
       </c>
-      <c r="CM5">
-[...1 lines deleted...]
-      </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>1021000000.0</v>
+      </c>
+      <c r="C6">
         <v>1314000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1125000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1158000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1194000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1022000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1004000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>921000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1012000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1118000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1130000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1099000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>929000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>701000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>183000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>137000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>128000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-42000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>131000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-188000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>144000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>157000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>89000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-263000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-501000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>325000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1287000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1186000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1790000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1280000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1178000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1200000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1133000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1407000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1285000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1114000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1132000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1057000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1063134000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1027000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>777000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>811000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>961713000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1014937000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>951298000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>996718000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1301357000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1236235000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1243407000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1398080000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1141706000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1180799000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1048926000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1091112000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>974052000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>777175000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>620496000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>911644000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>850042000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>848555000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>830253000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>686692000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>673661000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>557456000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>334302000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>292270000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>200318000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>210890000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-57748000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>181824000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>126437000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>170858000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>204382000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>225274000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>228882000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>46144000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>132742000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>170332000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>205153000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>162904000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>151230000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>174787000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>168918000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>137124000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>136354000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>146851000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>115475000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>426411000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>55083000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>97823000.0</v>
       </c>
-      <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -22629,122 +22776,123 @@
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...2 lines deleted...]
-      <c r="H8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
         <v>-5000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2907000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>118000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>99000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>38000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-62000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-73000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-67000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-144000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>41000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-727000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -22881,1255 +23029,1272 @@
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>1805000000.0</v>
+      </c>
+      <c r="C9">
         <v>1749000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1768000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1659000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1637000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1417000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1412000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1269000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1342000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1498000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1483000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1409000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1249000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1026000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>452000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>428000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>443000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>327000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>405000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>273000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>462000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>468000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>424000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>55000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-226000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>589000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1792000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1648000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1645000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1822000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1683000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1650000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1597000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1825000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1716000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1587000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1580000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1516000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1500668000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1521000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1295000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1257000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1389491000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1394349000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1359170000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1428361000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1636879000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1649247000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1681794000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1870509000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1612035000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1656481000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1470000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1514912000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1366389000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1211128000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1155761000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1328279000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1171801000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1191494000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1141791000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>982982000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>945552000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>868219000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>656332000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>507892000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1592674000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>420381000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>386647000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>394513000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>382335000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1105434000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1112114000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>433267000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>412811000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>243977000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>262003000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>285933000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>308772000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>261931000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>239226000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>262815000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>242270000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>209359000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>200446000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>215385000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>347577000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>343636000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>266657000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>239186000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>394904000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>356942000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>461000000.0</v>
+      </c>
+      <c r="C10">
         <v>748000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>551000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>582000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>609000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>471000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>461000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>403000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>496000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>600000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>592000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>571000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>417000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>195000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-287000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-320000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-304000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-476000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-301000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-621000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-286000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-266000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-368000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-659000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-872000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-70000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>848000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>751000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1344000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>829000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>742000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>782000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>757000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1045000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>931000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>757000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>717000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>648000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>659129000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>675000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>449000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>472000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>637219000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>690540000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>627420000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>666703000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>968701000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>908368000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>899761000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1055881000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>809627000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>854935000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>719394000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>759556000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>616499000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>478331000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>325466000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>642280000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>584096000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>557547000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>543466000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>409714000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>414273000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>293995000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>86621000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>61016000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-78542000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-26301000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-232751000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-35033000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-151773000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-51916000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-15776000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-8560000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>45546000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-49459000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>40167000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>102025000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>141185000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>108484000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>116734000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>137843000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>130604000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>86669000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>97850000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-27187000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>55520000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-85879000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>461890000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>49916000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>66634000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>-88000000.0</v>
+      </c>
+      <c r="C11">
         <v>107000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>103000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>91000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>90000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>63000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>69000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>50000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>72000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>123000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>122000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>49000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-18000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>60000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>110000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-27000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-31000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>22000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>65000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>82000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>236000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>85000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>782000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>83000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>81000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-571000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-429000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>73000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>78000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>69000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>51992000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>69000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>55000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>63000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>62244000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>72347000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>45929000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>55665000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>90701000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>47869000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>46917000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>59153000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>39896000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>45637000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>47721000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>55582000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>45156000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>33351000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>39085000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>63171000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>59744000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>52375000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>54374000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>45211000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>27866000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>25161000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>8073000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>13202000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-4525000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>54316000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-54488000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>813000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-40167000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-19425000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2782000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2674000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5663000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-952000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5769000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>11111000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>27545000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11233000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>7405000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>16060000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>20555000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6573000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>11421000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-34299000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-13736000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1384000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-423663000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>32380000.0</v>
       </c>
-      <c r="CM11">
-[...1 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
+      <c r="CO11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>189000000.0</v>
+      </c>
+      <c r="C12">
         <v>188000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>191000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>187000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>194000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>174000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>180000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>179000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>186000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>182000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>190000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>200000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>210000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>218000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>201000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>183000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>162000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>156000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>152000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>157000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>158000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>154000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>150000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>134000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>114000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>128000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>134000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>137000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>143000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>141000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>138000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>126000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>93000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>89000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>87000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>83000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>79000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>78000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>76000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>65189000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>64037000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>69000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>66202000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>66962000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>65801000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>66255000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>66686000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>66779000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>69590000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>71126000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>67086000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>66917000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>68376000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>68832000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>67067000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>62292000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>64533000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>64672000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>68011000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>70761000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>70592000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>73585000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>74938000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>76723000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>76987000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>78165000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>97367000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>88514000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>64871000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>71118000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>421825000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>90535000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>88474000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>114700000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>244808000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>72607000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>54409000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>34612000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>135853000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>45343000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>23685000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>21415000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>96292000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>30597000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>17969000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>27083000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>138077000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>34825000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>33637000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>34037000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>128082000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>127015000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>31000000.0</v>
+      </c>
+      <c r="C13">
         <v>35000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>153000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>39000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>152000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>42000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>67000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>80000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>71000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>63000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>121000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>134000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>70000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>141000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>145000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="T13">
         <v>1000000.0</v>
       </c>
       <c r="U13">
+        <v>1000000.0</v>
+      </c>
+      <c r="V13">
         <v>157000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>153000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>134000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>20000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24147,253 +24312,254 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>-27000000.0</v>
+      </c>
+      <c r="C14">
         <v>-74000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-53000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-72000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-58000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-56000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-68000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-78000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-71000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-89000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-87000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-69000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-56000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-2000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>105000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>142000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>127000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>101000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>127000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>455000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-64000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-77000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-166000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-165000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-50000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>154000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>136000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>154000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>162000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>130000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>128000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>120000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>160000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>149000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>115000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>98000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>98627000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>92156000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>66471000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>88746000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>109193000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>98835000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>112318000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>99115000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>156695000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>188794000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>181410000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>220543000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>192192000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>182554000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>141920000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>132013000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>136561000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>95198000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>45794000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>80167000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>89068000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>80293000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>78455000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>75180000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>60898000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>54337000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>36741000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30233000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
@@ -24425,798 +24591,805 @@
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>373000000.0</v>
+      </c>
+      <c r="C15">
         <v>567000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>395000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>419000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>461000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>352000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>324000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>275000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>353000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>494000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>382000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>380000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>312000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>147000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-169000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-239000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-290000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2530000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-123000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-368000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-192000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-278000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-299000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-565000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-820000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>629000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>533000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>954000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>582000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-170000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>571000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>556000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1456000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1211000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>569000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>546000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>481000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>508510000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>513000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>328000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>320000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>465782000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>519358000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>469173000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>511923000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>721305000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>671705000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>671434000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>776185000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>577539000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>626744000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>529753000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>571961000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>434782000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>349782000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>240587000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>498942000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>435284000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>424879000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>410637000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>289323000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>325509000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>214497000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>41807000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>17581000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-67427000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-76506000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-175940000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-34606000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-111320000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-32208000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-8796000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-11234000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>39883000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-48507000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>34398000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>90914000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>113640000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>97251000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>109329000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>121783000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>110049000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>80096000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>86429000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7112000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>69256000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-85879000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>461890000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>49916000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>66634000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>395000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>419000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>461000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>352000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>324000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>275000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>380000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>312000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>147000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-169000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-239000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-290000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2530000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-123000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-368000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-192000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-278000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-299000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-565000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-820000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>629000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>533000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>954000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>582000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-170000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>571000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>556000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1456000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1211000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>570000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>545000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>480000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>508510000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>513357000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>327966000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>320167000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>465782000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>519358000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>469173000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>511923000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>721305000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>671705000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>671434000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>776185000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>577539000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>626744000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>529753000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>571961000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>434782000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>349782000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>240587000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>498942000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>320114000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>353631000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>367607000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>228156000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>273036000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>168011000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-4679000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>39883000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-34398000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>34398000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>90914000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>113640000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>97251000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>109329000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>121783000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>110049000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>80096000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>86429000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7112000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>69256000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-461890000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>461890000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>49916000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>66634000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>373000000.0</v>
+      </c>
+      <c r="C17">
         <v>641000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>448000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>491000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>519000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>408000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>392000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>353000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>424000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>583000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>469000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>449000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>368000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>145000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-269000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-380000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-414000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-478000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-315000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-594000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280000000.0</v>
       </c>
       <c r="V17">
         <v>-280000000.0</v>
       </c>
       <c r="W17">
+        <v>-280000000.0</v>
+      </c>
+      <c r="X17">
         <v>-376000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-731000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-985000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-51000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>783000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>669000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1108000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>744000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-40000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>699000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>676000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1616000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1360000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>685000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>638000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>578000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>607137000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>605513000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>394437000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>408913000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>574975000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>618193000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>581491000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>611038000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>878000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>860499000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>852844000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>996728000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>769731000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>809298000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>671673000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>703974000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>571343000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>444980000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>286381000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>579109000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>524352000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>505172000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>489092000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>364503000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>268834000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>78548000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -25251,143 +25424,148 @@
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
-        <v>-153000000.0</v>
+        <v>-158000000.0</v>
       </c>
       <c r="C18">
         <v>-153000000.0</v>
       </c>
       <c r="D18">
+        <v>-153000000.0</v>
+      </c>
+      <c r="E18">
         <v>-148000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-152000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-132000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-123000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-112000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-106000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-111000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-127000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-121000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-134000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-148000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-141000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-145000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-148000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-152000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-151000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-156000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-157000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-153000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-149000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-134000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-114000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117000000.0</v>
       </c>
       <c r="AB18">
         <v>-117000000.0</v>
       </c>
       <c r="AC18">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AD18">
         <v>-126000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-121000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25405,428 +25583,428 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>90000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>35000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>80000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>40000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="T19">
         <v>-11000000.0</v>
       </c>
       <c r="U19">
+        <v>-11000000.0</v>
+      </c>
+      <c r="V19">
         <v>11000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-16000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>50000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>48000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>13000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>593000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>18000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>38000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>53000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-24000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-14000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-15000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-21000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-33000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>67747000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>23813000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-5516000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-45044000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2487000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>2158000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>4062000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>6378000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>8534000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5609000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>5697000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>5803000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>7597000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3819000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>3236000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>1685000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>11561000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>6528000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>8674000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>2229000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>11379000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-4248000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>5936000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-2628000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>9105000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-3167000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>17000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>10000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>4000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>14000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>14000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>13000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>17000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>12000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>56000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>88000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>26000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>28000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>98000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>24000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>17000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>15000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>46000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>11000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>114000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-10000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>38000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>24000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>26000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>37000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>21255000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>142512000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>85839000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>54006000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>63763000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>43093000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>49268000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>82252000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>54169000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>29490000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>69406000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>66743000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>63026000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>59888000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>67851000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>71516000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>64927000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>112677000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>202627000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>146570000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>80302000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>49776000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>41674000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>44529000.0</v>
       </c>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
       <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
         <v>63997000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>68829000.0</v>
       </c>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
@@ -25861,365 +26039,369 @@
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>618000000.0</v>
+      </c>
+      <c r="C21">
         <v>916000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>875000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>794000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>800000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>620000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>603000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>504000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>591000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>717000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>710000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>688000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>537000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>378000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-166000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-177000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-147000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-302000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-138000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-316000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-139000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-96000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-211000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-523000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-757000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>934000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>899000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>894000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>971000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>874000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>922000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>797000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1158000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1027000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>855000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>817000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>764000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>669092000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>720000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>518000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>586000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>701981000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>739069000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>689310000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>711115000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1022520000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>971421000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>961460000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1143825000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>886073000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>914826000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>780641000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>826703000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>672005000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>534095000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>397728000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>707554000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>663282000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>632556000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>608122000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>485927000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>488686000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>383305000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>166775000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>141820000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>43944000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>62382000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-171345000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>36279000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-34379000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>28195000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>73282000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>96565000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>133565000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-20794000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>86233000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>131006000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>166324000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>133478000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>125415000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>148880000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>141488000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>108484000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>114143000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>125336000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>89496000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-48411000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>495087000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>82296000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>186126000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>159935000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -26359,332 +26541,338 @@
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>2536000000.0</v>
+      </c>
+      <c r="C23">
         <v>2669000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2774000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2537000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2375000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2242000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2293000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2178000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2170000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2242000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2205000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2107000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2005000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1742000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1283000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1182000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1192000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1245000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1146000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1173000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1312000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1292000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1357000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>969000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>819000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1411000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2575000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2351000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2440000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2675000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2601000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2450000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2506000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2421000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2409000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2306000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2292000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2303000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2406045000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2249000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2131000000.0</v>
       </c>
       <c r="AP23">
         <v>2131000000.0</v>
       </c>
       <c r="AQ23">
+        <v>2131000000.0</v>
+      </c>
+      <c r="AR23">
         <v>2159754000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2154614000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2232111000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2300507000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2393473000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2561701000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2662890000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2866559000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2769612000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2653714000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2462300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2476016000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2404997000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2175387000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2184178000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2055188000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1881073000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1776819000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1736974000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1625992000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1526360000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1525467000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1427701000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1193068000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1240255000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1078762000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1230045000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1042783000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1127754000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1077239000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1038832000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>982458000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>914908000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>681744000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>526693000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>497212000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>469936000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>419750000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>391592000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>381484000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>359187000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>329138000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>284678000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>278458000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>258081000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>392047000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>228430000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>156890000.0</v>
       </c>
-      <c r="CM23">
-[...1 lines deleted...]
-      </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26699,1251 +26887,1264 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>102623000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>42276000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>371000000.0</v>
+      </c>
+      <c r="C25">
         <v>378000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>383000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>389000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>391000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>377000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>363000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>339000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>330000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>336000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>348000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>328000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>302000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>288000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>269000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>274000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>270000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>278000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>280000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>276000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>272000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>269000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>307000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>306000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>298000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>304000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>305000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>298000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>303000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>310000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>298000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>292000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>283000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>273000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>267000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>274000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>336000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>331000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>327879000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>287479000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>264219000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>269423000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>258292000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>257435000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>258077000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>263760000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>265970000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>261088000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>274056000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>271073000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>264993000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>258947000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>261156000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>262724000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>290486000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>206536000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>230497000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>204692000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>197935000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>200071000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>206161000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>190237000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>184450000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>186738000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>161996000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>161787000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>181493000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>148677000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>137143000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>145739000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>160816000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>142358000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>134112000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>128709000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>95317000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>66938000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>46509000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>39326000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>38829000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>29426000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>25815000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>25907000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>27430000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>28640000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>22211000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>21515000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>25979000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>17962000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>16856000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>15527000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>41000000.0</v>
       </c>
       <c r="C26">
+        <v>41000000.0</v>
+      </c>
+      <c r="D26">
         <v>59000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000000.0</v>
       </c>
       <c r="F26">
         <v>69000000.0</v>
       </c>
       <c r="G26">
+        <v>69000000.0</v>
+      </c>
+      <c r="H26">
         <v>59000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>55000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>61000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>53000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>65000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>44000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>54000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>42000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>35000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>26000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>60000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>50000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>37000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>18000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC26">
         <v>4000000.0</v>
       </c>
       <c r="AD26">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE26">
         <v>5000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>3000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2242000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AP26">
         <v>2000000.0</v>
       </c>
       <c r="AQ26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AR26">
         <v>3344000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3147000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2348000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1533000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>5373000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3043000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>4217000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1692000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>969000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3487000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>6002000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5351000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7762000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>4201000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>6797000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1198000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5008000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3308000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2420000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>573000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>525000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>425000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>676000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>157000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>189000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>80000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>10000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>254000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1285000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1153000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>4459000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>5892000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2501000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>3621000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1260000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2346000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>22997000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>5968000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>7861000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>9168000.0</v>
       </c>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
         <v>5175000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>7329000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>4567000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>2226000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>536000.0</v>
       </c>
-      <c r="CM26">
-[...1 lines deleted...]
-      </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>72000000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>170000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>61000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>53000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>140000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>44000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>54000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>42000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>35000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>26000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>22000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>60000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>50000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>37000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>9000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>53000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC27">
         <v>4000000.0</v>
       </c>
       <c r="AD27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE27">
         <v>5000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>134000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>123000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AP27">
         <v>2000000.0</v>
       </c>
       <c r="AQ27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AR27">
         <v>2972000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3147000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2348000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1533000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5373000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3043000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4217000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1692000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>118769000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3487000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6002000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5351000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>105562000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>174343000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>156974000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>118303000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>10143000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10034000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13156000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>315501000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>81463000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>85746000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>69323000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>124503000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>126310000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>78028000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>63200000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>100209000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>37314000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>23729000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>23869000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>118450000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>23241000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>17150000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>23148000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>58486000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>331000000.0</v>
+      </c>
+      <c r="C28">
         <v>302000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>315000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>308000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>292000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>273000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>303000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>293000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>268000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>286000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>287000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>290000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>279000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>251000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000000.0</v>
       </c>
       <c r="Q28">
         <v>238000000.0</v>
       </c>
       <c r="R28">
+        <v>238000000.0</v>
+      </c>
+      <c r="S28">
         <v>218000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>164000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>223000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>219000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>225000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>249000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>196000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>190000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>229000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>393000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>364000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>376000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>369000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>404000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>366000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>368000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>345000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>365000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>359000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>354000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>339000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>353314000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>330000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>302000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>299000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>313218000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>314117000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>315602000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>324478000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>252601000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>341501000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>327532000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>336499000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>350592000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>380865000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>307869000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>290414000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>262414000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>268832000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>259038000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>218717000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>246303000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>320669000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>294149000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>270688000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>249137000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>241455000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>261797000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>195892000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>230269000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>180254000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>237814000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>197590000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>550529000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>202796000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>227683000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>142953000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>319357000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>80244000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>60700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>57971000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>230355000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>58045000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>57337000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>54812000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>192806000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>49390000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>48214000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>45773000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>173088000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>172023000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>57178000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>50517000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>154919000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>150345000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>88000000.0</v>
+      </c>
+      <c r="C29">
         <v>107000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>103000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>90000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>50000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>72000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>123000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>122000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>49000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-18000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>60000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>110000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-27000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-17000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-54000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>65000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>82000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>236000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>85000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27961,882 +28162,892 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>1187000000.0</v>
+      </c>
+      <c r="C30">
         <v>833000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>893000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>865000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>837000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>797000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>809000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>765000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>751000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>781000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>773000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>721000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>712000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>648000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>618000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>605000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>590000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>629000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>543000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>589000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>601000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>564000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>635000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>578000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>531000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>583000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>858000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>749000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>751000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>851000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>809000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>728000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>800000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>667000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>689000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>732000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>763000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>752000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>831576000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>801000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>777000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>671000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>687510000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>655280000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>669860000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>717246000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>614359000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>677826000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>720334000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>726684000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>725962000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>741655000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>689359000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>688209000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>694384000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>677033000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>758033000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>620725000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>508519000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>558938000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>533669000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>497055000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>456866000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>484914000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>489557000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>366072000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-1636618000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>357999000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>557992000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>358234000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>416714000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1077239000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1038832000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>336702000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>279246000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>264771000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>175770000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>154927000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>142448000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>128453000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>113811000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>113935000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>100782000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>100875000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>86303000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>90049000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>258081000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>392047000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-228430000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>156890000.0</v>
       </c>
-      <c r="CM30">
-[...1 lines deleted...]
-      </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>-157000000.0</v>
+      </c>
+      <c r="C31">
         <v>-168000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-324000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-212000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-191000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-149000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-142000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-101000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-95000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-117000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-118000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-117000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-120000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-183000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-121000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-143000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-157000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-174000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-163000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-305000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-147000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-170000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-157000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-136000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-115000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-76000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-86000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-148000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>450000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-142000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-132000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-140000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-40000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-113000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-96000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-98000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-100000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-116000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9963000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-45000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-69000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-114000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-64762000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-48529000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-61890000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-44412000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-53819000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-63053000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-61699000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-87944000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-76446000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-59891000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-61247000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-67147000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-55506000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-55764000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-72262000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-65274000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-79186000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-75009000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-64656000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-76213000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-74413000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-89310000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-80154000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-80804000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-122486000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-88683000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-61406000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-71312000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-117394000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-80111000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-89058000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-105125000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-88019000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-28665000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-46066000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-28981000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-25139000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-24994000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8681000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-11037000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-10884000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-21815000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-16293000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-152523000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-33976000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-37468000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-33197000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-32380000.0</v>
       </c>
-      <c r="CM31">
-[...1 lines deleted...]
-      </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>3154000000.0</v>
+      </c>
+      <c r="C32">
         <v>3585000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3649000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3331000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3175000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2862000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2896000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2682000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2761000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2959000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2915000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2795000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2542000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2120000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1117000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1005000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1045000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>943000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1008000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>857000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1173000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1196000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1146000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>446000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>62000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1417000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3509000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3250000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3334000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3646000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3475000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3372000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3303000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3579000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3436000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3161000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3109000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3067000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3075137000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2969000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2649000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2717000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2861735000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2893683000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2921421000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3011622000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3415993000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3533122000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3624350000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4010384000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3655685000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3568540000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3242941000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3302719000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3077002000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2709482000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2581906000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2762742000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2544355000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2409375000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2345096000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2111919000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2015046000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1908772000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1594476000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1334888000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1284199000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1141144000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1058700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1079062000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1093375000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1105434000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1112114000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1079023000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1048473000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>660950000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>612926000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>628218000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>636260000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>553228000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>517007000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>530364000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>500675000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>437622000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>398821000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>403794000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>347577000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>343636000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>266657000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>239186000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>691754000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>623336000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -28913,51 +29124,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>3775000000.0</v>
       </c>
       <c r="C2">
         <v>5229000000.0</v>
       </c>
       <c r="D2">
         <v>6436000000.0</v>
       </c>
       <c r="E2">
         <v>1925000000.0</v>
       </c>
       <c r="F2">
         <v>2137000000.0</v>
       </c>
       <c r="G2">
         <v>4242000000.0</v>
       </c>
       <c r="H2">
         <v>4661000000.0</v>
       </c>
       <c r="I2">
         <v>2430000000.0</v>
       </c>
@@ -28992,51 +29203,51 @@
         <v>857150000.0</v>
       </c>
       <c r="T2">
         <v>468066000.0</v>
       </c>
       <c r="U2">
         <v>456846000.0</v>
       </c>
       <c r="V2">
         <v>1294898000.0</v>
       </c>
       <c r="W2">
         <v>152793000.0</v>
       </c>
       <c r="X2">
         <v>106483000.0</v>
       </c>
       <c r="Y2">
         <v>65759000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>1243000000</v>
       </c>
       <c r="C3">
         <v>1580000000</v>
       </c>
       <c r="D3">
         <v>1257000000</v>
       </c>
       <c r="E3">
         <v>780000000</v>
       </c>
       <c r="F3">
         <v>839000000</v>
       </c>
       <c r="G3">
         <v>1227000000</v>
       </c>
       <c r="H3">
         <v>1018000000</v>
       </c>
       <c r="I3">
         <v>949000000</v>
       </c>
@@ -29075,51 +29286,51 @@
       </c>
       <c r="U3">
         <v>1925291000</v>
       </c>
       <c r="V3">
         <v>860621000</v>
       </c>
       <c r="W3">
         <v>465748000</v>
       </c>
       <c r="X3">
         <v>279948000</v>
       </c>
       <c r="Y3">
         <v>136740000</v>
       </c>
       <c r="Z3">
         <v>56025000</v>
       </c>
       <c r="AA3">
         <v>30677000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>4489000000.0</v>
       </c>
       <c r="F4">
         <v>-212000000.0</v>
       </c>
       <c r="G4">
         <v>-2081000000.0</v>
       </c>
       <c r="H4">
         <v>-433000000.0</v>
       </c>
       <c r="I4">
         <v>2249000000.0</v>
       </c>
       <c r="J4">
         <v>291000000.0</v>
       </c>
       <c r="K4">
         <v>-51000000.0</v>
       </c>
@@ -29132,51 +29343,51 @@
       <c r="N4">
         <v>1087648000.0</v>
       </c>
       <c r="O4">
         <v>-1389952000.0</v>
       </c>
       <c r="P4">
         <v>865637000.0</v>
       </c>
       <c r="Q4">
         <v>-1918335000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2242000000.0</v>
       </c>
       <c r="F5">
         <v>-1265000000.0</v>
       </c>
       <c r="G5">
         <v>90000000.0</v>
       </c>
       <c r="H5">
         <v>-880000000.0</v>
       </c>
       <c r="I5">
         <v>203000000.0</v>
       </c>
       <c r="J5">
         <v>80000000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>42601000.0</v>
@@ -29187,51 +29398,51 @@
       <c r="N5">
         <v>-9001000.0</v>
       </c>
       <c r="O5">
         <v>-25271000.0</v>
       </c>
       <c r="P5">
         <v>16691000.0</v>
       </c>
       <c r="Q5">
         <v>27088000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>191000000.0</v>
       </c>
       <c r="C6">
         <v>-1454000000.0</v>
       </c>
       <c r="D6">
         <v>-1207000000.0</v>
       </c>
       <c r="E6">
         <v>4511000000.0</v>
       </c>
       <c r="F6">
         <v>-212000000.0</v>
       </c>
       <c r="G6">
         <v>-2105000000.0</v>
       </c>
       <c r="H6">
         <v>-419000000.0</v>
       </c>
       <c r="I6">
         <v>2231000000.0</v>
       </c>
@@ -29270,51 +29481,51 @@
       </c>
       <c r="U6">
         <v>11220000.0</v>
       </c>
       <c r="V6">
         <v>-838052000.0</v>
       </c>
       <c r="W6">
         <v>1142105000.0</v>
       </c>
       <c r="X6">
         <v>46310000.0</v>
       </c>
       <c r="Y6">
         <v>40724000.0</v>
       </c>
       <c r="Z6">
         <v>-56025000.0</v>
       </c>
       <c r="AA6">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>-784000000.0</v>
       </c>
       <c r="C7">
         <v>19000000.0</v>
       </c>
       <c r="D7">
         <v>390000000.0</v>
       </c>
       <c r="E7">
         <v>164000000.0</v>
       </c>
       <c r="F7">
         <v>-89000000.0</v>
       </c>
       <c r="G7">
         <v>339000000.0</v>
       </c>
       <c r="H7">
         <v>-118000000.0</v>
       </c>
       <c r="I7">
         <v>239000000.0</v>
       </c>
@@ -29349,51 +29560,51 @@
         <v>-400662000.0</v>
       </c>
       <c r="T7">
         <v>-53392000.0</v>
       </c>
       <c r="U7">
         <v>-796630000.0</v>
       </c>
       <c r="V7">
         <v>55878000.0</v>
       </c>
       <c r="W7">
         <v>28563000.0</v>
       </c>
       <c r="X7">
         <v>-174000.0</v>
       </c>
       <c r="Y7">
         <v>-31634000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-78000000.0</v>
       </c>
       <c r="F8">
         <v>43000000.0</v>
       </c>
       <c r="G8">
         <v>402000000.0</v>
       </c>
       <c r="H8">
         <v>-150000000.0</v>
       </c>
       <c r="I8">
         <v>-119000000.0</v>
       </c>
       <c r="J8">
         <v>83000000.0</v>
       </c>
       <c r="K8">
         <v>319000000.0</v>
       </c>
@@ -29406,51 +29617,51 @@
       <c r="N8">
         <v>-209055000.0</v>
       </c>
       <c r="O8">
         <v>-675461000.0</v>
       </c>
       <c r="P8">
         <v>-789163000.0</v>
       </c>
       <c r="Q8">
         <v>-332924000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>-392000000.0</v>
       </c>
       <c r="C9">
         <v>43000000.0</v>
       </c>
       <c r="D9">
         <v>-217000000.0</v>
       </c>
       <c r="E9">
         <v>-78000000.0</v>
       </c>
       <c r="F9">
         <v>43000000.0</v>
       </c>
       <c r="G9">
         <v>339000000.0</v>
       </c>
       <c r="H9">
         <v>-118000000.0</v>
       </c>
       <c r="I9">
         <v>-119000000.0</v>
       </c>
@@ -29481,51 +29692,51 @@
       <c r="R9">
         <v>-178746000.0</v>
       </c>
       <c r="S9">
         <v>-238425000.0</v>
       </c>
       <c r="T9">
         <v>-39881000.0</v>
       </c>
       <c r="U9">
         <v>-106972000.0</v>
       </c>
       <c r="V9">
         <v>-37554000.0</v>
       </c>
       <c r="W9">
         <v>-10344000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>132000000.0</v>
       </c>
       <c r="G10">
         <v>-6000000.0</v>
       </c>
       <c r="H10">
         <v>-116000000.0</v>
       </c>
       <c r="I10">
         <v>-40000000.0</v>
       </c>
       <c r="J10">
         <v>22000000.0</v>
       </c>
       <c r="K10">
         <v>-36000000.0</v>
       </c>
       <c r="L10">
         <v>-1334000.0</v>
@@ -29552,51 +29763,51 @@
         <v>-8879000.0</v>
       </c>
       <c r="T10">
         <v>-7611000.0</v>
       </c>
       <c r="U10">
         <v>-2324000.0</v>
       </c>
       <c r="V10">
         <v>-1957000.0</v>
       </c>
       <c r="W10">
         <v>-1759000.0</v>
       </c>
       <c r="X10">
         <v>-1025000.0</v>
       </c>
       <c r="Y10">
         <v>-341000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>240000000.0</v>
       </c>
       <c r="F11">
         <v>-127000000.0</v>
       </c>
       <c r="G11">
         <v>-932000000.0</v>
       </c>
       <c r="H11">
         <v>-79000000.0</v>
       </c>
       <c r="I11">
         <v>398000000.0</v>
       </c>
       <c r="J11">
         <v>220000000.0</v>
       </c>
       <c r="K11">
         <v>265000000.0</v>
       </c>
@@ -29621,51 +29832,51 @@
       <c r="R11">
         <v>241812000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>357463000.0</v>
       </c>
       <c r="U11">
         <v>90262000.0</v>
       </c>
       <c r="V11">
         <v>97846000.0</v>
       </c>
       <c r="W11">
         <v>58412000.0</v>
       </c>
       <c r="X11">
         <v>17740000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>192000000.0</v>
       </c>
       <c r="F12">
         <v>271000000.0</v>
       </c>
       <c r="G12">
         <v>68000000.0</v>
       </c>
       <c r="H12">
         <v>-355000000.0</v>
       </c>
       <c r="I12">
         <v>122000000.0</v>
       </c>
       <c r="J12">
         <v>-314000000.0</v>
       </c>
       <c r="K12">
         <v>288000000.0</v>
       </c>
@@ -29680,100 +29891,100 @@
       </c>
       <c r="O12">
         <v>453063000.0</v>
       </c>
       <c r="P12">
         <v>303921000.0</v>
       </c>
       <c r="Q12">
         <v>262138000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>22228000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>231000000.0</v>
       </c>
       <c r="F13">
         <v>-121000000.0</v>
       </c>
       <c r="G13">
         <v>-887000000.0</v>
       </c>
       <c r="H13">
         <v>-1085000000.0</v>
       </c>
       <c r="I13">
         <v>350000000.0</v>
       </c>
       <c r="J13">
         <v>200000000.0</v>
       </c>
       <c r="K13">
         <v>201000000.0</v>
       </c>
       <c r="L13">
         <v>-289000000.0</v>
       </c>
       <c r="M13">
         <v>-145000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>1540000000.0</v>
       </c>
       <c r="C14">
         <v>1368000000.0</v>
       </c>
       <c r="D14">
         <v>1266000000.0</v>
       </c>
       <c r="E14">
         <v>1091000000.0</v>
       </c>
       <c r="F14">
         <v>1097000000.0</v>
       </c>
       <c r="G14">
         <v>1052000000.0</v>
       </c>
       <c r="H14">
         <v>1071000000.0</v>
       </c>
       <c r="I14">
         <v>1146000000.0</v>
       </c>
@@ -29808,51 +30019,51 @@
         <v>533151000.0</v>
       </c>
       <c r="T14">
         <v>252782000.0</v>
       </c>
       <c r="U14">
         <v>119977000.0</v>
       </c>
       <c r="V14">
         <v>99796000.0</v>
       </c>
       <c r="W14">
         <v>76324000.0</v>
       </c>
       <c r="X14">
         <v>53859000.0</v>
       </c>
       <c r="Y14">
         <v>46662000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>833000000.0</v>
       </c>
       <c r="C15">
         <v>590000000.0</v>
       </c>
       <c r="D15">
         <v>305000000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>603000000.0</v>
       </c>
       <c r="H15">
         <v>2367000000.0</v>
       </c>
       <c r="I15">
         <v>2352000000.0</v>
       </c>
@@ -29879,51 +30090,51 @@
       </c>
       <c r="Q15">
         <v>93400000.0</v>
       </c>
       <c r="R15">
         <v>94697000.0</v>
       </c>
       <c r="S15">
         <v>6854000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>21052000.0</v>
       </c>
       <c r="W15">
         <v>125027000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>3966000000.0</v>
       </c>
       <c r="C16">
         <v>3775000000.0</v>
       </c>
       <c r="D16">
         <v>5229000000.0</v>
       </c>
       <c r="E16">
         <v>6436000000.0</v>
       </c>
       <c r="F16">
         <v>1925000000.0</v>
       </c>
       <c r="G16">
         <v>2137000000.0</v>
       </c>
       <c r="H16">
         <v>4242000000.0</v>
       </c>
       <c r="I16">
         <v>4661000000.0</v>
       </c>
@@ -29962,98 +30173,98 @@
       </c>
       <c r="U16">
         <v>468066000.0</v>
       </c>
       <c r="V16">
         <v>456846000.0</v>
       </c>
       <c r="W16">
         <v>1294898000.0</v>
       </c>
       <c r="X16">
         <v>152793000.0</v>
       </c>
       <c r="Y16">
         <v>106483000.0</v>
       </c>
       <c r="Z16">
         <v>-56025000.0</v>
       </c>
       <c r="AA16">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>58000000.0</v>
       </c>
       <c r="K17">
         <v>-22000000.0</v>
       </c>
       <c r="L17">
         <v>-41936000.0</v>
       </c>
       <c r="M17">
         <v>-28585000.0</v>
       </c>
       <c r="N17">
         <v>-7105000.0</v>
       </c>
       <c r="O17">
         <v>43229000.0</v>
       </c>
       <c r="P17">
         <v>-5292000.0</v>
       </c>
       <c r="Q17">
         <v>46886000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>1780000000.0</v>
       </c>
       <c r="C18">
         <v>1624000000.0</v>
       </c>
       <c r="D18">
         <v>1970000000.0</v>
       </c>
       <c r="E18">
         <v>-1575000000.0</v>
       </c>
       <c r="F18">
         <v>-824000000.0</v>
       </c>
       <c r="G18">
         <v>-2539000000.0</v>
       </c>
       <c r="H18">
         <v>2020000000.0</v>
       </c>
       <c r="I18">
         <v>3752000000.0</v>
       </c>
@@ -30092,131 +30303,131 @@
       </c>
       <c r="U18">
         <v>-2122011000.0</v>
       </c>
       <c r="V18">
         <v>-270705000.0</v>
       </c>
       <c r="W18">
         <v>-92379000.0</v>
       </c>
       <c r="X18">
         <v>-142832000.0</v>
       </c>
       <c r="Y18">
         <v>-49898000.0</v>
       </c>
       <c r="Z18">
         <v>-56025000.0</v>
       </c>
       <c r="AA18">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1579000000.0</v>
       </c>
       <c r="D19">
         <v>-1047000000.0</v>
       </c>
       <c r="E19">
         <v>50000000.0</v>
       </c>
       <c r="F19">
         <v>-895000000.0</v>
       </c>
       <c r="G19">
         <v>-1329000000.0</v>
       </c>
       <c r="H19">
         <v>-103000000.0</v>
       </c>
       <c r="I19">
         <v>-930000000.0</v>
       </c>
       <c r="J19">
         <v>-823000000.0</v>
       </c>
       <c r="K19">
         <v>-1442000000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>1863000000.0</v>
       </c>
       <c r="C21">
         <v>-326000000.0</v>
       </c>
       <c r="D21">
         <v>-2069000000.0</v>
       </c>
       <c r="E21">
         <v>1123000000.0</v>
       </c>
       <c r="F21">
         <v>666000000.0</v>
       </c>
       <c r="G21">
         <v>1447000000.0</v>
       </c>
       <c r="H21">
         <v>332000000.0</v>
       </c>
       <c r="I21">
         <v>2283000000.0</v>
       </c>
@@ -30235,51 +30446,51 @@
       <c r="N21">
         <v>-365339000.0</v>
       </c>
       <c r="O21">
         <v>-149100000.0</v>
       </c>
       <c r="P21">
         <v>-183601000.0</v>
       </c>
       <c r="Q21">
         <v>-1269547000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>1866000000.0</v>
       </c>
       <c r="C22">
         <v>1752000000.0</v>
       </c>
       <c r="D22">
         <v>1431000000.0</v>
       </c>
       <c r="E22">
         <v>-1541000000.0</v>
       </c>
       <c r="F22">
         <v>-1469000000.0</v>
       </c>
       <c r="G22">
         <v>-1685000000.0</v>
       </c>
       <c r="H22">
         <v>2698000000.0</v>
       </c>
       <c r="I22">
         <v>2951000000.0</v>
       </c>
@@ -30318,51 +30529,51 @@
       </c>
       <c r="U22">
         <v>442003000.0</v>
       </c>
       <c r="V22">
         <v>283686000.0</v>
       </c>
       <c r="W22">
         <v>495183000.0</v>
       </c>
       <c r="X22">
         <v>66634000.0</v>
       </c>
       <c r="Y22">
         <v>39548000.0</v>
       </c>
       <c r="Z22">
         <v>7874000.0</v>
       </c>
       <c r="AA22">
         <v>16862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>-720000000.0</v>
       </c>
       <c r="C23">
         <v>-389000000.0</v>
       </c>
       <c r="D23">
         <v>-307000000.0</v>
       </c>
       <c r="E23">
         <v>-11000000.0</v>
       </c>
       <c r="F23">
         <v>-151000000.0</v>
       </c>
       <c r="G23">
         <v>1163000000.0</v>
       </c>
       <c r="H23">
         <v>-1001000000.0</v>
       </c>
       <c r="I23">
         <v>-680000000.0</v>
       </c>
@@ -30401,51 +30612,51 @@
       </c>
       <c r="U23">
         <v>-51493000.0</v>
       </c>
       <c r="V23">
         <v>-124587000.0</v>
       </c>
       <c r="W23">
         <v>-58776000.0</v>
       </c>
       <c r="X23">
         <v>111670000.0</v>
       </c>
       <c r="Y23">
         <v>194119000.0</v>
       </c>
       <c r="Z23">
         <v>-56025000.0</v>
       </c>
       <c r="AA23">
         <v>-30677000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>26000000.0</v>
       </c>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>3000000.0</v>
       </c>
       <c r="E24">
         <v>4942000000.0</v>
       </c>
       <c r="F24">
         <v>-56000000.0</v>
       </c>
       <c r="G24">
         <v>1000000.0</v>
       </c>
       <c r="H24">
         <v>1113000000.0</v>
       </c>
       <c r="I24">
         <v>19000000.0</v>
       </c>
@@ -30484,54 +30695,54 @@
       </c>
       <c r="U24">
         <v>-310565000.0</v>
       </c>
       <c r="V24">
         <v>-265386000.0</v>
       </c>
       <c r="W24">
         <v>414098000.0</v>
       </c>
       <c r="X24">
         <v>-1433000.0</v>
       </c>
       <c r="Y24">
         <v>-680000.0</v>
       </c>
       <c r="Z24">
         <v>56025000.0</v>
       </c>
       <c r="AA24">
         <v>30677000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
-        <v>347000000.0</v>
+        <v>407000000.0</v>
       </c>
       <c r="C25">
         <v>6000000.0</v>
       </c>
       <c r="D25">
         <v>52000000.0</v>
       </c>
       <c r="E25">
         <v>204000000.0</v>
       </c>
       <c r="F25">
         <v>499000000.0</v>
       </c>
       <c r="G25">
         <v>-679000000.0</v>
       </c>
       <c r="H25">
         <v>-731000000.0</v>
       </c>
       <c r="I25">
         <v>222000000.0</v>
       </c>
       <c r="J25">
         <v>212000000.0</v>
       </c>
@@ -30567,51 +30778,51 @@
       </c>
       <c r="U25">
         <v>34016000.0</v>
       </c>
       <c r="V25">
         <v>156098000.0</v>
       </c>
       <c r="W25">
         <v>-212965000.0</v>
       </c>
       <c r="X25">
         <v>16797000.0</v>
       </c>
       <c r="Y25">
         <v>32266000.0</v>
       </c>
       <c r="Z25">
         <v>-7874000.0</v>
       </c>
       <c r="AA25">
         <v>-16862000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
         <v>-2217000000.0</v>
       </c>
       <c r="C26">
         <v>-1755000000.0</v>
       </c>
       <c r="D26">
         <v>-507000000.0</v>
       </c>
       <c r="E26">
         <v>-1000000.0</v>
       </c>
       <c r="F26">
         <v>19000000.0</v>
       </c>
       <c r="G26">
         <v>24000000.0</v>
       </c>
       <c r="H26">
         <v>-754000000.0</v>
       </c>
       <c r="I26">
         <v>-905000000.0</v>
       </c>
@@ -30632,51 +30843,51 @@
       </c>
       <c r="O26">
         <v>575148000.0</v>
       </c>
       <c r="P26">
         <v>-862192000.0</v>
       </c>
       <c r="Q26">
         <v>-6579000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-487000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
         <v>54000000.0</v>
       </c>
       <c r="C27">
         <v>55000000.0</v>
       </c>
       <c r="D27">
         <v>44000000.0</v>
       </c>
       <c r="E27">
         <v>39000000.0</v>
       </c>
       <c r="F27">
         <v>22000000.0</v>
       </c>
       <c r="G27">
         <v>27000000.0</v>
       </c>
       <c r="H27">
         <v>36000000.0</v>
       </c>
       <c r="I27">
         <v>30000000.0</v>
       </c>
@@ -30707,51 +30918,51 @@
       <c r="R27">
         <v>45545000.0</v>
       </c>
       <c r="S27">
         <v>53854000.0</v>
       </c>
       <c r="T27">
         <v>33224000.0</v>
       </c>
       <c r="U27">
         <v>14728000.0</v>
       </c>
       <c r="V27">
         <v>150000.0</v>
       </c>
       <c r="W27">
         <v>49230000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>-1643000000.0</v>
       </c>
       <c r="C28">
         <v>-3060000000.0</v>
       </c>
       <c r="D28">
         <v>-3188000000.0</v>
       </c>
       <c r="E28">
         <v>1122000000.0</v>
       </c>
       <c r="F28">
         <v>684000000.0</v>
       </c>
       <c r="G28">
         <v>560000000.0</v>
       </c>
       <c r="H28">
         <v>-3368000000.0</v>
       </c>
       <c r="I28">
         <v>-1522000000.0</v>
       </c>
@@ -30786,51 +30997,51 @@
         <v>5608153000.0</v>
       </c>
       <c r="T28">
         <v>3322865000.0</v>
       </c>
       <c r="U28">
         <v>2442982000.0</v>
       </c>
       <c r="V28">
         <v>-302718000.0</v>
       </c>
       <c r="W28">
         <v>820386000.0</v>
       </c>
       <c r="X28">
         <v>207520000.0</v>
       </c>
       <c r="Y28">
         <v>194119000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>3023000000.0</v>
       </c>
       <c r="C29">
         <v>3204000000.0</v>
       </c>
       <c r="D29">
         <v>3227000000.0</v>
       </c>
       <c r="E29">
         <v>-795000000.0</v>
       </c>
       <c r="F29">
         <v>15000000.0</v>
       </c>
       <c r="G29">
         <v>-1312000000.0</v>
       </c>
       <c r="H29">
         <v>3038000000.0</v>
       </c>
       <c r="I29">
         <v>4701000000.0</v>
       </c>
@@ -30865,51 +31076,51 @@
         <v>124872000.0</v>
       </c>
       <c r="T29">
         <v>365457000.0</v>
       </c>
       <c r="U29">
         <v>-196720000.0</v>
       </c>
       <c r="V29">
         <v>589916000.0</v>
       </c>
       <c r="W29">
         <v>373369000.0</v>
       </c>
       <c r="X29">
         <v>137116000.0</v>
       </c>
       <c r="Y29">
         <v>86842000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-1217000000.0</v>
       </c>
       <c r="C30">
         <v>-1579000000.0</v>
       </c>
       <c r="D30">
         <v>-1254000000.0</v>
       </c>
       <c r="E30">
         <v>4162000000.0</v>
       </c>
       <c r="F30">
         <v>-895000000.0</v>
       </c>
       <c r="G30">
         <v>-1329000000.0</v>
       </c>
       <c r="H30">
         <v>-103000000.0</v>
       </c>
       <c r="I30">
         <v>-930000000.0</v>
       </c>
@@ -30967,4449 +31178,4487 @@
       <c r="AA30">
         <v>-30677000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>3455000000.0</v>
+      </c>
+      <c r="C2">
         <v>3966000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3478000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3575000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3161000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3775000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4333000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4836000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5080000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5229000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5698000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5892000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6656000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6436000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6125000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6468000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6446000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1925000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1701000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2111000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2125000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2137000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2398000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3032000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2618000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4242000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3832000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4031000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4148000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4661000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4785000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4362000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2640000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2430000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2001000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2307000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1956000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2128000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1790400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2225303000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1695643000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2179490000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1855466000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2818680000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2406465000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3506319000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3147109000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3292727000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3303402000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3600414000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3209120000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2514141000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2379748000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2512766000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3745415000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3522000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4056360000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3902718000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3951575000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3479106000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3133941000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3037081000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2394712000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3518835000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3751845000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4955416000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3091845000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2585033000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2758472000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3038163000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1275975000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>801770000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>855362000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>857150000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1679647000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1785103000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>439525000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>468066000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>493709000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>281999000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>317277000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>456846000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>589903000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>650194000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>799611000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1294898000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>622198000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>684482000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>160565000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>152793000.0</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>332000000</v>
+      </c>
+      <c r="C3">
         <v>194000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>274000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>154000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>286000000</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>550000000</v>
+        <v>379000000</v>
       </c>
       <c r="H3">
-        <v>541000000</v>
+        <v>547000000</v>
       </c>
       <c r="I3">
+        <v>539000000</v>
+      </c>
+      <c r="J3">
         <v>289000000</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
-        <v>329000000</v>
+        <v>196000000</v>
       </c>
       <c r="L3">
+        <v>325000000</v>
+      </c>
+      <c r="M3">
         <v>330000000</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
-        <v>182000000</v>
+        <v>196000000</v>
       </c>
       <c r="O3">
+        <v>166000000</v>
+      </c>
+      <c r="P3">
         <v>172000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>170000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>289000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>149000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>194000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>192000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>157000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>291000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>252000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>356000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>352000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>290000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>460000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>303000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>266000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>240000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>326000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>207000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>178000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>238000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>245000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>212000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>178000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>202000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>294445000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>397000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>410000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>343000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>415675000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>393728000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>351903000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>367336000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>385542000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>266276000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>275111000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>251727000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>298643000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>205467000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>242681000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>197191000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>386456000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>327266000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>337252000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>398260000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>420888000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>366434000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>388434000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>332837000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>329118000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>524290000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>632372000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>538201000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>553818000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>516544000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>498693000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>523841000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>880612000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>998065000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>966790000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>943541000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1071636000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1030018000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>927085000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>764964000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>638399000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>556417000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>436242000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>294233000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>278466000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>208590000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>221401000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>152164000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>138760000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>90895000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>144237000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>91856000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>279948000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>136740000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-749000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>223000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>256000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-332000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>38000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>4527000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>209000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-406000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-37000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>22000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-263000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-642000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>427000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1603000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>387000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-184000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-127000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-509000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-96000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>415000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1744000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>186000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>418000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-306000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>351000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-172000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>338090000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-434903000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>529660000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-483847000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>324024000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-963214000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>412215000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1099854000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>359210000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-145618000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-10675000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-297012000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>391294000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>694979000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>134393000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-133018000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1232649000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>223415000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-534360000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>153642000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-48857000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>472469000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>345165000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>96860000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>337000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>164000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1015000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-374000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-402000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-451000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-286000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-457000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-242000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-280000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>38000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>51000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-31000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>81000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-21000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-949000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>153000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>41000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>27000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>18000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>28000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5676000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17477000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>18134000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5019000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4955000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17240000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8106000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10833000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13798000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9418000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16452000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14706000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7650000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-12328000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10383000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3721000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-10808000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-36395000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>25653000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2259000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15401000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-9700000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8731000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>384000000.0</v>
+      </c>
+      <c r="C6">
         <v>-511000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>488000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-97000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>414000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-614000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-558000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-503000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-244000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-149000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-469000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-194000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-764000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>220000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>311000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-343000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>22000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4521000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>224000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-410000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-261000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-634000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>414000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1624000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>410000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-199000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-117000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-513000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-124000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>423000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1722000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>210000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>418000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-306000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>351000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-172000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>337600000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-434903000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>529660000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-483847000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>324024000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-963214000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>412215000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1099854000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>359210000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-145618000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-10675000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-297012000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>391294000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>694979000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>134393000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-133018000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1232649000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>223415000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-534360000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>153642000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-48857000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>472469000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>345165000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>96860000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>642369000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1124123000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-233010000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1203571000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1863571000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>506812000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-173439000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-279691000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1762188000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>474205000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-53592000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1788000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-822497000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-105456000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1345578000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-28541000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-25643000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>211710000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-35278000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-139569000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-133057000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-60291000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-149417000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-495287000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>672700000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-62284000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>523917000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7772000.0</v>
       </c>
-      <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>255000000.0</v>
+      </c>
+      <c r="C7">
         <v>-245000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>134000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>156000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-784000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-290000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>121000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>74000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>50000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-226000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>137000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-58000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>258000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-36000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>638000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-86000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-63000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-325000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>130000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-113000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>84000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-194000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-75000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>44000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-487000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>79000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-147000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-911000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-282000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>212000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-174000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>62000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>139000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>137000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>68000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>117000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-28000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>205913000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>71000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>243000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>29000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>93742000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-70465000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-54028000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-208436000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-171000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>61144000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>53607000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-228348000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>155705000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-16981000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>126519000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-169851000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-52250000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-26838000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>45645000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-239464000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-123508000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>67439000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-122597000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-253729000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-15183000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-57154000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>32262000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>34998000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-93074000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>29498000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>70413000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-17332000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-214383000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-64053000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-22585000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-97013000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-15082000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>21554000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>34671000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-94535000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>15685000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-600791000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-194509000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-17015000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2712000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>26201000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>79553000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-52588000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-225000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>42555000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-4021000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-9746000.0</v>
       </c>
-      <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-18000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-53000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-50000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-63000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-15000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>50000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-29000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-12000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>44000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>40000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>8000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>162000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>66000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>166000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-94000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-42000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-15000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-84000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-101000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>19000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>47000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>7000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-34000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>39000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>71000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>39483000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>4603000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>120071000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>154843000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>25945000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-40037000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>43064000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>20321000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-81973000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-9683000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>206154000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-77087000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>24324000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-94225000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>95263000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-234417000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-166372000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-189439000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-96292000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-223358000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-286315000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-205478000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-178059000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-119311000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>82000000.0</v>
+      </c>
+      <c r="C9">
         <v>-32000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-237000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-36000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-99000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-20000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-26000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>43000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-22000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>48000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-88000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-58000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-18000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-53000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-50000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-63000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-15000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>50000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-29000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>44000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>146000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>41000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>136000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-94000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-42000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-15000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-84000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-101000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-34000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>39000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>71000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>39000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>120000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>155000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>25652000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-40037000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>43064000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>20321000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-81973000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-9683000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>206154000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-77087000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24324000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-94225000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>95263000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-234417000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-166372000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-189439000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-96292000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-223358000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-286315000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-205478000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-178059000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-119311000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-113332000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-115011000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-112651000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8070000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-117936000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-36801000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-41246000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>17237000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-238425000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-71230000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-74551000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-39881000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>34380000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>37313000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-106972000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-28661000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-37554000.0</v>
       </c>
-      <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-22563000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-10344000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-2842000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2995000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3380000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-48000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1886000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1984000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-12000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-18000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-14000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-27000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>953000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1468000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>916000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-401000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2739000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-329000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2384000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-650000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1163000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-171000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1622000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-861000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-401000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1031000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1344000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1329000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1696000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-588000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4742000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1554000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1759000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1807000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1239000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4462000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1022000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1596000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2139000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-926000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1026000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1650000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1540000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-2377000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-829000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-4133000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-3988000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2837000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-25000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-761000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-628000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-843000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-175000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-678000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-980000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-218000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-435000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-324000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1469000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-191000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-171000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>72000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>16000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>316000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>690000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-21000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-46000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-383000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>152000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-223000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-24000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-95000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-77000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-736000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>176000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-85000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>93000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-263000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>308000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-55000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>39000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>106000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>134000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>128000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>70000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-112000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>180058000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>94356000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>112586000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-122387000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>74224000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-33603000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-108171000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-227314000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>79419000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>96553000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-151215000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-145811000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>159368000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>79127000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>51768000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>62111000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>128522000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>184318000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>160185000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>16421000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>172982000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>270931000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>75713000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-130044000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>400622000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>245695000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>180059000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>39697000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>241812000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>116597000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>49774000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3780000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>70211000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>38244000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>357463000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>289257000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>65551000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7078000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>90262000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>48923000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>21580000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10349000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>97846000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>61593000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>45051000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>58412000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>52286000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>17740000.0</v>
       </c>
-      <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>85000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>30000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>146000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-16000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-10000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>60000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-18000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-4000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>43000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-430000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>36000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>668000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>20000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>80000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-646000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-476000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>52000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>66000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>61947000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>69764000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>76490000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>82004000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>72330000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>43526000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51447000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>58133000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>61471000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29812000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>65555000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>66136000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>71660000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>71826000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>66178000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>75381000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>92085000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>86810000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>206143000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>68025000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>91940000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>48497000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>69854000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>93630000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>8052000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>15011000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7033000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>22228000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>8832000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248000000.0</v>
       </c>
       <c r="N13">
         <v>248000000.0</v>
       </c>
       <c r="O13">
+        <v>248000000.0</v>
+      </c>
+      <c r="P13">
         <v>692000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-39000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-55000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-367000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>276000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-101000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>40000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-215000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-35000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-109000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-25000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-718000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>195000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-180000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-859000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-241000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>270000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-71000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>47000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>104000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>202000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>67000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>77000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>14000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>210000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-28419000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>10368000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-3474000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-289000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-145000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>314000000.0</v>
+      </c>
+      <c r="C14">
         <v>393000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>383000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>389000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>391000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>377000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>363000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>339000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>330000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>336000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>348000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>328000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>302000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>288000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>269000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>274000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>270000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>278000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>280000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>289000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>285000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>269000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>277000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>274000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>267000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>277000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>305000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>298000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>303000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>310000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>298000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>292000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>283000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>273000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>278000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>274000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>336000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>331000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>327879000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>287000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>264000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>270000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>258292000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>257435000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>258077000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>263760000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>265970000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>261088000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>274056000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>271073000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>264993000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>258947000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>261156000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>262724000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>290486000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>236552000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>230497000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>204692000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>197935000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>176881000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>216195000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>203393000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>184450000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>186738000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>170694000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>153089000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>181493000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>148677000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>137143000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>145739000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>160816000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>132239000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>103805000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>128709000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>95317000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>66938000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>46509000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>39326000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>38829000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>29426000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>25815000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>25907000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>27430000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>28640000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>22211000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21515000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>25979000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>17962000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>16856000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>15527000.0</v>
       </c>
-      <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>328000000.0</v>
+      </c>
+      <c r="C15">
         <v>202000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>169000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>239000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>246000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>179000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>145000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>146000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>148000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>151000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="M15">
         <v>153000000.0</v>
       </c>
       <c r="N15">
         <v>153000000.0</v>
       </c>
       <c r="O15">
         <v>153000000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>153000000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
+        <v>0.0</v>
+      </c>
+      <c r="X15">
         <v>911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>911000000.0</v>
       </c>
       <c r="Y15">
         <v>911000000.0</v>
       </c>
       <c r="Z15">
+        <v>911000000.0</v>
+      </c>
+      <c r="AA15">
         <v>603000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>587000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>592000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>593000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>595000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>581000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>588000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>590000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>593000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000000.0</v>
       </c>
       <c r="AK15">
         <v>577000000.0</v>
       </c>
       <c r="AL15">
+        <v>577000000.0</v>
+      </c>
+      <c r="AM15">
         <v>579000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>576000000.0</v>
       </c>
       <c r="AN15">
         <v>576000000.0</v>
       </c>
       <c r="AO15">
+        <v>576000000.0</v>
+      </c>
+      <c r="AP15">
         <v>1200000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>572000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>518777000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>828419000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>518844000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>826960000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1176849000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>400723000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>403404000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>405681000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>698048000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>288462000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>288985000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>288554000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>301897867.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>224042000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>384179000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>383463000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>17340000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>19140000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>19219000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>19598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23350000.0</v>
       </c>
       <c r="BL15">
         <v>23350000.0</v>
       </c>
       <c r="BM15">
         <v>23350000.0</v>
       </c>
       <c r="BN15">
         <v>23350000.0</v>
       </c>
       <c r="BO15">
         <v>23350000.0</v>
       </c>
       <c r="BP15">
         <v>23350000.0</v>
       </c>
       <c r="BQ15">
+        <v>23350000.0</v>
+      </c>
+      <c r="BR15">
         <v>23524000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>24473000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6854000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
-[...1 lines deleted...]
-      </c>
+      <c r="CE15"/>
       <c r="CF15">
         <v>21052000.0</v>
       </c>
       <c r="CG15">
         <v>21052000.0</v>
       </c>
       <c r="CH15">
         <v>21052000.0</v>
       </c>
       <c r="CI15">
+        <v>21052000.0</v>
+      </c>
+      <c r="CJ15">
         <v>125027000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>17118000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>102906000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5003000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>3839000000.0</v>
+      </c>
+      <c r="C16">
         <v>3455000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3966000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3478000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3575000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3161000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3775000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4333000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4836000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5080000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5229000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5698000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5892000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6656000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6436000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6125000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6468000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6446000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1925000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1701000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2111000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2125000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2137000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2398000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3032000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2618000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4242000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3832000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4031000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4148000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4661000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4785000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4362000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2640000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2419000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2001000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2307000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1956000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2128000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1790400000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2225303000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1695643000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2179490000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1855466000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2818680000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2406465000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3506319000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3147109000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3292727000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3303402000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3600414000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3209120000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2514141000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2379748000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2512766000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3745415000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3522000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4056360000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3902718000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3951575000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>3479106000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3133941000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3037081000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2394712000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3518835000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3751845000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4955416000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3091845000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2585033000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2758472000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3038163000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1275975000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>801770000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>855362000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>857150000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1679647000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1785103000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>439525000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>468066000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>493709000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>281999000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>317277000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>456846000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>589903000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>650194000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>799611000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1294898000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>622198000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>684482000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>160565000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>152793000.0</v>
       </c>
-      <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>7000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>20000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>21000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-26530000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10530000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-3681000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>18741000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3012000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-24351000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1212000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-21809000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-25656000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-7076000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2168000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1979000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-1581000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3016000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-6155000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2385000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6121000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>23458000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-14811000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>28461000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-3346000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-17609000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>9610000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>6053000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>360000000.0</v>
+      </c>
+      <c r="C18">
         <v>537000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>930000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>961000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-108000000.0</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
-        <v>365000000.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="H18">
-        <v>220000000.0</v>
+        <v>368000000.0</v>
       </c>
       <c r="I18">
+        <v>222000000.0</v>
+      </c>
+      <c r="J18">
         <v>525000000.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
-        <v>677000000.0</v>
+        <v>518000000.0</v>
       </c>
       <c r="L18">
+        <v>681000000.0</v>
+      </c>
+      <c r="M18">
         <v>509000000.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
-        <v>259000000.0</v>
+        <v>745000000.0</v>
       </c>
       <c r="O18">
+        <v>275000000.0</v>
+      </c>
+      <c r="P18">
         <v>-276000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-320000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-470000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-509000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-351000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>9000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-484000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-248000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-650000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1004000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-660000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>782000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>597000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-190000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>580000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>975000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>689000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>929000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1159000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1076000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>901000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>968000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>761000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>918537000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>647000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>578000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>456000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>593810000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>465225000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>495335000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>366959000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>829806000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>960376000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>983106000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>880900000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>979986000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>931109000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>896008000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>688327000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>498468000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>427248000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>413616000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>269191000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>312435000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>481216000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>274711000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>85541000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>333035000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>45803000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-277261000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-255407000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-447624000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-291971000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-336562000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-378126000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-969969000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-974314000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-845833000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-871106000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-925422000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-988092000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-801119000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-713613000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-464284000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-1024433000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-484887000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-148407000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-116747000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-63920000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-16997000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-73041000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-64557000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-25311000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>28045000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-30556000.0</v>
       </c>
-      <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-211000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-286000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-454000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-550000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-541000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-288000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-200000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-329000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-324000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-419000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-182000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>50000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4716000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5144000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>4712000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-212000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-241000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-154000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-288000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-252000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-376000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-382000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-319000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-455000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-303000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>895000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-240000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -35427,54 +35676,55 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35523,2680 +35773,2711 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>-453000000.0</v>
+      </c>
+      <c r="C21">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="D21">
         <v>-31000000.0</v>
       </c>
       <c r="E21">
+        <v>-31000000.0</v>
+      </c>
+      <c r="F21">
         <v>1838000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>87000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-95000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-516000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1270000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>482000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>481000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>175000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-599000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>128000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>479000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-17000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1459000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>477000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-94000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-25000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-26000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-64000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>606000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1795000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-54000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-578000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>319000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>80000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9705000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-466745000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>832586000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-68409000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>305986000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-504094000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>502873000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-624950000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>184531000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-396743000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>70016000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>434407000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>481000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>242115000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-273357000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-334578000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>716885000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8569000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-551071000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-306345000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>221878000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-145904000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-137854000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-121721000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>373000000.0</v>
+      </c>
+      <c r="C22">
         <v>641000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>448000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>491000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>519000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>408000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>392000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>353000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>424000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>583000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>469000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>380000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>368000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>145000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-269000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-380000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-414000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-478000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-315000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-368000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-192000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-280000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-299000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-565000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-820000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>783000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>669000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1108000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>744000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-40000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>699000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>676000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1616000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1212000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>684000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>639000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>579000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>607137000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>606000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>394000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>409000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>574975000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>618193000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>581491000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>611038000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>878000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>860499000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>852844000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>996728000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>769731000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>809298000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>671673000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>703974000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>571343000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>444980000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>286381000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>579109000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>524352000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>505172000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>489092000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>364503000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>386407000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>268834000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>78548000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>47814000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-67427000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-80617000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-178263000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-35846000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-111320000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-32208000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-8796000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-11234000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>39883000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-48507000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>34398000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>90914000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>113640000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>97251000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>109329000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>121783000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>110049000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>80096000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>86429000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7112000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>62703000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-80697000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>463261000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>49916000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>66634000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>-1255000000.0</v>
+      </c>
+      <c r="C23">
         <v>-56000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-13000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-243000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-280000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-182000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-189000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-158000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-26000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-254000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-550000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-18000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>499000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-159000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1880000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-295000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3480000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3378000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-300000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-294000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-41000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-49000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-306000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-284000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-304000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-310000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-28000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>312000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-310000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6238999.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2057000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1444160000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6821000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>784132000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-32787000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-257674000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-532998000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>393014000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>19790000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-113674000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-530538000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1437393133.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4747000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-98401000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>545118000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-856138000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-56600000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-177000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-6474000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-974593000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-8980000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-49694000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-748000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2431210000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4431000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-4431000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>41000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-935000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1814000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>243361000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-88540000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-318000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-4834000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-62488000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1009000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2992000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-8077000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-41056000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>632000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>313000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-107000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-20474000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-104493000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>120138000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-20450000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-120897000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5940000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
-        <v>8000000.0</v>
+        <v>1278000000.0</v>
       </c>
       <c r="C24">
         <v>8000000.0</v>
       </c>
       <c r="D24">
+        <v>8000000.0</v>
+      </c>
+      <c r="E24">
         <v>-57000000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>-75000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
+        <v>-3000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="J24">
         <v>1000000.0</v>
       </c>
-      <c r="H24">
-[...5 lines deleted...]
-      <c r="J24">
+      <c r="K24">
         <v>-4000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="M24">
         <v>3000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
+        <v>-223000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-16000000.0</v>
+      </c>
+      <c r="P24">
+        <v>50000000.0</v>
+      </c>
+      <c r="Q24">
         <v>3000000.0</v>
       </c>
-      <c r="M24">
-[...11 lines deleted...]
-      <c r="Q24">
+      <c r="R24">
         <v>28000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4861000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-14000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-23000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-20000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-30000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-29000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161000000.0</v>
       </c>
       <c r="AC24">
         <v>1161000000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AD24">
+        <v>1161000000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>6000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AK24">
         <v>1000000.0</v>
       </c>
       <c r="AL24">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>90000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-434000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>294000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-208000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>5000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>85000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>195000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>228000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>176000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1489000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>31937000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1348000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1052000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>132000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2053000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>525000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>458000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>566000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>214904000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>224487000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>218037000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>153059000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>147020000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-685653000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>208837000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-180264000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>114333000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-35321000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-86319000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>90140000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>43747000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-51295000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>252707000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-27115000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-138406000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>735151000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-489040000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>398571000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>341508000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>382808000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-987095000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-47786000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-56925000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-203280000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-700000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-4481000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-2584000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-340384000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>719675000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>37391000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-267000000.0</v>
+      </c>
+      <c r="C25">
         <v>-76000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>228000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>96000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-16000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>131000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>43000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-27000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>186000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>127000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-18000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>93000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-53000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-128000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-166000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>64000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>52000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-567000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>38000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>69000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>67000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>72000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-314000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>68000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>39000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>68000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>65752000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>61000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>81000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>64000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>53019000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>24468000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>58171000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>65772000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>44054000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>40552000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>70605000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>86320000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>73108000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>72473000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>75376000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>71435000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>34326000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>86601000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>187050000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>108031000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>97364000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>76241000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>41522000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>48600000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>49516000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>93563000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>71183000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>26835000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>21921000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>41626000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>193876000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>29153000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>64143000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>961000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>54578000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>64983000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>26889000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1379000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>23508000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>17849000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>10798000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8279000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6639000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8300000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>10465000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-3964000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4790000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>144807000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-14254000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>85764000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-303814000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>5603000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
+        <v>-788000000.0</v>
+      </c>
+      <c r="C26">
         <v>-753000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-501000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-498000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-800000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-418000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-450000000.0</v>
       </c>
       <c r="H26">
         <v>-450000000.0</v>
       </c>
       <c r="I26">
+        <v>-450000000.0</v>
+      </c>
+      <c r="J26">
         <v>-400000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-452000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-506000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1000000.0</v>
       </c>
-      <c r="O26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-1000000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
-        <v>19000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T26">
         <v>19000000.0</v>
       </c>
       <c r="U26">
         <v>19000000.0</v>
       </c>
       <c r="V26">
         <v>19000000.0</v>
       </c>
       <c r="W26">
+        <v>19000000.0</v>
+      </c>
+      <c r="X26">
         <v>2000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-300000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-100000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-180000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-174000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-430000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-300000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="AI26">
         <v>-75000000.0</v>
       </c>
       <c r="AJ26">
         <v>-75000000.0</v>
       </c>
       <c r="AK26">
         <v>-75000000.0</v>
       </c>
       <c r="AL26">
+        <v>-75000000.0</v>
+      </c>
+      <c r="AM26">
         <v>-150000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>30306000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2999000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>998000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1479000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-66581999.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-73424000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-64994000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6138000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-237571000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-299816000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-405052000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-734363000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-349909000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-211241000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>10880000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>11955000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>695600000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>7324000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4527000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>547427000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-780749000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-59622000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1076000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-20745000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-16455000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26"/>
+      <c r="BP26">
         <v>13000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-13000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-240108000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-240108000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>240108000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>13000000.0</v>
+      </c>
+      <c r="C27">
         <v>24000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="E27">
         <v>14000000.0</v>
       </c>
       <c r="F27">
+        <v>14000000.0</v>
+      </c>
+      <c r="G27">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="H27">
         <v>13000000.0</v>
       </c>
       <c r="I27">
+        <v>13000000.0</v>
+      </c>
+      <c r="J27">
         <v>15000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="N27">
         <v>11000000.0</v>
       </c>
       <c r="O27">
+        <v>11000000.0</v>
+      </c>
+      <c r="P27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Q27">
         <v>10000000.0</v>
       </c>
       <c r="R27">
         <v>10000000.0</v>
       </c>
       <c r="S27">
+        <v>10000000.0</v>
+      </c>
+      <c r="T27">
         <v>7000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="Y27">
         <v>6000000.0</v>
       </c>
       <c r="Z27">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA27">
         <v>7000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>9000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AD27">
         <v>9000000.0</v>
       </c>
       <c r="AE27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF27">
         <v>7000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AI27">
         <v>8000000.0</v>
       </c>
       <c r="AJ27">
         <v>8000000.0</v>
       </c>
       <c r="AK27">
         <v>8000000.0</v>
       </c>
       <c r="AL27">
+        <v>8000000.0</v>
+      </c>
+      <c r="AM27">
         <v>10000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6372000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>8000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>13000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>9271000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9342000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>14990000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12201000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10278000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>11597000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10081000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>16102000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>13575000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13294000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>11891000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>14617000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>15160000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>17401000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>13701000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>19166000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>15472000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13953000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>13050000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>20239000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>15469000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>13620000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>13839000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>15093000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>12631000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>12009000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>9309000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>11596000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>53854000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>15386000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>10734000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>9821000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>33224000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-9673000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>61000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4448000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>14728000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>383000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>2862000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>150000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>49230000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>-1255000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1040000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-451000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1012000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>512000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-692000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-879000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-773000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-769000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-639000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1178000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-703000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1271000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-36000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>482000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>480000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>175000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>234000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-31000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>498000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-15000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1461000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-914000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-400000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-781000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1098000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1089000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1077000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-277000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>809000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-977000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-678000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1218000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-637000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-954000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-554000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1071000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-55000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-951000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-273694000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1403880000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-84337000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1445089000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-445135000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1099146000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-996125000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1181380000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-619048000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-237798000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-756512000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-819092000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1739291000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-227816000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-933623000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-144576000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-572850000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-215625000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-157193000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-147793000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>127360000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-489117000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-166432000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-599368000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2214502000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>834128000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>248934000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8409000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2681177000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1496043000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>538656000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>889363000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>256004000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>150682000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2634468000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>281711000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>97271000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>853358000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1435804000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>56549000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>39858000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>206909000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-131720000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-417765000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>739841000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>303411000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-223803000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>937000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>207520000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>194119000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>692000000.0</v>
+      </c>
+      <c r="C29">
         <v>731000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1204000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1115000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>178000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>526000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>915000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>761000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>814000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>714000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1006000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>839000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>941000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>441000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-104000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-150000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-181000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-360000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>201000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-159000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>166000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-193000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-294000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-652000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-370000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1242000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>900000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>76000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>820000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1301000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>896000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1107000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>1397000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1321000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1113000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1146000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>963000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1213000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1044000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>988000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>799000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1009514000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>858953000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>847238000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>734295000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1215348000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1226652000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1258217000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1132627000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1278629000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1136576000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1138689000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>885518000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>884924000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>754514000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>750868000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>667451000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>733323000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>847650000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>663145000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>418378000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>662153000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>570093000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>355111000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>282794000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>106194000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>224573000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>162131000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>145715000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-89357000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>23751000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>120957000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>72435000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>146214000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>41926000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>125966000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>51351000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>174115000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-468016000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-48645000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>145826000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>161719000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>144670000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>204404000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>79123000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>74203000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>65584000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>172282000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>61300000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>137116000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>86842000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>946000000.0</v>
+      </c>
+      <c r="C30">
         <v>-186000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-266000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-211000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-286000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-454000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-550000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-541000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-288000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-200000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-329000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-925000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-419000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-182000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-122000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-167000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-261000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4712000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-212000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-213000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-165000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-305000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-252000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-376000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-382000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-319000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-455000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-303000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>895000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-240000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-320000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-204000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-172000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-234000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-232000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-211000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-177000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-202000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-295000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-397000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-400000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-350000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-414915000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-393936000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-351898000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-367251000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-385347000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-266048000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-274935000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-250238000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-266706000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-206815000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-241629000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-197059000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-384403000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-326741000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-336794000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-397694000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-205984000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-141947000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-170397000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-179778000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-182098000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1209943000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-423331000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-892443000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-439485000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-551865000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-585012000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-433701000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-836865000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1049360000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-714083000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-970656000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1210042000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-294867000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1416125000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-366393000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-296891000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-173609000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1423337000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-342019000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-335391000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-411870000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-222101000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-156645000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-141344000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-431279000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>575438000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-54465000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>