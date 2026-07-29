--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -935,2636 +938,2775 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>27759000.0</v>
+      </c>
+      <c r="C2">
         <v>15269000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15154000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10960000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29640000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18541000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26703000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18316000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10996000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>542000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>481412.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>843667.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>684438.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>72040.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11242.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>575.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>0.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-25932.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3973121.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>233000.0</v>
+      </c>
+      <c r="C7">
         <v>99000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>91000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>161000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>468000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1061000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>127000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>8450000.0</v>
+      </c>
+      <c r="C8">
         <v>14099000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>18906000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>21094000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>83000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>77000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>59000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>52000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>5353000.0</v>
+      </c>
+      <c r="C10">
         <v>4119000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6987000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8409000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12894000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18635000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5702000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13704000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10285000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1477229.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>36898.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>866951.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>85608.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1956.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49689.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12395.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>5353000.0</v>
+      </c>
+      <c r="C12">
         <v>4119000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6987000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8409000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12894000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18635000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5702000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13704000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10285000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1477229.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>36898.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>866951.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85608.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1956.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49689.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12395.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>97000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>92000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>90000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>83000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>77000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>59000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>52000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>51000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>103997.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45998.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>43276.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8576.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6265.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5370.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4970.0</v>
       </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>10983850.0</v>
+      </c>
+      <c r="C14">
         <v>9504100.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8761739.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8477270.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7908493.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6904005.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5620610.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5189923.1</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3959545.3</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3253206.9</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3002756.8</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2509097.2</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>522611.3</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>389507.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>357999.6</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>280118.4</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16">
+        <v>1789000.0</v>
+      </c>
+      <c r="C16">
         <v>2141000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>728000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>992000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1157000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1262000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>949000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>950000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1046000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2125861.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
         <v>21712000.0</v>
       </c>
       <c r="C20">
-        <v>23379000.0</v>
+        <v>21712000.0</v>
       </c>
       <c r="D20">
         <v>23379000.0</v>
       </c>
       <c r="E20">
         <v>23379000.0</v>
       </c>
       <c r="F20">
+        <v>23379000.0</v>
+      </c>
+      <c r="G20">
         <v>22619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9672000.0</v>
       </c>
       <c r="H20">
         <v>9672000.0</v>
       </c>
       <c r="I20">
+        <v>9672000.0</v>
+      </c>
+      <c r="J20">
         <v>5377000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>1916000.0</v>
+      </c>
+      <c r="C21">
         <v>2569000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12415000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11035000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16720000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22468000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23198000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26943000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43499000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3222000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>9551.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11540.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>685000.0</v>
+      </c>
+      <c r="C22">
         <v>1586000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1801000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2596000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2599000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2568000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6735000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>235000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3685000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>161977.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>67252.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-60000.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>46875000.0</v>
+      </c>
+      <c r="C23">
         <v>40517000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>63863000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>65888000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>76823000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>85769000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54116000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58899000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>68027000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1556205.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5218308.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2553134.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>349191.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>70381.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>115351.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19584.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>11838000.0</v>
+      </c>
+      <c r="C24">
         <v>150000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>771000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7148000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>26642000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19433000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13299000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>15025000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3948000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>9618000.0</v>
+      </c>
+      <c r="C28">
         <v>-297000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1567000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3914000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14501000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6564000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10775000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3744000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2703553.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3119417.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1076671.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>414392.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>298044.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>100311.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12395.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>-14247000.0</v>
+      </c>
+      <c r="C29">
         <v>-28054000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-19095000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5301000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15738000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32274000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9220000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26911000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>47107000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
-        <v>8299000.0</v>
+        <v>8437000.0</v>
       </c>
       <c r="C30">
+        <v>8298999.0</v>
+      </c>
+      <c r="D30">
         <v>13205000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13658000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13687000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10567000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3889000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4314000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2990000.0</v>
       </c>
-      <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>67876.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>148452.0</v>
       </c>
-      <c r="N30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O30"/>
       <c r="P30">
         <v>60000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30">
+        <v>60000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-51015000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-36951000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-40000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-27152000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10479000.0</v>
       </c>
-      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>-19105000.0</v>
+      </c>
+      <c r="C32">
         <v>-21138000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-22507000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-16707000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-28809000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-15691000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-30072000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-14636000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6963000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>30097000.0</v>
+      </c>
+      <c r="C33">
         <v>25271000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>39528000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>38116000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>45515000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>50498000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>36394000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39335000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>49308000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>57407.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5165415.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>959759.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>8081.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4486.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5662.0</v>
       </c>
-      <c r="P33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>863000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9354000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9578000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>174000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2422000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>45000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>23384000.0</v>
+      </c>
+      <c r="C35">
         <v>12545000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10464000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17595000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>27622000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26671000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13452000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15025000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3948000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>232208.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>110273.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1291612.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>861118.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>527782.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>194446.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>575.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>3172000.0</v>
+      </c>
+      <c r="C36">
         <v>97000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>427000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>377000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>728000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1044000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>127000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-211000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-3222000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>213331.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>494750.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-11540.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1044000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>39000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
-        <v>1242000.0</v>
+        <v>2303000.0</v>
       </c>
       <c r="C39">
+        <v>1242001.0</v>
+      </c>
+      <c r="D39">
         <v>2342000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3109000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2128000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3501000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1396000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1546000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5444000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>22000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15995.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>497381.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>39798.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>63939.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>60000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7189.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>3376000.0</v>
+      </c>
+      <c r="C40">
         <v>15401000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23177000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>27513000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29035000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>26135000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>17009000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12511000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8878000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>240000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1349857.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1809491.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>45990.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>52567.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>59640.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1131.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>512000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>6496000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>108000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>211000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>258273000.0</v>
+      </c>
+      <c r="C42">
         <v>233245000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>211334000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>206989000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>202854000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>178000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>120932000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>98605000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>89778000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>24655000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>14030897.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2440947.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3922304.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1385421.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>443788.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>28130.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>24878000.0</v>
+      </c>
+      <c r="C45">
         <v>22427000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>25826000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22250000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>20040000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>16103000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6587000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>3297000.0</v>
+      </c>
+      <c r="C46">
         <v>893000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3734000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3325000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4688000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4367000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3397000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2720000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>393000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>57407.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>62569.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>950208.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8081.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4486.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5662.0</v>
       </c>
-      <c r="P46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3702000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5416000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4367000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3524000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2720000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>393000.0</v>
       </c>
-      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-287310000.0</v>
+      </c>
+      <c r="C48">
         <v>-265119000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-238984000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-224269000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-213853000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-169941000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-128121000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-88836000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-51432000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-28095890.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-13846171.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5272900.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-5673235.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2273694.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-749135.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-14647.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>2900000.0</v>
+      </c>
+      <c r="C50">
         <v>3573000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7692000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4741000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4705000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3051000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2423000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4762000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>14971000.0</v>
+      </c>
+      <c r="C51">
         <v>3822000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8554000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12323000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>27395000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25199000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>16477000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>17448000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8710000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4180782.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3156315.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1943622.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>500000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>150000.0</v>
       </c>
-      <c r="P51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>2999000.0</v>
+      </c>
+      <c r="C52">
         <v>3573000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7783000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5014000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>285000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5024000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3133000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2423000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4762000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3948000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3046042.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1701124.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>500000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>300000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>150000.0</v>
       </c>
-      <c r="P52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>46875000.0</v>
+      </c>
+      <c r="C55">
         <v>40517000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>63863000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>65888000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>76823000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>85769000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>54116000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>58899000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>68027000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1556205.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5218308.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2553134.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>349191.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>70381.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>115351.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>19584.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>16778000.0</v>
+      </c>
+      <c r="C56">
         <v>15246000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24335000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>27772000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>31308000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>35271000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>17722000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>19564000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>18719000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1498798.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52893.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1593375.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>341110.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>65895.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>109689.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>19584.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>35923000.0</v>
+      </c>
+      <c r="C57">
         <v>36384000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>46842000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>44479000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>60117000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>50962000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>47794000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>25682000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4729689.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4877311.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4798119.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1230428.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>424607.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>220882.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1131.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>59307000.0</v>
+      </c>
+      <c r="C58">
         <v>48929000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>57306000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62074000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>87739000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>77633000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61246000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>49225000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>29630000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4961897.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4987584.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6089731.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2091546.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>952389.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>415328.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1131.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>-20587000.0</v>
+      </c>
+      <c r="C60">
         <v>-17775000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-3782000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3814000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-10916000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8136000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-7130000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9674000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>38397000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-3405692.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>230724.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-2814609.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-1742355.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-882008.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-299977.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>18453.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
         <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>16</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>27759000.0</v>
+      </c>
+      <c r="C2">
         <v>30561000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29145000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16999000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25179000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14338000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17356000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10307000.0</v>
       </c>
       <c r="J2">
         <v>10307000.0</v>
       </c>
       <c r="K2">
+        <v>10307000.0</v>
+      </c>
+      <c r="L2">
         <v>10846000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25947000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10960000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29696000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19036000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23527000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>29640000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27196000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20930000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19057000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18541000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17821000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11196000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31980000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26703000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21367000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17902000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20296000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18316000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16980000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13822000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11790000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10996000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3147787.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2174830.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>858632.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>542000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>677521.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>590865.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>329687.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1062793.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1255421.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>682983.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>556263.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1207781.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1369313.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>684438.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>285868.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>68365.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>69409.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35902.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31754.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5633.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20810.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>49629.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>575.0</v>
       </c>
-      <c r="BF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3579,54 +3721,55 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3641,164 +3784,166 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-12797000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>212673000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>-4827000.0</v>
       </c>
       <c r="N5">
-        <v>0.0</v>
+        <v>-4827000.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="R5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5"/>
+      <c r="U5">
         <v>178077000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>0.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-24628.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22309.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-26864.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-37400.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-25194.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-17661.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
+      <c r="AW5"/>
       <c r="AX5">
         <v>0.0</v>
       </c>
-      <c r="AY5"/>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3813,502 +3958,513 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>233000.0</v>
+      </c>
+      <c r="C7">
         <v>267000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>86000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>91000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="G7">
         <v>5000.0</v>
       </c>
       <c r="H7">
+        <v>5000.0</v>
+      </c>
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>91000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>181000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>269000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>80000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>161000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>242000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>320000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>395000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>468000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>813000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>883000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>677000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1061000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1153000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>87000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>8450000.0</v>
+      </c>
+      <c r="C8">
         <v>8201000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>7958000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>14525000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>14099000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13684000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13282000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>12895000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>18906000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>18695000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16268000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>16267000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>21094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="O8">
         <v>88000.0</v>
       </c>
       <c r="P8">
-        <v>83000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="Q8">
         <v>83000.0</v>
       </c>
       <c r="R8">
+        <v>83000.0</v>
+      </c>
+      <c r="S8">
         <v>81000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>79000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>77000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>210028000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>208001000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>203642000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>5353000.0</v>
+      </c>
+      <c r="C10">
         <v>8624000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11724000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11891000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4149000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10854000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6165000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6453000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6248000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3606000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4990000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8409000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8253000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7151000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11086000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12894000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12396000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16478000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24574000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18635000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17353000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20744000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10391000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5702000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13965000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16053000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10015000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13704000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14294000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14064000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15855000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10285000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13753523.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>175888.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1514513.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1477229.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2098488.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7869.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>76613.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1314553.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>421048.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1336706.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1023964.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>661971.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>428586.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>85608.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>350158.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>795940.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12521.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>200500.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>142063.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6514.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>66691.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>138222.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7673.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12395.0</v>
       </c>
-      <c r="BF10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4323,788 +4479,802 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>5353000.0</v>
+      </c>
+      <c r="C12">
         <v>8624000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11724000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11891000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4149000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10854000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11053000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6165000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6453000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6248000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3606000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4990000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8409000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8253000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7151000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11086000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12894000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12396000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16478000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24574000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18635000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17353000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20744000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10391000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5702000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13965000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16053000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10015000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13704000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14294000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14064000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15855000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10285000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13753523.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>175888.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1514513.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1477229.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2098488.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7869.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>76613.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1314553.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>421048.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1336706.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1023964.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>661971.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>428586.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>85608.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>350158.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>795940.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12521.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>200500.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>142063.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6514.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>66691.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>138222.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7673.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12395.0</v>
       </c>
-      <c r="BF12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
+        <v>12000.0</v>
+      </c>
+      <c r="D13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="E13">
         <v>97000.0</v>
       </c>
       <c r="F13">
+        <v>97000.0</v>
+      </c>
+      <c r="G13">
         <v>96000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>95000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>98000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="J13">
         <v>91000.0</v>
       </c>
       <c r="K13">
         <v>91000.0</v>
       </c>
       <c r="L13">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="M13">
         <v>90000.0</v>
       </c>
       <c r="N13">
-        <v>88000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="O13">
         <v>88000.0</v>
       </c>
       <c r="P13">
-        <v>83000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="Q13">
         <v>83000.0</v>
       </c>
       <c r="R13">
+        <v>83000.0</v>
+      </c>
+      <c r="S13">
         <v>81000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="U13">
         <v>77000.0</v>
       </c>
       <c r="V13">
+        <v>77000.0</v>
+      </c>
+      <c r="W13">
         <v>75000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>72000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000.0</v>
       </c>
       <c r="Y13">
         <v>59000.0</v>
       </c>
       <c r="Z13">
-        <v>58000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="AA13">
         <v>58000.0</v>
       </c>
       <c r="AB13">
-        <v>52000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AC13">
         <v>52000.0</v>
       </c>
       <c r="AD13">
         <v>52000.0</v>
       </c>
       <c r="AE13">
         <v>52000.0</v>
       </c>
       <c r="AF13">
         <v>52000.0</v>
       </c>
       <c r="AG13">
+        <v>52000.0</v>
+      </c>
+      <c r="AH13">
         <v>51000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>49542.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>36040.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>107949.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>103997.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>100941.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>100170.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>46757.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>45697.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>44471.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>43892.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>42371.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>38243.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>37762.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>8576.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>7847.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>7588.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>6335.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>6145.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>5645.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5370.0</v>
       </c>
       <c r="BB13">
         <v>5370.0</v>
       </c>
       <c r="BC13">
-        <v>4970.0</v>
+        <v>5370.0</v>
       </c>
       <c r="BD13">
         <v>4970.0</v>
       </c>
       <c r="BE13">
         <v>4970.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:58">
+      <c r="BF13">
+        <v>4970.0</v>
+      </c>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>11606816.0</v>
+      </c>
+      <c r="C14">
         <v>11502968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9674189.0</v>
       </c>
       <c r="D14">
         <v>9674189.0</v>
       </c>
       <c r="E14">
+        <v>9674189.0</v>
+      </c>
+      <c r="F14">
         <v>96107527.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9550175.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9465818.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9441969.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>87882364.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8788236.4</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8722216.8</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86895208.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8684850.6</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>85585117.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8470997.1</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8212662.2</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8182539.5</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7818805.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7835165.5</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6904005.5</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>75638949.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7235609.3</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6903503.7</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5916627.1</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5867058.4</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5792721.7</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5589129.9</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5231987.2</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5213587.9</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5198479.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5194951.7</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5152786.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>3654317.9</v>
       </c>
       <c r="AH14">
         <v>3654317.9</v>
       </c>
       <c r="AI14">
+        <v>3654317.9</v>
+      </c>
+      <c r="AJ14">
         <v>3601593.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3552812.1</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3348555.9</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3348559.3</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3210072.4</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3086560.8</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3061561.8</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3017722.7</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2946908.3</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2635032.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2553175.3</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2365917.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>23659170.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>502761.6</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>483134.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>450332.8</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>389447.6</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>376332.9</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>357999.6</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3579996.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331333.0</v>
       </c>
       <c r="BD14">
         <v>331333.0</v>
       </c>
       <c r="BE14">
+        <v>331333.0</v>
+      </c>
+      <c r="BF14">
         <v>267347.5</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>266666.4</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>90000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>88000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>83000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16">
+        <v>1789000.0</v>
+      </c>
+      <c r="C16">
         <v>2170000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>967000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1554000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2141000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2616000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>649000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>788000.0</v>
       </c>
       <c r="J16">
         <v>788000.0</v>
       </c>
       <c r="K16">
+        <v>788000.0</v>
+      </c>
+      <c r="L16">
         <v>880000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>969000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>992000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>989000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1014000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>981000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1157000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1701000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3980000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1836000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1412000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1677000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1111000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>949000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>919000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>855000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>933000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>950000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>986000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>877000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>932000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1046000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1532985.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>2082822.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2010714.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2174933.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1958024.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1771654.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>786610.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>-150000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2863.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5119,122 +5289,124 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1191000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>338000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>338000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5249,822 +5421,839 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
         <v>21712000.0</v>
       </c>
       <c r="C20">
         <v>21712000.0</v>
       </c>
       <c r="D20">
         <v>21712000.0</v>
       </c>
       <c r="E20">
         <v>21712000.0</v>
       </c>
       <c r="F20">
-        <v>23379000.0</v>
+        <v>21712000.0</v>
       </c>
       <c r="G20">
         <v>23379000.0</v>
       </c>
       <c r="H20">
         <v>23379000.0</v>
       </c>
       <c r="I20">
         <v>23379000.0</v>
       </c>
       <c r="J20">
         <v>23379000.0</v>
       </c>
       <c r="K20">
         <v>23379000.0</v>
       </c>
       <c r="L20">
         <v>23379000.0</v>
       </c>
       <c r="M20">
         <v>23379000.0</v>
       </c>
       <c r="N20">
         <v>23379000.0</v>
       </c>
       <c r="O20">
         <v>23379000.0</v>
       </c>
       <c r="P20">
         <v>23379000.0</v>
       </c>
       <c r="Q20">
         <v>23379000.0</v>
       </c>
       <c r="R20">
+        <v>23379000.0</v>
+      </c>
+      <c r="S20">
         <v>23380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22920000.0</v>
       </c>
       <c r="T20">
         <v>22920000.0</v>
       </c>
       <c r="U20">
+        <v>22920000.0</v>
+      </c>
+      <c r="V20">
         <v>22619000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>24078000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>21517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9672000.0</v>
       </c>
       <c r="Y20">
         <v>9672000.0</v>
       </c>
       <c r="Z20">
         <v>9672000.0</v>
       </c>
       <c r="AA20">
         <v>9672000.0</v>
       </c>
       <c r="AB20">
         <v>9672000.0</v>
       </c>
       <c r="AC20">
         <v>9672000.0</v>
       </c>
       <c r="AD20">
         <v>9672000.0</v>
       </c>
       <c r="AE20">
-        <v>5377000.0</v>
+        <v>9672000.0</v>
       </c>
       <c r="AF20">
         <v>5377000.0</v>
       </c>
       <c r="AG20">
         <v>5377000.0</v>
       </c>
       <c r="AH20">
+        <v>5377000.0</v>
+      </c>
+      <c r="AI20">
         <v>50573609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321300.0</v>
       </c>
       <c r="AJ20">
         <v>1321300.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>1321300.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>1916000.0</v>
+      </c>
+      <c r="C21">
         <v>5875000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2279000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2424000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3340000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6192000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10986000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11528000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35915000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12536000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12640000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10788000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11035000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11279000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12622000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15321000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16720000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18173000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19530000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21047000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22468000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22395000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22322000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21947000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>23198000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22447000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23801000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25156000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26943000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28731000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>38653000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>41076000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>43499000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>1600100.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1798700.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3222000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>9162.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9362.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9924.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10195.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10858.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11602.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>685000.0</v>
+      </c>
+      <c r="C22">
         <v>1417000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1462000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1156000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1586000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1634000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1675000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092000.0</v>
       </c>
       <c r="J22">
         <v>2092000.0</v>
       </c>
       <c r="K22">
+        <v>2092000.0</v>
+      </c>
+      <c r="L22">
         <v>2280000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2446000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2596000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2597000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2869000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2718000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2599000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2897000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2920000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2389000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2568000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2750000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6735000.0</v>
       </c>
       <c r="Y22">
         <v>6735000.0</v>
       </c>
       <c r="Z22">
-        <v>235000.0</v>
+        <v>6735000.0</v>
       </c>
       <c r="AA22">
         <v>235000.0</v>
       </c>
       <c r="AB22">
         <v>235000.0</v>
       </c>
       <c r="AC22">
         <v>235000.0</v>
       </c>
       <c r="AD22">
         <v>235000.0</v>
       </c>
       <c r="AE22">
-        <v>185000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="AF22">
         <v>185000.0</v>
       </c>
       <c r="AG22">
+        <v>185000.0</v>
+      </c>
+      <c r="AH22">
         <v>3685000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>457918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="AJ22">
         <v>90000.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>90000.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22">
         <v>54084.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>64397.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>56959.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>57199.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>56018.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>57678.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>46875000.0</v>
+      </c>
+      <c r="C23">
         <v>52260000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53820000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48940000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>42897000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56216000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67207000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65830000.0</v>
       </c>
       <c r="J23">
         <v>65830000.0</v>
       </c>
       <c r="K23">
+        <v>65830000.0</v>
+      </c>
+      <c r="L23">
         <v>65400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>64391000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>65888000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>66570000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>66090000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72376000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>76823000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>82643000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>89581000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92385000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>85769000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>91245000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>81013000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>57627000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>54116000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>54998000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>58723000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>53934000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>58899000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>59845000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>64771000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>68444000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>68027000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>69157009.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4137444.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5243830.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1556205.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2174907.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5347087.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5434647.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2672280.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2066260.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2887456.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2891227.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2497240.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2839162.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>349191.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>660578.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>936268.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>76713.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>280900.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>216436.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>81694.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>126691.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>198222.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12862.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19584.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>11838000.0</v>
+      </c>
+      <c r="C24">
         <v>12561000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15034000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14907000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>150000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>261000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>431000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>601000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>771000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>941000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1055000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>148000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7148000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>27090000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>26179000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>27054000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26642000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>26766000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>26454000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>25212000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19433000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>20864000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15798000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>9722000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>30879000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>27228000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6079,54 +6268,55 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6141,1260 +6331,1284 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>9618000.0</v>
+      </c>
+      <c r="C28">
         <v>6855000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3980000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4060000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-327000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5649000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2927000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2182000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5412000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4963000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3914000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22868000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22570000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16649000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14501000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15324000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13150000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6564000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6906000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2303000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7094000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10775000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1951000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>192000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6961000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3744000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>347000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>307000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1751000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1575000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5157224.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5560526.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3463066.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2703553.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1689900.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2413554.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1661000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2124578.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2450901.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1367061.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>794658.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1360023.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1472538.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>414392.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>149842.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-295940.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>487479.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>99500.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-142063.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6514.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-66691.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-138222.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7673.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-12395.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>-14247000.0</v>
+      </c>
+      <c r="C29">
         <v>-11985000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8562000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-19410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-28054000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16830000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9724000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8314000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-19095000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14658000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-17788000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-8594000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5301000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17924000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18979000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17290000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15738000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24062000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>31365000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>34213000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32274000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>38532000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36158000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>8437000.0</v>
+      </c>
+      <c r="C30">
         <v>9849000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7650000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8326000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8836000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8783000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14079000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14760000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16057000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16056999.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17184000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15997000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13658000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13885000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12958000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12714000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13687000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17868000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15037000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12753000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10567000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16210000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8561000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3745000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3889000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3677000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3843000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4192000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4314000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3714000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3395000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3444000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2990000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3339044.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>90787.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6298.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>20943.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>135855.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>46611.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>71376.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>92767.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>137954.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
+      <c r="BA30"/>
       <c r="BB30">
         <v>60000.0</v>
       </c>
-      <c r="BC30"/>
+      <c r="BC30">
+        <v>60000.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-47807000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-46969000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-46150000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-48477000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-51015000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-44398000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-39830000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-37455000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-36951000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-31047000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-30641000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>-19105000.0</v>
+      </c>
+      <c r="C32">
         <v>-18059000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-13140000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-11010000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-21138000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-18069000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-22297000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-22539000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-22507000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-21524000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-21478000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-24034000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-16707000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-19695000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-19375000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-25726000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-28809000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-22335000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-17628000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-12136000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-15691000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-8150000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-11819000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>30097000.0</v>
+      </c>
+      <c r="C33">
         <v>31060000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>31508000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>25994000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27113999.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33437000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>38232000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>39023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39671000.0</v>
       </c>
       <c r="J33">
         <v>39671000.0</v>
       </c>
       <c r="K33">
+        <v>39671000.0</v>
+      </c>
+      <c r="L33">
         <v>39166000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>37564000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>38116000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>38842000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>40671000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>43910000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>45515000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>47107000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>48026000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>49540000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>50498000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>51844000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>47532000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>35162000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>36394000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>35547000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>36798000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>37910000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>39335000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>40478000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>45545000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>47452000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>49308000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>51066702.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3595765.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3524629.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>57407.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>63479.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5236066.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5261652.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>915503.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>950597.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1007676.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1033856.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1109095.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1181593.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8081.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5542.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5962.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4192.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>14709.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>14373.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>15180.0</v>
       </c>
-      <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-    </row>
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>897000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>55000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>863000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>169000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>357000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>101000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9354000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>20000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>8906000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9574000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>9578000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4432000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="Q34">
         <v>174000.0</v>
       </c>
       <c r="R34">
         <v>174000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="S34">
+        <v>174000.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34">
         <v>2528000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2422000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6483000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6609000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>23384000.0</v>
+      </c>
+      <c r="C35">
         <v>23546000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26376000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>27076000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12544999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14238000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>10087000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9874000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8958000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8958001.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10419999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15820000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>17595000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32102000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>31445000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>27961000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>27622000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>27617000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>27778000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>30892000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>26671000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>28268000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>22515000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3107000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13452000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>15575000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9094000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>14938000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15025000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8072000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8451000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9606000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3948000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>13277071.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7911244.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>349150.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>232208.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>361116.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>95281.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2067301.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>985916.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1028119.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1090066.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2062358.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2568985.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2191417.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>861118.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>777784.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>694450.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>611116.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>444448.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>361114.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>277780.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>111112.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>27778.0</v>
       </c>
-      <c r="BD35"/>
-      <c r="BE35">
+      <c r="BE35"/>
+      <c r="BF35">
         <v>575.0</v>
       </c>
-      <c r="BF35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>3172000.0</v>
+      </c>
+      <c r="C36">
         <v>265000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5002000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>90000.0</v>
+      </c>
+      <c r="F36">
         <v>96999.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>111000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>118000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>400000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>122000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-53000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>157000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>253000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>377000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>169000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>579000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>317000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>728000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>802000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044000.0</v>
       </c>
       <c r="U36">
         <v>1044000.0</v>
       </c>
       <c r="V36">
+        <v>1044000.0</v>
+      </c>
+      <c r="W36">
         <v>1142000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>76000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>107000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>127000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-211000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>164000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>108000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="AE36">
         <v>39000.0</v>
       </c>
       <c r="AF36">
         <v>39000.0</v>
       </c>
       <c r="AG36">
         <v>39000.0</v>
       </c>
       <c r="AH36">
+        <v>39000.0</v>
+      </c>
+      <c r="AI36">
         <v>50612538.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>533201.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>15000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-3222000.0</v>
       </c>
-      <c r="AL36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM36"/>
       <c r="AN36">
         <v>213331.0</v>
       </c>
-      <c r="AO36"/>
+      <c r="AO36">
+        <v>213331.0</v>
+      </c>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>494750.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-11540.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-14709.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-14373.0</v>
       </c>
-      <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7409,740 +7623,752 @@
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>253000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>5000.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>802000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>873000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1044000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1142000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
+      <c r="AD38"/>
+      <c r="AE38">
         <v>4637000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>2303000.0</v>
+      </c>
+      <c r="C39">
         <v>1310000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1476000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1573000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1212000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1508000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2168000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1872000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1762000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1762001.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3164000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3154000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3109000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2993000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2441000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1948000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2128000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2375000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>7120000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3129000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3501000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3088000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4176000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8329000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>8131000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1809000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2029000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1817000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1546000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1359000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1767000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1693000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5444000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>997740.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>275004.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>198390.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>21569.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>12940.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>103152.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>96382.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>367197.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>494363.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>439504.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>704832.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>577389.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1033351.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>255502.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>150000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>134366.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>120000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>65691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="BA39">
         <v>60000.0</v>
       </c>
       <c r="BB39">
         <v>60000.0</v>
       </c>
       <c r="BC39">
         <v>60000.0</v>
       </c>
       <c r="BD39">
+        <v>60000.0</v>
+      </c>
+      <c r="BE39">
         <v>5189.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>7189.0</v>
       </c>
-      <c r="BF39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>3376000.0</v>
+      </c>
+      <c r="C40">
         <v>3916000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4747000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14440000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5490000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18950000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>25572000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25441000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>28713000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29501000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27850000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14220000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>27513000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12949000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>21522000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>30379000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>29035000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>30261000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>31709000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>31303000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26135000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>25736000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25178000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>19370000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>17009000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>15573000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15314000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>13648000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>12511000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>12497000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11208000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>9865000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>8878000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15096748.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>141222.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>205096.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>239689.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1398096.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1641735.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1283515.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1591149.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1602539.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1687970.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1499829.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1473264.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>406482.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>45990.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>38717.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>55341.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>28771.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>28040.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>353078.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>326015.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2863.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>250000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>556.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1131.0</v>
       </c>
-      <c r="BF40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+    </row>
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>10765000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>15113000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4770000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>4946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>512000.0</v>
       </c>
       <c r="Q41">
         <v>512000.0</v>
       </c>
       <c r="R41">
+        <v>512000.0</v>
+      </c>
+      <c r="S41">
         <v>311000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>714000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>5003000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>6496000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>6591000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>6717000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>258273000.0</v>
+      </c>
+      <c r="C42">
         <v>252088000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>250759000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>233771000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>233117000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>232131000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>230683000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>236940000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>207637000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>212569999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>210319001.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>211680000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>206989000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>206062000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>205677000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>202645000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>202854000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>202093000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>195769000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>184427000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>178000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>169924000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>158968000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>124278000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>120932000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>117640000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>114972000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>101904000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>98605000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>93777000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>96966000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>93902000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>89778000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>82665179.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>31262014.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>30005624.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>24655198.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>19074754.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>17989184.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>17637215.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4055964.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>3354565.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2815789.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2767479.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1102050.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1589693.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3922304.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3186568.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2896195.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1512233.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1208659.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>732277.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>450670.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>436906.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>30424.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28130.0</v>
       </c>
       <c r="BE42">
         <v>28130.0</v>
       </c>
-      <c r="BF42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:58">
+      <c r="BF42">
+        <v>28130.0</v>
+      </c>
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8157,1138 +8383,1160 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
+      <c r="L44"/>
+      <c r="M44">
         <v>16177000.0</v>
       </c>
-      <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>24878000.0</v>
+      </c>
+      <c r="C45">
         <v>24291000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23439000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22638000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>22427000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>25116000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>24269000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>23476000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>25826000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>24993000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>23511000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>22876000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22250000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>21748000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21233000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>3297000.0</v>
+      </c>
+      <c r="C46">
         <v>3208000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2515000.0</v>
       </c>
-      <c r="D46">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
+        <v>1768000.0</v>
+      </c>
+      <c r="F46">
         <v>1965000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3755000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3749000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3716000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3634000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3809000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2990000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3144000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3325000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3677000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4091000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5210000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4688000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5554000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4703000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5573000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4367000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4229000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3617000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3543000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3397000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3428000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3161000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2974000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2720000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2036000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1476000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>960000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>393000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>439164.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>126164.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>149636.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>57407.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>63479.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>69551.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>75622.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>906341.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>941235.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>997752.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1023661.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1098237.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1169991.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8081.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5542.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5962.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4192.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>14709.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>14373.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>15180.0</v>
       </c>
-      <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
-    </row>
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3144000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3702000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3677000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4670000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5210000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5416000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4752000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4703000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5573000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4367000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4229000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3693000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>-287310000.0</v>
+      </c>
+      <c r="C48">
         <v>-279258000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-275001000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-269138000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-262610000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-254257000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-248623000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-240847000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-236297000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-235954000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-233618000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-225410000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-224269000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-219105000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-215914000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-212505000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-213853000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-205019000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-193228000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-177992000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-169941000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-154573000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-145842000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-135653000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-128121000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-119587000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-110779000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-100160000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-88836000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-79088000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-72525000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-62200000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-51432000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-41931531.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-35213076.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-30911050.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-28095890.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-22989293.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-17396290.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-15650141.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-8688473.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-7930012.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-6043618.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5142271.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-2180618.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1366897.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-5673235.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-4147982.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-3285671.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-2651151.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-1742294.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-1267432.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-983774.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-450370.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-164579.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-20794.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-14647.0</v>
       </c>
-      <c r="BF48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-225410000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-218462000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-212505000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>2900000.0</v>
+      </c>
+      <c r="C50">
         <v>2612000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>584000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>953000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3573000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4939000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7690000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7691000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7694000.0</v>
       </c>
       <c r="K50">
         <v>7694000.0</v>
       </c>
       <c r="L50">
+        <v>7694000.0</v>
+      </c>
+      <c r="M50">
         <v>9725000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4741000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>3789000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2949000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>13000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>12000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>141000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2291000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2489000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4705000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2242000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>7162000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>14971000.0</v>
+      </c>
+      <c r="C51">
         <v>15479000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15704000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15951000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3822000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5205000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8126000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8292000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8635000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8816000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9018000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>19447000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>12323000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>34668000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>29721000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>27735000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>27395000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>27720000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>29628000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>28674000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25199000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>24259000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>23047000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>17485000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>16477000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15916000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>16245000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>16976000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>17448000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>14641000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>14371000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>14104000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8710000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8596299.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5736414.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4977579.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4180782.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3788388.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2421423.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1737614.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3439131.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2871949.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2703767.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1818622.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2021994.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1901124.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AV51">
         <v>500000.0</v>
       </c>
       <c r="AW51">
         <v>500000.0</v>
       </c>
       <c r="AX51">
         <v>500000.0</v>
       </c>
       <c r="AY51">
+        <v>500000.0</v>
+      </c>
+      <c r="AZ51">
         <v>300000.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>150000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-    </row>
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>2999000.0</v>
+      </c>
+      <c r="C52">
         <v>2612000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>594000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>963000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3573000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4944000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7695000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7875000.0</v>
       </c>
       <c r="J52">
         <v>7875000.0</v>
       </c>
       <c r="K52">
+        <v>7875000.0</v>
+      </c>
+      <c r="L52">
         <v>7963000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9725000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5014000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3789000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3222000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>286000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>285000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>414000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2564000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2785000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5024000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2582000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7249000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14486000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3133000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3453000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>11307000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2323000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2423000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>6551000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5920000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4498000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4762000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>8596299.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>5736414.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>4628429.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3948000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3551772.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2326142.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1787614.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3439131.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2871949.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>2703767.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>876124.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>645870.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1901124.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>511776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AX52">
         <v>500000.0</v>
       </c>
       <c r="AY52">
+        <v>500000.0</v>
+      </c>
+      <c r="AZ52">
         <v>300000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>150000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2863.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -9303,54 +9551,55 @@
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9365,750 +9614,763 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>46875000.0</v>
+      </c>
+      <c r="C55">
         <v>52260000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>53820000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>48940000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>42897000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>56216000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>67207000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>64629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65830000.0</v>
       </c>
       <c r="J55">
         <v>65830000.0</v>
       </c>
       <c r="K55">
+        <v>65830000.0</v>
+      </c>
+      <c r="L55">
         <v>65400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>64391000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>65888000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>66570000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>66090000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>72376000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>76823000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>82643000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>89581000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>92385000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>85769000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>91245000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>81013000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>57627000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>54116000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>54998000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>58723000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>53934000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>58899000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>59845000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>64771000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>68444000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>68027000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>69157009.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4137444.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5243830.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1556205.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2174907.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>5347087.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5434647.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2672280.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2066260.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2887456.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2891227.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2497240.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2839162.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>349191.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>660578.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>936268.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>76713.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>280900.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>216436.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>81694.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>126691.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>198222.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>12862.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>19584.0</v>
       </c>
-      <c r="BF55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+    </row>
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>16778000.0</v>
+      </c>
+      <c r="C56">
         <v>21200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22312000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>22946000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>15783000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>22779000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>28975000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>25606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26159000.0</v>
       </c>
       <c r="J56">
         <v>26159000.0</v>
       </c>
       <c r="K56">
+        <v>26159000.0</v>
+      </c>
+      <c r="L56">
         <v>26234000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>26827000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>27772000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>27728000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>25419000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>28466000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>31308000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>35536000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>41555000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>42845000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>35271000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>39401000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>33481000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>22465000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>17722000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>19451000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>21925000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>16024000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>19564000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>19367000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>19226000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>20992000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>18719000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>18090307.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>541679.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1719201.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1498798.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2111428.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>111021.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>172995.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1756777.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1115663.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1879780.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1857371.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1388145.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1657569.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>341110.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>655036.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>930306.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>72521.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>266191.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>202063.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>66514.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>126691.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>198222.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>12862.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>19584.0</v>
       </c>
-      <c r="BF56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>35923000.0</v>
+      </c>
+      <c r="C57">
         <v>39259000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>35453000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>33956000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36383000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40848000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>51272000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>48145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47683000.0</v>
       </c>
       <c r="J57">
         <v>47683000.0</v>
       </c>
       <c r="K57">
+        <v>47683000.0</v>
+      </c>
+      <c r="L57">
         <v>46659000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>50861000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>44479000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>47423000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>44794000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>54192000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>60117000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>57871000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>59183000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>54981000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>50962000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>47551000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>45300000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>65836000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>47794000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>41312000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>45378000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>37200000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>34200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>37032000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>31827000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>27084000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>25682000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>28373819.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8052466.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5692157.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4729689.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5627389.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4558742.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3400816.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6751703.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>6233503.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5656144.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3543440.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3750280.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4059171.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1230428.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>836361.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>623706.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>598180.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>363942.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>384832.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>331648.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>23673.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>299629.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>556.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1131.0</v>
       </c>
-      <c r="BF57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+    </row>
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>59307000.0</v>
+      </c>
+      <c r="C58">
         <v>62805000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>61829000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>61032000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>48928000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>55086000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61359000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>58019000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>56641000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>56641001.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>57078999.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>66681000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>62074000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>79525000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>76239000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>82153000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>87739000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>85488000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>86961000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>85873000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>77633000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>75819000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>67815000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>68943000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>61246000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>56887000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>54472000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>52138000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>49225000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>45104000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>40278000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>36690000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>29630000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>28373819.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8052466.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6041307.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4961897.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5988505.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4654023.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3400816.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7737619.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7261622.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6746210.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5605798.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6319265.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6250588.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2091546.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1614145.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1318156.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1209296.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>808390.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>745946.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>609428.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>134785.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>327407.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>556.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1131.0</v>
       </c>
-      <c r="BF58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+    </row>
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10123,2152 +10385,2246 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>-20587000.0</v>
+      </c>
+      <c r="C60">
         <v>-18969000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-16285000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-20842000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-15394000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-8442000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-4658000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-3809000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-87000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>243999.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1150999.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-2290000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3814000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-12955000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-10149000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-9777000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-10916000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-2845000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2620000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6512000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>8136000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>15426000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>13198000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-11316000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-7130000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-1889000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4251000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1796000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9674000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>14741000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>24493000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>31754000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>38397000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>40783190.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-3915022.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-797477.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-3405692.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-3813598.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>693064.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2033831.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-4611440.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-4553285.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-3210801.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-2369821.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-3269619.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-2936489.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-1742355.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-953567.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-381888.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-1132583.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-527490.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-529510.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-527734.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-8094.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-129185.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>12306.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>18453.0</v>
       </c>
-      <c r="BF60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+    </row>
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-3175000.0</v>
       </c>
-      <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-1938000.0</v>
       </c>
-      <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-997000.0</v>
       </c>
-      <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>4827000.0</v>
       </c>
-      <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>65518000.0</v>
+      </c>
+      <c r="C2">
         <v>87188000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>86391000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>66782000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92980000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48987000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32786000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31171000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6694000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1147000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6336.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1101267.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1020462.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>1626000.0</v>
+      </c>
+      <c r="C3">
         <v>5325000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5107000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7970000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9624000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8770000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8020000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7387000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2535000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6336.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>173785.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1645.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1176.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>192.0</v>
       </c>
-      <c r="P3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-      <c r="I4">
+      <c r="I4"/>
+      <c r="J4">
         <v>-4316000.0</v>
       </c>
-      <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
+        <v>-17329000.0</v>
+      </c>
+      <c r="C5">
         <v>-17843000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8827000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2613000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-39606000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-36862000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35381000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34271000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-15092000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13738000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3568446.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3413278.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>534117.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1507151.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-734488.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-15703000.0</v>
+      </c>
+      <c r="C6">
         <v>-12518000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3720000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5357000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29982000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-28092000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-27361000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-26884000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12557000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13714000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3562110.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3239493.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>535762.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1505975.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-734296.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>11626000.0</v>
+      </c>
+      <c r="C9">
         <v>27217000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32049000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>32829000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24039000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16243000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5873000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2530000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>501000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-922000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6336.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6335610.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5938388.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>14866.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>-21223000.0</v>
+      </c>
+      <c r="C10">
         <v>-20555000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-13193000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9954000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43729000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-42165000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-39119000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37544000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-19014000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14249719.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3746944.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4892183.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3399541.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1524559.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-734488.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>30000.0</v>
+      </c>
+      <c r="C11">
         <v>-185000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>118000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>65000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>183000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-345000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-192000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>218000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8392265.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-232056.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>261784.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>50000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>100000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>14439.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12">
+        <v>3894000.0</v>
+      </c>
+      <c r="C12">
         <v>2712000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4366000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7341000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4123000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5303000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3738000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3273000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3922000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>512152.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>178498.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>131707.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28582.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17408.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>288000.0</v>
+      </c>
+      <c r="C14">
         <v>1661000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1345000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>-21253000.0</v>
+      </c>
+      <c r="C15">
         <v>-18709000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-11966000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-10019000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-43912000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-41820000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-38927000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-37762000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-23336000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-14249719.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3746944.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-5432926.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3399541.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1524559.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-734488.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-43912000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-41820000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-38927000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-37762000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-23336000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>-21253000.0</v>
+      </c>
+      <c r="C17">
         <v>-20370000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13311000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-10019000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-43912000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-41820000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-38927000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-37762000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-19020000.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-3894000.0</v>
+      </c>
+      <c r="C18">
         <v>-2712000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4366000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8375000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5303000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3738000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3273000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3922000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-15480000.0</v>
+      </c>
+      <c r="C21">
         <v>-18057000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4668000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2184000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-37853000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-29370000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35995000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-33894000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-14877000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5484801.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3979000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2160396.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3320959.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1407156.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-734488.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>92624000.0</v>
+      </c>
+      <c r="C23">
         <v>132462000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>123108000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>101795000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>154872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>74654000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67595000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22072000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5709801.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3979000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9597273.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3320959.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1407156.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>734488.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29305.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>1626000.0</v>
+      </c>
+      <c r="C25">
         <v>5325000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5107000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4342000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6005000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8770000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8020000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7387000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2536000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>2402000.0</v>
+      </c>
+      <c r="C26">
         <v>4475000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4681000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5136000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8092000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>9680000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10767000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7966000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1578000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>4040000.0</v>
+      </c>
+      <c r="C27">
         <v>6396000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7838000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8302000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14114000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9517000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6255000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4532000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>662000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>93000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>217920.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>275668.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>20664000.0</v>
+      </c>
+      <c r="C28">
         <v>22209000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22268000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15877000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33681000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20831000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19120000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17422000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10715000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4887000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3619000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7668903.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2600095.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>686292.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>734488.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29305.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>30000.0</v>
+      </c>
+      <c r="C29">
         <v>-185000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>118000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>65000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>183000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-345000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>218000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>27106000.0</v>
+      </c>
+      <c r="C30">
         <v>45274000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36717000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35013000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61892000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>45613000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41868000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36424000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15378000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5709801.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3979000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8496006.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3320959.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1407156.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>734488.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29305.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>-5743000.0</v>
+      </c>
+      <c r="C31">
         <v>-2498000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8525000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7770000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5876000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12795000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3124000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3650000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4137000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8765000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>232056.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2731787.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117403.0</v>
       </c>
       <c r="N31">
         <v>-117403.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="O31">
+        <v>-117403.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
         <v>14439.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>77144000.0</v>
+      </c>
+      <c r="C32">
         <v>114405000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>118440000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>99611000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>117019000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65230000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>38659000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33701000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7195000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>225000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>7436877.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6958850.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>14866.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
         <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>16</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>15751000.0</v>
+      </c>
+      <c r="C2">
         <v>16631000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16311000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16825000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13817000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22292000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25060000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23795000.0</v>
       </c>
       <c r="J2">
         <v>23795000.0</v>
       </c>
       <c r="K2">
+        <v>23795000.0</v>
+      </c>
+      <c r="L2">
         <v>20547000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19563000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18295000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19362000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13742000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15382000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18326000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27666000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16051000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>30940000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16463000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14564000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10299000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7661000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7682000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7638000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8453000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9013000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7029000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7571000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8135000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8435000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5490000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>186000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>71680.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>78869.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>730000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>280110.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>176684.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>734179.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>280110.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>176684.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>277385.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>319121.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>253142.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>279676.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>338322.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>181554.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>252406.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>776000.0</v>
+      </c>
+      <c r="C3">
         <v>340000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>223000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>289000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>1201000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1352000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370000.0</v>
       </c>
       <c r="J3">
         <v>1370000.0</v>
       </c>
       <c r="K3">
+        <v>1370000.0</v>
+      </c>
+      <c r="L3">
         <v>1243000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1055000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>944000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2414000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2295000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2316000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2394000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2436000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2415000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2379000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2402000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2173000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2221000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1974000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1863000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2173000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1812000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2172000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2092000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>151000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2623000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2521000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1964085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222072.0</v>
       </c>
       <c r="AI3">
         <v>222072.0</v>
       </c>
       <c r="AJ3">
+        <v>222072.0</v>
+      </c>
+      <c r="AK3">
         <v>127771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6072.0</v>
       </c>
       <c r="AL3">
         <v>6072.0</v>
       </c>
       <c r="AM3">
+        <v>6072.0</v>
+      </c>
+      <c r="AN3">
         <v>6071.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5900.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4301.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>36373.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>32304.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>43941.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>41026.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>45863.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>537.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>420.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>394.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>294.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>865.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>807.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>705.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12283,394 +12639,401 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
-        <v>-1951000.0</v>
+        <v>-4927000.0</v>
       </c>
       <c r="C5">
+        <v>-3097000.0</v>
+      </c>
+      <c r="D5">
         <v>-3288000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3177000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-5079000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1518000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-649000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-963000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-960000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7168000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>982000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3812000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-317000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-804000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2342000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7676000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10779000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-14164000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6989000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14511000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7733000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9166000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5452000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7688000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7918000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9679000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10096000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8851000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5724000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9543000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10152000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-8208085.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2707582.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3058072.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1873771.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5032175.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4283538.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1327343.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1091702.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-265125.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1834932.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-907278.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>21104.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-778098.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2139120.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1517938.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-855169.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-577352.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-371608.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-470325.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-279121.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-230694.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
-        <v>-1611000.0</v>
+        <v>-4151000.0</v>
       </c>
       <c r="C6">
+        <v>-2757000.0</v>
+      </c>
+      <c r="D6">
         <v>-3065000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2888000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8249000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3878000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-166000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>763000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>407000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>410000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5925000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2037000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2868000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2097000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1491000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4658000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5282000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8343000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11749000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4610000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-12109000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-5560000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6945000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3478000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5825000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5745000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7867000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7924000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6759000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5573000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-6920000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7631000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6244000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2485510.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2836000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1746000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5026103.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4277466.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1321272.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1085802.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-260824.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1798559.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-874974.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>65045.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-737072.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2093257.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1517401.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-854749.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-576958.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-371314.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-469460.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-278314.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-229989.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-285791.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-143785.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6147.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-10072.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12685,54 +13048,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12747,726 +13111,739 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>3168000.0</v>
+      </c>
+      <c r="C9">
         <v>3625000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2451000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2382000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5471000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7153000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7534000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7450000.0</v>
       </c>
       <c r="J9">
         <v>7450000.0</v>
       </c>
       <c r="K9">
+        <v>7450000.0</v>
+      </c>
+      <c r="L9">
         <v>7981000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8204000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7253000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7947000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9790000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7840000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5107000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5229000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5873000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7827000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4578000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4559000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4260000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2846000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2197000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2061000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1130000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>485000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2150000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1393000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-167000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-845000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1624737.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6564374.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>300462.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>197374.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>831041.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1905849.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>48316.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-6056844.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1905849.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1023252.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1659385.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1982760.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1336308.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1567524.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>1947895.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1003291.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1376389.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-      <c r="BE9">
+      <c r="BE9"/>
+      <c r="BF9">
         <v>14866.0</v>
       </c>
-      <c r="BF9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>-7605000.0</v>
+      </c>
+      <c r="C10">
         <v>-4090000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5665000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3864000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8588000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5623000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2326000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2239000.0</v>
       </c>
       <c r="J10">
         <v>-2239000.0</v>
       </c>
       <c r="K10">
+        <v>-2239000.0</v>
+      </c>
+      <c r="L10">
         <v>-7948000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-436000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5360000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2537000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3380000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1345000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8619000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-11831000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-15232000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8049000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-15717000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8731000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10187000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7530000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8726000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8808000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10619000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10966000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9888000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6563000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-10325000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10768000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9080188.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3608207.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4302026.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2815160.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5106597.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4540910.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1746149.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1803970.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-314390.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1846573.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-636441.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2614202.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-834270.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2098345.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1525253.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-862311.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-634520.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-377457.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-474862.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-283658.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-234639.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-285791.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-143785.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-6147.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-14439.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>26000.0</v>
+      </c>
+      <c r="C11">
         <v>16000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-240000.0</v>
       </c>
       <c r="E11">
         <v>-240000.0</v>
       </c>
       <c r="F11">
+        <v>-240000.0</v>
+      </c>
+      <c r="G11">
         <v>15000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000.0</v>
       </c>
       <c r="J11">
         <v>-15000.0</v>
       </c>
       <c r="K11">
+        <v>-15000.0</v>
+      </c>
+      <c r="L11">
         <v>-21000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>79000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>50000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>215000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-40000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-349000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X11">
         <v>2000.0</v>
       </c>
       <c r="Y11">
+        <v>2000.0</v>
+      </c>
+      <c r="Z11">
         <v>-192000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>896000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>687000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>704000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>218000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>815000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>809000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>666000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>613171.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3110248.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>758835.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>634949.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3385884.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3003404.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>438492.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-348334.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>82544.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>38499.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>59310.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>127588.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>49387.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>45880.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>7562.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>50000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4537.0</v>
       </c>
       <c r="AZ11">
         <v>4537.0</v>
       </c>
       <c r="BA11">
+        <v>4537.0</v>
+      </c>
+      <c r="BB11">
         <v>3945.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>6147.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>10072.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>3172.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12">
+        <v>163000.0</v>
+      </c>
+      <c r="C12">
         <v>993000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2377000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>687000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>501000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>544000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>808000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279000.0</v>
       </c>
       <c r="J12">
         <v>1279000.0</v>
       </c>
       <c r="K12">
+        <v>1279000.0</v>
+      </c>
+      <c r="L12">
         <v>780000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1418000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1548000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2220000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2576000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>997000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>943000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1052000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1068000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1060000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1206000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>998000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1021000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2078000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1038000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>890000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>940000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>870000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1037000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>839000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>782000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>616000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1627591.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>900625.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>758835.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>634949.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>74419.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>257372.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>418977.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>712268.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>49265.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>48014.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>35221.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35226.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>56172.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5088.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7315.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7562.0</v>
       </c>
       <c r="AW12">
         <v>7562.0</v>
       </c>
       <c r="AX12">
+        <v>7562.0</v>
+      </c>
+      <c r="AY12">
         <v>6143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4537.0</v>
       </c>
       <c r="AZ12">
         <v>4537.0</v>
       </c>
       <c r="BA12">
+        <v>4537.0</v>
+      </c>
+      <c r="BB12">
         <v>3945.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13481,682 +13858,697 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>-185000.0</v>
+      </c>
+      <c r="C14">
         <v>39000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>163000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>271000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>410000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>405000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>458000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>388000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>348000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>650000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>347000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>-7764000.0</v>
+      </c>
+      <c r="C15">
         <v>-4067000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5542000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3593000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8348000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-5233000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1859000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1169000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2224000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1574000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7580000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-515000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5410000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2548000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3409000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1348000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-8834000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-11791000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-15236000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8051000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-15368000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8731000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10189000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7532000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8534000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-8808000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10619000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10966000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10106000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6563000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-10325000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-10768000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-9500359.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6718455.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4302026.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2815160.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5106597.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-4540910.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1746149.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1803970.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-314390.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1886394.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-770718.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2961653.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-813720.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-1526923.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1525253.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-862311.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-634520.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-377457.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-474862.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-283658.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-234639.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-285791.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-143785.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-6147.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-10072.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-515000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4767000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2548000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3409000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1348000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-8834000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11791000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-15236000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8051000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-15368000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8731000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-10189000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>-7579000.0</v>
+      </c>
+      <c r="C17">
         <v>-4106000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5705000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3864000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10857000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-5638000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2317000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1557000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2645000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2224000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6518000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-515000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4767000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3191000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3409000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1348000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-8834000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11791000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-15236000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8051000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-15368000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8731000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10189000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-1212000.0</v>
+      </c>
+      <c r="C18">
         <v>-993000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1003000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-687000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-501000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-544000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-808000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-859000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-889000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1279000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-780000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1418000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1939000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2863000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2576000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-997000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-943000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1052000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1068000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1060000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1206000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-998000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1021000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1237000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>257000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2105000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14171,230 +14563,234 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-4927000.0</v>
+      </c>
+      <c r="C21">
         <v>-1952000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4567000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4034000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8249000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5113000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-753000.0</v>
       </c>
       <c r="J21">
         <v>-753000.0</v>
       </c>
       <c r="K21">
+        <v>-753000.0</v>
+      </c>
+      <c r="L21">
         <v>-2515000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-255000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-860000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-574000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-987000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>237000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8261000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9968000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9667000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-9959000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-8827000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-7595000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7126000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5822000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7889000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7912000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9932000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10262000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8526000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-5748000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9516000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10102000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7237597.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2707582.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3543191.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2180211.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1652961.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1349297.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1307657.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1174886.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-453303.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1798559.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-592364.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>21104.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-778098.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2093257.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1517938.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-854749.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-576958.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-371314.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-470325.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-279121.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-230694.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-285791.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-143785.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-6147.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10072.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14409,230 +14805,234 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>23846000.0</v>
+      </c>
+      <c r="C23">
         <v>22207000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23329000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23241000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27537000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34558000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33994000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31998000.0</v>
       </c>
       <c r="J23">
         <v>31998000.0</v>
       </c>
       <c r="K23">
+        <v>31998000.0</v>
+      </c>
+      <c r="L23">
         <v>31043000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28022000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26408000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27883000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>24519000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22985000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31694000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42863000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31591000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>48726000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29868000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>26718000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21685000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16329000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17768000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17611000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>19515000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19760000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17705000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14712000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17484000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>17692000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14352334.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2707582.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3915333.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2456454.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1652961.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1349297.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1532657.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1174886.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>453303.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2998495.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2529134.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2280777.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2367548.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2564333.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1517938.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>854749.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>576958.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>371314.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>470325.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>279121.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>230694.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>285791.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>143785.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6147.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24938.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3172.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14647,4616 +15047,4756 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>774000.0</v>
+      </c>
+      <c r="C25">
         <v>339000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>224000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>289000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1360000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1201000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1352000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1412000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1439000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1370000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>452000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>246000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>244000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1343000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1411000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1458000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2436000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2415000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2379000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2402000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2173000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2221000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1974000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1863000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2173000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1812000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2172000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2092000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>151000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2623000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2521000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1964085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222072.0</v>
       </c>
       <c r="AI25">
         <v>222072.0</v>
       </c>
       <c r="AJ25">
+        <v>222072.0</v>
+      </c>
+      <c r="AK25">
         <v>127771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6072.0</v>
       </c>
       <c r="AL25">
         <v>6072.0</v>
       </c>
       <c r="AM25">
+        <v>6072.0</v>
+      </c>
+      <c r="AN25">
         <v>6071.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-98805.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>36464.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>36373.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>42955.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>43941.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>41026.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>45863.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>537.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>420.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>394.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1201.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>865.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>807.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>705.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>715000.0</v>
+      </c>
+      <c r="C26">
         <v>311000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>442000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>934000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1129000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1115000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1160000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>694000.0</v>
       </c>
       <c r="J26">
         <v>694000.0</v>
       </c>
       <c r="K26">
+        <v>694000.0</v>
+      </c>
+      <c r="L26">
         <v>1439000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1246000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1244000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1035000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1240000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1617000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2102000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1657000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2178000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2155000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2772000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2534000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2288000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2086000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3085000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2754000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2505000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2423000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2329000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1825000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1969000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1843000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1578000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1159325.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>840000.0</v>
+      </c>
+      <c r="C27">
         <v>1069000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>870000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1261000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1583000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1763000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1491000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514000.0</v>
       </c>
       <c r="J27">
         <v>1514000.0</v>
       </c>
       <c r="K27">
+        <v>1514000.0</v>
+      </c>
+      <c r="L27">
         <v>2253000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1904000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1968000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1608000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2362000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2366000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3300000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3466000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2599000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4748000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3036000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3059000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2076000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1346000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1053000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1391000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1711000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1349000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>963000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1306000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>914000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>662000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>27000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>92000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>56000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>93000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>1352657.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>994886.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>106860.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>44419.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>162677.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>21578.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>62167.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>148553.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>7860.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>69119.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>36107.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>4367.0</v>
       </c>
-      <c r="BF27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>6686000.0</v>
+      </c>
+      <c r="C28">
         <v>4197000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5707000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4076000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5178000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5241000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6283000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5880000.0</v>
       </c>
       <c r="J28">
         <v>5880000.0</v>
       </c>
       <c r="K28">
+        <v>5880000.0</v>
+      </c>
+      <c r="L28">
         <v>6352000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5063000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4657000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4535000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4475000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2209000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6508000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8550000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9246000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9377000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6069000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5162000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5615000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3985000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4719000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4473000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5103000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4825000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5210000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4470000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3664000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4077000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3265334.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2494000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2538000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1408000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4617000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1259297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="AN28">
         <v>90000.0</v>
       </c>
       <c r="AO28">
+        <v>90000.0</v>
+      </c>
+      <c r="AP28">
         <v>2041280.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2655754.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1968463.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1861642.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1838628.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1982309.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1337722.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>674533.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>396742.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>191098.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>290109.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>279121.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>230694.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>285791.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>143785.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6147.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>29305.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-26000.0</v>
+      </c>
+      <c r="C29">
         <v>16000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-240000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>75000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-21000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>79000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>215000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-40000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-349000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>8096000.0</v>
+      </c>
+      <c r="C30">
         <v>5576000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7018000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6416000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13720000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12266000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8934000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8203000.0</v>
       </c>
       <c r="J30">
         <v>8203000.0</v>
       </c>
       <c r="K30">
+        <v>8203000.0</v>
+      </c>
+      <c r="L30">
         <v>10496000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8459000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8113000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8521000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10777000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7603000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13368000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15197000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15540000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17786000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13405000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12154000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11386000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8668000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10086000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9973000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11062000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10747000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10676000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7141000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9349000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>9257000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7658334.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2707582.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3843653.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2377585.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1652961.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1349297.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1532657.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1174886.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>173193.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2821811.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2251749.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1961656.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2114406.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2284657.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1517938.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>854749.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>576958.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>371314.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>470325.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>279121.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>230694.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>285791.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>143785.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6147.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>24938.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3172.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>-2678000.0</v>
+      </c>
+      <c r="C31">
         <v>-2137000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1098000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>170000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-339000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-510000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-926000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1486000.0</v>
       </c>
       <c r="J31">
         <v>-1486000.0</v>
       </c>
       <c r="K31">
+        <v>-1486000.0</v>
+      </c>
+      <c r="L31">
         <v>-5433000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-181000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1963000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2393000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1108000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-358000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1863000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5565000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1910000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6890000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1136000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3061000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1708000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-837000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-896000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-687000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-704000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1361000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-815000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-809000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-666000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2634172.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-901207.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-758835.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-941160.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3453636.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3191613.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-438492.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-629084.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>138913.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14723.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>90916.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2635306.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-56172.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-5088.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7315.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7562.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-57562.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4537.0</v>
       </c>
       <c r="AZ31">
         <v>-4537.0</v>
       </c>
       <c r="BA31">
+        <v>-4537.0</v>
+      </c>
+      <c r="BB31">
         <v>-3945.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>6147.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4367.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3172.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>18919000.0</v>
+      </c>
+      <c r="C32">
         <v>20256000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18762000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19207000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>19288000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29445000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>32594000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31245000.0</v>
       </c>
       <c r="J32">
         <v>31245000.0</v>
       </c>
       <c r="K32">
+        <v>31245000.0</v>
+      </c>
+      <c r="L32">
         <v>28528000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>27767000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>25548000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27309000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23532000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>23222000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>23433000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>32895000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>21924000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>38767000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21041000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19123000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>14559000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10507000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9879000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9699000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9583000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>9498000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9179000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8964000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>7968000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>7590000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7114737.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>6750374.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>372142.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>276243.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1561041.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2185959.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>225000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>-5322665.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2185959.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1199936.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1936770.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2301881.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1589450.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1847200.0</v>
       </c>
-      <c r="AU32"/>
-      <c r="AV32">
+      <c r="AV32"/>
+      <c r="AW32">
         <v>2286217.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1184845.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1628795.0</v>
       </c>
-      <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-      <c r="BE32">
+      <c r="BE32"/>
+      <c r="BF32">
         <v>14866.0</v>
       </c>
-      <c r="BF32"/>
+      <c r="BG32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>4149000.0</v>
+      </c>
+      <c r="C2">
         <v>7142000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8649000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13154000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18770000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12437000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13939000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13970000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1477000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36898.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36121.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>731208.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1956.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49689.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12395.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3991.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>3176000</v>
+      </c>
+      <c r="C3">
         <v>3123000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4046000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2450000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3829000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3209000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2575000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2532000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>49000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18953</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>58013</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>70250</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5240</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5854</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>1234000.0</v>
+      </c>
+      <c r="C6">
         <v>-2993000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1507000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4505000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5616000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6333000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1502000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8808000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1440331.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>777.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>135743.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>83652.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-47733.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37294.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8404.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-4247000.0</v>
+      </c>
+      <c r="C7">
         <v>4447000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1959000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2526000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9314000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4776000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13733000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10165000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2336000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>311663.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>284901.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1265516.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>782717.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>407639.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>152302.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6614.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>183000.0</v>
+      </c>
+      <c r="C9">
         <v>4871000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-32000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3116000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3426000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>525000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1324000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>349000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>69975.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-109709.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>900000.0</v>
+      </c>
+      <c r="C10">
         <v>215000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>795000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-13159000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>625000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1048000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-110764.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9263.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>10671000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2606000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>13158000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10864000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1898000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>14607000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17333000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11456000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>13453000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10688000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1790000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1288000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>625000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1048000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>1626000.0</v>
+      </c>
+      <c r="C14">
         <v>5325000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5107000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7969000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9624000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8770000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8020000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7387000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2536000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24115.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6336.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>173785.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1645.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1176.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>192.0</v>
       </c>
-      <c r="P14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>1186000.0</v>
+      </c>
+      <c r="C15">
         <v>509000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2749000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4327000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>407707.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>5383000.0</v>
+      </c>
+      <c r="C16">
         <v>4149000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7142000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8649000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13154000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18770000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12437000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13939000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10285000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1477229.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>36898.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>866951.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>85608.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1956.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>49689.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12395.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-13721000.0</v>
+      </c>
+      <c r="C18">
         <v>3245000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2802000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6293000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12952000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12717000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7469000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8303000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9310000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3142122.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3057954.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-250041.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1481225.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-698216.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-571790.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21053.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3123000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4046000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2450000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3979000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-791000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2437000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2532000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2461000.0</v>
       </c>
-      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>173</v>
+      </c>
+      <c r="B20">
+        <v>9378000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>-1861000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>7534000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9523000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>11176000.0</v>
+      </c>
+      <c r="C21">
         <v>-4730000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1697000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4376000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6614000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6729000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2984000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8754000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2238000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>-21253000.0</v>
+      </c>
+      <c r="C22">
         <v>-20370000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-11966000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-10019000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-43912000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-41820000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-38927000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37762000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-20550000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-14249719.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3746944.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5153967.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3399541.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1524559.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-734488.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14439.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>175</v>
+      </c>
+      <c r="B23">
+        <v>1186000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>8000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8228000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2369000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-710000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-482000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-235000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>673000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1959000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>120185.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-35123.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-24517.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>59084.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>357.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C24">
         <v>-70000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1010000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-13000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-85000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2418000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>138000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>2182000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>281419.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-494749.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-50000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5854.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>2177000.0</v>
+      </c>
+      <c r="C25">
         <v>11085000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5405000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2309000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2988000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7843000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>356000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5013000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6115000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10790772.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>455766.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>934795.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>50000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>100000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-599000.0</v>
+      </c>
+      <c r="C26">
         <v>-999000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2620000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2162000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>354500.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>11152000.0</v>
+      </c>
+      <c r="C27">
         <v>6160000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6336000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3048000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12703000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11282000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12027000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9215000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3250000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2280000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>856500.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2600080.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1089194.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>317528.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16058.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>19955000.0</v>
+      </c>
+      <c r="C28">
         <v>-6238000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4309000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1788000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7486000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16632000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5829000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8272000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20530000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2400179.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2777314.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>391978.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1614877.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>750483.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>609084.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29457.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>-10545000.0</v>
+      </c>
+      <c r="C29">
         <v>6368000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6848000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3843000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9123000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9508000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4894000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5771000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9261000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3123169.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2999941.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-179791.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1475985.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-698216.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-565936.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-21053.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-8176000.0</v>
+      </c>
+      <c r="C30">
         <v>-3123000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4046000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2450000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3979000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-791000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2437000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2532000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2461000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2163321.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>223406.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15358.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-55240.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5854.0</v>
       </c>
-      <c r="P30"/>
+      <c r="Q30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
         <v>120</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>16</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>8654000.0</v>
+      </c>
+      <c r="C2">
         <v>11754000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11921000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4149000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10884000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11083000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6320000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3811000.0</v>
       </c>
       <c r="J2">
         <v>3811000.0</v>
       </c>
       <c r="K2">
+        <v>3811000.0</v>
+      </c>
+      <c r="L2">
         <v>5230000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8649000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8493000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7391000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11346000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13154000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12656000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16738000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24709000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18770000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17588000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20979000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17126000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12437000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16288000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10250000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13939000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>14529000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14249000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16040000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13970000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13753523.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>175888.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1514513.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1477229.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2098489.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7869.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>76613.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>36898.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>421048.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1336706.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>866951.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>661971.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>428586.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>731208.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>350158.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>795940.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12521.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1956.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>142063.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6514.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>49689.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>138222.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7673.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12395.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12881.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3991.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>5681000</v>
+      </c>
+      <c r="C3">
         <v>4349000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5824000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1020000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>995000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>803000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>589000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>736000</v>
-      </c>
-[...1 lines deleted...]
-        <v>980000</v>
       </c>
       <c r="J3">
         <v>980000</v>
       </c>
       <c r="K3">
+        <v>980000</v>
+      </c>
+      <c r="L3">
         <v>1173000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>627000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>401000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>771000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>493000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>785000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>857000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>930000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>939000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1103000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>980000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>719000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>805000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>705000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>820000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>773000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>484000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>498000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>818000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>649000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>549000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>516000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>49000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
         <v>18953</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20919</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16577</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>23900</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15504</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>22940</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17568</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3076</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>31364</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2164</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4862</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1201</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10223</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-3419000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-1808000.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-161000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>278000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>-3271000.0</v>
+      </c>
+      <c r="C6">
         <v>-3100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-167000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7772000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6735000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-199000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4763000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-822000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6035000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2642000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1419000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3419000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>156000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1099000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3955000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1808000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>498000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4082000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7971000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5939000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1182000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3391000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3853000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4689000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1763000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2088000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6038000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3689000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-590000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>280000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1791000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2070000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3468523.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13577635.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1338625.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>37284.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-621260.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2090620.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-68744.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>39715.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>893505.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-915658.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>469755.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>361993.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>233385.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-302622.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-264550.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-445782.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>783419.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10565.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>58437.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>135549.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-43175.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-71531.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>130549.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-4722.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-486.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-553000.0</v>
+      </c>
+      <c r="C7">
         <v>-2641000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-71000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-982000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3782000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2850000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5027000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143000.0</v>
       </c>
       <c r="J7">
         <v>2143000.0</v>
       </c>
       <c r="K7">
+        <v>2143000.0</v>
+      </c>
+      <c r="L7">
         <v>-2821000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-356000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>931000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1939000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2728000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2671000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7014000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2914000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4606000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3992000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3892000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1144000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4351000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7069000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4367000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3139000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3127000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1089000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4480000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3014000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1582000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3628394.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-103439.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1197705.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>198128.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-75781.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>244484.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>315256.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-172296.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>209804.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>269675.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>5500.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>152927.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>390487.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>537009.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>538553.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>137929.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>15444.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>90791.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>86328.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>113992.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>81670.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>54515.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>22596.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1425.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>6128.0</v>
       </c>
-      <c r="BF7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-2339000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>973000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>1900000.0</v>
+      </c>
+      <c r="C9">
         <v>-2237000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>542000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>523000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5211000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>642000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="J9">
         <v>750000.0</v>
       </c>
       <c r="K9">
+        <v>750000.0</v>
+      </c>
+      <c r="L9">
         <v>-1319000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2339000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>227000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-927000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-244000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>973000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4181000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2827000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2283000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2187000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5644000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1497000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-865000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>144000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-112000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>166000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>349000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>122000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-600000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-319000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>50000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-455000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>349000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>91000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-84489.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6298.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-48420.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>116274.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-92496.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>24642.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17347.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>39941.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>13841.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>37907.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-40401.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13033.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>731000.0</v>
+      </c>
+      <c r="C10">
         <v>46000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>80000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>48000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000.0</v>
       </c>
       <c r="J10">
         <v>188000.0</v>
       </c>
       <c r="K10">
+        <v>188000.0</v>
+      </c>
+      <c r="L10">
         <v>166000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>150000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>272000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-151000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-119000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>297000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-531000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>179000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="W10">
         <v>5000.0</v>
       </c>
       <c r="X10">
+        <v>5000.0</v>
+      </c>
+      <c r="Y10">
         <v>-189000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>198000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-198000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>408000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-74000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>251000.0</v>
       </c>
-      <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10">
         <v>-111299.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8745.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-9096.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>111650.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4010.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1111.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11029.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>-39510.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1991.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12319.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1994000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3083000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2149000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3803000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1748000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1105000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2117000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5701000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1942000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-366000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1510000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>51000.0</v>
       </c>
       <c r="N12">
+        <v>51000.0</v>
+      </c>
+      <c r="O12">
         <v>-1026000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3797000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1412000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>271000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2883000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9312000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2141000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8258000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3182000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2692000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>141000.0</v>
       </c>
       <c r="N13">
+        <v>141000.0</v>
+      </c>
+      <c r="O13">
         <v>-486000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-4482000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3645000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>788000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4612000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3909000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>299000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>163000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>714000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1976000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>774000.0</v>
+      </c>
+      <c r="C14">
         <v>339000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>224000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>289000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1360000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1201000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1352000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370000.0</v>
       </c>
       <c r="J14">
         <v>1370000.0</v>
       </c>
       <c r="K14">
+        <v>1370000.0</v>
+      </c>
+      <c r="L14">
         <v>-1243000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1055000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>944000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2414000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2295000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2316000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2394000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
+        <v>2445000.0</v>
+      </c>
+      <c r="T14">
         <v>2415000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2379000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2402000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2173000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2195000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1974000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1863000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2173000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1812000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2172000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2092000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>151000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2623000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2521000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1964085.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>222072.0</v>
       </c>
       <c r="AI14">
         <v>222072.0</v>
       </c>
       <c r="AJ14">
+        <v>222072.0</v>
+      </c>
+      <c r="AK14">
         <v>127771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6072.0</v>
       </c>
       <c r="AL14">
         <v>6072.0</v>
       </c>
       <c r="AM14">
+        <v>6072.0</v>
+      </c>
+      <c r="AN14">
         <v>6071.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5900.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36464.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36373.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32304.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>43941.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>41026.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45863.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>537.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>420.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>394.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>294.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>865.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>807.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>705.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
-        <v>0.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>509000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>349000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>407707.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>5383000.0</v>
+      </c>
+      <c r="C16">
         <v>8654000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11754000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11921000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4149000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10884000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11083000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6320000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-2224000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6453000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3811000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5230000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8649000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8490000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7391000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11346000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13154000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12656000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16738000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>24709000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18770000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17588000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20979000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17126000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12437000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>16288000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10250000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13939000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14529000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14249000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16040000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10285000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13753523.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>175888.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1514513.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1477229.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2098489.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7869.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>76613.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1314553.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>421048.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1336706.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1023964.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>661971.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>428586.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>85608.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>350158.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>795940.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>12521.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>200500.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>142063.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6514.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>66691.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>138222.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7673.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12395.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>819.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19271,1888 +19811,1924 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-7710000.0</v>
+      </c>
+      <c r="C18">
         <v>2087000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9031000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4067000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5265000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2721000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5183000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>606000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3204000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2869000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2439000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>594000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>380000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1399000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7264000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-811000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>246000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4175000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8752000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-271000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1388000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4905000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10131000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3707000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-346000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1375000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2723000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3025000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2771000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>280000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1791000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-4021000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6029134.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-772500.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1045417.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1462949.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-542717.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-582658.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-777503.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1239291.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>155509.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1319558.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-457889.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>236737.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-136960.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1388500.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-452774.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-464694.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-435631.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-164352.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-211988.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-161977.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-155605.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-224394.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-118895.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-4722.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-16686.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5824000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1020000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-995000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-803000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-589000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-736000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1266000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-980000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1173000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-627000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-401000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-771000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-493000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-785000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-857000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1080000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-939000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1103000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-980000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>413000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>481000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>-561000.0</v>
+      </c>
+      <c r="C21">
         <v>-173000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-169000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12079000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1470000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2920000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-170000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-3000000.0</v>
       </c>
       <c r="N21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="O21">
         <v>-726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4676000.0</v>
       </c>
       <c r="P21">
         <v>4676000.0</v>
       </c>
       <c r="Q21">
+        <v>4676000.0</v>
+      </c>
+      <c r="R21">
         <v>252000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-27000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>501000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5888000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2353000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-21000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3415000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>-7579000.0</v>
+      </c>
+      <c r="C22">
         <v>-4105000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5705000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3864000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7938000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5638000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2706000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1169000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1917000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2244000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7580000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-515000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5410000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2548000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3409000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1348000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8834000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11791000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-15236000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8051000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-15368000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8731000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10189000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7532000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8534000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8808000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10619000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10966000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10106000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6563000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-10325000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-10768000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6714359.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6718455.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4302026.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2815160.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5106597.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-5593003.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1746149.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-1803970.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-567965.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1885071.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-695751.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2741790.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-883658.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2144225.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1525253.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-862311.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-634520.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-377457.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-474862.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-283658.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-234639.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-285791.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-143785.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-6147.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-10072.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>1186000.0</v>
+      </c>
+      <c r="C23">
         <v>-187000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8864000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-999000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-2920000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-589000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-980000.0</v>
       </c>
       <c r="J23">
         <v>-980000.0</v>
       </c>
       <c r="K23">
+        <v>-980000.0</v>
+      </c>
+      <c r="L23">
         <v>8000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426000.0</v>
       </c>
       <c r="N23">
         <v>426000.0</v>
       </c>
       <c r="O23">
+        <v>426000.0</v>
+      </c>
+      <c r="P23">
         <v>-426000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-997000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>504000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>270000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>280000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>2078000.0</v>
+      </c>
+      <c r="V23">
         <v>4536000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>403000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9283000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-705000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-560000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-773000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9423000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-746000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-482000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-649000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-549000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8984000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-249626.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4400.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-293000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-239993.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-728170.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-133996.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>22014.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1030.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>536505.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-487382.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-42310.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-431898.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>274302.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-414213.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-11776.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12452.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1269050.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-29945.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-29575.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>297526.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-37570.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2863.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>249444.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>12900.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-70000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-152000.0</v>
       </c>
       <c r="J24">
         <v>-152000.0</v>
       </c>
       <c r="K24">
+        <v>-152000.0</v>
+      </c>
+      <c r="L24">
         <v>-536000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-13000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="P24">
         <v>-12000.0</v>
       </c>
       <c r="Q24">
+        <v>-12000.0</v>
+      </c>
+      <c r="R24">
         <v>-1000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-85000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>1286000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>138000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>15000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2236621.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-15000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-274.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2182274.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>281419.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-494750.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>85608.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-50000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-100000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-10223.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>474000.0</v>
+      </c>
+      <c r="C25">
         <v>1467000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>182000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>54000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>3890000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>428000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-869000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-307000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>755000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8218999.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>160000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3818000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4325000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1807000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-316000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>3228000.0</v>
+      </c>
+      <c r="T25">
         <v>4769000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2574000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2292000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2361000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3019000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>675000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1430000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1871000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>889000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1859000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>775000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1122000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>934000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2022979.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1982737.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1836832.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1026312.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4633636.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4759789.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>647319.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>750028.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>498125.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>276042.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>223958.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>725629.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-482107.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>-133073.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>50000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>23122.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>263210.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>120874.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7074.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6882.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2294.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-6147.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-12742.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-1424000.0</v>
+      </c>
+      <c r="C26">
         <v>-14000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-345000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-240000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>999000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-250000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113000.0</v>
       </c>
       <c r="J26">
         <v>-113000.0</v>
       </c>
       <c r="K26">
+        <v>-113000.0</v>
+      </c>
+      <c r="L26">
         <v>-575000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1013000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-224000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-941000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-997000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>4855000.0</v>
+      </c>
+      <c r="C27">
         <v>2678000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2163000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1456000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1652000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1221000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1671000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1616000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825000.0</v>
       </c>
       <c r="J27">
         <v>1825000.0</v>
       </c>
       <c r="K27">
+        <v>1825000.0</v>
+      </c>
+      <c r="L27">
         <v>2717000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>877000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>504000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>360000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1396000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>788000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>644000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2128000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4845000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5086000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1486000.0</v>
       </c>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
       <c r="X27">
+        <v>2459000.0</v>
+      </c>
+      <c r="Y27">
         <v>2882000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2103000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1498000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1612000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2391000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2581000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2099000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2309000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2226000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1437855.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1058285.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>902000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>489997.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1248768.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>850107.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>181125.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>204500.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>539355.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>223958.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2071534.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>338124.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>190422.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>536465.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>290632.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>135215.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>126882.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>176882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6882.0</v>
       </c>
       <c r="BA27">
         <v>6882.0</v>
       </c>
       <c r="BB27">
         <v>6882.0</v>
       </c>
       <c r="BC27">
+        <v>6882.0</v>
+      </c>
+      <c r="BD27">
         <v>2294.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>-561000.0</v>
+      </c>
+      <c r="C28">
         <v>-187000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8864000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11839000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1470000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2920000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-420000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-227000.0</v>
       </c>
       <c r="J28">
         <v>-227000.0</v>
       </c>
       <c r="K28">
+        <v>-227000.0</v>
+      </c>
+      <c r="L28">
         <v>1020000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4013000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-224000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3309000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-997000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>252000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>243000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>781000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6210000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2570000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>382000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12698000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>982000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1555000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-713000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8761000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-664000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2181000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>6091000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2721219.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16586756.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-293208.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1515233.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-78590.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>491004.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>708759.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1279006.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>772162.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>429059.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>874566.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>143102.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>441260.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>986911.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>188224.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12452.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1269050.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>170055.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>270425.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>297526.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>112430.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>152863.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>249444.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>16200.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>-2029000.0</v>
+      </c>
+      <c r="C29">
         <v>-2262000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3207000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3047000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4270000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3524000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5772000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1342000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2224000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3849000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1266000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1221000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>781000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2170000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6771000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-26000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1103000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3245000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-7813000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>832000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-408000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4186000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9326000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4412000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>474000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-602000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2239000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2527000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1953000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>929000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1242000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3505000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5980134.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-772500.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1045417.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1462949.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-542670.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-582658.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-777503.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1220338.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>176428.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1302981.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-433989.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>252241.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-114020.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1370932.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-449698.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-433330.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-433467.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-159490.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-210787.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-161977.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-145382.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-224394.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-118895.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-4722.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-16686.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-3172.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-681000.0</v>
+      </c>
+      <c r="C30">
         <v>-651000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5824000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1020000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-803000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-589000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-980000.0</v>
       </c>
       <c r="J30">
         <v>-980000.0</v>
       </c>
       <c r="K30">
+        <v>-980000.0</v>
+      </c>
+      <c r="L30">
         <v>-1173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-627000.0</v>
       </c>
       <c r="M30">
         <v>-627000.0</v>
       </c>
       <c r="N30">
+        <v>-627000.0</v>
+      </c>
+      <c r="O30">
         <v>-771000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-493000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-785000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-857000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1080000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-939000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1103000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-980000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>413000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>481000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-705000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-773000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-484000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-498000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-818000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-649000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-549000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-516000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-209379.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2236621.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-15000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-321.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2182274.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-18953.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-20919.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-16577.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-23900.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15504.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-22940.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>68040.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-31364.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-52164.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4862.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1201.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-10223.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>