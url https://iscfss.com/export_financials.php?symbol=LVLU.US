--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1172,96 +1175,98 @@
       </c>
       <c r="E13">
         <v>39000.0</v>
       </c>
       <c r="F13">
         <v>38000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
         <v>21000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>2799732000.0</v>
+        <v>2799732.0</v>
       </c>
       <c r="C14">
-        <v>622033545.0</v>
+        <v>2764593.0</v>
       </c>
       <c r="D14">
-        <v>598186815.0</v>
+        <v>2658608.0</v>
       </c>
       <c r="E14">
-        <v>582800895.0</v>
+        <v>2590226.0</v>
       </c>
       <c r="F14">
-        <v>576316860.0</v>
+        <v>2561408.0</v>
       </c>
       <c r="G14">
-        <v>589357275.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="H14">
-        <v>261934245.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="I14">
-        <v>274924365.0</v>
+        <v>1221887.0</v>
       </c>
       <c r="J14">
-        <v>308878755.0</v>
+        <v>1372795.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>18231000.0</v>
+      </c>
       <c r="C16">
         <v>17883000.0</v>
       </c>
       <c r="D16">
         <v>13142000.0</v>
       </c>
       <c r="E16">
         <v>10828000.0</v>
       </c>
       <c r="F16">
         <v>7240000.0</v>
       </c>
       <c r="G16">
         <v>4973000.0</v>
       </c>
       <c r="H16">
         <v>4605000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
       </c>
@@ -1486,51 +1491,51 @@
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>14130000.0</v>
+        <v>28520000.0</v>
       </c>
       <c r="C28">
         <v>34894000.0</v>
       </c>
       <c r="D28">
         <v>36569000.0</v>
       </c>
       <c r="E28">
         <v>48279000.0</v>
       </c>
       <c r="F28">
         <v>13598000.0</v>
       </c>
       <c r="G28">
         <v>100007000.0</v>
       </c>
       <c r="H28">
         <v>104921000.0</v>
       </c>
       <c r="I28">
         <v>110581000.0</v>
       </c>
       <c r="J28">
         <v>118422000.0</v>
       </c>
@@ -1830,51 +1835,51 @@
       </c>
       <c r="E39">
         <v>7628000.0</v>
       </c>
       <c r="F39">
         <v>9118000.0</v>
       </c>
       <c r="G39">
         <v>2675000.0</v>
       </c>
       <c r="H39">
         <v>5170000.0</v>
       </c>
       <c r="I39">
         <v>7983000.0</v>
       </c>
       <c r="J39">
         <v>7089000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>60321000.0</v>
+        <v>27700000.0</v>
       </c>
       <c r="C40">
         <v>25750000.0</v>
       </c>
       <c r="D40">
         <v>26197000.0</v>
       </c>
       <c r="E40">
         <v>27042000.0</v>
       </c>
       <c r="F40">
         <v>31679000.0</v>
       </c>
       <c r="G40">
         <v>10428000.0</v>
       </c>
       <c r="H40">
         <v>21452000.0</v>
       </c>
       <c r="I40">
         <v>20923000.0</v>
       </c>
       <c r="J40">
         <v>11129000.0</v>
       </c>
@@ -2100,83 +2105,83 @@
       <c r="B50">
         <v>14390000.0</v>
       </c>
       <c r="C50">
         <v>13090000.0</v>
       </c>
       <c r="D50">
         <v>8000000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>18705000.0</v>
       </c>
       <c r="H50">
         <v>14125000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>16791000.0</v>
+        <v>31181000.0</v>
       </c>
       <c r="C51">
         <v>39354000.0</v>
       </c>
       <c r="D51">
         <v>39075000.0</v>
       </c>
       <c r="E51">
         <v>58498000.0</v>
       </c>
       <c r="F51">
         <v>25000000.0</v>
       </c>
       <c r="G51">
         <v>115561000.0</v>
       </c>
       <c r="H51">
         <v>110778000.0</v>
       </c>
       <c r="I51">
         <v>118328000.0</v>
       </c>
       <c r="J51">
         <v>124059000.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>6402000.0</v>
+        <v>20792000.0</v>
       </c>
       <c r="C52">
         <v>19701000.0</v>
       </c>
       <c r="D52">
         <v>13648000.0</v>
       </c>
       <c r="E52">
         <v>4456000.0</v>
       </c>
       <c r="F52">
         <v>27064000.0</v>
       </c>
       <c r="G52">
         <v>18705000.0</v>
       </c>
       <c r="H52">
         <v>14125000.0</v>
       </c>
       <c r="I52">
         <v>10125000.0</v>
       </c>
       <c r="J52">
         <v>10125000.0</v>
       </c>
@@ -2410,3798 +2415,3936 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>17423000.0</v>
+      </c>
+      <c r="C2">
         <v>7771000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8340000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18341000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6403000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10271000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10991000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11371000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11890000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8312000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8919000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9235000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7043000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5320000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6349000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11343000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4227000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9592000.0</v>
       </c>
       <c r="V2">
         <v>9592000.0</v>
       </c>
       <c r="W2">
-        <v>7161000.0</v>
+        <v>9592000.0</v>
       </c>
       <c r="X2">
         <v>7161000.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Y2">
+        <v>7161000.0</v>
+      </c>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>10654000.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-113776000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-169001000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-158279000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>15363000.0</v>
+      </c>
+      <c r="C7">
         <v>16206000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16791000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18139000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21596000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>26264000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26813000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29393000.0</v>
       </c>
       <c r="K7">
         <v>29393000.0</v>
       </c>
       <c r="L7">
+        <v>29393000.0</v>
+      </c>
+      <c r="M7">
         <v>31075000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>32199000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>32241000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>32536000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>33498000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>32486000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>32465000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>31988000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>43000.0</v>
       </c>
       <c r="C8">
         <v>43000.0</v>
       </c>
       <c r="D8">
         <v>43000.0</v>
       </c>
       <c r="E8">
         <v>43000.0</v>
       </c>
       <c r="F8">
         <v>43000.0</v>
       </c>
       <c r="G8">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="H8">
         <v>42000.0</v>
       </c>
       <c r="I8">
         <v>42000.0</v>
       </c>
       <c r="J8">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="K8">
         <v>41000.0</v>
       </c>
       <c r="L8">
         <v>41000.0</v>
       </c>
       <c r="M8">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="N8">
         <v>40000.0</v>
       </c>
       <c r="O8">
         <v>40000.0</v>
       </c>
       <c r="P8">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="Q8">
         <v>39000.0</v>
       </c>
       <c r="R8">
         <v>39000.0</v>
       </c>
       <c r="S8">
         <v>39000.0</v>
       </c>
       <c r="T8">
+        <v>39000.0</v>
+      </c>
+      <c r="U8">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136376000.0</v>
       </c>
       <c r="V8">
         <v>136376000.0</v>
       </c>
-      <c r="W8"/>
+      <c r="W8">
+        <v>136376000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>4123000.0</v>
+      </c>
+      <c r="C10">
         <v>7439000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2661000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1942000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1534000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8616000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4460000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6308000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1781000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5489000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2506000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12866000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5947000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7829000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10219000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12465000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8343000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19433000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11402000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40927000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32135000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15554000.0</v>
       </c>
       <c r="X10">
         <v>15554000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Y10">
+        <v>15554000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-5857000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10661000.0</v>
       </c>
-      <c r="AB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>4123000.0</v>
+      </c>
+      <c r="C12">
         <v>7439000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2661000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1942000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1534000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8616000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4460000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6308000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1781000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5489000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2506000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12866000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5947000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7829000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10219000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12465000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8343000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19433000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11402000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40927000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15554000.0</v>
       </c>
       <c r="W12">
         <v>15554000.0</v>
       </c>
       <c r="X12">
         <v>15554000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Y12">
+        <v>15554000.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>5857000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10661000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>43000.0</v>
       </c>
       <c r="C13">
         <v>43000.0</v>
       </c>
       <c r="D13">
         <v>43000.0</v>
       </c>
       <c r="E13">
         <v>43000.0</v>
       </c>
       <c r="F13">
         <v>43000.0</v>
       </c>
       <c r="G13">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="H13">
         <v>42000.0</v>
       </c>
       <c r="I13">
         <v>42000.0</v>
       </c>
       <c r="J13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="K13">
         <v>41000.0</v>
       </c>
       <c r="L13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="M13">
         <v>40000.0</v>
       </c>
       <c r="N13">
         <v>40000.0</v>
       </c>
       <c r="O13">
-        <v>39000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="P13">
         <v>39000.0</v>
       </c>
       <c r="Q13">
         <v>39000.0</v>
       </c>
       <c r="R13">
         <v>39000.0</v>
       </c>
       <c r="S13">
+        <v>39000.0</v>
+      </c>
+      <c r="T13">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="U13">
         <v>18000.0</v>
       </c>
       <c r="V13">
         <v>18000.0</v>
       </c>
       <c r="W13">
         <v>18000.0</v>
       </c>
       <c r="X13">
         <v>18000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>18000.0</v>
+      </c>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>18000.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>2839190000.0</v>
+        <v>2864484.0</v>
       </c>
       <c r="C14">
-        <v>2823697000.0</v>
+        <v>2839190.0</v>
       </c>
       <c r="D14">
-        <v>1714143120.0</v>
+        <v>2823697.0</v>
       </c>
       <c r="E14">
-        <v>1714143120.0</v>
+        <v>2756533.0</v>
       </c>
       <c r="F14">
-        <v>628554240.0</v>
+        <v>2782403.0</v>
       </c>
       <c r="G14">
-        <v>626989515.0</v>
+        <v>2793574.0</v>
       </c>
       <c r="H14">
-        <v>625531830.0</v>
+        <v>2786620.0</v>
       </c>
       <c r="I14">
-        <v>620351700.0</v>
+        <v>2780141.0</v>
       </c>
       <c r="J14">
-        <v>591757530.0</v>
+        <v>2757118.0</v>
       </c>
       <c r="K14">
-        <v>606773955.0</v>
+        <v>2630033.0</v>
       </c>
       <c r="L14">
-        <v>601547280.0</v>
+        <v>2696773.0</v>
       </c>
       <c r="M14">
-        <v>595213620.0</v>
+        <v>2673543.0</v>
       </c>
       <c r="N14">
-        <v>588509295.0</v>
+        <v>2645393.0</v>
       </c>
       <c r="O14">
-        <v>577916385.0</v>
+        <v>2615596.0</v>
       </c>
       <c r="P14">
-        <v>583476240.0</v>
+        <v>2568517.0</v>
       </c>
       <c r="Q14">
-        <v>584893515.0</v>
+        <v>2593227.0</v>
       </c>
       <c r="R14">
-        <v>575786475.0</v>
+        <v>2599526.0</v>
       </c>
       <c r="S14">
-        <v>427980000.0</v>
+        <v>2559050.0</v>
       </c>
       <c r="T14">
-        <v>557852805.0</v>
+        <v>2561408.0</v>
       </c>
       <c r="U14">
-        <v>490169775.0</v>
+        <v>2561408.0</v>
       </c>
       <c r="V14">
-        <v>490169775.0</v>
+        <v>2561408.0</v>
       </c>
       <c r="W14">
-        <v>490169775.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="X14">
-        <v>490169775.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="Y14">
-        <v>261934245.0</v>
+        <v>2561408.0</v>
       </c>
       <c r="Z14">
-        <v>261934245.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="AA14">
-        <v>261934245.0</v>
+        <v>2619365.0</v>
       </c>
       <c r="AB14">
-        <v>279301995.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:28">
+        <v>2619365.0</v>
+      </c>
+      <c r="AC14">
+        <v>1241343.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
-      <c r="D16"/>
+      <c r="C16">
+        <v>18113000.0</v>
+      </c>
+      <c r="D16">
+        <v>18231000.0</v>
+      </c>
       <c r="E16">
-        <v>19971000.0</v>
+        <v>20165000.0</v>
       </c>
       <c r="F16">
+        <v>19927000.0</v>
+      </c>
+      <c r="G16">
         <v>19012000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17883000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16">
+        <v>16042000.0</v>
+      </c>
+      <c r="J16">
         <v>15143000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13209000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13142000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12669000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12356000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11130000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10828000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8812000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8102000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7292000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7240000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5687000.0</v>
       </c>
       <c r="V16">
         <v>5687000.0</v>
       </c>
       <c r="W16">
-        <v>4973000.0</v>
+        <v>5687000.0</v>
       </c>
       <c r="X16">
         <v>4973000.0</v>
       </c>
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>4973000.0</v>
+      </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>200000.0</v>
       </c>
-      <c r="N18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>300000.0</v>
       </c>
       <c r="Q18">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="R18">
         <v>400000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="S18">
+        <v>400000.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18">
         <v>59000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
         <v>7056000.0</v>
       </c>
       <c r="C20">
         <v>7056000.0</v>
       </c>
       <c r="D20">
         <v>7056000.0</v>
       </c>
       <c r="E20">
         <v>7056000.0</v>
       </c>
       <c r="F20">
         <v>7056000.0</v>
       </c>
       <c r="G20">
         <v>7056000.0</v>
       </c>
       <c r="H20">
-        <v>35430000.0</v>
+        <v>7056000.0</v>
       </c>
       <c r="I20">
         <v>35430000.0</v>
       </c>
       <c r="J20">
         <v>35430000.0</v>
       </c>
       <c r="K20">
         <v>35430000.0</v>
       </c>
       <c r="L20">
         <v>35430000.0</v>
       </c>
       <c r="M20">
         <v>35430000.0</v>
       </c>
       <c r="N20">
         <v>35430000.0</v>
       </c>
       <c r="O20">
         <v>35430000.0</v>
       </c>
       <c r="P20">
         <v>35430000.0</v>
       </c>
       <c r="Q20">
         <v>35430000.0</v>
       </c>
       <c r="R20">
         <v>35430000.0</v>
       </c>
       <c r="S20">
         <v>35430000.0</v>
       </c>
       <c r="T20">
         <v>35430000.0</v>
       </c>
       <c r="U20">
         <v>35430000.0</v>
       </c>
       <c r="V20">
         <v>35430000.0</v>
       </c>
       <c r="W20">
         <v>35430000.0</v>
       </c>
       <c r="X20">
         <v>35430000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>35430000.0</v>
+      </c>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>35430000.0</v>
       </c>
-      <c r="AB20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>2484000.0</v>
+      </c>
+      <c r="C21">
         <v>2607000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>2728000.0</v>
+        <v>21189000.0</v>
       </c>
       <c r="E21">
+        <v>21237000.0</v>
+      </c>
+      <c r="F21">
         <v>21159000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21223000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21271000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21359000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21477000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21656000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21772000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21765000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21721000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21705000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21599000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21401000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>21200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20961000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20753000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>20532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20525000.0</v>
       </c>
       <c r="V21">
         <v>20525000.0</v>
       </c>
       <c r="W21">
-        <v>20799000.0</v>
+        <v>20525000.0</v>
       </c>
       <c r="X21">
         <v>20799000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>20799000.0</v>
+      </c>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>21200000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>28642000.0</v>
+      </c>
+      <c r="C22">
         <v>33080000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32444000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38422000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>37349000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39668000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34036000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>38477000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37667000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41271000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35472000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47233000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>50981000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>51830000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43186000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
+        <v>49416000.0</v>
+      </c>
+      <c r="R22">
         <v>48575000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>42068000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22176000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25889000.0</v>
       </c>
       <c r="V22">
         <v>25889000.0</v>
       </c>
       <c r="W22">
-        <v>17999000.0</v>
+        <v>25889000.0</v>
       </c>
       <c r="X22">
         <v>17999000.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>17999000.0</v>
+      </c>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>29727000.0</v>
       </c>
-      <c r="AB22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>86674000.0</v>
+      </c>
+      <c r="C23">
         <v>100485000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>89364000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>103342000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>100960000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114341000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>108198000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>153533000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>145254000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>160633000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>165750000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>167376000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>164702000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>179566000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>167204000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>180159000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>172049000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>178200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>113776000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>145252000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>129516000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-35551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105076000.0</v>
       </c>
       <c r="X23">
         <v>105076000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Y23">
+        <v>105076000.0</v>
+      </c>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-41241000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>119494000.0</v>
       </c>
-      <c r="AB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AC23"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>11000000.0</v>
       </c>
       <c r="N24">
+        <v>11000000.0</v>
+      </c>
+      <c r="O24">
         <v>15000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>20000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="R24">
         <v>15000000.0</v>
       </c>
       <c r="S24">
         <v>15000000.0</v>
       </c>
       <c r="T24">
+        <v>15000000.0</v>
+      </c>
+      <c r="U24">
         <v>25000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>94449000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>96856000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>8767000.0</v>
+        <v>21321999.0</v>
       </c>
       <c r="C28">
-        <v>14130000.0</v>
+        <v>22095000.0</v>
       </c>
       <c r="D28">
-        <v>16197000.0</v>
+        <v>28520000.0</v>
       </c>
       <c r="E28">
+        <v>25395000.0</v>
+      </c>
+      <c r="F28">
         <v>23691000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23070000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34894000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32005000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26341000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29904000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36569000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>30333000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41294000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>44707000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48279000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>35021000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39122000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27555000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13598000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>179504000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>72439000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100007000.0</v>
       </c>
       <c r="X28">
         <v>100007000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Y28">
+        <v>100007000.0</v>
+      </c>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5857000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>102623000.0</v>
       </c>
-      <c r="AB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>8580000.0</v>
+      </c>
+      <c r="C29">
         <v>12803000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17404000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11717000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10003000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16642000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26458000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>55269000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63746000.0</v>
       </c>
       <c r="K29">
         <v>63746000.0</v>
       </c>
       <c r="L29">
+        <v>63746000.0</v>
+      </c>
+      <c r="M29">
         <v>68952000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>75736000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>79674000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>83775000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>89893000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81905000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>77425000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>68784000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>69522000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-52901000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-56345000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-53440000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>3002000.0</v>
+      </c>
+      <c r="C30">
         <v>6529000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2740000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5917000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>4474000.0</v>
+      </c>
+      <c r="G30">
         <v>5285000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6335000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7029000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6345000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8101000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6052000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6307000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6570000.0</v>
       </c>
-      <c r="N30">
-[...1 lines deleted...]
-      </c>
       <c r="O30">
+        <v>10958000.0</v>
+      </c>
+      <c r="P30">
         <v>7986000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5545000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6506000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7861000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6397000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4790000.0</v>
       </c>
       <c r="V30">
         <v>4790000.0</v>
       </c>
       <c r="W30">
-        <v>6571000.0</v>
+        <v>4790000.0</v>
       </c>
       <c r="X30">
         <v>6571000.0</v>
       </c>
-      <c r="Y30"/>
+      <c r="Y30">
+        <v>6571000.0</v>
+      </c>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>5321000.0</v>
       </c>
-      <c r="AB30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>7523000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>7864000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10074000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5795000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2607000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11661000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-212256000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-216874000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-225230000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-214914000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C32">
         <v>-35207000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-31415000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-32406000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-31133000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-29024000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-22824000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-21314000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-16793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13766000.0</v>
       </c>
       <c r="K32">
         <v>-13766000.0</v>
       </c>
       <c r="L32">
+        <v>-13766000.0</v>
+      </c>
+      <c r="M32">
         <v>-9367000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5551000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10565000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14190000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21373000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>9127000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7227000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>254000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5947000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-81241000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8389000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>1532000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>43628000.0</v>
+      </c>
+      <c r="C33">
         <v>44939000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>45716000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>47585000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>49364000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>51614000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>56697000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>88212000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>90065000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>95413000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>113230000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>97921000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>97100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>98164000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>98185000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>101452000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>99034000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>97061000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>64683000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>65315000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>63693000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-15554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62277000.0</v>
       </c>
       <c r="X33">
         <v>62277000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Y33">
+        <v>62277000.0</v>
+      </c>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-5857000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>63037000.0</v>
       </c>
-      <c r="AB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:28">
+      <c r="AC33"/>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>1026000.0</v>
+      </c>
+      <c r="C34">
         <v>1037000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>898000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>899000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>905000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>868000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>852000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2109000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="K34">
         <v>38000.0</v>
       </c>
       <c r="L34">
+        <v>38000.0</v>
+      </c>
+      <c r="M34">
         <v>1179000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>956000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>804000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>818000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>623000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>120000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>79000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>64000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1108000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2357000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>2194000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>2504000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>9130000.0</v>
+      </c>
+      <c r="C35">
         <v>10257000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11287000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12660000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>13978000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16038000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20505000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>23129000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24561000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>23901000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>42911000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>38736000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>42991000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>48579000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>54665000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>43674000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>43836000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>43531000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>26108000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>119395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96643000.0</v>
       </c>
       <c r="V35">
         <v>96643000.0</v>
       </c>
       <c r="W35">
-        <v>99360000.0</v>
+        <v>35551000.0</v>
       </c>
       <c r="X35">
         <v>99360000.0</v>
       </c>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>99360000.0</v>
+      </c>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>102179000.0</v>
       </c>
-      <c r="AB35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>19080000.0</v>
+      </c>
+      <c r="C36">
         <v>19076000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>19153000.0</v>
+        <v>639000.0</v>
       </c>
       <c r="E36">
+        <v>644000.0</v>
+      </c>
+      <c r="F36">
         <v>652000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>691000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>698000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1539000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1602000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>5451000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1693000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5431000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4696000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5278000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4251000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8492000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6589000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5871000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-5014000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6094000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4899000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-15554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2958000.0</v>
       </c>
       <c r="X36">
         <v>2958000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Y36">
+        <v>2958000.0</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-5857000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2668000.0</v>
       </c>
-      <c r="AB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:28">
+      <c r="AC36"/>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4696000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4251000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8999000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6589000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5871000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5269000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4946000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4899000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>7279000.0</v>
+      </c>
+      <c r="C39">
         <v>8498000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5803000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9476000.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
+        <v>8239000.0</v>
+      </c>
+      <c r="G39">
         <v>9158000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6670000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13507000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9396000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10359000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8490000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3049000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4104000.0</v>
       </c>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
       <c r="O39">
+        <v>10785000.0</v>
+      </c>
+      <c r="P39">
         <v>7628000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
+        <v>11281000.0</v>
+      </c>
+      <c r="R39">
         <v>9591000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11777000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>9118000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2451000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2941000.0</v>
       </c>
-      <c r="V39">
-[...1 lines deleted...]
-      </c>
       <c r="W39">
+        <v>-15554000.0</v>
+      </c>
+      <c r="X39">
         <v>2675000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>631000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>10748000.0</v>
       </c>
-      <c r="AB39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>75996000.0</v>
+        <v>44282000.0</v>
       </c>
       <c r="C40">
-        <v>60321000.0</v>
+        <v>44555000.0</v>
       </c>
       <c r="D40">
-        <v>63444000.0</v>
+        <v>27700000.0</v>
       </c>
       <c r="E40">
-        <v>64174000.0</v>
+        <v>34081000.0</v>
       </c>
       <c r="F40">
+        <v>44247000.0</v>
+      </c>
+      <c r="G40">
         <v>45952000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>25750000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>41929000.0</v>
+      </c>
+      <c r="J40">
         <v>39287000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>45935000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26197000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36897000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>30392000.0</v>
       </c>
-      <c r="N40">
-[...1 lines deleted...]
-      </c>
       <c r="O40">
+        <v>44264000.0</v>
+      </c>
+      <c r="P40">
         <v>27042000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>47304000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>43451000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58729000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>31679000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>45208000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26682000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10428000.0</v>
       </c>
       <c r="X40">
         <v>10428000.0</v>
       </c>
-      <c r="Y40"/>
+      <c r="Y40">
+        <v>10428000.0</v>
+      </c>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>32506000.0</v>
       </c>
-      <c r="AB40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>804000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>623000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>120000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>79000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>64000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1108000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2357000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2194000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>266231999.0</v>
+      </c>
+      <c r="C42">
         <v>265726000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>265175000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>264277000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>263694000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>262998000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>261817000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>260343000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>258406000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>256646000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>254116000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>250671000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>246720000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>243224000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>238725000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>235491000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>231940000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>229298000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>222080000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>12510000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>11735000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10622000.0</v>
       </c>
       <c r="X42">
         <v>10622000.0</v>
       </c>
-      <c r="Y42"/>
+      <c r="Y42">
+        <v>10622000.0</v>
+      </c>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>1690000.0</v>
       </c>
-      <c r="AB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>22127000.0</v>
+      </c>
+      <c r="C45">
         <v>23044000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>23356000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>24903000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26340000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>28072000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>34538000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>36416000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>37592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38432000.0</v>
       </c>
       <c r="K45">
         <v>38432000.0</v>
       </c>
       <c r="L45">
+        <v>38432000.0</v>
+      </c>
+      <c r="M45">
         <v>39722000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>35295000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>39983000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>40103000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>36905000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>39287000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>15008000.0</v>
+      </c>
+      <c r="C46">
         <v>16200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16832000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18648000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>20497000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22644000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27672000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>29884000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>31556000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>32876000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>34228000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>35295000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>35253000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>35751000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>36905000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>35622000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>35815000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>34799000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3231000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2839000.0</v>
       </c>
       <c r="V46">
         <v>2839000.0</v>
       </c>
       <c r="W46">
-        <v>3090000.0</v>
+        <v>2839000.0</v>
       </c>
       <c r="X46">
         <v>3090000.0</v>
       </c>
-      <c r="Y46"/>
+      <c r="Y46">
+        <v>3090000.0</v>
+      </c>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>3739000.0</v>
       </c>
-      <c r="AB46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>35253000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>36905000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>35622000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>35815000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>34799000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3231000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2754000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2839000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-267777000.0</v>
+      </c>
+      <c r="C48">
         <v>-266294000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-262204000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-261801000.0</v>
       </c>
-      <c r="E48">
-[...1 lines deleted...]
-      </c>
       <c r="F48">
+        <v>-259484000.0</v>
+      </c>
+      <c r="G48">
         <v>-256489000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-248491000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-216616000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-209737000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-198941000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-193205000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-185975000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-182086000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-179489000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-173871000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-168625000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-169554000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-175553000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-177596000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-168822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-172672000.0</v>
       </c>
       <c r="V48">
         <v>-172672000.0</v>
       </c>
       <c r="W48">
-        <v>-179641000.0</v>
+        <v>-172672000.0</v>
       </c>
       <c r="X48">
         <v>-179641000.0</v>
       </c>
-      <c r="Y48"/>
+      <c r="Y48">
+        <v>-179641000.0</v>
+      </c>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>-159216000.0</v>
       </c>
-      <c r="AB48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50">
+        <v>10082000.0</v>
+      </c>
+      <c r="C50">
         <v>13328000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>14390000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9198000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5750000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10090000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>13090000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11500000.0</v>
       </c>
-      <c r="I50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>6000000.0</v>
       </c>
       <c r="L50">
+        <v>6000000.0</v>
+      </c>
+      <c r="M50">
         <v>8000000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>103393000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>10125000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>18705000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>16206000.0</v>
+        <v>25444999.0</v>
       </c>
       <c r="C51">
-        <v>16791000.0</v>
+        <v>29534000.0</v>
       </c>
       <c r="D51">
-        <v>18139000.0</v>
+        <v>31181000.0</v>
       </c>
       <c r="E51">
+        <v>27337000.0</v>
+      </c>
+      <c r="F51">
         <v>25225000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>31686000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>39354000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38313000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>28122000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>35393000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>39075000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>43199000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>47241000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52536000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>58498000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>47486000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>47465000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>46988000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>220431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104574000.0</v>
       </c>
       <c r="V51">
         <v>104574000.0</v>
       </c>
       <c r="W51">
-        <v>115561000.0</v>
+        <v>104574000.0</v>
       </c>
       <c r="X51">
         <v>115561000.0</v>
       </c>
-      <c r="Y51"/>
+      <c r="Y51">
+        <v>115561000.0</v>
+      </c>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>113284000.0</v>
       </c>
-      <c r="AB51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>6986000.0</v>
+        <v>17341000.0</v>
       </c>
       <c r="C52">
-        <v>6402000.0</v>
+        <v>20314000.0</v>
       </c>
       <c r="D52">
-        <v>6378000.0</v>
+        <v>20792000.0</v>
       </c>
       <c r="E52">
+        <v>15576000.0</v>
+      </c>
+      <c r="F52">
         <v>12152000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>16516000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>19701000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17293000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>5662000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11530000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13648000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5419000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5054000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4775000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4456000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3932000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3708000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3521000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>103393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10125000.0</v>
       </c>
       <c r="V52">
         <v>10125000.0</v>
       </c>
       <c r="W52">
-        <v>18705000.0</v>
+        <v>10125000.0</v>
       </c>
       <c r="X52">
         <v>18705000.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>18705000.0</v>
+      </c>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>14625000.0</v>
       </c>
-      <c r="AB52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>31108000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>11714000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53"/>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>86674000.0</v>
+      </c>
+      <c r="C55">
         <v>100485000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>89364000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>103342000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>100960000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>114341000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>108198000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>153533000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>145254000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>160633000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>165750000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>167376000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>164702000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>179566000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>167204000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>180159000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>172049000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>178200000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>113776000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>145252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129516000.0</v>
       </c>
       <c r="V55">
         <v>129516000.0</v>
       </c>
       <c r="W55">
-        <v>105076000.0</v>
+        <v>129516000.0</v>
       </c>
       <c r="X55">
         <v>105076000.0</v>
       </c>
-      <c r="Y55"/>
+      <c r="Y55">
+        <v>105076000.0</v>
+      </c>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>119494000.0</v>
       </c>
-      <c r="AB55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>43046000.0</v>
+      </c>
+      <c r="C56">
         <v>55546000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>43648000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>55757000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>51596000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>62727000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>51501000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>65321000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>55189000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>65220000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52520000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>69455000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>67602000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>81402000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>69019000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>78707000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>73015000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>81139000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>49093000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>79937000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>65823000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>15554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42799000.0</v>
       </c>
       <c r="X56">
         <v>42799000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Y56">
+        <v>42799000.0</v>
+      </c>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>5857000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>56457000.0</v>
       </c>
-      <c r="AB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:28">
+      <c r="AC56"/>
+    </row>
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>79046000.0</v>
+      </c>
+      <c r="C57">
         <v>90753000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>75063000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>88163000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>82729000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>91751000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>74325000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>86635000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>71982000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>78986000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>61887000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63904000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>57037000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>67212000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>47646000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>69580000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>65788000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>80885000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>43146000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>162831000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57434000.0</v>
       </c>
       <c r="V57">
         <v>57434000.0</v>
       </c>
       <c r="W57">
-        <v>41267000.0</v>
+        <v>57434000.0</v>
       </c>
       <c r="X57">
         <v>41267000.0</v>
       </c>
-      <c r="Y57"/>
+      <c r="Y57">
+        <v>41267000.0</v>
+      </c>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>57785000.0</v>
       </c>
-      <c r="AB57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>88176000.0</v>
+      </c>
+      <c r="C58">
         <v>101010000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>86350000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>100823000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>96707000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>107789000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>94830000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>109764000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>96543000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>102887000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>104798000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>102640000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>100028000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>115791000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>102311000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>113254000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>109624000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>124416000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>69254000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>282226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154077000.0</v>
       </c>
       <c r="V58">
         <v>154077000.0</v>
       </c>
       <c r="W58">
-        <v>140627000.0</v>
+        <v>35551000.0</v>
       </c>
       <c r="X58">
         <v>140627000.0</v>
       </c>
-      <c r="Y58"/>
+      <c r="Y58">
+        <v>140627000.0</v>
+      </c>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>159964000.0</v>
       </c>
-      <c r="AB58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>-1502000.0</v>
+      </c>
+      <c r="C60">
         <v>-525000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3014000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2519000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4253000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6552000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>13368000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>43769000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>48711000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>57746000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>60952000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>64736000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>64674000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>63775000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>64893000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>66905000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>62425000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>53784000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>44522000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-136974000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-24561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35551000.0</v>
       </c>
       <c r="W60">
         <v>-35551000.0</v>
       </c>
       <c r="X60">
         <v>-35551000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Y60">
+        <v>-35551000.0</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-41241000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-40470000.0</v>
       </c>
-      <c r="AB60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:28">
+      <c r="AC60"/>
+    </row>
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+    </row>
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6234,3075 +6377,3145 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>160230000.0</v>
       </c>
       <c r="C2">
         <v>185639000.0</v>
       </c>
       <c r="D2">
         <v>206949000.0</v>
       </c>
       <c r="E2">
         <v>248206000.0</v>
       </c>
       <c r="F2">
         <v>198893000.0</v>
       </c>
       <c r="G2">
         <v>138364000.0</v>
       </c>
       <c r="H2">
         <v>208418000.0</v>
       </c>
       <c r="I2">
         <v>164814000.0</v>
       </c>
       <c r="J2">
         <v>122234000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>5114000.0</v>
       </c>
       <c r="C3">
         <v>5480000.0</v>
       </c>
       <c r="D3">
         <v>4819000.0</v>
       </c>
       <c r="E3">
         <v>7391000.0</v>
       </c>
       <c r="F3">
         <v>2900000.0</v>
       </c>
       <c r="G3">
         <v>3216000.0</v>
       </c>
       <c r="H3">
         <v>3041000.0</v>
       </c>
       <c r="I3">
         <v>2564000.0</v>
       </c>
       <c r="J3">
         <v>1682000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-11061000.0</v>
       </c>
       <c r="C5">
         <v>-51682000.0</v>
       </c>
       <c r="D5">
         <v>-19282000.0</v>
       </c>
       <c r="E5">
         <v>8875000.0</v>
       </c>
       <c r="F5">
         <v>21031000.0</v>
       </c>
       <c r="G5">
         <v>-4538000.0</v>
       </c>
       <c r="H5">
         <v>14943000.0</v>
       </c>
       <c r="I5">
         <v>18628000.0</v>
       </c>
       <c r="J5">
         <v>33868000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-5947000.0</v>
       </c>
       <c r="C6">
         <v>-46202000.0</v>
       </c>
       <c r="D6">
         <v>-14463000.0</v>
       </c>
       <c r="E6">
         <v>16266000.0</v>
       </c>
       <c r="F6">
         <v>23931000.0</v>
       </c>
       <c r="G6">
         <v>-1322000.0</v>
       </c>
       <c r="H6">
         <v>17984000.0</v>
       </c>
       <c r="I6">
         <v>21192000.0</v>
       </c>
       <c r="J6">
         <v>35550000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>122054000.0</v>
       </c>
       <c r="C9">
         <v>130248000.0</v>
       </c>
       <c r="D9">
         <v>148226000.0</v>
       </c>
       <c r="E9">
         <v>191446000.0</v>
       </c>
       <c r="F9">
         <v>176732000.0</v>
       </c>
       <c r="G9">
         <v>110292000.0</v>
       </c>
       <c r="H9">
         <v>161204000.0</v>
       </c>
       <c r="I9">
         <v>132297000.0</v>
       </c>
       <c r="J9">
         <v>110235000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-13525000.0</v>
       </c>
       <c r="C10">
         <v>-52953000.0</v>
       </c>
       <c r="D10">
         <v>-21010000.0</v>
       </c>
       <c r="E10">
         <v>7772000.0</v>
       </c>
       <c r="F10">
         <v>8257000.0</v>
       </c>
       <c r="G10">
         <v>-20575000.0</v>
       </c>
       <c r="H10">
         <v>-24000.0</v>
       </c>
       <c r="I10">
         <v>5345000.0</v>
       </c>
       <c r="J10">
         <v>23441000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-188000.0</v>
       </c>
       <c r="C11">
         <v>2333000.0</v>
       </c>
       <c r="D11">
         <v>-1676000.0</v>
       </c>
       <c r="E11">
         <v>4047000.0</v>
       </c>
       <c r="F11">
         <v>6212000.0</v>
       </c>
       <c r="G11">
         <v>-1271000.0</v>
       </c>
       <c r="H11">
         <v>445000.0</v>
       </c>
       <c r="I11">
         <v>4219000.0</v>
       </c>
       <c r="J11">
         <v>8531000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>2464000.0</v>
       </c>
       <c r="C12">
         <v>1271000.0</v>
       </c>
       <c r="D12">
         <v>1728000.0</v>
       </c>
       <c r="E12">
         <v>1103000.0</v>
       </c>
       <c r="F12">
         <v>12774000.0</v>
       </c>
       <c r="G12">
         <v>16037000.0</v>
       </c>
       <c r="H12">
         <v>15206000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-13337000.0</v>
       </c>
       <c r="C15">
         <v>-55286000.0</v>
       </c>
       <c r="D15">
         <v>-19334000.0</v>
       </c>
       <c r="E15">
         <v>3725000.0</v>
       </c>
       <c r="F15">
         <v>2045000.0</v>
       </c>
       <c r="G15">
         <v>-19304000.0</v>
       </c>
       <c r="H15">
         <v>-469000.0</v>
       </c>
       <c r="I15">
         <v>1002000.0</v>
       </c>
       <c r="J15">
         <v>14910000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3725000.0</v>
       </c>
       <c r="F16">
         <v>-122948000.0</v>
       </c>
       <c r="G16">
         <v>-19808000.0</v>
       </c>
       <c r="H16">
         <v>-469000.0</v>
       </c>
       <c r="I16">
         <v>1002000.0</v>
       </c>
       <c r="J16">
         <v>14910000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-13713000.0</v>
       </c>
       <c r="C17">
         <v>-55286000.0</v>
       </c>
       <c r="D17">
         <v>-19334000.0</v>
       </c>
       <c r="E17">
         <v>3725000.0</v>
       </c>
       <c r="F17">
         <v>2045000.0</v>
       </c>
       <c r="G17">
         <v>-19304000.0</v>
       </c>
       <c r="H17">
         <v>-469000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>-2464000.0</v>
       </c>
       <c r="C18">
         <v>-1271000.0</v>
       </c>
       <c r="D18">
         <v>-1728000.0</v>
       </c>
       <c r="E18">
         <v>-1103000.0</v>
       </c>
       <c r="F18">
         <v>-12774000.0</v>
       </c>
       <c r="G18">
         <v>-16037000.0</v>
       </c>
       <c r="H18">
         <v>-15206000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-12627000.0</v>
       </c>
       <c r="C21">
         <v>-52387000.0</v>
       </c>
       <c r="D21">
         <v>-20215000.0</v>
       </c>
       <c r="E21">
         <v>8739000.0</v>
       </c>
       <c r="F21">
         <v>22338000.0</v>
       </c>
       <c r="G21">
         <v>-4675000.0</v>
       </c>
       <c r="H21">
         <v>14943000.0</v>
       </c>
       <c r="I21">
         <v>18628000.0</v>
       </c>
       <c r="J21">
         <v>33868000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>294911000.0</v>
       </c>
       <c r="C23">
         <v>368274000.0</v>
       </c>
       <c r="D23">
         <v>375390000.0</v>
       </c>
       <c r="E23">
         <v>430913000.0</v>
       </c>
       <c r="F23">
         <v>353287000.0</v>
       </c>
       <c r="G23">
         <v>253331000.0</v>
       </c>
       <c r="H23">
         <v>354679000.0</v>
       </c>
       <c r="I23">
         <v>278066000.0</v>
       </c>
       <c r="J23">
         <v>199738000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>5114000.0</v>
       </c>
       <c r="C25">
         <v>5480000.0</v>
       </c>
       <c r="D25">
         <v>4819000.0</v>
       </c>
       <c r="E25">
         <v>4134000.0</v>
       </c>
       <c r="F25">
         <v>2828000.0</v>
       </c>
       <c r="G25">
         <v>3216000.0</v>
       </c>
       <c r="H25">
         <v>3041000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>66601000.0</v>
       </c>
       <c r="C27">
         <v>72927000.0</v>
       </c>
       <c r="D27">
         <v>76312000.0</v>
       </c>
       <c r="E27">
         <v>83559000.0</v>
       </c>
       <c r="F27">
         <v>66684000.0</v>
       </c>
       <c r="G27">
         <v>47812000.0</v>
       </c>
       <c r="H27">
         <v>72875000.0</v>
       </c>
       <c r="I27">
         <v>56639000.0</v>
       </c>
       <c r="J27">
         <v>32906000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>68080000.0</v>
       </c>
       <c r="C28">
         <v>81334000.0</v>
       </c>
       <c r="D28">
         <v>92129000.0</v>
       </c>
       <c r="E28">
         <v>99148000.0</v>
       </c>
       <c r="F28">
         <v>87710000.0</v>
       </c>
       <c r="G28">
         <v>67155000.0</v>
       </c>
       <c r="H28">
         <v>73386000.0</v>
       </c>
       <c r="I28">
         <v>55149000.0</v>
       </c>
       <c r="J28">
         <v>42737000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>188000.0</v>
       </c>
       <c r="C29">
         <v>2333000.0</v>
       </c>
       <c r="D29">
         <v>-1676000.0</v>
       </c>
       <c r="E29">
         <v>4047000.0</v>
       </c>
       <c r="F29">
         <v>6212000.0</v>
       </c>
       <c r="G29">
         <v>-1271000.0</v>
       </c>
       <c r="H29">
         <v>445000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>134681000.0</v>
       </c>
       <c r="C30">
         <v>182635000.0</v>
       </c>
       <c r="D30">
         <v>168441000.0</v>
       </c>
       <c r="E30">
         <v>182707000.0</v>
       </c>
       <c r="F30">
         <v>154394000.0</v>
       </c>
       <c r="G30">
         <v>114967000.0</v>
       </c>
       <c r="H30">
         <v>146261000.0</v>
       </c>
       <c r="I30">
         <v>113252000.0</v>
       </c>
       <c r="J30">
         <v>77504000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-898000.0</v>
       </c>
       <c r="C31">
         <v>-566000.0</v>
       </c>
       <c r="D31">
         <v>-795000.0</v>
       </c>
       <c r="E31">
         <v>-967000.0</v>
       </c>
       <c r="F31">
         <v>-14081000.0</v>
       </c>
       <c r="G31">
         <v>-15900000.0</v>
       </c>
       <c r="H31">
         <v>-14967000.0</v>
       </c>
       <c r="I31">
         <v>-13283000.0</v>
       </c>
       <c r="J31">
         <v>-10427000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>282284000.0</v>
       </c>
       <c r="C32">
         <v>315887000.0</v>
       </c>
       <c r="D32">
         <v>355175000.0</v>
       </c>
       <c r="E32">
         <v>439652000.0</v>
       </c>
       <c r="F32">
         <v>375625000.0</v>
       </c>
       <c r="G32">
         <v>248656000.0</v>
       </c>
       <c r="H32">
         <v>369622000.0</v>
       </c>
       <c r="I32">
         <v>297111000.0</v>
       </c>
       <c r="J32">
         <v>232469000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>34852000.0</v>
+      </c>
+      <c r="C2">
         <v>31583000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35097000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42231000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44588000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>41077000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49866000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>50083000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44613000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45615000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49593000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58726000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>53015000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56995000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60942000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71345000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>58924000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53332000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55553000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>52154000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37854000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30128000.0</v>
       </c>
       <c r="Y2">
         <v>30128000.0</v>
       </c>
       <c r="Z2">
+        <v>30128000.0</v>
+      </c>
+      <c r="AA2">
         <v>34872000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38540000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>50315000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38116000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1113000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1225000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1339000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1277000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1351000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1378000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1392000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1371000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1339000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1273000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2186000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1185000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1121000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1154000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1130000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1009000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>841000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>712000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>695000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>696000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>725000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795000.0</v>
       </c>
       <c r="Y3">
         <v>795000.0</v>
       </c>
       <c r="Z3">
-        <v>827000.0</v>
+        <v>795000.0</v>
       </c>
       <c r="AA3">
         <v>827000.0</v>
       </c>
       <c r="AB3">
+        <v>827000.0</v>
+      </c>
+      <c r="AC3">
         <v>744000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>642333.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-3503000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>231000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1720000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2077000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7495000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-34992000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6563000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4195000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5932000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7577000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4605000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1297000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5803000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5968000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>580000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10951000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3312000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5899000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9078000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15257000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2595000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4090000.0</v>
       </c>
       <c r="Y5">
         <v>4090000.0</v>
       </c>
       <c r="Z5">
+        <v>4090000.0</v>
+      </c>
+      <c r="AA5">
         <v>-9221000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3611000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6764000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2570000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-1190000.0</v>
+      </c>
+      <c r="C6">
         <v>-2390000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1456000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-381000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6144000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-33614000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5171000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2824000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4593000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6304000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2419000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-112000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4682000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4814000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1710000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11960000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4153000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5187000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9773000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15953000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3320000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4885000.0</v>
       </c>
       <c r="Y6">
         <v>4885000.0</v>
       </c>
       <c r="Z6">
+        <v>4885000.0</v>
+      </c>
+      <c r="AA6">
         <v>-8394000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2784000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7508000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3212333.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>32955000.0</v>
+      </c>
+      <c r="C9">
         <v>25948000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27921000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>31360000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>36932000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25841000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25070000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30649000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41883000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32646000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29344000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33525000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>47396000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37961000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33968000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44333000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>60167000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>52978000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>43432000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50767000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>51420000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>31113000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24405000.0</v>
       </c>
       <c r="Y9">
         <v>24405000.0</v>
       </c>
       <c r="Z9">
+        <v>24405000.0</v>
+      </c>
+      <c r="AA9">
         <v>26500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31258000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>41341000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28395000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-1492000.0</v>
+      </c>
+      <c r="C10">
         <v>-3897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-256000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2264000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2933000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8072000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-35305000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6868000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4465000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6315000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7914000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5047000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1723000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6326000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6377000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>251000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10794000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3104000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7637000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5466000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11640000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1212000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="Y10">
         <v>131000.0</v>
       </c>
       <c r="Z10">
+        <v>131000.0</v>
+      </c>
+      <c r="AA10">
         <v>-13450000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7548000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2766000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-824000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-9000.0</v>
+      </c>
+      <c r="C11">
         <v>193000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-123000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-53000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>62000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-74000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3430000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6331000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-579000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-684000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1158000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>874000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-708000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1131000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-678000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4795000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1061000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1137000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1616000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3296000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>163000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-246000.0</v>
       </c>
       <c r="Y11">
         <v>-246000.0</v>
       </c>
       <c r="Z11">
+        <v>-246000.0</v>
+      </c>
+      <c r="AA11">
         <v>867000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>216500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>856000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>298000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>302000.0</v>
+      </c>
+      <c r="C12">
         <v>394000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>487000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>544000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>856000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>577000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>313000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>305000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>270000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>383000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>337000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>442000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>426000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>523000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>409000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>329000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>157000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>208000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1738000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3612000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3617000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3807000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3959000.0</v>
       </c>
       <c r="Y12">
         <v>3959000.0</v>
       </c>
       <c r="Z12">
+        <v>3959000.0</v>
+      </c>
+      <c r="AA12">
         <v>4240000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3700000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-1483000.0</v>
+      </c>
+      <c r="C15">
         <v>-4090000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-133000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2211000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2995000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7998000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-31875000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6879000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10796000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5736000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7230000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3889000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2597000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5618000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-5246000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>929000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5999000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2043000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8774000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3850000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8344000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1375000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="Y15">
         <v>377000.0</v>
       </c>
       <c r="Z15">
+        <v>377000.0</v>
+      </c>
+      <c r="AA15">
         <v>-14317000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-7764500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1910000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1122000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-2597000.0</v>
       </c>
       <c r="O16">
+        <v>-2597000.0</v>
+      </c>
+      <c r="P16">
         <v>-5246000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>929000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5999000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2043000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-129445000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2276000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8344000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2109000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>234000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-14317000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-8016500.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-1483000.0</v>
+      </c>
+      <c r="C17">
         <v>-4090000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-403000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2317000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2995000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7998000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-31875000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6879000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5736000.0</v>
       </c>
       <c r="K17">
         <v>-5736000.0</v>
       </c>
       <c r="L17">
+        <v>-5736000.0</v>
+      </c>
+      <c r="M17">
         <v>-7230000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3889000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2597000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-5618000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5246000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>929000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5999000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2043000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-8774000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3850000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8344000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>-4152000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-302000.0</v>
+      </c>
+      <c r="C18">
         <v>-394000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-487000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-544000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-856000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-577000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-313000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-305000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-383000.0</v>
       </c>
       <c r="K18">
         <v>-383000.0</v>
       </c>
       <c r="L18">
+        <v>-383000.0</v>
+      </c>
+      <c r="M18">
         <v>-337000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-442000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-426000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-523000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-409000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-329000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-157000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-208000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1738000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3612000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3617000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-4138000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-1244000.0</v>
+      </c>
+      <c r="C21">
         <v>-3547000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1925000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2623000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8118000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-34918000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6844000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4467000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6158000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7794000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4875000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1670000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5876000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6002000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>559000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10924000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3258000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4518000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9062000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15205000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2589000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4070000.0</v>
       </c>
       <c r="Y21">
         <v>4070000.0</v>
       </c>
       <c r="Z21">
+        <v>4070000.0</v>
+      </c>
+      <c r="AA21">
         <v>-9221000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3611000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6764000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2570000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>69051000.0</v>
+      </c>
+      <c r="C23">
         <v>61078000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>62979000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>75516000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84143000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72273000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>101065000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>87359000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96433000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>83417000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>82753000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>87993000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>107792000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96852000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>96965000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>104716000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>120588000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>108644000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>101282000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>97258000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88369000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>66378000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>56050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50463000.0</v>
       </c>
       <c r="Y23">
         <v>50463000.0</v>
       </c>
       <c r="Z23">
+        <v>50463000.0</v>
+      </c>
+      <c r="AA23">
         <v>70593000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>73409000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>84828000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>63922000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>1012000.0</v>
+      </c>
+      <c r="C25">
         <v>1113000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1225000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1261000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1277000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1351000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1378000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1392000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339000.0</v>
       </c>
       <c r="K25">
         <v>1339000.0</v>
       </c>
       <c r="L25">
+        <v>1339000.0</v>
+      </c>
+      <c r="M25">
         <v>1273000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1240000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154000.0</v>
       </c>
       <c r="P25">
         <v>1154000.0</v>
       </c>
       <c r="Q25">
+        <v>1154000.0</v>
+      </c>
+      <c r="R25">
         <v>1130000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1009000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>841000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>712000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>695000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>696000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>767000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>795000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>18381000.0</v>
+      </c>
+      <c r="C27">
         <v>14037000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11758000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16935000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21993000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15915000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12696000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17624000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24914000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17693000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15328000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16825000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>24670000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19489000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16466000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19356000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25851000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21886000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17676000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20509000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15064000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13435000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9481000.0</v>
       </c>
       <c r="Y27">
         <v>9481000.0</v>
       </c>
       <c r="Z27">
+        <v>9481000.0</v>
+      </c>
+      <c r="AA27">
         <v>9602000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13206500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>17124000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>13727000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>15818000.0</v>
+      </c>
+      <c r="C28">
         <v>15458000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16124000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16350000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17562000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18044000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18918000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19869000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21436000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21111000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21810000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21575000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24396000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24348000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23504000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24418000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23392000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27834000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30274000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21196000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21151000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15089000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10854000.0</v>
       </c>
       <c r="Y28">
         <v>10854000.0</v>
       </c>
       <c r="Z28">
+        <v>10854000.0</v>
+      </c>
+      <c r="AA28">
         <v>26119000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>20862500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17453000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12098000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-9000.0</v>
+      </c>
+      <c r="C29">
         <v>193000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>147000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-74000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3430000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-579000.0</v>
       </c>
       <c r="K29">
         <v>-579000.0</v>
       </c>
       <c r="L29">
+        <v>-579000.0</v>
+      </c>
+      <c r="M29">
         <v>-684000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1158000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>874000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-708000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1131000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-678000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4795000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1061000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1137000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1616000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3296000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>-1458000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>34199000.0</v>
+      </c>
+      <c r="C30">
         <v>29495000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>27882000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33285000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39555000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33959000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59988000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37493000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46350000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>38804000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>37138000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49066000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43837000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39970000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>43774000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49243000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>49720000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47950000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41705000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36215000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28524000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>24894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20335000.0</v>
       </c>
       <c r="Y30">
         <v>20335000.0</v>
       </c>
       <c r="Z30">
+        <v>20335000.0</v>
+      </c>
+      <c r="AA30">
         <v>35721000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34869000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34513000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25806000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-248000.0</v>
+      </c>
+      <c r="C31">
         <v>-350000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-295000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-339000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-310000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>46000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-387000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-157000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-120000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-172000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-53000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-450000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-375000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-308000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-130000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-154000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3119000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3596000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3565000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3801000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4087000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3939000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>20000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4229000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3937000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3998000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3394000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>67807000.0</v>
+      </c>
+      <c r="C32">
         <v>57531000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63018000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>73591000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>81520000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64155000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>66147000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>80515000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>91966000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>77259000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>74959000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>83118000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>106122000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90976000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>90963000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>105275000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>131512000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>111902000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>96764000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>106320000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>103574000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>68967000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>54527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54533000.0</v>
       </c>
       <c r="Y32">
         <v>54533000.0</v>
       </c>
       <c r="Z32">
+        <v>54533000.0</v>
+      </c>
+      <c r="AA32">
         <v>61372000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>69798000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>91656000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>66511000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -9337,3033 +9550,3101 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
         <v>4460000.0</v>
       </c>
       <c r="C2">
         <v>2506000.0</v>
       </c>
       <c r="D2">
         <v>10219000.0</v>
       </c>
       <c r="E2">
         <v>11908000.0</v>
       </c>
       <c r="F2">
         <v>16059000.0</v>
       </c>
       <c r="G2">
         <v>5857000.0</v>
       </c>
       <c r="H2">
         <v>8250000.0</v>
       </c>
       <c r="I2">
         <v>6139000.0</v>
       </c>
       <c r="J2">
         <v>5587000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
         <v>350000</v>
       </c>
       <c r="C3">
         <v>2874000</v>
       </c>
       <c r="D3">
         <v>1880000</v>
       </c>
       <c r="E3">
         <v>5011000</v>
       </c>
       <c r="F3">
         <v>2969000</v>
       </c>
       <c r="G3">
         <v>700000</v>
       </c>
       <c r="H3">
         <v>4042000</v>
       </c>
       <c r="I3">
         <v>1626000</v>
       </c>
       <c r="J3">
         <v>2153000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
         <v>-1799000.0</v>
       </c>
       <c r="C6">
         <v>1954000.0</v>
       </c>
       <c r="D6">
         <v>-7713000.0</v>
       </c>
       <c r="E6">
         <v>-1689000.0</v>
       </c>
       <c r="F6">
         <v>-4151000.0</v>
       </c>
       <c r="G6">
         <v>9697000.0</v>
       </c>
       <c r="H6">
         <v>-1889000.0</v>
       </c>
       <c r="I6">
         <v>2111000.0</v>
       </c>
       <c r="J6">
         <v>552000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
         <v>754000.0</v>
       </c>
       <c r="C7">
         <v>7637000.0</v>
       </c>
       <c r="D7">
         <v>10943000.0</v>
       </c>
       <c r="E7">
         <v>-22837000.0</v>
       </c>
       <c r="F7">
         <v>6604000.0</v>
       </c>
       <c r="G7">
         <v>-2856000.0</v>
       </c>
       <c r="H7">
         <v>6837000.0</v>
       </c>
       <c r="I7">
         <v>4135000.0</v>
       </c>
       <c r="J7">
         <v>-8956000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
         <v>446000.0</v>
       </c>
       <c r="C9">
         <v>1384000.0</v>
       </c>
       <c r="D9">
         <v>366000.0</v>
       </c>
       <c r="E9">
         <v>1740000.0</v>
       </c>
       <c r="F9">
         <v>-1816000.0</v>
       </c>
       <c r="G9">
         <v>-179000.0</v>
       </c>
       <c r="H9">
         <v>-1673000.0</v>
       </c>
       <c r="I9">
         <v>-914000.0</v>
       </c>
       <c r="J9">
         <v>706000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
         <v>1592000.0</v>
       </c>
       <c r="C10">
         <v>1436000.0</v>
       </c>
       <c r="D10">
         <v>8493000.0</v>
       </c>
       <c r="E10">
         <v>-21010000.0</v>
       </c>
       <c r="F10">
         <v>-5281000.0</v>
       </c>
       <c r="G10">
         <v>11389000.0</v>
       </c>
       <c r="H10">
         <v>-1822000.0</v>
       </c>
       <c r="I10">
         <v>-5311000.0</v>
       </c>
       <c r="J10">
         <v>-11364000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1148000.0</v>
       </c>
       <c r="F11">
         <v>-2895000.0</v>
       </c>
       <c r="G11">
         <v>-3702000.0</v>
       </c>
       <c r="H11">
         <v>5264000.0</v>
       </c>
       <c r="I11">
         <v>-1520000.0</v>
       </c>
       <c r="J11">
         <v>2906000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21020000.0</v>
       </c>
       <c r="F12">
         <v>13136000.0</v>
       </c>
       <c r="G12">
         <v>19365000.0</v>
       </c>
       <c r="H12">
         <v>420000.0</v>
       </c>
       <c r="I12">
         <v>2628000.0</v>
       </c>
       <c r="J12">
         <v>1624000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-351000.0</v>
       </c>
       <c r="F13">
         <v>14502000.0</v>
       </c>
       <c r="G13">
         <v>-8217000.0</v>
       </c>
       <c r="H13">
         <v>4585000.0</v>
       </c>
       <c r="I13">
         <v>10360000.0</v>
       </c>
       <c r="J13">
         <v>1702000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
         <v>5114000.0</v>
       </c>
       <c r="C14">
         <v>5480000.0</v>
       </c>
       <c r="D14">
         <v>4819000.0</v>
       </c>
       <c r="E14">
         <v>4134000.0</v>
       </c>
       <c r="F14">
         <v>2828000.0</v>
       </c>
       <c r="G14">
         <v>3216000.0</v>
       </c>
       <c r="H14">
         <v>3041000.0</v>
       </c>
       <c r="I14">
         <v>2564000.0</v>
       </c>
       <c r="J14">
         <v>1682000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>1115000.0</v>
       </c>
       <c r="F15">
         <v>26427000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>61184000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
         <v>2661000.0</v>
       </c>
       <c r="C16">
         <v>4460000.0</v>
       </c>
       <c r="D16">
         <v>2506000.0</v>
       </c>
       <c r="E16">
         <v>10219000.0</v>
       </c>
       <c r="F16">
         <v>11908000.0</v>
       </c>
       <c r="G16">
         <v>15554000.0</v>
       </c>
       <c r="H16">
         <v>6361000.0</v>
       </c>
       <c r="I16">
         <v>8250000.0</v>
       </c>
       <c r="J16">
         <v>6139000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
         <v>1029000.0</v>
       </c>
       <c r="C18">
         <v>-273000.0</v>
       </c>
       <c r="D18">
         <v>13541000.0</v>
       </c>
       <c r="E18">
         <v>1188000.0</v>
       </c>
       <c r="F18">
         <v>23927000.0</v>
       </c>
       <c r="G18">
         <v>3719000.0</v>
       </c>
       <c r="H18">
         <v>7832000.0</v>
       </c>
       <c r="I18">
         <v>7845000.0</v>
       </c>
       <c r="J18">
         <v>8675000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2874000.0</v>
       </c>
       <c r="D19">
         <v>-4003000.0</v>
       </c>
       <c r="E19">
         <v>-5123000.0</v>
       </c>
       <c r="F19">
         <v>-3394000.0</v>
       </c>
       <c r="G19">
         <v>-1913000.0</v>
       </c>
       <c r="H19">
         <v>-4042000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>82546000.0</v>
       </c>
       <c r="F20">
         <v>83973000.0</v>
       </c>
       <c r="G20">
         <v>7337000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
         <v>10000.0</v>
       </c>
       <c r="C21">
         <v>3725000.0</v>
       </c>
       <c r="D21">
         <v>-17983000.0</v>
       </c>
       <c r="E21">
         <v>-786000.0</v>
       </c>
       <c r="F21">
         <v>-93188000.0</v>
       </c>
       <c r="G21">
         <v>-34000.0</v>
       </c>
       <c r="H21">
         <v>-6653000.0</v>
       </c>
       <c r="I21">
         <v>-7594000.0</v>
       </c>
       <c r="J21">
         <v>59822000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-13713000.0</v>
       </c>
       <c r="C22">
         <v>-55286000.0</v>
       </c>
       <c r="D22">
         <v>-19334000.0</v>
       </c>
       <c r="E22">
         <v>3725000.0</v>
       </c>
       <c r="F22">
         <v>2045000.0</v>
       </c>
       <c r="G22">
         <v>-19304000.0</v>
       </c>
       <c r="H22">
         <v>-469000.0</v>
       </c>
       <c r="I22">
         <v>1126000.0</v>
       </c>
       <c r="J22">
         <v>14910000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>-240000.0</v>
       </c>
       <c r="C23">
         <v>-1002000.0</v>
       </c>
       <c r="D23">
         <v>-1635000.0</v>
       </c>
       <c r="E23">
         <v>-1979000.0</v>
       </c>
       <c r="F23">
         <v>52316000.0</v>
       </c>
       <c r="G23">
         <v>-2114000.0</v>
       </c>
       <c r="H23">
         <v>-1065000.0</v>
       </c>
       <c r="I23">
         <v>117018000.0</v>
       </c>
       <c r="J23">
         <v>-5319000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24">
         <v>-1781000.0</v>
       </c>
       <c r="C24">
         <v>-1574000.0</v>
       </c>
       <c r="D24">
         <v>-68000.0</v>
       </c>
       <c r="E24">
         <v>-2612000.0</v>
       </c>
       <c r="F24">
         <v>-425000.0</v>
       </c>
       <c r="G24">
         <v>60000.0</v>
       </c>
       <c r="H24">
         <v>-1830000.0</v>
       </c>
       <c r="I24">
         <v>-1862000.0</v>
       </c>
       <c r="J24">
         <v>-1442000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>4743000.0</v>
       </c>
       <c r="C25">
         <v>32878000.0</v>
       </c>
       <c r="D25">
         <v>3838000.0</v>
       </c>
       <c r="E25">
         <v>3432000.0</v>
       </c>
       <c r="F25">
         <v>1937000.0</v>
       </c>
       <c r="G25">
         <v>23377000.0</v>
       </c>
       <c r="H25">
         <v>2045000.0</v>
       </c>
       <c r="I25">
         <v>-2401000.0</v>
       </c>
       <c r="J25">
         <v>2551000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
         <v>-886000.0</v>
       </c>
       <c r="C26">
         <v>-496000.0</v>
       </c>
       <c r="D26">
         <v>-1629000.0</v>
       </c>
       <c r="E26">
         <v>-1115000.0</v>
       </c>
       <c r="F26">
         <v>-17900000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-113296000.0</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>4481000.0</v>
       </c>
       <c r="C27">
         <v>8090000.0</v>
       </c>
       <c r="D27">
         <v>17694000.0</v>
       </c>
       <c r="E27">
         <v>16087000.0</v>
       </c>
       <c r="F27">
         <v>15145000.0</v>
       </c>
       <c r="G27">
         <v>17657000.0</v>
       </c>
       <c r="H27">
         <v>2040000.0</v>
       </c>
       <c r="I27">
         <v>4047000.0</v>
       </c>
       <c r="J27">
         <v>641000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>-1047000.0</v>
       </c>
       <c r="C28">
         <v>2227000.0</v>
       </c>
       <c r="D28">
         <v>-19131000.0</v>
       </c>
       <c r="E28">
         <v>-2765000.0</v>
       </c>
       <c r="F28">
         <v>-27653000.0</v>
       </c>
       <c r="G28">
         <v>7192000.0</v>
       </c>
       <c r="H28">
         <v>-9721000.0</v>
       </c>
       <c r="I28">
         <v>-3872000.0</v>
       </c>
       <c r="J28">
         <v>-6681000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>1379000.0</v>
       </c>
       <c r="C29">
         <v>2601000.0</v>
       </c>
       <c r="D29">
         <v>15421000.0</v>
       </c>
       <c r="E29">
         <v>6199000.0</v>
       </c>
       <c r="F29">
         <v>26896000.0</v>
       </c>
       <c r="G29">
         <v>4419000.0</v>
       </c>
       <c r="H29">
         <v>11874000.0</v>
       </c>
       <c r="I29">
         <v>9471000.0</v>
       </c>
       <c r="J29">
         <v>10828000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>-2131000.0</v>
       </c>
       <c r="C30">
         <v>-2874000.0</v>
       </c>
       <c r="D30">
         <v>-4003000.0</v>
       </c>
       <c r="E30">
         <v>-5123000.0</v>
       </c>
       <c r="F30">
         <v>-3394000.0</v>
       </c>
       <c r="G30">
         <v>-1913000.0</v>
       </c>
       <c r="H30">
         <v>-4042000.0</v>
       </c>
       <c r="I30">
         <v>-3488000.0</v>
       </c>
       <c r="J30">
         <v>-3595000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>7439000.0</v>
+      </c>
+      <c r="C2">
         <v>2661000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1942000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1534000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8616000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4460000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6308000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1781000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5489000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2506000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12866000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5947000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7829000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10219000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12972000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8849000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19939000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11908000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41432000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>32640000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>22598000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16059000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29422000.0</v>
       </c>
       <c r="Y2">
         <v>29422000.0</v>
       </c>
       <c r="Z2">
+        <v>29422000.0</v>
+      </c>
+      <c r="AA2">
         <v>11530500.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>86000</v>
+      </c>
+      <c r="C3">
         <v>400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>519000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>567000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>792000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>664000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>959000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>487000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1191000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>683000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1069000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1240000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>508000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1065000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1576000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1382000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>625000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>261000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>423000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>366000</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000</v>
       </c>
       <c r="Y3">
         <v>317000</v>
       </c>
       <c r="Z3">
-        <v>303500</v>
+        <v>317000</v>
       </c>
       <c r="AA3">
         <v>303500</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>303500</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>-3316000.0</v>
+      </c>
+      <c r="C6">
         <v>4778000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>719000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>408000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7082000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4156000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1848000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4527000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3708000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2983000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10360000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6919000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1882000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2390000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2753000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4123000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11090000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8031000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-29524000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8792000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10042000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6539000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6990000.0</v>
       </c>
       <c r="Y6">
         <v>6990000.0</v>
       </c>
       <c r="Z6">
-        <v>11530500.0</v>
+        <v>6990000.0</v>
       </c>
       <c r="AA6">
         <v>11530500.0</v>
       </c>
-      <c r="AB6"/>
+      <c r="AB6">
+        <v>11530500.0</v>
+      </c>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-783000.0</v>
+      </c>
+      <c r="C7">
         <v>7983000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6658000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2868000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1981000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12261000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2601000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3106000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6094000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8401000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4814000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10788000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>264000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4705000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16212000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2530000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-19558000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>11331000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-14756000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>4156000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4213000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>15424000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4194000.0</v>
       </c>
       <c r="Y7">
         <v>4194000.0</v>
       </c>
       <c r="Z7">
-        <v>6396000.0</v>
+        <v>4194000.0</v>
       </c>
       <c r="AA7">
         <v>6396000.0</v>
       </c>
-      <c r="AB7"/>
+      <c r="AB7">
+        <v>6396000.0</v>
+      </c>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>3585000.0</v>
+      </c>
+      <c r="C9">
         <v>-3789000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3027000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1414000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1967000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2309000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-681000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1426000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1670000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-104000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-327000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4123000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-3326000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1637000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>961000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1355000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2213000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>741000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1599000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1949000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2907000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-463000.0</v>
       </c>
       <c r="Y9">
         <v>-463000.0</v>
       </c>
       <c r="Z9">
-        <v>622500.0</v>
+        <v>-463000.0</v>
       </c>
       <c r="AA9">
         <v>622500.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>622500.0</v>
+      </c>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>5251000.0</v>
+      </c>
+      <c r="C10">
         <v>-636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5978000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2278000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2319000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5632000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4441000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-810000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3604000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5799000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8650000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4742000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5598000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8644000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6230000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-841000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6507000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19892000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1224000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2204000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1638000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5939000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2559000.0</v>
       </c>
       <c r="Y10">
         <v>2559000.0</v>
       </c>
       <c r="Z10">
-        <v>5015500.0</v>
+        <v>2559000.0</v>
       </c>
       <c r="AA10">
         <v>5015500.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AB10">
+        <v>5015500.0</v>
+      </c>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2197000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1026000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2014000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2948000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7136000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-906000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4431000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1221000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>3578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3012500.0</v>
       </c>
       <c r="AA11">
         <v>-3012500.0</v>
       </c>
-      <c r="AB11"/>
+      <c r="AB11">
+        <v>-3012500.0</v>
+      </c>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>5756000.0</v>
       </c>
       <c r="O12">
+        <v>5756000.0</v>
+      </c>
+      <c r="P12">
         <v>10131000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2045000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2851000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5993000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="U12">
         <v>2566000.0</v>
       </c>
       <c r="V12">
+        <v>2566000.0</v>
+      </c>
+      <c r="W12">
         <v>1443000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8970000.0</v>
       </c>
       <c r="AA12">
         <v>8970000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>8970000.0</v>
+      </c>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-11919000.0</v>
       </c>
       <c r="O13">
+        <v>-11919000.0</v>
+      </c>
+      <c r="P13">
         <v>-14758000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2410000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12667000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>24664000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-14057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14584000.0</v>
       </c>
       <c r="U13">
         <v>14584000.0</v>
       </c>
       <c r="V13">
+        <v>14584000.0</v>
+      </c>
+      <c r="W13">
         <v>6987500.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-1676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>758000.0</v>
       </c>
       <c r="AA13">
         <v>758000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>758000.0</v>
+      </c>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>1012000.0</v>
+      </c>
+      <c r="C14">
         <v>1113000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3763000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1261000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1277000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1351000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1392000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1371000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1339000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1273000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1240000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1185000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1121000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1154000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1169000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1009000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>841000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>712000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>695000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1380000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>725000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795000.0</v>
       </c>
       <c r="Y14">
         <v>795000.0</v>
       </c>
       <c r="Z14">
-        <v>827000.0</v>
+        <v>795000.0</v>
       </c>
       <c r="AA14">
         <v>827000.0</v>
       </c>
-      <c r="AB14"/>
+      <c r="AB14">
+        <v>827000.0</v>
+      </c>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>344000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>269000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>4123000.0</v>
+      </c>
+      <c r="C16">
         <v>7439000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2661000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1942000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1534000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8616000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4460000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6308000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1781000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5489000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2506000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12866000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5947000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7829000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10219000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12972000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8849000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19939000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11908000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>41432000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32640000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22598000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36412000.0</v>
       </c>
       <c r="Y16">
         <v>36412000.0</v>
       </c>
       <c r="Z16">
-        <v>11530500.0</v>
+        <v>36412000.0</v>
       </c>
       <c r="AA16">
         <v>11530500.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>11530500.0</v>
+      </c>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>500000.0</v>
+      </c>
+      <c r="C18">
         <v>6500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3810000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1851000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1875000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7755000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2561000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6296000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3026000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5988000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6166000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>11558000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3963000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2636000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11374000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10725000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18672000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16274000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11328000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12920000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16231000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6997000.0</v>
       </c>
       <c r="Y18">
         <v>6997000.0</v>
       </c>
       <c r="Z18">
-        <v>6631500.0</v>
+        <v>6997000.0</v>
       </c>
       <c r="AA18">
         <v>6631500.0</v>
       </c>
-      <c r="AB18"/>
+      <c r="AB18">
+        <v>6631500.0</v>
+      </c>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-575000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-486000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-567000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-459000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-792000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-959000.0</v>
       </c>
       <c r="K19">
         <v>-959000.0</v>
       </c>
       <c r="L19">
+        <v>-959000.0</v>
+      </c>
+      <c r="M19">
         <v>-994000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1257000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-683000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1069000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1255000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1130000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1084000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1654000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1807000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-625000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-539000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-308000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>82546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>0.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-3337000.0</v>
+      </c>
+      <c r="C21">
         <v>-1556000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4863000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3123000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4658000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3318000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1599000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11182000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-5252000.0</v>
       </c>
       <c r="O21">
+        <v>-5252000.0</v>
+      </c>
+      <c r="P21">
         <v>9755000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-197000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-344000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-77013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2532000.0</v>
       </c>
       <c r="U21">
         <v>-2532000.0</v>
       </c>
       <c r="V21">
+        <v>-2532000.0</v>
+      </c>
+      <c r="W21">
         <v>-6821500.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-6821500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1648500.0</v>
       </c>
       <c r="AA21">
         <v>1648500.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>1648500.0</v>
+      </c>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-1483000.0</v>
+      </c>
+      <c r="C22">
         <v>-4090000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2283000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2317000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2995000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7998000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-31875000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6879000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10796000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5736000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7230000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3889000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2597000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5618000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5246000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>929000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5999000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2043000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8774000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3850000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8343999.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1375000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377000.0</v>
       </c>
       <c r="Y22">
         <v>377000.0</v>
       </c>
       <c r="Z22">
+        <v>377000.0</v>
+      </c>
+      <c r="AA22">
         <v>-14317000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7764500.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1910000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1122000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-122000.0</v>
+      </c>
+      <c r="C23">
         <v>-186000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>82000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-44000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-79000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-42000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1590000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-170000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-334000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-262000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-344000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-593000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>219000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1119000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-295000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-563000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>64188000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-69000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1420000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="Y23">
         <v>-9000.0</v>
       </c>
       <c r="Z23">
-        <v>5240500.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="AA23">
         <v>5240500.0</v>
       </c>
-      <c r="AB23"/>
+      <c r="AB23">
+        <v>5240500.0</v>
+      </c>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-354000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-293000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>-543000.0</v>
+      </c>
+      <c r="F24">
         <v>-350000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-427000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-430000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-406000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-341000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-397000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-507000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-590000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-475000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-551000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-646000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-622000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-666000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-678000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1028000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-387000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-278000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-254000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-253000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-277000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>-341500.0</v>
       </c>
-      <c r="AB24"/>
+      <c r="AB24">
+        <v>-341500.0</v>
+      </c>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>1840000.0</v>
+      </c>
+      <c r="C25">
         <v>1177000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4701000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1282000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1061000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1234000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36694000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1067000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1025000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1009000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5350000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>985000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>927000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>904000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>913000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2537000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>801000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>829000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2178000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1366000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2416999.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1374000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433000.0</v>
       </c>
       <c r="Y25">
         <v>1433000.0</v>
       </c>
       <c r="Z25">
+        <v>1433000.0</v>
+      </c>
+      <c r="AA25">
         <v>5529500.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1023000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1910000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1122000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26">
+        <v>-122000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>45000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-144000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-503000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-239000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-456000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-189000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-87000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>167000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-430000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-562000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-594000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-43000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1115000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-17900000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>628000.0</v>
+      </c>
+      <c r="C27">
         <v>717000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1545000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>823000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1282000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1474000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-6150000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2022000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2194000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1934000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-13366000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4337000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4331000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4698000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3842000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3654000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2833000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5758000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9623000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1948000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1661000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1913000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000.0</v>
       </c>
       <c r="Y27">
         <v>207000.0</v>
       </c>
       <c r="Z27">
-        <v>8499500.0</v>
+        <v>207000.0</v>
       </c>
       <c r="AA27">
         <v>8499500.0</v>
       </c>
-      <c r="AB27"/>
+      <c r="AB27">
+        <v>8499500.0</v>
+      </c>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>-3459000.0</v>
+      </c>
+      <c r="C28">
         <v>-1722000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4990000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2802000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5240000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3599000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1143000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10823000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6734000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3005000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3687000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4573000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5845000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5026000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8636000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-492000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-346000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10563000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12825000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2536000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-9692000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="Y28">
         <v>-9000.0</v>
       </c>
       <c r="Z28">
-        <v>5240500.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="AA28">
         <v>5240500.0</v>
       </c>
-      <c r="AB28"/>
+      <c r="AB28">
+        <v>5240500.0</v>
+      </c>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>586000.0</v>
+      </c>
+      <c r="C29">
         <v>6900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3768000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1819000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1356000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8322000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2532000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5504000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3690000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6947000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5679000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12749000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4646000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3705000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10134000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5745000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9660000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20248000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14892000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11953000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13181000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16654000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-16328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7314000.0</v>
       </c>
       <c r="Y29">
         <v>7314000.0</v>
       </c>
       <c r="Z29">
-        <v>6935000.0</v>
+        <v>7314000.0</v>
       </c>
       <c r="AA29">
         <v>6935000.0</v>
       </c>
-      <c r="AB29"/>
+      <c r="AB29">
+        <v>6935000.0</v>
+      </c>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-443000.0</v>
+      </c>
+      <c r="C30">
         <v>-400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-503000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-575000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-486000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-567000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-459000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-792000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-664000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-959000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-994000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1257000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-683000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1069000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1255000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1130000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1084000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1654000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1807000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-625000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-539000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-423000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-315000.0</v>
       </c>
       <c r="Y30">
         <v>-315000.0</v>
       </c>
       <c r="Z30">
-        <v>-645000.0</v>
+        <v>-315000.0</v>
       </c>
       <c r="AA30">
         <v>-645000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>-645000.0</v>
+      </c>
       <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>