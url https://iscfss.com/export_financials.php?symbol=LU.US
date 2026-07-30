--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
     <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
@@ -2612,4314 +2615,4432 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
       <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
         <v>125057000.0</v>
       </c>
       <c r="C2">
         <v>125057000.0</v>
       </c>
       <c r="D2">
-        <v>6950808000.0</v>
+        <v>125057000.0</v>
       </c>
       <c r="E2">
+        <v>79740000.0</v>
+      </c>
+      <c r="F2">
         <v>48074000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6049571000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55544000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5835253000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>139213000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8140672000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>107271000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12198654000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>193283000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>177264000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9098003000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8814255000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7415382000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6803895000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5206266000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4439580000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5483757000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6228174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4983295000.0</v>
       </c>
       <c r="X2">
         <v>4983295000.0</v>
       </c>
       <c r="Y2">
+        <v>4983295000.0</v>
+      </c>
+      <c r="Z2">
         <v>525952000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>1746502000.0</v>
       </c>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>-2694349000.0</v>
+      </c>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>214461000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>544621000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>116026000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>155849000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-31493000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1439763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158432000.0</v>
       </c>
       <c r="M5">
         <v>2158432000.0</v>
       </c>
       <c r="N5">
+        <v>2158432000.0</v>
+      </c>
+      <c r="O5">
         <v>7836643000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8657715000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9304995000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9344200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7457138000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7456750000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7457739000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7418710000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6416102000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4498247000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>47811612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4582291000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>34711074000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>259764000.0</v>
       </c>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>251107000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>302867000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>319161000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>342671000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>361467000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>386694000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>451491000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>545060000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>688102000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>748807000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>764049000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>809298000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>742462000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>794544000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>780480000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>824881000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>895580000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>979419000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1073343000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1076368000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>939089000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>117000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>117000.0</v>
       </c>
       <c r="F8">
         <v>117000.0</v>
       </c>
       <c r="G8">
-        <v>75000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="H8">
         <v>75000.0</v>
       </c>
       <c r="I8">
         <v>75000.0</v>
       </c>
       <c r="J8">
         <v>75000.0</v>
       </c>
       <c r="K8">
         <v>75000.0</v>
       </c>
       <c r="L8">
         <v>75000.0</v>
       </c>
       <c r="M8">
         <v>75000.0</v>
       </c>
       <c r="N8">
         <v>75000.0</v>
       </c>
       <c r="O8">
         <v>75000.0</v>
       </c>
       <c r="P8">
         <v>75000.0</v>
       </c>
       <c r="Q8">
         <v>75000.0</v>
       </c>
       <c r="R8">
         <v>75000.0</v>
       </c>
       <c r="S8">
+        <v>75000.0</v>
+      </c>
+      <c r="T8">
         <v>77000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>27027846000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27025375000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22306417000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>32153525000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>32138654000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31290230000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>31284284000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32073874000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25857702000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28533060000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33409962000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33365786000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33283166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33213426000.0</v>
       </c>
       <c r="T9">
         <v>33213426000.0</v>
       </c>
       <c r="U9">
         <v>33213426000.0</v>
       </c>
       <c r="V9">
-        <v>14113311000.0</v>
+        <v>33213426000.0</v>
       </c>
       <c r="W9">
         <v>14113311000.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>14113311000.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
         <v>22334308000.0</v>
       </c>
       <c r="C10">
         <v>22334308000.0</v>
       </c>
       <c r="D10">
-        <v>27890740000.0</v>
+        <v>22086187000.0</v>
       </c>
       <c r="E10">
+        <v>28164399000.0</v>
+      </c>
+      <c r="F10">
         <v>29903846000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27038935000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26813775000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39442267000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39988958000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39780863000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46927978000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43882127000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44387891000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>46650964000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>42862660000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>34743188000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>40556230000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30548242000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29021785000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24513433000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24158568000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14376509000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16282583000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-25935450000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7921025000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-35020485000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
         <v>28047147000.0</v>
       </c>
       <c r="C12"/>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="D12">
+        <v>23663216000.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12">
         <v>29903846000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28319761000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28553191000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72290956000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39988958000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39780863000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46927978000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43882127000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44387891000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>46650964000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>42862660000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34743188000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40556230000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30548242000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29021785000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24513433000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24158568000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14376509000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16282583000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25935450000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7921025000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>35020485000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>117000.0</v>
       </c>
       <c r="C13"/>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="D13">
         <v>117000.0</v>
       </c>
+      <c r="E13"/>
       <c r="F13">
         <v>117000.0</v>
       </c>
       <c r="G13">
-        <v>75000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="H13">
         <v>75000.0</v>
       </c>
       <c r="I13">
         <v>75000.0</v>
       </c>
       <c r="J13">
         <v>75000.0</v>
       </c>
       <c r="K13">
         <v>75000.0</v>
       </c>
       <c r="L13">
         <v>75000.0</v>
       </c>
       <c r="M13">
         <v>75000.0</v>
       </c>
       <c r="N13">
         <v>75000.0</v>
       </c>
       <c r="O13">
         <v>75000.0</v>
       </c>
       <c r="P13">
         <v>75000.0</v>
       </c>
       <c r="Q13">
         <v>75000.0</v>
       </c>
       <c r="R13">
         <v>75000.0</v>
       </c>
       <c r="S13">
-        <v>77000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="T13">
         <v>77000.0</v>
       </c>
       <c r="U13">
         <v>77000.0</v>
       </c>
       <c r="V13">
-        <v>69000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="W13">
         <v>69000.0</v>
       </c>
       <c r="X13">
         <v>69000.0</v>
       </c>
       <c r="Y13">
         <v>69000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>69000.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>23</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>433344500.0</v>
+      </c>
       <c r="C14">
         <v>1733377784.0</v>
       </c>
       <c r="D14">
+        <v>433344500.0</v>
+      </c>
+      <c r="E14">
         <v>1733377784.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1733376330.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>573159586.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>573160000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>572673026.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>570431080.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>586112500.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>573118058.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574149296.0</v>
       </c>
       <c r="M14">
         <v>574149296.0</v>
       </c>
       <c r="N14">
+        <v>574149296.0</v>
+      </c>
+      <c r="O14">
         <v>571878016.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>572961060.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>600431198.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>616698832.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>623761328.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>641617608.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>638792582.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>577286600.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>609839166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>547964096.0</v>
       </c>
       <c r="X14">
         <v>547964096.0</v>
       </c>
       <c r="Y14">
+        <v>547964096.0</v>
+      </c>
+      <c r="Z14">
         <v>542588708.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>547964096.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>544469504.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>566594934.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>547893493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535355346.0</v>
       </c>
       <c r="AE14">
         <v>535355346.0</v>
       </c>
       <c r="AF14">
+        <v>535355346.0</v>
+      </c>
+      <c r="AG14">
         <v>547893493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538434674.0</v>
       </c>
       <c r="AH14">
         <v>538434674.0</v>
       </c>
       <c r="AI14">
         <v>538434674.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14">
+        <v>538434674.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>77000.0</v>
       </c>
       <c r="U15">
         <v>77000.0</v>
       </c>
       <c r="V15">
-        <v>69000.0</v>
+        <v>77000.0</v>
       </c>
       <c r="W15">
         <v>69000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
         <v>69000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Y15"/>
+      <c r="Z15">
+        <v>69000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>-554674000.0</v>
       </c>
       <c r="J16">
         <v>-554674000.0</v>
       </c>
       <c r="K16">
-        <v>-1615627000.0</v>
+        <v>-554674000.0</v>
       </c>
       <c r="L16">
         <v>-1615627000.0</v>
       </c>
       <c r="M16">
+        <v>-1615627000.0</v>
+      </c>
+      <c r="N16">
         <v>6326226000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
+      <c r="P16"/>
       <c r="Q16">
         <v>-802555837000.0</v>
       </c>
       <c r="R16">
         <v>-802555837000.0</v>
       </c>
-      <c r="S16"/>
+      <c r="S16">
+        <v>-802555837000.0</v>
+      </c>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-984035937000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>9169031000.0</v>
       </c>
       <c r="C20">
         <v>9169031000.0</v>
       </c>
       <c r="D20">
+        <v>9169031000.0</v>
+      </c>
+      <c r="E20">
         <v>9171521000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9175539000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9168623000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9171729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8911445000.0</v>
       </c>
       <c r="I20">
         <v>8911445000.0</v>
       </c>
       <c r="J20">
         <v>8911445000.0</v>
       </c>
       <c r="K20">
         <v>8911445000.0</v>
       </c>
       <c r="L20">
         <v>8911445000.0</v>
       </c>
       <c r="M20">
         <v>8911445000.0</v>
       </c>
       <c r="N20">
-        <v>8918108000.0</v>
+        <v>8911445000.0</v>
       </c>
       <c r="O20">
         <v>8918108000.0</v>
       </c>
       <c r="P20">
         <v>8918108000.0</v>
       </c>
       <c r="Q20">
         <v>8918108000.0</v>
       </c>
       <c r="R20">
+        <v>8918108000.0</v>
+      </c>
+      <c r="S20">
         <v>8920623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9046830000.0</v>
       </c>
       <c r="T20">
         <v>9046830000.0</v>
       </c>
       <c r="U20">
         <v>9046830000.0</v>
       </c>
       <c r="V20">
         <v>9046830000.0</v>
       </c>
       <c r="W20">
         <v>9046830000.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20">
+      <c r="X20">
         <v>9046830000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Y20"/>
+      <c r="Z20">
+        <v>9046830000.0</v>
+      </c>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
         <v>911603000.0</v>
       </c>
       <c r="C21">
         <v>911603000.0</v>
       </c>
       <c r="D21">
+        <v>911603000.0</v>
+      </c>
+      <c r="E21">
         <v>947241000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>956077000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>988869000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1016210000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>877961000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>874919000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>877089000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>879258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>885056000.0</v>
       </c>
       <c r="M21">
         <v>885056000.0</v>
       </c>
       <c r="N21">
+        <v>885056000.0</v>
+      </c>
+      <c r="O21">
         <v>892068000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>894951000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>899406000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>897482000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1585395000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1871801000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1876553000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1882462000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1882149000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1918954000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>1896575000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>3735444000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-32848689000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-28892603998.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-25131471000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-23174612999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29089447000.0</v>
       </c>
       <c r="M22">
         <v>-29089447000.0</v>
       </c>
       <c r="N22">
+        <v>-29089447000.0</v>
+      </c>
+      <c r="O22">
         <v>-25564173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21433047000.0</v>
       </c>
       <c r="P22">
         <v>-21433047000.0</v>
       </c>
       <c r="Q22">
+        <v>-21433047000.0</v>
+      </c>
+      <c r="R22">
         <v>-22411763000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-33454867000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-31801649000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-32538543000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-34423897000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-26615157000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-22724046000.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>-18583056000.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
         <v>208114647000.0</v>
       </c>
       <c r="C23"/>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="D23">
+        <v>208114647000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23">
         <v>203536643000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>206449110000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>216930102000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>229905849000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>237023009000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>259176715000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>280881386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349262807000.0</v>
       </c>
       <c r="M23">
         <v>349262807000.0</v>
       </c>
       <c r="N23">
+        <v>349262807000.0</v>
+      </c>
+      <c r="O23">
         <v>370669336000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>370659871000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>360433486000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>377983339000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>334206823000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>308943757000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>279928221000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>248890247000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>209704293000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>192138085000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>48145417000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>149533514000.0</v>
       </c>
-      <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>34947849000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>70039716000.0</v>
       </c>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>59448237000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8174493000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>47275782000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>46900996000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>47867255000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>44473552000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>42654873000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>46096759000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>53050267000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>50222560000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>58712637000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>51773765000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>49965576000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>44002018000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>38911136000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>37238022000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>32863725000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>27963175000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>29509961000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16187032000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>12991817000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>8290493000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>47594943000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>47243667000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>48228722000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>43106364000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>46641819000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>51586782000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>50971367000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21127648000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>52583063000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50708038000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>44796562000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>39691616000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>38062903000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>33759305000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>28942594000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30919766000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28052468000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>40848802000.0</v>
       </c>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>29847322000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23010909000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>34651929000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>33907128000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>35786467000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31906783000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>28184026000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>26841244000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>27159922000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>33845166000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>30354660000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>27027380000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>27006868000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>35267320000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>39256335000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>42480716000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>42071480000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>41477797000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>34102845000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>30408697000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>27640838000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
         <v>49627180000.0</v>
       </c>
       <c r="C28">
         <v>47705408000.0</v>
       </c>
       <c r="D28">
-        <v>31557497000.0</v>
+        <v>48751271000.0</v>
       </c>
       <c r="E28">
+        <v>31283838000.0</v>
+      </c>
+      <c r="F28">
         <v>27087954000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20556008000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20429892000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8786455000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4871288000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3325501000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>865762000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9232588000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8726824000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12825722000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9720403000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10053374000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10151808000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9143374000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9041118000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9245872000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4784026000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16206795000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1015447000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>25935450000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6022303000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>35020485000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>149869879000.0</v>
       </c>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>140475069000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>139061327000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>131822725000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>127933905000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>139110749000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>136616040000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>135450677000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>140573538000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>146360916000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>145555754000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>152221892000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>147452693000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>148298929000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>137055713000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>130730057000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>126790379000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>119457920000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>109488535000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>88853071000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71428108000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
         <v>3403804000.0</v>
       </c>
       <c r="C30">
         <v>3403804000.0</v>
       </c>
       <c r="D30">
-        <v>4278798000.0</v>
+        <v>104010616000.0</v>
       </c>
       <c r="E30">
+        <v>2888118000.0</v>
+      </c>
+      <c r="F30">
         <v>4621526000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4535535000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3735444000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6288652000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5345860000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9343652000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10761953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15758135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9746605000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11991895000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19706801000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22344773000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20538961000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22122108000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22552057000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22906703000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23325978000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24663814000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15960104000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>97023669000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15652565000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>83007270000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>83393345000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>83699079000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>85865869000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>88517763000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>83236181000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>81312903000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>78633726000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>75670812000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>70630516000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>48414131000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>44275292000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>36868207000.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
         <v>157104013000.0</v>
       </c>
       <c r="C33"/>
-      <c r="D33"/>
+      <c r="D33">
+        <v>58324891000.0</v>
+      </c>
       <c r="E33"/>
-      <c r="F33">
+      <c r="F33"/>
+      <c r="G33">
         <v>51826314000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>184641467000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20091330000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>42274357000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>210052200000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>37437456000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>44718176000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>294328612000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>311781105000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>308090410000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>46269905000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>37926625000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>281536473000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>257369915000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>232508085000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>53804679000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>170663970000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>159895398000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>-25935450000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>125649541000.0</v>
       </c>
-      <c r="Z33"/>
       <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>-35020485000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
         <v>76954872000.0</v>
       </c>
       <c r="C35"/>
-      <c r="D35"/>
+      <c r="D35">
+        <v>118852811000.0</v>
+      </c>
       <c r="E35"/>
-      <c r="F35">
+      <c r="F35"/>
+      <c r="G35">
         <v>112511430000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>130858536000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>129660327000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47571390000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>156710574000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>48442069000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12198654000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>248697266000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>273462209000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>264323511000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>401209000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7415382000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>234076326000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>212663754000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>187328438000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>433410000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>142503250000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>130256987000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>98740144000.0</v>
       </c>
-      <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>3466809000.0</v>
       </c>
       <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>7075795000.0</v>
+      </c>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>6555509000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24665648000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-26035245000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-42274357000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19729189000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-37437456000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-44718176000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>34728922000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>36293625000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>29191610000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-46269905000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-37926625000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>25648670000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29881128000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>29783929000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-53804679000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>21549038000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>34044103000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-25935450000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>35670683000.0</v>
       </c>
-      <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-35020485000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-    </row>
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>21359514000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>110089814000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>140034090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149413834000.0</v>
       </c>
       <c r="I38">
         <v>149413834000.0</v>
       </c>
       <c r="J38">
+        <v>149413834000.0</v>
+      </c>
+      <c r="K38">
         <v>171404875000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>185753999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244904369000.0</v>
       </c>
       <c r="M38">
         <v>244904369000.0</v>
       </c>
       <c r="N38">
+        <v>244904369000.0</v>
+      </c>
+      <c r="O38">
         <v>265145083000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>270118885000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>263841905000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>278961523000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>230615115000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>202762517000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>178228733000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>155264950000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>124159195000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>117027794000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3770772000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>85552210000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>19559683000.0</v>
       </c>
       <c r="C39"/>
-      <c r="D39"/>
+      <c r="D39">
+        <v>22115924000.0</v>
+      </c>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>11677686000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>159142679000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>164083600000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46870844000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>43485194000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>46291236999.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66372299000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>799699000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>245372000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>48276108000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>32830158000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>30453539000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>57953596000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>60869707000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>61494610000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>155264950000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47441181000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>70121408000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>32966738000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>310383000.0</v>
       </c>
-      <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
-    </row>
-    <row r="40" spans="1:35">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>46288969000.0</v>
       </c>
       <c r="C40"/>
-      <c r="D40"/>
+      <c r="D40">
+        <v>6405745000.0</v>
+      </c>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-765850000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2378684000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>832667000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-1622546000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-497136000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-107271000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-748807000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2751738000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>169376000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-1984602000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-401209000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-7415382000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2892352000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-2167871000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-2833812000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-433410000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-1707328000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-1319294000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>13987516000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>212893000.0</v>
       </c>
-      <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
-    </row>
-    <row r="41" spans="1:35">
+      <c r="AJ40"/>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>111806781000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>129329904000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>185605953000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>201320318000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>207315382000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>210242105000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>201292891000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>188375263000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>167852890000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>143938408000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>42412556000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>101030381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88217003000.0</v>
       </c>
       <c r="X41">
         <v>88217003000.0</v>
       </c>
-      <c r="Y41"/>
+      <c r="Y41">
+        <v>88217003000.0</v>
+      </c>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>21385163000.0</v>
       </c>
       <c r="C42"/>
-      <c r="D42"/>
-      <c r="E42">
+      <c r="D42">
+        <v>21385163000.0</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42">
         <v>-1831331000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>21382607000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>16663649000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>26510757000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>26499465000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>26495885000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>25647461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26431105000.0</v>
       </c>
       <c r="M42">
         <v>26431105000.0</v>
       </c>
       <c r="N42">
+        <v>26431105000.0</v>
+      </c>
+      <c r="O42">
         <v>20214933000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>22890291000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>27805682000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>27767193000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>29535818000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>31398940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33213424000.0</v>
       </c>
       <c r="U42">
         <v>33213424000.0</v>
       </c>
       <c r="V42">
-        <v>14113309000.0</v>
+        <v>33213424000.0</v>
       </c>
       <c r="W42">
         <v>14113309000.0</v>
       </c>
       <c r="X42">
+        <v>14113309000.0</v>
+      </c>
+      <c r="Y42">
         <v>103799000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>14113309000.0</v>
       </c>
-      <c r="Z42"/>
       <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>18725000.0</v>
       </c>
-      <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
-    </row>
-    <row r="43" spans="1:35">
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45">
         <v>1680176000.0</v>
       </c>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>309124000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1894595000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>461384000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>512310000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>550702000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2381092000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>674765000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>805509000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>972054000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1076509000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1078865000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>1208051000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1284489000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1397590000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1472951000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1493123000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>1432197000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
         <v>319660000.0</v>
       </c>
       <c r="C46">
         <v>319660000.0</v>
       </c>
       <c r="D46">
+        <v>319660000.0</v>
+      </c>
+      <c r="E46">
         <v>309124000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>370674000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>461384000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>512310000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>550702000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>581210000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>674765000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>805509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076509000.0</v>
       </c>
       <c r="M46">
         <v>1076509000.0</v>
       </c>
       <c r="N46">
+        <v>1076509000.0</v>
+      </c>
+      <c r="O46">
         <v>1078865000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1131086000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1185071000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1104167000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1159005000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1208051000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1284489000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1397590000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1472951000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1493123000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>1432197000.0</v>
       </c>
-      <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>370674000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>461384000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>512310000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>550702000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>674765000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>805509000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>972054000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1076509000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1078865000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1131086000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1104167000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1185071000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1159005000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1208051000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1284489000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1397590000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1472951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493123000.0</v>
       </c>
       <c r="X47">
         <v>1493123000.0</v>
       </c>
-      <c r="Y47"/>
+      <c r="Y47">
+        <v>1493123000.0</v>
+      </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
         <v>56698381000.0</v>
       </c>
       <c r="C48">
         <v>56698381000.0</v>
       </c>
       <c r="D48">
+        <v>61139232000.0</v>
+      </c>
+      <c r="E48">
         <v>58028824000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>62218838000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>62949758000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>63824564000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>64616636000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>65487099000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>66331337000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>66237559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64600234000.0</v>
       </c>
       <c r="M48">
         <v>64600234000.0</v>
       </c>
       <c r="N48">
+        <v>64600234000.0</v>
+      </c>
+      <c r="O48">
         <v>65457604000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>64130847000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>55942943000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>61221885000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>54825890000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>50696590000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>45922955000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>40927597000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>38813630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36629451000.0</v>
       </c>
       <c r="X48">
         <v>36629451000.0</v>
       </c>
       <c r="Y48">
+        <v>36629451000.0</v>
+      </c>
+      <c r="Z48">
         <v>29345949000.0</v>
       </c>
-      <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
-    </row>
-    <row r="49" spans="1:35">
+      <c r="AJ48"/>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
         <v>71961488000.0</v>
       </c>
       <c r="C51"/>
-      <c r="D51"/>
+      <c r="D51">
+        <v>70837458000.0</v>
+      </c>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>47594943000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>47243667000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>48228722000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>44860246000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>43106364000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>48364717000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>800393782000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>53114715000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>59476686000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>52583063000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>845252038000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>839340562000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>39691616000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>38062903000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>33759305000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1008361594000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>30583304000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17298030000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>13943328000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>1813989000.0</v>
       </c>
       <c r="C52"/>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="D52">
+        <v>689959000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
         <v>4716209000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3446018000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>764616000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>952541000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>693887000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1722898000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>748807000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2151587000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2150793000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>794544000000.0</v>
       </c>
       <c r="Q52">
         <v>794544000000.0</v>
       </c>
       <c r="R52">
-        <v>0.0</v>
+        <v>794544000000.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
         <v>979419000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
         <v>5712839000.0</v>
       </c>
       <c r="C53">
         <v>5712839000.0</v>
       </c>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>2010257000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1156095000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1280826000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1739416000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>32848689000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>28892604000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>25131471000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>23174613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29089447000.0</v>
       </c>
       <c r="M53">
         <v>29089447000.0</v>
       </c>
       <c r="N53">
+        <v>29089447000.0</v>
+      </c>
+      <c r="O53">
         <v>25564173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21433047000.0</v>
       </c>
       <c r="P53">
         <v>21433047000.0</v>
       </c>
       <c r="Q53">
+        <v>21433047000.0</v>
+      </c>
+      <c r="R53">
         <v>22411763000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>33454867000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>31801649000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>32538543000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>34423897000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>26615157000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>22724046000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>51870900000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>18583056000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>70040970000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-    </row>
-    <row r="54" spans="1:35">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
         <v>208114647000.0</v>
       </c>
       <c r="C55">
         <v>208114647000.0</v>
       </c>
       <c r="D55">
+        <v>208114647000.0</v>
+      </c>
+      <c r="E55">
         <v>195392030000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>203536643000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>206449110000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>216930102000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>229905849000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>237023009000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>259176715000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>280881386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349262807000.0</v>
       </c>
       <c r="M55">
         <v>349262807000.0</v>
       </c>
       <c r="N55">
+        <v>349262807000.0</v>
+      </c>
+      <c r="O55">
         <v>370669336000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>370659871000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>360433486000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>377983339000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>334206823000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>308943757000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>279928221000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>248890247000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>209704293000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>192138085000.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55">
         <v>149533514000.0</v>
       </c>
-      <c r="Z55"/>
       <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
       <c r="AI55"/>
-    </row>
-    <row r="56" spans="1:35">
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
         <v>51010634000.0</v>
       </c>
       <c r="C56"/>
-      <c r="D56"/>
+      <c r="D56">
+        <v>149789756000.0</v>
+      </c>
       <c r="E56"/>
-      <c r="F56">
+      <c r="F56"/>
+      <c r="G56">
         <v>44532982000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>32288635000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>209814519000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>45334818000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>49124515000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>57689931000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>59640262000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>54934195000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>58888231000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>62569461000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>50321676000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>61095191000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>52670350000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>51573842000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>47420136000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>39820618000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>39040323000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>32242687000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>25935450000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23883973000.0</v>
       </c>
-      <c r="Z56"/>
       <c r="AA56"/>
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56">
         <v>35020485000.0</v>
       </c>
-      <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
-    </row>
-    <row r="57" spans="1:35">
+      <c r="AJ56"/>
+    </row>
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
         <v>49118700000.0</v>
       </c>
       <c r="C57"/>
-      <c r="D57"/>
+      <c r="D57">
+        <v>7220761000.0</v>
+      </c>
       <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>6049571000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3395163000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7420340000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>139213000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8140672000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>107271000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12198654000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5778866000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2109860000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>9098003000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>401209000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7415382000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6803895000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5206266000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4439580000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>433410000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6228174000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4983295000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>18970811000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2647953000.0</v>
       </c>
-      <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
-    </row>
-    <row r="58" spans="1:35">
+      <c r="AJ57"/>
+    </row>
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
         <v>126073572000.0</v>
       </c>
       <c r="C58">
         <v>126073572000.0</v>
       </c>
       <c r="D58">
+        <v>126073572000.0</v>
+      </c>
+      <c r="E58">
         <v>112291963000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>121763941000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>120108859000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>134253699000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>137080667000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>143339227000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>164851246000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>186063713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254476132000.0</v>
       </c>
       <c r="M58">
         <v>254476132000.0</v>
       </c>
       <c r="N58">
+        <v>254476132000.0</v>
+      </c>
+      <c r="O58">
         <v>275572069000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>273421514000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>265874283000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>278118377000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>240880221000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>217870020000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>191768018000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>165738926000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>148731424000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>135240282000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>101388097000.0</v>
       </c>
-      <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
-    </row>
-    <row r="59" spans="1:35">
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
         <v>79830163000.0</v>
       </c>
       <c r="C60">
         <v>79830163000.0</v>
       </c>
       <c r="D60">
+        <v>79830163000.0</v>
+      </c>
+      <c r="E60">
         <v>81026832000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>81772702000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>84546943000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>81032909000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>91243494000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>92142488000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>92795804000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>93324858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93189846000.0</v>
       </c>
       <c r="M60">
         <v>93189846000.0</v>
       </c>
       <c r="N60">
+        <v>93189846000.0</v>
+      </c>
+      <c r="O60">
         <v>93509255000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>95678928000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>93053695000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>98333353000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>91818921000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>89552357000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>86594195000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>81559808000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>59343110000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>55241076000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>48145417000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>48041618000.0</v>
       </c>
-      <c r="Z60"/>
       <c r="AA60"/>
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>34947849000.0</v>
       </c>
-      <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-5560104000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-3747348000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1814486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="U61">
         <v>-2000.0</v>
       </c>
       <c r="V61">
         <v>-2000.0</v>
       </c>
       <c r="W61">
         <v>-2000.0</v>
       </c>
-      <c r="X61"/>
+      <c r="X61">
+        <v>-2000.0</v>
+      </c>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6952,3335 +7073,3463 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>7053401020.0</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>12692225000.0</v>
       </c>
       <c r="E2">
         <v>13605251000.0</v>
       </c>
       <c r="F2">
         <v>16777774000.0</v>
       </c>
       <c r="G2">
         <v>9207388000.0</v>
       </c>
       <c r="H2">
         <v>4862937000.0</v>
       </c>
       <c r="I2">
         <v>6377297000.0</v>
       </c>
       <c r="J2">
         <v>11328512000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>266136083.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>606150000.0</v>
       </c>
       <c r="E3">
         <v>771138000.0</v>
       </c>
       <c r="F3">
         <v>824634000.0</v>
       </c>
       <c r="G3">
         <v>862711000.0</v>
       </c>
       <c r="H3">
         <v>817259000.0</v>
       </c>
       <c r="I3">
         <v>951464000.0</v>
       </c>
       <c r="J3">
         <v>869728000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>392672082.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>1497491000.0</v>
       </c>
       <c r="E5">
         <v>33823595000.0</v>
       </c>
       <c r="F5">
         <v>23400178000.0</v>
       </c>
       <c r="G5">
         <v>17909505000.0</v>
       </c>
       <c r="H5">
         <v>19433841000.0</v>
       </c>
       <c r="I5">
         <v>18649260000.0</v>
       </c>
       <c r="J5">
         <v>8363712000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>658808165.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>2103641000.0</v>
       </c>
       <c r="E6">
         <v>34594733000.0</v>
       </c>
       <c r="F6">
         <v>24224812000.0</v>
       </c>
       <c r="G6">
         <v>18772216000.0</v>
       </c>
       <c r="H6">
         <v>20251100000.0</v>
       </c>
       <c r="I6">
         <v>19600724000.0</v>
       </c>
       <c r="J6">
         <v>9233440000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>21076498479.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>28989502000.0</v>
       </c>
       <c r="E9">
         <v>55422377000.0</v>
       </c>
       <c r="F9">
         <v>48237118000.0</v>
       </c>
       <c r="G9">
         <v>41785524000.0</v>
       </c>
       <c r="H9">
         <v>38906841000.0</v>
       </c>
       <c r="I9">
         <v>34252423000.0</v>
       </c>
       <c r="J9">
         <v>21015503000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-562005401.0</v>
       </c>
       <c r="C10">
         <v>-2078685000.0</v>
       </c>
       <c r="D10">
         <v>1645112000.0</v>
       </c>
       <c r="E10">
         <v>13013271000.0</v>
       </c>
       <c r="F10">
         <v>23400178000.0</v>
       </c>
       <c r="G10">
         <v>17909505000.0</v>
       </c>
       <c r="H10">
         <v>19433841000.0</v>
       </c>
       <c r="I10">
         <v>18649260000.0</v>
       </c>
       <c r="J10">
         <v>8363712000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>1102973034.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>610626000.0</v>
       </c>
       <c r="E11">
         <v>4238232000.0</v>
       </c>
       <c r="F11">
         <v>6691118000.0</v>
       </c>
       <c r="G11">
         <v>5633265000.0</v>
       </c>
       <c r="H11">
         <v>6116697000.0</v>
       </c>
       <c r="I11">
         <v>5073326000.0</v>
       </c>
       <c r="J11">
         <v>2336723000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>954677483.0</v>
       </c>
       <c r="C12">
         <v>4965326000.0</v>
       </c>
       <c r="D12">
         <v>9210426000.0</v>
       </c>
       <c r="E12">
         <v>13244932000.0</v>
       </c>
       <c r="F12">
         <v>10406956000.0</v>
       </c>
       <c r="G12">
         <v>6190393000.0</v>
       </c>
       <c r="H12">
         <v>3000192000.0</v>
       </c>
       <c r="I12">
         <v>5442703000.0</v>
       </c>
       <c r="J12">
         <v>8700189000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>16904646000.0</v>
       </c>
       <c r="C13">
         <v>276310000.0</v>
       </c>
       <c r="D13">
         <v>21379191000.0</v>
       </c>
       <c r="E13">
         <v>1239210000.0</v>
       </c>
       <c r="F13">
         <v>1026658000.0</v>
       </c>
       <c r="G13">
         <v>7750460000.0</v>
       </c>
       <c r="H13">
         <v>5584252000.0</v>
       </c>
       <c r="I13">
         <v>10623842000.0</v>
       </c>
       <c r="J13">
         <v>15026718000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14">
         <v>-386067000.0</v>
       </c>
       <c r="C14">
         <v>-267105000.0</v>
       </c>
       <c r="D14">
         <v>-147621000.0</v>
       </c>
       <c r="E14">
         <v>-75670000.0</v>
       </c>
       <c r="F14">
         <v>95320000.0</v>
       </c>
       <c r="G14">
         <v>1591513000.0</v>
       </c>
       <c r="H14">
         <v>103799000.0</v>
       </c>
       <c r="I14">
         <v>18725000.0</v>
       </c>
       <c r="J14">
         <v>568612000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-2040527108.0</v>
       </c>
       <c r="C15">
         <v>-3870620000.0</v>
       </c>
       <c r="D15">
         <v>886865000.0</v>
       </c>
       <c r="E15">
         <v>8699369000.0</v>
       </c>
       <c r="F15">
         <v>16804380000.0</v>
       </c>
       <c r="G15">
         <v>12354114000.0</v>
       </c>
       <c r="H15">
         <v>13332431000.0</v>
       </c>
       <c r="I15">
         <v>13619928000.0</v>
       </c>
       <c r="J15">
         <v>5965460000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-3870620000.0</v>
       </c>
       <c r="D16">
         <v>886865000.0</v>
       </c>
       <c r="E16">
         <v>8699369000.0</v>
       </c>
       <c r="F16">
         <v>16804380000.0</v>
       </c>
       <c r="G16">
         <v>12354114000.0</v>
       </c>
       <c r="H16">
         <v>13332431000.0</v>
       </c>
       <c r="I16">
         <v>13619928000.0</v>
       </c>
       <c r="J16">
         <v>5965460000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-1711611000.0</v>
       </c>
       <c r="C17">
         <v>-3603515000.0</v>
       </c>
       <c r="D17">
         <v>1034486000.0</v>
       </c>
       <c r="E17">
         <v>8775039000.0</v>
       </c>
       <c r="F17">
         <v>16709060000.0</v>
       </c>
       <c r="G17">
         <v>12276240000.0</v>
       </c>
       <c r="H17">
         <v>13317144000.0</v>
       </c>
       <c r="I17">
         <v>13575934000.0</v>
       </c>
       <c r="J17">
         <v>6026989000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>13056667000.0</v>
       </c>
       <c r="C18">
         <v>12351275000.0</v>
       </c>
       <c r="D18">
         <v>12168765000.0</v>
       </c>
       <c r="E18">
         <v>17742384000.0</v>
       </c>
       <c r="F18">
         <v>13178716000.0</v>
       </c>
       <c r="G18">
         <v>4884806000.0</v>
       </c>
       <c r="H18">
         <v>2584060000.0</v>
       </c>
       <c r="I18">
         <v>5181139000.0</v>
       </c>
       <c r="J18">
         <v>6326529000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-438842926.0</v>
       </c>
       <c r="C21">
         <v>-1740536000.0</v>
       </c>
       <c r="D21">
         <v>14799524000.0</v>
       </c>
       <c r="E21">
         <v>33823595000.0</v>
       </c>
       <c r="F21">
         <v>23400178000.0</v>
       </c>
       <c r="G21">
         <v>17909505000.0</v>
       </c>
       <c r="H21">
         <v>19433841000.0</v>
       </c>
       <c r="I21">
         <v>18649260000.0</v>
       </c>
       <c r="J21">
         <v>8363712000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>28568742433.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>26882203000.0</v>
       </c>
       <c r="E23">
         <v>35204033000.0</v>
       </c>
       <c r="F23">
         <v>41614714000.0</v>
       </c>
       <c r="G23">
         <v>33083407000.0</v>
       </c>
       <c r="H23">
         <v>24335937000.0</v>
       </c>
       <c r="I23">
         <v>21980460000.0</v>
       </c>
       <c r="J23">
         <v>23980303000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>273590000.0</v>
       </c>
       <c r="C25">
         <v>427850000.0</v>
       </c>
       <c r="D25">
         <v>606150000.0</v>
       </c>
       <c r="E25">
         <v>771138000.0</v>
       </c>
       <c r="F25">
         <v>824634000.0</v>
       </c>
       <c r="G25">
         <v>862711000.0</v>
       </c>
       <c r="H25">
         <v>817259000.0</v>
       </c>
       <c r="I25">
         <v>951464000.0</v>
       </c>
       <c r="J25">
         <v>869728000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27">
         <v>4035625000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>9867488000.0</v>
       </c>
       <c r="E27">
         <v>15756916000.0</v>
       </c>
       <c r="F27">
         <v>17993072000.0</v>
       </c>
       <c r="G27">
         <v>17813557000.0</v>
       </c>
       <c r="H27">
         <v>14931096000.0</v>
       </c>
       <c r="I27">
         <v>10766966000.0</v>
       </c>
       <c r="J27">
         <v>7450984000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>1922484000.0</v>
       </c>
       <c r="C28">
         <v>13641728000.0</v>
       </c>
       <c r="D28">
         <v>2304835000.0</v>
       </c>
       <c r="E28">
         <v>2830119000.0</v>
       </c>
       <c r="F28">
         <v>3559323000.0</v>
       </c>
       <c r="G28">
         <v>2975544000.0</v>
       </c>
       <c r="H28">
         <v>4805309000.0</v>
       </c>
       <c r="I28">
         <v>4454831000.0</v>
       </c>
       <c r="J28">
         <v>4124950000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>1133865000.0</v>
       </c>
       <c r="C29">
         <v>1524830000.0</v>
       </c>
       <c r="D29">
         <v>610626000.0</v>
       </c>
       <c r="E29">
         <v>4238232000.0</v>
       </c>
       <c r="F29">
         <v>6691118000.0</v>
       </c>
       <c r="G29">
         <v>5633265000.0</v>
       </c>
       <c r="H29">
         <v>6116697000.0</v>
       </c>
       <c r="I29">
         <v>5073326000.0</v>
       </c>
       <c r="J29">
         <v>2336723000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>21515341412.0</v>
       </c>
       <c r="C30">
         <v>26254635000.0</v>
       </c>
       <c r="D30">
         <v>14189978000.0</v>
       </c>
       <c r="E30">
         <v>21598782000.0</v>
       </c>
       <c r="F30">
         <v>24836940000.0</v>
       </c>
       <c r="G30">
         <v>23876019000.0</v>
       </c>
       <c r="H30">
         <v>19473000000.0</v>
       </c>
       <c r="I30">
         <v>15603163000.0</v>
       </c>
       <c r="J30">
         <v>12651791000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>-123162474.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>-13154412000.0</v>
       </c>
       <c r="E31">
         <v>-20810324000.0</v>
       </c>
       <c r="F31">
         <v>-13118178000.0</v>
       </c>
       <c r="G31">
         <v>-7353392000.0</v>
       </c>
       <c r="H31">
         <v>-3478067000.0</v>
       </c>
       <c r="I31">
         <v>-6300049000.0</v>
       </c>
       <c r="J31">
         <v>-9066515000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>28129899499.0</v>
       </c>
       <c r="C32">
         <v>24514099000.0</v>
       </c>
       <c r="D32">
         <v>41681727000.0</v>
       </c>
       <c r="E32">
         <v>69027628000.0</v>
       </c>
       <c r="F32">
         <v>65014892000.0</v>
       </c>
       <c r="G32">
         <v>50992912000.0</v>
       </c>
       <c r="H32">
         <v>43769778000.0</v>
       </c>
       <c r="I32">
         <v>40629720000.0</v>
       </c>
       <c r="J32">
         <v>32344015000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>75</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" t="s">
         <v>78</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M1" t="s">
         <v>81</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q1" t="s">
         <v>84</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
+        <v>6</v>
+      </c>
+      <c r="U1" t="s">
         <v>87</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y1" t="s">
         <v>90</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF1" t="s">
         <v>95</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>97</v>
+      </c>
+      <c r="B2">
+        <v>5364146500.0</v>
+      </c>
       <c r="C2">
+        <v>5364146500.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>3329706000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1327251000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1327421000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8080347000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3041068000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3133355000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3320439000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9047117000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4261385000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3734192000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3034308000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12211785000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1832048000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1669508000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1337342000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4635389000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2604041000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1037815000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>948336000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2844052000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>718678000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1307068000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1189925000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>12457750.0</v>
+      </c>
       <c r="C3">
-        <v>45292750.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>26109750.0</v>
+      </c>
+      <c r="D3"/>
       <c r="E3">
         <v>45292750.0</v>
       </c>
       <c r="F3">
         <v>45292750.0</v>
       </c>
       <c r="G3">
-        <v>44449750.0</v>
+        <v>45292750.0</v>
       </c>
       <c r="H3">
-        <v>44449750.0</v>
+        <v>45292750.0</v>
       </c>
       <c r="I3">
         <v>44449750.0</v>
       </c>
       <c r="J3">
+        <v>44449750.0</v>
+      </c>
+      <c r="K3">
+        <v>44449750.0</v>
+      </c>
+      <c r="L3">
         <v>188052000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48377750.0</v>
       </c>
       <c r="M3">
         <v>48377750.0</v>
       </c>
       <c r="N3">
         <v>48377750.0</v>
       </c>
       <c r="O3">
-        <v>56715500.0</v>
+        <v>48377750.0</v>
       </c>
       <c r="P3">
-        <v>56715500.0</v>
+        <v>824634000.0</v>
       </c>
       <c r="Q3">
         <v>56715500.0</v>
       </c>
       <c r="R3">
         <v>56715500.0</v>
       </c>
       <c r="S3">
-        <v>69257000.0</v>
+        <v>56715500.0</v>
       </c>
       <c r="T3">
-        <v>64395500.0</v>
+        <v>862711000.0</v>
       </c>
       <c r="U3">
         <v>69257000.0</v>
       </c>
       <c r="V3">
+        <v>64395500.0</v>
+      </c>
+      <c r="W3">
         <v>69257000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
-        <v>74061500.0</v>
+        <v>817259000.0</v>
       </c>
       <c r="Y3">
         <v>74061500.0</v>
       </c>
       <c r="Z3">
+        <v>74061500.0</v>
+      </c>
+      <c r="AA3">
+        <v>74061500.0</v>
+      </c>
+      <c r="AB3">
         <v>204314750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>237866000.0</v>
       </c>
       <c r="AC3">
         <v>237866000.0</v>
       </c>
       <c r="AD3">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AE3">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AF3">
         <v>217432000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>217432000.0</v>
+      </c>
+      <c r="AH3">
+        <v>217432000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>100</v>
+      </c>
+      <c r="B5">
+        <v>4712257500.0</v>
+      </c>
       <c r="C5">
+        <v>4712257500.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>-709143000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-68751000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>521921000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>11821085000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>399049000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1318936000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1260454000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-603223000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2491577000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5452763000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7245433000.0</v>
       </c>
-      <c r="N5">
-[...2 lines deleted...]
-      <c r="O5">
+      <c r="P5">
+        <v>4339644000.0</v>
+      </c>
+      <c r="Q5">
         <v>6529974000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6327947000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7142793000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>4180348000.0</v>
+      </c>
+      <c r="U5">
         <v>5129574000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4812097000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6137337000.0</v>
       </c>
-      <c r="V5">
-[...2 lines deleted...]
-      <c r="W5">
+      <c r="X5">
+        <v>4395569000.0</v>
+      </c>
+      <c r="Y5">
         <v>4967711000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>5312964500.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>5674266500.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4858460250.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6033989250.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6033989250.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>4662315000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4250593000.0</v>
       </c>
       <c r="AF5">
         <v>4250593000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5">
+        <v>4250593000.0</v>
+      </c>
+      <c r="AH5">
+        <v>4250593000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>101</v>
+      </c>
+      <c r="B6">
+        <v>4724715250.0</v>
+      </c>
       <c r="C6">
+        <v>4738367250.0</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6">
         <v>-718356000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-23458250.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>567213750.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>11866377750.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>303295000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1313731000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1114227000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-415171000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2111016000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4352810000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7152668000.0</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6">
+      <c r="P6">
+        <v>5164278000.0</v>
+      </c>
+      <c r="Q6">
         <v>5988458000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6351341000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6720735000.0</v>
       </c>
-      <c r="R6">
-[...2 lines deleted...]
-      <c r="S6">
+      <c r="T6">
+        <v>5043059000.0</v>
+      </c>
+      <c r="U6">
         <v>3621391000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4345912000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5761854000.0</v>
       </c>
-      <c r="V6">
-[...2 lines deleted...]
-      <c r="W6">
+      <c r="X6">
+        <v>5212828000.0</v>
+      </c>
+      <c r="Y6">
         <v>4691104000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>5387026000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5748328000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>6271855250.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6271855250.0</v>
       </c>
-      <c r="AC6"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>4468025000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6">
+        <v>4468025000.0</v>
+      </c>
+      <c r="AH6">
+        <v>4468025000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>104</v>
+      </c>
+      <c r="B9">
+        <v>2590815500.0</v>
+      </c>
       <c r="C9">
+        <v>2590815500.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>1117272000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4648966000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>5636343000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2388609000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3532369000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4561981000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5199860000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4318063000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7332196000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9970894000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>12692338000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>11133170000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>12433660000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11680232000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>12422151000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11651589000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>8853748000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>10096167000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10823251000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>9812777000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>9623923000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>10334278000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10615161000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>8820675000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>8820675000.0</v>
       </c>
-      <c r="AC9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>5910956500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9">
+        <v>5910956500.0</v>
+      </c>
+      <c r="AH9">
+        <v>5910956500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-534352999.0</v>
+      </c>
+      <c r="C10">
+        <v>-534352999.0</v>
+      </c>
+      <c r="D10">
         <v>-1443104000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-718356000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-364488000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>447263000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1086141000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>303295000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1313731000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1114227000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-603223000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2111016000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4352810000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7152668000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4339644000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5988458000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6351341000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>6720735000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4180348000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3621391000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4345912000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5761854000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4395569000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4691104000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>5173584000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>5173584000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4858460250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4662315000.0</v>
       </c>
       <c r="AC10">
         <v>4662315000.0</v>
       </c>
       <c r="AD10">
-        <v>2090928000.0</v>
+        <v>4662315000.0</v>
       </c>
       <c r="AE10">
-        <v>2090928000.0</v>
+        <v>4662315000.0</v>
       </c>
       <c r="AF10">
         <v>2090928000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10">
+        <v>2090928000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2090928000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>106</v>
+      </c>
+      <c r="B11">
+        <v>61965000.0</v>
+      </c>
       <c r="C11">
+        <v>61965000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
         <v>6898000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>365503000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1277224000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-253666000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>172322000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>310113000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>381857000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>202712000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>756377000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1416356000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1862787000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1443350000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1873012000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1622650000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1752106000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1332865000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1464193000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1259713000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1576494000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1970759000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1276882000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1434528000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1434528000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1529174250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268331500.0</v>
       </c>
       <c r="AC11">
         <v>1268331500.0</v>
       </c>
       <c r="AD11">
-        <v>584180750.0</v>
+        <v>1268331500.0</v>
       </c>
       <c r="AE11">
-        <v>584180750.0</v>
+        <v>1268331500.0</v>
       </c>
       <c r="AF11">
         <v>584180750.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>584180750.0</v>
+      </c>
+      <c r="AH11">
+        <v>584180750.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>107</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
         <v>4834429000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>59492000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2607792000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>58156000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8846178000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>39960000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>135649000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>188639000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3363748000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>305879000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>221279000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>210792000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9678800000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>168090000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>275974000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>284092000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3650700000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1652346000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>441156000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>446191000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1873353000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>296787000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>750048000.0</v>
       </c>
       <c r="Z12">
         <v>750048000.0</v>
       </c>
       <c r="AA12">
-        <v>1360675750.0</v>
+        <v>750048000.0</v>
       </c>
       <c r="AB12">
-        <v>1360675750.0</v>
+        <v>750048000.0</v>
       </c>
       <c r="AC12">
         <v>1360675750.0</v>
       </c>
       <c r="AD12">
-        <v>2175047250.0</v>
+        <v>1360675750.0</v>
       </c>
       <c r="AE12">
-        <v>2175047250.0</v>
+        <v>1360675750.0</v>
       </c>
       <c r="AF12">
         <v>2175047250.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12">
+        <v>2175047250.0</v>
+      </c>
+      <c r="AH12">
+        <v>2175047250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>108</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>144722000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2686933000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5310292000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2845191000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>11356259000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>40777000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>136800000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>189075000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>502775000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4618100000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5010245000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4983561000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>269084000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3802306000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3226887000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2910924000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2333233000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2419021000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3449499000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1374601000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2643914000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>768607000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>109</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>-14970000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-149552000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-62081000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-40502000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-11763000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-37195000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-38269000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-60394000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-9357000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-27882000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-27492000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-10939000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9793000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>13854000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1521380000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1566008000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1591513000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1656727000.0</v>
       </c>
       <c r="U14">
         <v>1629759000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>1656727000.0</v>
+      </c>
       <c r="W14">
+        <v>1629759000.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14">
         <v>1656727000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-665221500.0</v>
+      </c>
+      <c r="C15">
+        <v>-665221500.0</v>
+      </c>
+      <c r="D15">
         <v>-1333279000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-874806000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-792072000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-870463000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-844238000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>93778000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>965349000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>671976000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-815292000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1326757000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>2908962000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5278942000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2906087000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4129300000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4773635000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4995358000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2886433000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2184179000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3094158000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4189344000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2427754000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3420838000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3741919500.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3741919500.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3333107750.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3393983500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3393983500.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3404982000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1506747250.0</v>
       </c>
       <c r="AF15">
         <v>1506747250.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15">
+        <v>1506747250.0</v>
+      </c>
+      <c r="AH15">
+        <v>1506747250.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-1333279000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-874806000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-792072000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-870463000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="H16"/>
+      <c r="I16">
         <v>93778000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>965349000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>671976000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-815292000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1326757000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2908962000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5278942000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2906087000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4129300000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4773635000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4995358000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2886433000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2184179000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3641751000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4189344000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>3420838000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>112</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17">
         <v>-1318309000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-725254000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-729991000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-829961000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-832475000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>130973000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1003618000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>732370000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-805935000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1354639000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>2936454000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>5289881000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2896294000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>4115446000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4728691000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>4968629000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>2847483000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2157198000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3086199000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>4185360000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>2424810000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>3414222000.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>113</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18">
         <v>4234299000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2627441000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2702500000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2787035000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2510081000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3267425000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>3231268000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3159991000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3868428000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4312221000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4788966000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4772769000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3966755000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3634216000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2950913000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2626832000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>2007272000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>766675000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1182449000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>928410000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>770561000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>471820000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>469373500.0</v>
+      </c>
+      <c r="C21">
+        <v>469373500.0</v>
+      </c>
+      <c r="D21">
         <v>-1485254000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-718356000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-68751000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>521921000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1097904000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>303295000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1313731000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1114227000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-603223000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2111016000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4352810000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7152668000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4339644000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5988458000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6351341000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>6720735000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4180348000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>3621391000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4345912000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5761854000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4395569000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4691104000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5312964500.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5674266500.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>6033989250.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6033989250.0</v>
       </c>
-      <c r="AC21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>4250593000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>4250593000.0</v>
+      </c>
+      <c r="AH21">
+        <v>4250593000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>118</v>
+      </c>
+      <c r="B23">
+        <v>7485588500.0</v>
+      </c>
       <c r="C23">
+        <v>7485588500.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>5165334000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6044968000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6441843000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6789642000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6270142000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6381605000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7406072000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13968403000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9482565000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9352276000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8573978000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19005311000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8277250000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6998399000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7038758000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12106630000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7836398000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6788070000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6009733000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8261260000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5651497000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5874580000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6394632000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>2786685750.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2786685750.0</v>
       </c>
-      <c r="AC23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE23"/>
       <c r="AF23">
         <v>1660363500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23">
+        <v>1660363500.0</v>
+      </c>
+      <c r="AH23">
+        <v>1660363500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>188052000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>214875000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
-[...4 lines deleted...]
-      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
       <c r="Z25">
         <v>204314750.0</v>
       </c>
       <c r="AA25">
-        <v>237866000.0</v>
+        <v>204314750.0</v>
       </c>
       <c r="AB25">
-        <v>237866000.0</v>
+        <v>204314750.0</v>
       </c>
       <c r="AC25">
         <v>237866000.0</v>
       </c>
       <c r="AD25">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AE25">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AF25">
         <v>217432000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25">
+        <v>217432000.0</v>
+      </c>
+      <c r="AH25">
+        <v>217432000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>122</v>
+      </c>
+      <c r="B27">
+        <v>983333500.0</v>
+      </c>
       <c r="C27">
+        <v>983333500.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>1147502000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1371539000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1518096000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2006965000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2290403000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2540067000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3030053000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3706378000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4070803000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3495839000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4483896000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4834811000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4609097000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4315895000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4233269000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4884714000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4308549000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4606357000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4013937000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4053250000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3769599000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3554123500.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3554123500.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3732774000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2691741500.0</v>
       </c>
       <c r="AC27">
         <v>2691741500.0</v>
       </c>
       <c r="AD27">
-        <v>1862746000.0</v>
+        <v>2691741500.0</v>
       </c>
       <c r="AE27">
-        <v>1862746000.0</v>
+        <v>2691741500.0</v>
       </c>
       <c r="AF27">
         <v>1862746000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27">
+        <v>1862746000.0</v>
+      </c>
+      <c r="AH27">
+        <v>1862746000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>721147500.0</v>
+      </c>
+      <c r="C28">
+        <v>721147500.0</v>
+      </c>
+      <c r="D28">
         <v>3594164000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>467692000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>510695000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>482504000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>555520000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>499899000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>493345000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>756071000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>664463000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>592216000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>761940000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>725541000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1567511000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1461107000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1314401000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1300298000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1447253000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1123982000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1095268000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1101122000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1224523000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1196980000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1191903000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1191903000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1201327250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1113707750.0</v>
       </c>
       <c r="AC28">
         <v>1113707750.0</v>
       </c>
       <c r="AD28">
-        <v>1031237500.0</v>
+        <v>1113707750.0</v>
       </c>
       <c r="AE28">
-        <v>1031237500.0</v>
+        <v>1113707750.0</v>
       </c>
       <c r="AF28">
         <v>1031237500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>1031237500.0</v>
+      </c>
+      <c r="AH28">
+        <v>1031237500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>124</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
         <v>-124795000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6898000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>365503000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1277224000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-253666000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>172322000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>310113000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>381857000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>202712000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>756377000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1416356000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1862787000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1443350000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1873012000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1622650000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1752106000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1332865000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1464193000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1259713000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1576494000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1970759000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1276882000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>2121442000.0</v>
+      </c>
+      <c r="C30">
+        <v>2121442000.0</v>
+      </c>
+      <c r="D30">
         <v>7515285000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1835628000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4717717000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5114422000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-6789642000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3229074000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3248250000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4085633000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4921286000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5221180000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5618084000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5539670000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6793526000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6445202000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5328891000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5701416000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>7471241000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>5232357000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5750255000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5061397000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5417208000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4932819000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>4567512000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5204707000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-2786685750.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-2786685750.0</v>
       </c>
-      <c r="AC30"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE30"/>
       <c r="AF30">
         <v>-1660363500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30">
+        <v>-1660363500.0</v>
+      </c>
+      <c r="AH30">
+        <v>-1660363500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>126</v>
+      </c>
+      <c r="B31">
+        <v>-1003726499.0</v>
+      </c>
       <c r="C31">
+        <v>-1003726499.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
         <v>-9213000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-295737000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-74658000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-12907226000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-11019707000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>38269000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-146227000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-603223000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-380561000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1099953000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-92765000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-12454248000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1288368000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>622130000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-697990000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-16812752000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1219857000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-516243000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-234067000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3937485000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-236247000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-139380500.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-500682500.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>-1371674250.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1371674250.0</v>
       </c>
-      <c r="AC31"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE31"/>
       <c r="AF31">
         <v>-2159665000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31">
+        <v>-2159665000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2159665000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>7954962000.0</v>
+      </c>
+      <c r="C32">
+        <v>7954962000.0</v>
+      </c>
+      <c r="D32">
         <v>6030031000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4446978000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5976217000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>6963764000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5691738000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>6573437000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>7695336000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8520299000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>13365180000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>11593581000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>13705086000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>15726646000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>23344955000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>14265708000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>13349740000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>13759493000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>16286978000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>11457789000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11133982000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>11771587000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12656829000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>10342601000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11641346000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>11805086000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>10230918250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8820675000.0</v>
       </c>
       <c r="AC32">
         <v>8820675000.0</v>
       </c>
       <c r="AD32">
+        <v>8820675000.0</v>
+      </c>
+      <c r="AE32">
+        <v>8820675000.0</v>
+      </c>
+      <c r="AF32">
         <v>5910956500.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>5910956500.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5910956500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10315,3055 +10564,3169 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>42185881352.0</v>
       </c>
       <c r="C2">
         <v>18480096000.0</v>
       </c>
       <c r="D2">
         <v>29537511000.0</v>
       </c>
       <c r="E2">
         <v>26496310000.0</v>
       </c>
       <c r="F2">
         <v>23785651000.0</v>
       </c>
       <c r="G2">
         <v>7312061000.0</v>
       </c>
       <c r="H2">
         <v>18576090000.0</v>
       </c>
       <c r="I2">
         <v>18628201000.0</v>
       </c>
       <c r="J2">
         <v>11124938000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>35699159</v>
       </c>
       <c r="C3">
         <v>72565000</v>
       </c>
       <c r="D3">
         <v>48340000</v>
       </c>
       <c r="E3">
         <v>122843000</v>
       </c>
       <c r="F3">
         <v>153051000</v>
       </c>
       <c r="G3">
         <v>206496000</v>
       </c>
       <c r="H3">
         <v>181746000</v>
       </c>
       <c r="I3">
         <v>269894000</v>
       </c>
       <c r="J3">
         <v>469243000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>-1038354606.0</v>
       </c>
       <c r="C6">
         <v>-6778790000.0</v>
       </c>
       <c r="D6">
         <v>-11057415000.0</v>
       </c>
       <c r="E6">
         <v>3041201000.0</v>
       </c>
       <c r="F6">
         <v>2710659000.0</v>
       </c>
       <c r="G6">
         <v>16473590000.0</v>
       </c>
       <c r="H6">
         <v>-11264029000.0</v>
       </c>
       <c r="I6">
         <v>-52111000.0</v>
       </c>
       <c r="J6">
         <v>7503263000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>4454421975.0</v>
       </c>
       <c r="C7">
         <v>4155000000.0</v>
       </c>
       <c r="D7">
         <v>9195162000.0</v>
       </c>
       <c r="E7">
         <v>-13639077000.0</v>
       </c>
       <c r="F7">
         <v>-18652235000.0</v>
       </c>
       <c r="G7">
         <v>-12730205000.0</v>
       </c>
       <c r="H7">
         <v>-17260503000.0</v>
       </c>
       <c r="I7">
         <v>-18701724000.0</v>
       </c>
       <c r="J7">
         <v>-8802713000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>3391191823.0</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-68897073000.0</v>
       </c>
       <c r="H9">
         <v>-34684983000.0</v>
       </c>
       <c r="I9">
         <v>61391901000.0</v>
       </c>
       <c r="J9">
         <v>-39340979000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>56166868000.0</v>
       </c>
       <c r="H11">
         <v>17455647000.0</v>
       </c>
       <c r="I11">
         <v>-80093625000.0</v>
       </c>
       <c r="J11">
         <v>31088193000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-4244068000.0</v>
       </c>
       <c r="F12">
         <v>-11816908000.0</v>
       </c>
       <c r="G12">
         <v>6634662000.0</v>
       </c>
       <c r="H12">
         <v>5271540000.0</v>
       </c>
       <c r="I12">
         <v>2677965000.0</v>
       </c>
       <c r="J12">
         <v>4092315000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>266136083.0</v>
       </c>
       <c r="C14">
         <v>427850000.0</v>
       </c>
       <c r="D14">
         <v>606150000.0</v>
       </c>
       <c r="E14">
         <v>771138000.0</v>
       </c>
       <c r="F14">
         <v>824634000.0</v>
       </c>
       <c r="G14">
         <v>862711000.0</v>
       </c>
       <c r="H14">
         <v>817259000.0</v>
       </c>
       <c r="I14">
         <v>951464000.0</v>
       </c>
       <c r="J14">
         <v>869728000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>5132615000.0</v>
       </c>
       <c r="D15">
         <v>-1435461000.0</v>
       </c>
       <c r="E15">
         <v>7717474000.0</v>
       </c>
       <c r="F15">
         <v>6438176000.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>41147526745.0</v>
       </c>
       <c r="C16">
         <v>11798435000.0</v>
       </c>
       <c r="D16">
         <v>18480096000.0</v>
       </c>
       <c r="E16">
         <v>29537511000.0</v>
       </c>
       <c r="F16">
         <v>26496310000.0</v>
       </c>
       <c r="G16">
         <v>23785651000.0</v>
       </c>
       <c r="H16">
         <v>7312061000.0</v>
       </c>
       <c r="I16">
         <v>18576090000.0</v>
       </c>
       <c r="J16">
         <v>18628201000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>12751839687.0</v>
       </c>
       <c r="C18">
         <v>1744206000.0</v>
       </c>
       <c r="D18">
         <v>14981946000.0</v>
       </c>
       <c r="E18">
         <v>4332458000.0</v>
       </c>
       <c r="F18">
         <v>4834421000.0</v>
       </c>
       <c r="G18">
         <v>6914786000.0</v>
       </c>
       <c r="H18">
         <v>2010148000.0</v>
       </c>
       <c r="I18">
         <v>-1722261000.0</v>
       </c>
       <c r="J18">
         <v>2205474000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>-17628549000.0</v>
       </c>
       <c r="C19">
         <v>2577352000.0</v>
       </c>
       <c r="D19">
         <v>-5937432000.0</v>
       </c>
       <c r="E19">
         <v>8447678000.0</v>
       </c>
       <c r="F19">
         <v>313822000.0</v>
       </c>
       <c r="G19">
         <v>-15003750000.0</v>
       </c>
       <c r="H19">
         <v>-11013511000.0</v>
       </c>
       <c r="I19">
         <v>3493585000.0</v>
       </c>
       <c r="J19">
         <v>-1629852000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>15938000.0</v>
       </c>
       <c r="F20">
         <v>22333000.0</v>
       </c>
       <c r="G20">
         <v>18907992000.0</v>
       </c>
       <c r="H20">
         <v>677773000.0</v>
       </c>
       <c r="I20">
         <v>9230364000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>3845477000.0</v>
       </c>
       <c r="C21">
         <v>-5525361000.0</v>
       </c>
       <c r="D21">
         <v>-18263834000.0</v>
       </c>
       <c r="E21">
         <v>-1099992000.0</v>
       </c>
       <c r="F21">
         <v>4797088000.0</v>
       </c>
       <c r="G21">
         <v>7117352000.0</v>
       </c>
       <c r="H21">
         <v>-2790405000.0</v>
       </c>
       <c r="I21">
         <v>-10314384000.0</v>
       </c>
       <c r="J21">
         <v>6439193000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-2040527108.0</v>
       </c>
       <c r="C22">
         <v>-3870620000.0</v>
       </c>
       <c r="D22">
         <v>886865000.0</v>
       </c>
       <c r="E22">
         <v>13013271000.0</v>
       </c>
       <c r="F22">
         <v>23400178000.0</v>
       </c>
       <c r="G22">
         <v>17909505000.0</v>
       </c>
       <c r="H22">
         <v>19433841000.0</v>
       </c>
       <c r="I22">
         <v>18649260000.0</v>
       </c>
       <c r="J22">
         <v>8363712000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-200741644.0</v>
       </c>
       <c r="C23">
         <v>-626050000.0</v>
       </c>
       <c r="D23">
         <v>-855651000.0</v>
       </c>
       <c r="E23">
         <v>7929063000.0</v>
       </c>
       <c r="F23">
         <v>12871617000.0</v>
       </c>
       <c r="G23">
         <v>-1151421000.0</v>
       </c>
       <c r="H23">
         <v>-499493000.0</v>
       </c>
       <c r="I23">
         <v>-923562000.0</v>
       </c>
       <c r="J23">
         <v>-285045000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2741580000.0</v>
       </c>
       <c r="D24">
         <v>1003428000.0</v>
       </c>
       <c r="E24">
         <v>8447678000.0</v>
       </c>
       <c r="F24">
         <v>313822000.0</v>
       </c>
       <c r="G24">
         <v>1241674000.0</v>
       </c>
       <c r="H24">
         <v>810141000.0</v>
       </c>
       <c r="I24">
         <v>805958000.0</v>
       </c>
       <c r="J24">
         <v>483968000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>10107507897.0</v>
       </c>
       <c r="C25">
         <v>1114753000.0</v>
       </c>
       <c r="D25">
         <v>4378252000.0</v>
       </c>
       <c r="E25">
         <v>4264050000.0</v>
       </c>
       <c r="F25">
         <v>1808050000.0</v>
       </c>
       <c r="G25">
         <v>3137737000.0</v>
       </c>
       <c r="H25">
         <v>6422582000.0</v>
       </c>
       <c r="I25">
         <v>-2479525000.0</v>
       </c>
       <c r="J25">
         <v>2034712000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2172000.0</v>
       </c>
       <c r="D26">
         <v>252000.0</v>
       </c>
       <c r="E26">
         <v>111849000.0</v>
       </c>
       <c r="F26">
         <v>-6438455000.0</v>
       </c>
       <c r="G26">
         <v>18907992000.0</v>
       </c>
       <c r="H26">
         <v>677773000.0</v>
       </c>
       <c r="I26">
         <v>9230364000.0</v>
       </c>
       <c r="J26">
         <v>351200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>374000.0</v>
       </c>
       <c r="C27">
         <v>-18119000.0</v>
       </c>
       <c r="D27">
         <v>-36143000.0</v>
       </c>
       <c r="E27">
         <v>45919000.0</v>
       </c>
       <c r="F27">
         <v>133395000.0</v>
       </c>
       <c r="G27">
         <v>165248000.0</v>
       </c>
       <c r="H27">
         <v>-55443000.0</v>
       </c>
       <c r="I27">
         <v>128158000.0</v>
       </c>
       <c r="J27">
         <v>209278000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>3740833103.0</v>
       </c>
       <c r="C28">
         <v>-11281854000.0</v>
       </c>
       <c r="D28">
         <v>-20554946000.0</v>
       </c>
       <c r="E28">
         <v>-9918803000.0</v>
       </c>
       <c r="F28">
         <v>-2448028000.0</v>
       </c>
       <c r="G28">
         <v>24873923000.0</v>
       </c>
       <c r="H28">
         <v>-2612125000.0</v>
       </c>
       <c r="I28">
         <v>-2007582000.0</v>
       </c>
       <c r="J28">
         <v>6505348000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>12787538847.0</v>
       </c>
       <c r="C29">
         <v>1816771000.0</v>
       </c>
       <c r="D29">
         <v>15030286000.0</v>
       </c>
       <c r="E29">
         <v>4455301000.0</v>
       </c>
       <c r="F29">
         <v>4987472000.0</v>
       </c>
       <c r="G29">
         <v>7121282000.0</v>
       </c>
       <c r="H29">
         <v>2191894000.0</v>
       </c>
       <c r="I29">
         <v>-1452367000.0</v>
       </c>
       <c r="J29">
         <v>2674717000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-17186475849.0</v>
       </c>
       <c r="C30">
         <v>2669015000.0</v>
       </c>
       <c r="D30">
         <v>-5937432000.0</v>
       </c>
       <c r="E30">
         <v>8447678000.0</v>
       </c>
       <c r="F30">
         <v>313822000.0</v>
       </c>
       <c r="G30">
         <v>-15003750000.0</v>
       </c>
       <c r="H30">
         <v>-11013511000.0</v>
       </c>
       <c r="I30">
         <v>3493585000.0</v>
       </c>
       <c r="J30">
         <v>-1629852000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>75</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" t="s">
         <v>78</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M1" t="s">
         <v>81</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q1" t="s">
         <v>84</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
+        <v>6</v>
+      </c>
+      <c r="U1" t="s">
         <v>87</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y1" t="s">
         <v>90</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC1" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF1" t="s">
         <v>95</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>128</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>11798435000.0</v>
+      </c>
+      <c r="D2">
         <v>9964987000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20398545000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22235553000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18480096000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18828729000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25459557000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32254754000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30874533000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30874533000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29402746000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>30941825000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26496310000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25906467000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24715382000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23675950000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>23785651000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14027859000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15154133000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8349625000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7312061000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14755437000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>18037574000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15024695000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4644022500.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4644022500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4657050250.0</v>
       </c>
       <c r="AC2">
         <v>4657050250.0</v>
       </c>
       <c r="AD2">
-        <v>2781234500.0</v>
+        <v>4657050250.0</v>
       </c>
       <c r="AE2">
-        <v>2781234500.0</v>
+        <v>4657050250.0</v>
       </c>
       <c r="AF2">
         <v>2781234500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2">
+        <v>2781234500.0</v>
+      </c>
+      <c r="AH2">
+        <v>2781234500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>11498000</v>
+      </c>
+      <c r="C3">
+        <v>11498000</v>
+      </c>
+      <c r="D3">
         <v>72565000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>21409000</v>
-      </c>
-[...4 lines deleted...]
-        <v>48340000</v>
       </c>
       <c r="G3">
         <v>48340000</v>
       </c>
       <c r="H3">
+        <v>48340000</v>
+      </c>
+      <c r="I3">
+        <v>48340000</v>
+      </c>
+      <c r="J3">
         <v>23549000</v>
-      </c>
-[...4 lines deleted...]
-        <v>39748000</v>
       </c>
       <c r="K3">
         <v>39748000</v>
       </c>
       <c r="L3">
+        <v>39748000</v>
+      </c>
+      <c r="M3">
+        <v>39748000</v>
+      </c>
+      <c r="N3">
         <v>43856000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>43856000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>153051000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>153051000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>206496000</v>
-      </c>
-[...4 lines deleted...]
-        <v>30875000</v>
       </c>
       <c r="U3">
         <v>206496000</v>
       </c>
       <c r="V3">
+        <v>30875000</v>
+      </c>
+      <c r="W3">
+        <v>206496000</v>
+      </c>
+      <c r="X3">
         <v>181746000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>64848500</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>64848500</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>45436500</v>
-      </c>
-[...4 lines deleted...]
-        <v>67473500</v>
       </c>
       <c r="AC3">
         <v>67473500</v>
       </c>
       <c r="AD3">
-        <v>117310750</v>
+        <v>67473500</v>
       </c>
       <c r="AE3">
-        <v>117310750</v>
+        <v>67473500</v>
       </c>
       <c r="AF3">
         <v>117310750</v>
       </c>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3">
+        <v>117310750</v>
+      </c>
+      <c r="AH3">
+        <v>117310750</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>132</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6">
         <v>-6778790000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10433558000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1837008000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3755457000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-348633000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6630828000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6795197000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1337022000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1337022000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1471786000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1539079000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4445515000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>589843000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1191085000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1039432000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-109701000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9757792000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1126274000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6804508000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1037564000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7443376000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3282137000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-269258000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-269258000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2816007250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-13027750.0</v>
       </c>
       <c r="AC6">
         <v>-13027750.0</v>
       </c>
       <c r="AD6">
-        <v>1875815750.0</v>
+        <v>-13027750.0</v>
       </c>
       <c r="AE6">
-        <v>1875815750.0</v>
+        <v>-13027750.0</v>
       </c>
       <c r="AF6">
         <v>1875815750.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6">
+        <v>1875815750.0</v>
+      </c>
+      <c r="AH6">
+        <v>1875815750.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>1743086000.0</v>
+      </c>
+      <c r="C7">
+        <v>1743086000.0</v>
+      </c>
+      <c r="D7">
         <v>4155000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4003836000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5143201000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105943815000.0</v>
       </c>
       <c r="G7">
         <v>105943815000.0</v>
       </c>
       <c r="H7">
+        <v>105943815000.0</v>
+      </c>
+      <c r="I7">
+        <v>105943815000.0</v>
+      </c>
+      <c r="J7">
         <v>7661811000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>550102000.0</v>
       </c>
       <c r="K7">
         <v>550102000.0</v>
       </c>
       <c r="L7">
+        <v>550102000.0</v>
+      </c>
+      <c r="M7">
+        <v>550102000.0</v>
+      </c>
+      <c r="N7">
         <v>-2736994000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1702222000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-101160641000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-101160641000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3903849000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1784388000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-68897073000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>9499366000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3921036000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-34684983000.0</v>
       </c>
       <c r="W7"/>
       <c r="X7">
+        <v>-34684983000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>-124305500.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>124305500.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-4315125750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4728496000.0</v>
       </c>
       <c r="AC7">
         <v>-4728496000.0</v>
       </c>
       <c r="AD7">
-        <v>-2200678250.0</v>
+        <v>-4728496000.0</v>
       </c>
       <c r="AE7">
-        <v>-2200678250.0</v>
+        <v>-4728496000.0</v>
       </c>
       <c r="AF7">
         <v>-2200678250.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7">
+        <v>-2200678250.0</v>
+      </c>
+      <c r="AH7">
+        <v>-2200678250.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>-68897073000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-17458498500.0</v>
       </c>
       <c r="U9">
         <v>-68897073000.0</v>
       </c>
       <c r="V9">
+        <v>-17458498500.0</v>
+      </c>
+      <c r="W9">
+        <v>-68897073000.0</v>
+      </c>
+      <c r="X9">
         <v>-34684983000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-124305500.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>124305500.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...4 lines deleted...]
-      </c>
+      <c r="G11"/>
+      <c r="H11"/>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
-        <v>56166868000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
-        <v>-14914956500.0</v>
+        <v>56166868000.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>-14914956500.0</v>
+      </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11"/>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12">
         <v>4963596000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2666706000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2666706000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5638926000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1041904000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-3943734000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6981164000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3535648000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-2416116000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-2654174000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-3210970000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6602977000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2838718000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-3732183500.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-1264455000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-2081298000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>140</v>
+      </c>
+      <c r="B14">
+        <v>136795000.0</v>
+      </c>
+      <c r="C14">
+        <v>136795000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
       <c r="G14">
         <v>595128000.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>595128000.0</v>
+      </c>
       <c r="I14">
-        <v>188052000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>595128000.0</v>
+      </c>
+      <c r="J14"/>
       <c r="K14">
         <v>188052000.0</v>
       </c>
-      <c r="L14"/>
-[...1 lines deleted...]
-      <c r="N14">
+      <c r="L14">
+        <v>188052000.0</v>
+      </c>
+      <c r="M14">
+        <v>188052000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14">
         <v>824634000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>802400000.0</v>
       </c>
-      <c r="P14"/>
-[...1 lines deleted...]
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14">
         <v>862711000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>214875000.0</v>
       </c>
       <c r="U14">
         <v>830880000.0</v>
       </c>
       <c r="V14">
+        <v>214875000.0</v>
+      </c>
+      <c r="W14">
+        <v>830880000.0</v>
+      </c>
+      <c r="X14">
         <v>817259000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>-201641000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>201641000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>204314750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>237866000.0</v>
       </c>
       <c r="AC14">
         <v>237866000.0</v>
       </c>
       <c r="AD14">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AE14">
-        <v>217432000.0</v>
+        <v>237866000.0</v>
       </c>
       <c r="AF14">
         <v>217432000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>217432000.0</v>
+      </c>
+      <c r="AH14">
+        <v>217432000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
+        <v>5132615000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1435461000.0</v>
       </c>
       <c r="G15">
         <v>1435461000.0</v>
       </c>
       <c r="H15">
+        <v>1435461000.0</v>
+      </c>
+      <c r="I15">
+        <v>1435461000.0</v>
+      </c>
+      <c r="J15">
         <v>786299000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2773592000.0</v>
       </c>
       <c r="K15">
         <v>2773592000.0</v>
       </c>
       <c r="L15">
+        <v>2773592000.0</v>
+      </c>
+      <c r="M15">
+        <v>2773592000.0</v>
+      </c>
+      <c r="N15">
         <v>4943882000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4943882000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>11798435000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9964987000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>20398545000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>22235553000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>18480096000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>18828729000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25459557000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>29537511000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>29537511000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>30874532000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>29402746000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>30941825000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>26496310000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>25906467000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>24715382000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23675950000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23785651000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14027859000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>15154133000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8349625000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7312061000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14755437000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14755437000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-269258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1828015250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4644022500.0</v>
       </c>
       <c r="AC16">
         <v>4644022500.0</v>
       </c>
       <c r="AD16">
-        <v>4657050250.0</v>
+        <v>4644022500.0</v>
       </c>
       <c r="AE16">
-        <v>4657050250.0</v>
+        <v>4644022500.0</v>
       </c>
       <c r="AF16">
         <v>4657050250.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16">
+        <v>4657050250.0</v>
+      </c>
+      <c r="AH16">
+        <v>4657050250.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>3520462000.0</v>
+      </c>
+      <c r="C18">
+        <v>3520462000.0</v>
+      </c>
+      <c r="D18">
         <v>-2259630000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>503690000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2976205000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>502532000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4643793000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5057374000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1971181000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4783886000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4783886000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2368661000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1034772000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1702222000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-782612000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1713184000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2119461000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1784388000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2584580000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>5022897000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1551580000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2924889000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1278838000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1339540000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1039571500.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>909874500.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>502537000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-430565250.0</v>
       </c>
       <c r="AC18">
         <v>-430565250.0</v>
       </c>
       <c r="AD18">
-        <v>551368500.0</v>
+        <v>-430565250.0</v>
       </c>
       <c r="AE18">
-        <v>551368500.0</v>
+        <v>-430565250.0</v>
       </c>
       <c r="AF18">
         <v>551368500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18">
+        <v>551368500.0</v>
+      </c>
+      <c r="AH18">
+        <v>551368500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1872440000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-224994000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>2747041000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-4060705000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3712218000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-339249000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2174740000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1063535000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-5559517000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>6048599000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>6895061000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2949461000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2563026000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1358421000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-3840244000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-15998605000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>418085500.0</v>
       </c>
       <c r="U19">
         <v>-15998605000.0</v>
       </c>
       <c r="V19">
+        <v>418085500.0</v>
+      </c>
+      <c r="W19">
+        <v>-15998605000.0</v>
+      </c>
+      <c r="X19">
         <v>-6865872000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5853996000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...4 lines deleted...]
-      </c>
+      <c r="H21"/>
+      <c r="I21"/>
       <c r="J21">
         <v>-10870309000.0</v>
       </c>
       <c r="K21">
         <v>-10870309000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21"/>
+      <c r="L21">
+        <v>-10870309000.0</v>
+      </c>
+      <c r="M21">
+        <v>-10870309000.0</v>
+      </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>7117352000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1163268500.0</v>
       </c>
       <c r="U21">
         <v>7117352000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-1163268500.0</v>
+      </c>
       <c r="W21">
+        <v>7117352000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>1163268500.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-665221500.0</v>
+      </c>
+      <c r="C22">
+        <v>-665221500.0</v>
+      </c>
+      <c r="D22">
         <v>-1333279000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-874806000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-792072000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-870463000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-844238000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>93778000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>965349000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-603223000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-603223000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1326757000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2908962000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5278942000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>23400178000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4129300000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4773635000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4995358000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>17909505000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2184179000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3094158000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4189344000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>19433841000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>3420838000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3741919500.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3741919500.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3333107750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3404982000.0</v>
       </c>
       <c r="AC22">
         <v>3404982000.0</v>
       </c>
       <c r="AD22">
-        <v>1491365000.0</v>
+        <v>3404982000.0</v>
       </c>
       <c r="AE22">
-        <v>1491365000.0</v>
+        <v>3404982000.0</v>
       </c>
       <c r="AF22">
         <v>1491365000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22">
+        <v>1491365000.0</v>
+      </c>
+      <c r="AH22">
+        <v>1491365000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>2238304000.0</v>
+      </c>
+      <c r="C23">
+        <v>2238304000.0</v>
+      </c>
+      <c r="D23">
         <v>-626050000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-8969996000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-4688244000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>499183000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>555572000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-8053741000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-8057791000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-35189000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-245189000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4459025000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-6577441000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-725147000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1631703000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3102542000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>363769000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1922448000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18017702000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3112378000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4068231000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-324388000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>488688000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1095522000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1850632500.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2098167500.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>-757237000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-757237000.0</v>
       </c>
-      <c r="AC23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE23"/>
       <c r="AF23">
         <v>-2190812000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23">
+        <v>-2190812000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-2190812000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-6816975500.0</v>
+      </c>
+      <c r="C24">
+        <v>-6816975500.0</v>
+      </c>
+      <c r="D24">
         <v>2741580000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1872440000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-224994000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2747041000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4012365000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-3712218000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-315700000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1509071000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>436494000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-5559517000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6048599000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6895061000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3102512000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2563026000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1358421000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3840244000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-4929516000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-9458344000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1184650000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1553721000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4964645000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-5853996000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-71763000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1778120000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-652531250.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-652531250.0</v>
       </c>
-      <c r="AC24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>527826250.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24">
+        <v>527826250.0</v>
+      </c>
+      <c r="AH24">
+        <v>527826250.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>150</v>
+      </c>
+      <c r="B25">
+        <v>2317113500.0</v>
+      </c>
       <c r="C25">
-        <v>503690000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2317113500.0</v>
+      </c>
+      <c r="D25"/>
       <c r="E25">
+        <v>1378496000.0</v>
+      </c>
+      <c r="F25">
+        <v>3789686000.0</v>
+      </c>
+      <c r="G25">
         <v>1372995000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-100966429000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4963596000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1029381000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4684838000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4684838000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1041904000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1034772000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-6981164000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>76172873000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-2416116000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2654174000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-3210970000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>47581525000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2838718000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1542578000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1264455000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13392234000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2081298000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2444997000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-3089396000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1605645500.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>690516750.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>690516750.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>384312250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108241000.0</v>
       </c>
       <c r="AF25">
         <v>1108241000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25">
+        <v>1108241000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1108241000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
-        <v>1979000.0</v>
+        <v>2172000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
-        <v>252000.0</v>
+        <v>1979000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>252000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
+        <v>252000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
         <v>111849000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>110078000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>-6438455000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-6438455000.0</v>
       </c>
-      <c r="P26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
+        <v>18907992000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>1563252000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-247535500.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="C27"/>
+        <v>152</v>
+      </c>
+      <c r="B27">
+        <v>187000.0</v>
+      </c>
+      <c r="C27">
+        <v>187000.0</v>
+      </c>
       <c r="D27"/>
-      <c r="E27">
-[...4 lines deleted...]
-      </c>
+      <c r="E27"/>
+      <c r="F27"/>
       <c r="G27">
         <v>-36143000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>-36143000.0</v>
+      </c>
       <c r="I27">
-        <v>3865000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-36143000.0</v>
+      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>3865000.0</v>
       </c>
-      <c r="L27"/>
-[...1 lines deleted...]
-      <c r="N27">
+      <c r="L27">
+        <v>3865000.0</v>
+      </c>
+      <c r="M27">
+        <v>3865000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
         <v>133395000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>133395000.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>165248000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
-[...1 lines deleted...]
-      </c>
+      <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
+        <v>-55443000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>3747000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-3747000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>32039500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>32039500.0</v>
       </c>
-      <c r="AC27"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27">
         <v>52319500.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27">
+        <v>52319500.0</v>
+      </c>
+      <c r="AH27">
+        <v>52319500.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>2238304000.0</v>
+      </c>
+      <c r="C28">
+        <v>2238304000.0</v>
+      </c>
+      <c r="D28">
         <v>-11281854000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-8969996000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4688244000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>499183000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-879889000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-8053741000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-8844090000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-7075240000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7075240000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4459025000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-6577441000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-725147000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1631703000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3102542000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>363769000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1922448000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18017702000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3112378000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4068231000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-324388000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>488688000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1095522000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2098167500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2098167500.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>-757237000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-757237000.0</v>
       </c>
-      <c r="AC28"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE28"/>
       <c r="AF28">
         <v>-2190812000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28">
+        <v>-2190812000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-2190812000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>3531960000.0</v>
+      </c>
+      <c r="C29">
+        <v>3531960000.0</v>
+      </c>
+      <c r="D29">
         <v>1816771000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>503690000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2997614000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>502532000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4692133000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5057374000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1994730000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4823634000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4823634000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2368661000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1034772000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1702222000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-629561000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1713184000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2119461000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1784388000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2378084000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5022897000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1551580000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2924889000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1097092000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1339540000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>974723000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>974723000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>547973500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-363091750.0</v>
       </c>
       <c r="AC29">
         <v>-363091750.0</v>
       </c>
       <c r="AD29">
-        <v>668679250.0</v>
+        <v>-363091750.0</v>
       </c>
       <c r="AE29">
-        <v>668679250.0</v>
+        <v>-363091750.0</v>
       </c>
       <c r="AF29">
         <v>668679250.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29">
+        <v>668679250.0</v>
+      </c>
+      <c r="AH29">
+        <v>668679250.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-6828473500.0</v>
+      </c>
+      <c r="C30">
+        <v>-6828473500.0</v>
+      </c>
+      <c r="D30">
         <v>2669015000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1872440000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-224994000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2747041000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4060705000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-339249000.0</v>
       </c>
       <c r="I30">
         <v>-3712218000.0</v>
       </c>
       <c r="J30">
+        <v>-339249000.0</v>
+      </c>
+      <c r="K30">
+        <v>-3712218000.0</v>
+      </c>
+      <c r="L30">
         <v>1063535000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-5559517000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6048599000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6895061000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2949461000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2563026000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1358421000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3840244000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-5176335000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-9458344000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1184650000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1553721000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-6865872000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5853996000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>853178500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>853178500.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>652531250.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>652531250.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-527826250.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-527826250.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-527826250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>