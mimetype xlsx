--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2426,51 +2426,51 @@
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
-        <v>92193000.0</v>
+        <v>217037000.0</v>
       </c>
       <c r="C2">
         <v>233794000.0</v>
       </c>
       <c r="D2">
         <v>226243000.0</v>
       </c>
       <c r="E2">
         <v>90380000.0</v>
       </c>
       <c r="F2">
         <v>84148000.0</v>
       </c>
       <c r="G2">
         <v>87810000.0</v>
       </c>
       <c r="H2">
         <v>70592000.0</v>
       </c>
       <c r="I2">
         <v>78172000.0</v>
       </c>
       <c r="J2">
         <v>69063000.0</v>
       </c>
@@ -4108,51 +4108,51 @@
       <c r="R29">
         <v>3904875000.0</v>
       </c>
       <c r="S29">
         <v>3890638000.0</v>
       </c>
       <c r="T29">
         <v>3564477000.0</v>
       </c>
       <c r="U29">
         <v>3618880000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>3754009000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>25476000.0</v>
+        <v>30925000.0</v>
       </c>
       <c r="C30">
         <v>36323000.0</v>
       </c>
       <c r="D30">
         <v>57082000.0</v>
       </c>
       <c r="E30">
         <v>53446000.0</v>
       </c>
       <c r="F30">
         <v>33164000.0</v>
       </c>
       <c r="G30">
         <v>38518000.0</v>
       </c>
       <c r="H30">
         <v>44334000.0</v>
       </c>
       <c r="I30">
         <v>51749000.0</v>
       </c>
       <c r="J30">
         <v>53105000.0</v>
       </c>
@@ -4704,51 +4704,51 @@
         <v>59669000.0</v>
       </c>
       <c r="T38">
         <v>55425000.0</v>
       </c>
       <c r="U38">
         <v>54474000.0</v>
       </c>
       <c r="V38">
         <v>53985000.0</v>
       </c>
       <c r="W38">
         <v>50660000.0</v>
       </c>
       <c r="X38">
         <v>50660000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>80315000.0</v>
+        <v>74866000.0</v>
       </c>
       <c r="C39">
         <v>49650000.0</v>
       </c>
       <c r="D39">
         <v>41080000.0</v>
       </c>
       <c r="E39">
         <v>72904000.0</v>
       </c>
       <c r="F39">
         <v>69159000.0</v>
       </c>
       <c r="G39">
         <v>61312000.0</v>
       </c>
       <c r="H39">
         <v>44674000.0</v>
       </c>
       <c r="I39">
         <v>40433000.0</v>
       </c>
       <c r="J39">
         <v>48501000.0</v>
       </c>
@@ -4780,51 +4780,51 @@
         <v>33934000.0</v>
       </c>
       <c r="T39">
         <v>29569000.0</v>
       </c>
       <c r="U39">
         <v>35587000.0</v>
       </c>
       <c r="V39">
         <v>29753000.0</v>
       </c>
       <c r="W39">
         <v>79025000.0</v>
       </c>
       <c r="X39">
         <v>56898000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>338775000.0</v>
+        <v>213931000.0</v>
       </c>
       <c r="C40">
         <v>202237000.0</v>
       </c>
       <c r="D40">
         <v>229153000.0</v>
       </c>
       <c r="E40">
         <v>283109000.0</v>
       </c>
       <c r="F40">
         <v>247867000.0</v>
       </c>
       <c r="G40">
         <v>246216000.0</v>
       </c>
       <c r="H40">
         <v>219714000.0</v>
       </c>
       <c r="I40">
         <v>202832000.0</v>
       </c>
       <c r="J40">
         <v>215271000.0</v>
       </c>
@@ -6268,89 +6268,89 @@
       <c r="H3">
         <v>220468000.0</v>
       </c>
       <c r="I3">
         <v>211451000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>481293000.0</v>
+        <v>493503000.0</v>
       </c>
       <c r="C5">
-        <v>357483000.0</v>
+        <v>356863000.0</v>
       </c>
       <c r="D5">
         <v>225587000.0</v>
       </c>
       <c r="E5">
-        <v>110619000.0</v>
+        <v>110919000.0</v>
       </c>
       <c r="F5">
         <v>-495197000.0</v>
       </c>
       <c r="G5">
         <v>-359336000.0</v>
       </c>
       <c r="H5">
         <v>168279000.0</v>
       </c>
       <c r="I5">
         <v>196474000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>777638000.0</v>
+        <v>789848000.0</v>
       </c>
       <c r="C6">
-        <v>632164000.0</v>
+        <v>631544000.0</v>
       </c>
       <c r="D6">
         <v>469984000.0</v>
       </c>
       <c r="E6">
-        <v>339502000.0</v>
+        <v>339802000.0</v>
       </c>
       <c r="F6">
         <v>-260073000.0</v>
       </c>
       <c r="G6">
         <v>-111643000.0</v>
       </c>
       <c r="H6">
         <v>388747000.0</v>
       </c>
       <c r="I6">
         <v>407925000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -7299,188 +7299,188 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>134838000.0</v>
+        <v>134964000.0</v>
       </c>
       <c r="C5">
-        <v>129529000.0</v>
+        <v>172033000.0</v>
       </c>
       <c r="D5">
         <v>157788000.0</v>
       </c>
       <c r="E5">
-        <v>108449000.0</v>
+        <v>121359000.0</v>
       </c>
       <c r="F5">
-        <v>107670000.0</v>
+        <v>107654000.0</v>
       </c>
       <c r="G5">
         <v>86758000.0</v>
       </c>
       <c r="H5">
         <v>93579000.0</v>
       </c>
       <c r="I5">
-        <v>104756000.0</v>
+        <v>104292000.0</v>
       </c>
       <c r="J5">
-        <v>72057000.0</v>
+        <v>72234000.0</v>
       </c>
       <c r="K5">
         <v>58759000.0</v>
       </c>
       <c r="L5">
         <v>46805000.0</v>
       </c>
       <c r="M5">
-        <v>52408000.0</v>
+        <v>52496000.0</v>
       </c>
       <c r="N5">
-        <v>67384000.0</v>
+        <v>67527000.0</v>
       </c>
       <c r="O5">
         <v>45162000.0</v>
       </c>
       <c r="P5">
         <v>55829000.0</v>
       </c>
       <c r="Q5">
-        <v>20810000.0</v>
+        <v>20818000.0</v>
       </c>
       <c r="R5">
-        <v>-10916000.0</v>
+        <v>-10890000.0</v>
       </c>
       <c r="S5">
         <v>-337875000.0</v>
       </c>
       <c r="T5">
         <v>-17574000.0</v>
       </c>
       <c r="U5">
-        <v>-57120000.0</v>
+        <v>-57211000.0</v>
       </c>
       <c r="V5">
         <v>-82244000.0</v>
       </c>
       <c r="W5">
         <v>-79679000.0</v>
       </c>
       <c r="X5">
         <v>-90759000.0</v>
       </c>
       <c r="Y5">
         <v>-169076000.0</v>
       </c>
       <c r="Z5">
         <v>-23504000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>215531000.0</v>
+        <v>215657000.0</v>
       </c>
       <c r="C6">
-        <v>206873000.0</v>
+        <v>249377000.0</v>
       </c>
       <c r="D6">
         <v>232882000.0</v>
       </c>
       <c r="E6">
-        <v>181437000.0</v>
+        <v>194347000.0</v>
       </c>
       <c r="F6">
-        <v>178589000.0</v>
+        <v>178573000.0</v>
       </c>
       <c r="G6">
         <v>156371000.0</v>
       </c>
       <c r="H6">
         <v>163030000.0</v>
       </c>
       <c r="I6">
-        <v>174470000.0</v>
+        <v>174006000.0</v>
       </c>
       <c r="J6">
-        <v>137960000.0</v>
+        <v>138137000.0</v>
       </c>
       <c r="K6">
         <v>123089000.0</v>
       </c>
       <c r="L6">
         <v>110423000.0</v>
       </c>
       <c r="M6">
-        <v>110660000.0</v>
+        <v>110748000.0</v>
       </c>
       <c r="N6">
-        <v>125581000.0</v>
+        <v>125724000.0</v>
       </c>
       <c r="O6">
         <v>113595000.0</v>
       </c>
       <c r="P6">
         <v>112229000.0</v>
       </c>
       <c r="Q6">
-        <v>77983000.0</v>
+        <v>77991000.0</v>
       </c>
       <c r="R6">
-        <v>47191000.0</v>
+        <v>47217000.0</v>
       </c>
       <c r="S6">
         <v>-279756000.0</v>
       </c>
       <c r="T6">
         <v>40403000.0</v>
       </c>
       <c r="U6">
-        <v>702000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="V6">
         <v>-21038000.0</v>
       </c>
       <c r="W6">
         <v>-20469000.0</v>
       </c>
       <c r="X6">
         <v>-29400000.0</v>
       </c>
       <c r="Y6">
         <v>-106883000.0</v>
       </c>
       <c r="Z6">
         <v>41427000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -9706,51 +9706,51 @@
       </c>
       <c r="D23">
         <v>-1931000.0</v>
       </c>
       <c r="E23">
         <v>20007000.0</v>
       </c>
       <c r="F23">
         <v>-1514000.0</v>
       </c>
       <c r="G23">
         <v>-460000.0</v>
       </c>
       <c r="H23">
         <v>-23155000.0</v>
       </c>
       <c r="I23">
         <v>-21300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
-        <v>205748000.0</v>
+        <v>-21676000.0</v>
       </c>
       <c r="C24">
         <v>231791000.0</v>
       </c>
       <c r="D24">
         <v>125450000.0</v>
       </c>
       <c r="E24">
         <v>-4214000.0</v>
       </c>
       <c r="F24">
         <v>68519000.0</v>
       </c>
       <c r="G24">
         <v>259602000.0</v>
       </c>
       <c r="H24">
         <v>196834000.0</v>
       </c>
       <c r="I24">
         <v>-2167000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
@@ -11367,51 +11367,51 @@
       </c>
       <c r="V22">
         <v>-152801000.0</v>
       </c>
       <c r="W22">
         <v>-83888000.0</v>
       </c>
       <c r="X22">
         <v>-93647000.0</v>
       </c>
       <c r="Y22">
         <v>-153602000.0</v>
       </c>
       <c r="Z22">
         <v>-29055000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-11021000.0</v>
       </c>
       <c r="C23">
-        <v>-2640000.0</v>
+        <v>9666000.0</v>
       </c>
       <c r="D23">
         <v>24000.0</v>
       </c>
       <c r="E23">
         <v>-266000.0</v>
       </c>
       <c r="F23">
         <v>-4099000.0</v>
       </c>
       <c r="G23">
         <v>-1433490000.0</v>
       </c>
       <c r="H23">
         <v>-1873000.0</v>
       </c>
       <c r="I23">
         <v>-105000.0</v>
       </c>
       <c r="J23">
         <v>-1199000.0</v>
       </c>
       <c r="K23">
         <v>729000.0</v>
       </c>
@@ -11421,154 +11421,154 @@
       <c r="M23">
         <v>-7000.0</v>
       </c>
       <c r="N23">
         <v>-102000.0</v>
       </c>
       <c r="O23">
         <v>20526000.0</v>
       </c>
       <c r="P23">
         <v>-43000.0</v>
       </c>
       <c r="Q23">
         <v>1194000.0</v>
       </c>
       <c r="R23">
         <v>-476000.0</v>
       </c>
       <c r="S23">
         <v>-381000.0</v>
       </c>
       <c r="T23">
         <v>-383000.0</v>
       </c>
       <c r="U23">
-        <v>-2430000.0</v>
+        <v>-184932000.0</v>
       </c>
       <c r="V23">
         <v>-42246000.0</v>
       </c>
       <c r="W23">
         <v>-15035000.0</v>
       </c>
       <c r="X23">
         <v>-425000.0</v>
       </c>
       <c r="Y23">
         <v>-136299000.0</v>
       </c>
       <c r="Z23">
         <v>-315000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
         <v>-96000.0</v>
       </c>
       <c r="C24">
         <v>-83920000.0</v>
       </c>
       <c r="D24">
         <v>155833000.0</v>
       </c>
       <c r="E24">
         <v>-5775000.0</v>
       </c>
       <c r="F24">
         <v>839000.0</v>
       </c>
       <c r="G24">
         <v>5974000.0</v>
       </c>
       <c r="H24">
-        <v>79284000.0</v>
+        <v>4992000.0</v>
       </c>
       <c r="I24">
         <v>-386000.0</v>
       </c>
       <c r="J24">
         <v>-1787000.0</v>
       </c>
       <c r="K24">
         <v>3203000.0</v>
       </c>
       <c r="L24">
         <v>878000.0</v>
       </c>
       <c r="M24">
         <v>-1749000.0</v>
       </c>
       <c r="N24">
         <v>1287000.0</v>
       </c>
       <c r="O24">
         <v>-3229000.0</v>
       </c>
       <c r="P24">
-        <v>197528000.0</v>
+        <v>-1677000.0</v>
       </c>
       <c r="Q24">
         <v>-4113000.0</v>
       </c>
       <c r="R24">
         <v>4805000.0</v>
       </c>
       <c r="S24">
         <v>-4171000.0</v>
       </c>
       <c r="T24">
         <v>387000.0</v>
       </c>
       <c r="U24">
         <v>-511000.0</v>
       </c>
       <c r="V24">
         <v>-1167000.0</v>
       </c>
       <c r="W24">
         <v>108388000.0</v>
       </c>
       <c r="X24">
         <v>2461000.0</v>
       </c>
       <c r="Y24">
         <v>362000.0</v>
       </c>
       <c r="Z24">
         <v>148391000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>16047000.0</v>
+        <v>5499000.0</v>
       </c>
       <c r="C25">
         <v>-4541000.0</v>
       </c>
       <c r="D25">
         <v>27375000.0</v>
       </c>
       <c r="E25">
         <v>21739000.0</v>
       </c>
       <c r="F25">
         <v>5783000.0</v>
       </c>
       <c r="G25">
         <v>27424000.0</v>
       </c>
       <c r="H25">
         <v>23248000.0</v>
       </c>
       <c r="I25">
         <v>861000.0</v>
       </c>
       <c r="J25">
         <v>9785000.0</v>
       </c>