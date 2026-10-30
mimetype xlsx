--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1174,51 +1180,53 @@
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>600000.0</v>
+      </c>
       <c r="C2">
         <v>200000.0</v>
       </c>
       <c r="D2">
         <v>100000.0</v>
       </c>
       <c r="E2">
         <v>200000.0</v>
       </c>
       <c r="F2">
         <v>100000.0</v>
       </c>
       <c r="G2">
         <v>200000.0</v>
       </c>
       <c r="H2">
         <v>350299.0</v>
       </c>
       <c r="I2">
         <v>258056.0</v>
       </c>
       <c r="J2">
         <v>1151000.0</v>
       </c>
       <c r="K2">
@@ -1395,51 +1403,51 @@
         <v>30143.0</v>
       </c>
       <c r="U5">
         <v>933661.0</v>
       </c>
       <c r="V5">
         <v>-4133.0</v>
       </c>
       <c r="W5">
         <v>-4133.0</v>
       </c>
       <c r="X5">
         <v>-22500.0</v>
       </c>
       <c r="Y5">
         <v>-22500.0</v>
       </c>
       <c r="Z5">
         <v>-3376.0</v>
       </c>
       <c r="AA5">
         <v>-721.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5">
-        <v>-1253.0</v>
+        <v>-673.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
@@ -1484,51 +1492,53 @@
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>33407.0</v>
+      </c>
       <c r="C8">
         <v>18784.0</v>
       </c>
       <c r="D8">
         <v>13698.0</v>
       </c>
       <c r="E8">
         <v>11900.0</v>
       </c>
       <c r="F8">
         <v>9759.0</v>
       </c>
       <c r="G8">
         <v>9933.0</v>
       </c>
       <c r="H8">
         <v>6676.0</v>
       </c>
       <c r="I8">
         <v>36343.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1664,51 +1674,51 @@
         <v>9907691.0</v>
       </c>
       <c r="U10">
         <v>10927775.0</v>
       </c>
       <c r="V10">
         <v>802.0</v>
       </c>
       <c r="W10">
         <v>802.0</v>
       </c>
       <c r="X10">
         <v>894.0</v>
       </c>
       <c r="Y10">
         <v>894.0</v>
       </c>
       <c r="Z10">
         <v>902.0</v>
       </c>
       <c r="AA10">
         <v>6230.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10">
-        <v>164.0</v>
+        <v>1286.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
@@ -1784,51 +1794,51 @@
         <v>9907691.0</v>
       </c>
       <c r="U12">
         <v>10927775.0</v>
       </c>
       <c r="V12">
         <v>802.0</v>
       </c>
       <c r="W12">
         <v>802.0</v>
       </c>
       <c r="X12">
         <v>894.0</v>
       </c>
       <c r="Y12">
         <v>894.0</v>
       </c>
       <c r="Z12">
         <v>902.0</v>
       </c>
       <c r="AA12">
         <v>6230.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12">
-        <v>164.0</v>
+        <v>1286.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>33407.0</v>
       </c>
       <c r="C13">
         <v>18784.0</v>
       </c>
       <c r="D13">
         <v>13698.0</v>
       </c>
       <c r="E13">
         <v>11900.0</v>
       </c>
       <c r="F13">
         <v>9759.0</v>
       </c>
       <c r="G13">
         <v>6567.0</v>
       </c>
       <c r="H13">
@@ -2259,51 +2269,53 @@
       <c r="R20">
         <v>241845.0</v>
       </c>
       <c r="S20">
         <v>217875.0</v>
       </c>
       <c r="T20">
         <v>217875.0</v>
       </c>
       <c r="U20">
         <v>217875.0</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>119391.0</v>
+      </c>
       <c r="C21">
         <v>108865.0</v>
       </c>
       <c r="D21">
         <v>108865.0</v>
       </c>
       <c r="E21">
         <v>108225.0</v>
       </c>
       <c r="F21">
         <v>101583.0</v>
       </c>
       <c r="G21">
         <v>85562.0</v>
       </c>
       <c r="H21">
         <v>1145000.0</v>
       </c>
       <c r="I21">
         <v>1577421.0</v>
       </c>
       <c r="J21">
         <v>1367692.0</v>
       </c>
       <c r="K21">
@@ -2459,51 +2471,51 @@
         <v>10733957.0</v>
       </c>
       <c r="U23">
         <v>11563432.0</v>
       </c>
       <c r="V23">
         <v>94942.0</v>
       </c>
       <c r="W23">
         <v>802.0</v>
       </c>
       <c r="X23">
         <v>1764.0</v>
       </c>
       <c r="Y23">
         <v>1861.0</v>
       </c>
       <c r="Z23">
         <v>2714.0</v>
       </c>
       <c r="AA23">
         <v>62028.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23">
-        <v>15508.0</v>
+        <v>16786.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
@@ -2706,58 +2718,60 @@
         <v>-9897258.0</v>
       </c>
       <c r="U28">
         <v>-10912603.0</v>
       </c>
       <c r="V28">
         <v>7079.0</v>
       </c>
       <c r="W28">
         <v>-802.0</v>
       </c>
       <c r="X28">
         <v>418381.0</v>
       </c>
       <c r="Y28">
         <v>387135.0</v>
       </c>
       <c r="Z28">
         <v>321901.0</v>
       </c>
       <c r="AA28">
         <v>728483.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28">
-        <v>-164.0</v>
+        <v>-1286.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>202987344.0</v>
+      </c>
       <c r="C29">
         <v>40528290.0</v>
       </c>
       <c r="D29">
         <v>28911047.0</v>
       </c>
       <c r="E29">
         <v>29118155.0</v>
       </c>
       <c r="F29">
         <v>24791127.0</v>
       </c>
       <c r="G29">
         <v>17204191.0</v>
       </c>
       <c r="H29">
         <v>19851121.0</v>
       </c>
       <c r="I29">
         <v>25864915.0</v>
       </c>
       <c r="J29">
         <v>5793763.0</v>
       </c>
       <c r="K29"/>
@@ -2818,51 +2832,51 @@
         <v>277211.0</v>
       </c>
       <c r="Q30">
         <v>990563.0</v>
       </c>
       <c r="R30">
         <v>2421088.0</v>
       </c>
       <c r="S30">
         <v>5357804.0</v>
       </c>
       <c r="T30"/>
       <c r="U30">
         <v>9121.0</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30">
         <v>423.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30">
-        <v>1342.0</v>
+        <v>1324.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>29009930.0</v>
       </c>
       <c r="F31">
         <v>24689544.0</v>
       </c>
       <c r="G31">
         <v>17118629.0</v>
       </c>
       <c r="H31">
         <v>18052637.0</v>
       </c>
       <c r="I31">
         <v>24287494.0</v>
       </c>
       <c r="J31">
@@ -2882,51 +2896,53 @@
       </c>
       <c r="O31">
         <v>5157837.0</v>
       </c>
       <c r="P31">
         <v>8838354.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>201727953.0</v>
+      </c>
       <c r="C32">
         <v>39890620.0</v>
       </c>
       <c r="D32">
         <v>28319182.0</v>
       </c>
       <c r="E32">
         <v>28664930.0</v>
       </c>
       <c r="F32">
         <v>24689544.0</v>
       </c>
       <c r="G32">
         <v>17121995.0</v>
       </c>
       <c r="H32">
         <v>18056061.0</v>
       </c>
       <c r="I32">
         <v>24290974.0</v>
       </c>
       <c r="J32">
         <v>3935823.0</v>
       </c>
       <c r="K32"/>
@@ -3011,173 +3027,177 @@
         <v>250600.0</v>
       </c>
       <c r="U33">
         <v>241214.0</v>
       </c>
       <c r="V33">
         <v>1350000.0</v>
       </c>
       <c r="W33">
         <v>774.0</v>
       </c>
       <c r="X33">
         <v>870.0</v>
       </c>
       <c r="Y33">
         <v>967.0</v>
       </c>
       <c r="Z33">
         <v>1812.0</v>
       </c>
       <c r="AA33">
         <v>27414.0</v>
       </c>
       <c r="AB33"/>
       <c r="AC33">
-        <v>14002.0</v>
+        <v>14176.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34">
         <v>28464.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
         <v>0.0</v>
       </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>100000.0</v>
       </c>
       <c r="G35">
         <v>382130.0</v>
       </c>
       <c r="H35">
         <v>350299.0</v>
       </c>
       <c r="I35">
         <v>258056.0</v>
       </c>
       <c r="J35">
         <v>300000.0</v>
       </c>
       <c r="K35">
         <v>28464.0</v>
       </c>
       <c r="L35">
         <v>2524133.0</v>
       </c>
       <c r="M35">
         <v>4633000.0</v>
       </c>
-      <c r="N35"/>
+      <c r="N35">
+        <v>1711000.0</v>
+      </c>
       <c r="O35"/>
       <c r="P35">
         <v>148194.0</v>
       </c>
       <c r="Q35">
         <v>459454.0</v>
       </c>
       <c r="R35">
         <v>296120.0</v>
       </c>
       <c r="S35">
         <v>2474564.0</v>
       </c>
       <c r="T35">
         <v>5782.0</v>
       </c>
       <c r="U35">
         <v>12051806.0</v>
       </c>
       <c r="V35">
         <v>224980.0</v>
       </c>
       <c r="W35">
         <v>449306.0</v>
       </c>
       <c r="X35">
         <v>419275.0</v>
       </c>
       <c r="Y35">
         <v>388029.0</v>
       </c>
       <c r="Z35">
         <v>322803.0</v>
       </c>
       <c r="AA35">
         <v>734713.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>1259391.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="C36">
         <v>637669891135.0</v>
       </c>
       <c r="D36">
         <v>483000.0</v>
       </c>
       <c r="E36">
         <v>345000.0</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
       <c r="G36">
         <v>0.0</v>
       </c>
       <c r="H36">
         <v>0.0</v>
       </c>
       <c r="I36">
         <v>1577421.0</v>
       </c>
       <c r="J36">
         <v>491268.0</v>
       </c>
@@ -3360,173 +3380,173 @@
       <c r="F39">
         <v>113452.0</v>
       </c>
       <c r="G39">
         <v>172460.0</v>
       </c>
       <c r="H39">
         <v>47371.0</v>
       </c>
       <c r="I39">
         <v>36745.0</v>
       </c>
       <c r="J39">
         <v>561235.0</v>
       </c>
       <c r="K39">
         <v>686113.0</v>
       </c>
       <c r="L39">
         <v>493861.0</v>
       </c>
       <c r="M39">
         <v>530366.0</v>
       </c>
       <c r="N39">
-        <v>288939.0</v>
+        <v>843947.0</v>
       </c>
       <c r="O39">
         <v>1128272.0</v>
       </c>
       <c r="P39">
         <v>821580.0</v>
       </c>
       <c r="Q39">
         <v>915544.0</v>
       </c>
       <c r="R39">
         <v>1226269.0</v>
       </c>
       <c r="S39">
         <v>1044315.0</v>
       </c>
       <c r="T39">
         <v>575666.0</v>
       </c>
       <c r="U39">
         <v>394443.0</v>
       </c>
       <c r="V39">
         <v>94140.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39">
         <v>28384.0</v>
       </c>
       <c r="AA39">
         <v>28384.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>-423.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>847451.0</v>
+        <v>247451.0</v>
       </c>
       <c r="C40">
         <v>424584.0</v>
       </c>
       <c r="D40">
         <v>386326.0</v>
       </c>
       <c r="E40">
         <v>150331.0</v>
       </c>
       <c r="F40">
         <v>71521.0</v>
       </c>
       <c r="G40">
         <v>4382130.0</v>
       </c>
       <c r="H40">
         <v>50299.0</v>
       </c>
       <c r="I40">
         <v>218263.0</v>
       </c>
       <c r="J40">
         <v>851210.0</v>
       </c>
       <c r="K40">
         <v>916321.0</v>
       </c>
       <c r="L40">
         <v>882371.0</v>
       </c>
       <c r="M40">
         <v>-372.0</v>
       </c>
       <c r="N40">
-        <v>476628.0</v>
+        <v>-372.0</v>
       </c>
       <c r="O40">
         <v>200000.0</v>
       </c>
       <c r="P40">
         <v>1580433.0</v>
       </c>
       <c r="Q40">
         <v>1727018.0</v>
       </c>
       <c r="R40">
         <v>1866101.0</v>
       </c>
       <c r="S40">
         <v>2664415.0</v>
       </c>
       <c r="T40">
         <v>2442998.0</v>
       </c>
       <c r="U40">
         <v>1480130.0</v>
       </c>
       <c r="V40">
         <v>94140.0</v>
       </c>
       <c r="W40"/>
       <c r="X40">
         <v>-7265.0</v>
       </c>
       <c r="Y40">
         <v>-8538.0</v>
       </c>
       <c r="Z40">
         <v>-147672.0</v>
       </c>
       <c r="AA40">
         <v>-81367.0</v>
       </c>
       <c r="AB40"/>
       <c r="AC40">
-        <v>-54871.0</v>
+        <v>32862.0</v>
       </c>
     </row>
     <row r="41" spans="1:29">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>28464.0</v>
       </c>
       <c r="L41">
         <v>2524133.0</v>
       </c>
@@ -3569,51 +3589,51 @@
       <c r="F42">
         <v>161772641.0</v>
       </c>
       <c r="G42">
         <v>146353232.0</v>
       </c>
       <c r="H42">
         <v>133932615.0</v>
       </c>
       <c r="I42">
         <v>129359799.0</v>
       </c>
       <c r="J42">
         <v>93602539.0</v>
       </c>
       <c r="K42">
         <v>86266075.0</v>
       </c>
       <c r="L42">
         <v>72869000.0</v>
       </c>
       <c r="M42">
         <v>70801000.0</v>
       </c>
       <c r="N42">
-        <v>76343764.0</v>
+        <v>69854000.0</v>
       </c>
       <c r="O42">
         <v>71958756.0</v>
       </c>
       <c r="P42">
         <v>70981701.0</v>
       </c>
       <c r="Q42">
         <v>69398761.0</v>
       </c>
       <c r="R42">
         <v>53652185.0</v>
       </c>
       <c r="S42">
         <v>48672935.0</v>
       </c>
       <c r="T42">
         <v>41312290.0</v>
       </c>
       <c r="U42">
         <v>22892710.0</v>
       </c>
       <c r="V42">
         <v>3832247.0</v>
       </c>
@@ -3810,51 +3830,51 @@
       </c>
       <c r="T46">
         <v>30676.0</v>
       </c>
       <c r="U46">
         <v>21290.0</v>
       </c>
       <c r="V46"/>
       <c r="W46">
         <v>774.0</v>
       </c>
       <c r="X46">
         <v>870.0</v>
       </c>
       <c r="Y46">
         <v>967.0</v>
       </c>
       <c r="Z46">
         <v>1812.0</v>
       </c>
       <c r="AA46">
         <v>2414.0</v>
       </c>
       <c r="AB46"/>
       <c r="AC46">
-        <v>14002.0</v>
+        <v>14176.0</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47">
         <v>85562.0</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>0.0</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
@@ -3913,94 +3933,94 @@
       <c r="F48">
         <v>-136991273.0</v>
       </c>
       <c r="G48">
         <v>-129155608.0</v>
       </c>
       <c r="H48">
         <v>-114738000.0</v>
       </c>
       <c r="I48">
         <v>-103497622.0</v>
       </c>
       <c r="J48">
         <v>-87821514.0</v>
       </c>
       <c r="K48">
         <v>-80716617.0</v>
       </c>
       <c r="L48">
         <v>-74371441.0</v>
       </c>
       <c r="M48">
         <v>-70053000.0</v>
       </c>
       <c r="N48">
-        <v>-71077810.0</v>
+        <v>-66399000.0</v>
       </c>
       <c r="O48">
         <v>-66212849.0</v>
       </c>
       <c r="P48">
         <v>-62155774.0</v>
       </c>
       <c r="Q48">
         <v>-56286767.0</v>
       </c>
       <c r="R48">
         <v>-48723286.0</v>
       </c>
       <c r="S48">
         <v>-41489974.0</v>
       </c>
       <c r="T48">
         <v>-38630572.0</v>
       </c>
       <c r="U48">
         <v>-27177989.0</v>
       </c>
       <c r="V48">
         <v>-4138365.0</v>
       </c>
       <c r="W48">
         <v>-4138365.0</v>
       </c>
       <c r="X48">
         <v>-1408665.0</v>
       </c>
       <c r="Y48">
         <v>-1351419.0</v>
       </c>
       <c r="Z48">
         <v>-1209186.0</v>
       </c>
       <c r="AA48">
         <v>-883148.0</v>
       </c>
       <c r="AB48"/>
       <c r="AC48">
-        <v>-389019.0</v>
+        <v>-366312.0</v>
       </c>
     </row>
     <row r="49" spans="1:29">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49">
         <v>-129155608.0</v>
       </c>
       <c r="H49">
         <v>-114084746.0</v>
       </c>
       <c r="I49">
         <v>-103497622.0</v>
       </c>
       <c r="J49">
         <v>-87821514.0</v>
       </c>
       <c r="K49">
         <v>-80716617.0</v>
@@ -4347,51 +4367,51 @@
         <v>10733957.0</v>
       </c>
       <c r="U55">
         <v>11563432.0</v>
       </c>
       <c r="V55">
         <v>94942.0</v>
       </c>
       <c r="W55">
         <v>802.0</v>
       </c>
       <c r="X55">
         <v>1764.0</v>
       </c>
       <c r="Y55">
         <v>1861.0</v>
       </c>
       <c r="Z55">
         <v>2714.0</v>
       </c>
       <c r="AA55">
         <v>62028.0</v>
       </c>
       <c r="AB55"/>
       <c r="AC55">
-        <v>15508.0</v>
+        <v>16786.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
         <v>202575404.0</v>
       </c>
       <c r="C56">
         <v>40315205.0</v>
       </c>
       <c r="D56">
         <v>28805508.0</v>
       </c>
       <c r="E56">
         <v>29015261.0</v>
       </c>
       <c r="F56">
         <v>24861065.0</v>
       </c>
       <c r="G56">
         <v>21704125.0</v>
       </c>
       <c r="H56">
@@ -4434,51 +4454,51 @@
         <v>10483357.0</v>
       </c>
       <c r="U56">
         <v>11322218.0</v>
       </c>
       <c r="V56">
         <v>94942.0</v>
       </c>
       <c r="W56">
         <v>802.0</v>
       </c>
       <c r="X56">
         <v>894.0</v>
       </c>
       <c r="Y56">
         <v>894.0</v>
       </c>
       <c r="Z56">
         <v>902.0</v>
       </c>
       <c r="AA56">
         <v>34614.0</v>
       </c>
       <c r="AB56"/>
       <c r="AC56">
-        <v>1506.0</v>
+        <v>2610.0</v>
       </c>
     </row>
     <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
         <v>847451.0</v>
       </c>
       <c r="C57">
         <v>424585.0</v>
       </c>
       <c r="D57">
         <v>486326.0</v>
       </c>
       <c r="E57">
         <v>350331.0</v>
       </c>
       <c r="F57">
         <v>171521.0</v>
       </c>
       <c r="G57">
         <v>4582130.0</v>
       </c>
       <c r="H57">
@@ -4521,138 +4541,138 @@
         <v>7127300.0</v>
       </c>
       <c r="U57">
         <v>2605952.0</v>
       </c>
       <c r="V57">
         <v>319120.0</v>
       </c>
       <c r="W57">
         <v>224980.0</v>
       </c>
       <c r="X57">
         <v>319801.0</v>
       </c>
       <c r="Y57">
         <v>316398.0</v>
       </c>
       <c r="Z57">
         <v>307860.0</v>
       </c>
       <c r="AA57">
         <v>160188.0</v>
       </c>
       <c r="AB57"/>
       <c r="AC57">
-        <v>142449.0</v>
+        <v>32862.0</v>
       </c>
     </row>
     <row r="58" spans="1:29">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
         <v>847451.0</v>
       </c>
       <c r="C58">
         <v>424585.0</v>
       </c>
       <c r="D58">
         <v>486326.0</v>
       </c>
       <c r="E58">
         <v>350331.0</v>
       </c>
       <c r="F58">
         <v>171521.0</v>
       </c>
       <c r="G58">
         <v>4582130.0</v>
       </c>
       <c r="H58">
         <v>350299.0</v>
       </c>
       <c r="I58">
         <v>476319.0</v>
       </c>
       <c r="J58">
         <v>1151210.0</v>
       </c>
       <c r="K58">
         <v>1244785.0</v>
       </c>
       <c r="L58">
         <v>3706504.0</v>
       </c>
       <c r="M58">
         <v>5287000.0</v>
       </c>
       <c r="N58">
-        <v>476628.0</v>
+        <v>2188000.0</v>
       </c>
       <c r="O58">
         <v>385223.0</v>
       </c>
       <c r="P58">
         <v>1680433.0</v>
       </c>
       <c r="Q58">
         <v>2186472.0</v>
       </c>
       <c r="R58">
         <v>2162221.0</v>
       </c>
       <c r="S58">
         <v>5138979.0</v>
       </c>
       <c r="T58">
         <v>7133082.0</v>
       </c>
       <c r="U58">
         <v>14657758.0</v>
       </c>
       <c r="V58">
         <v>319120.0</v>
       </c>
       <c r="W58">
         <v>224980.0</v>
       </c>
       <c r="X58">
         <v>739076.0</v>
       </c>
       <c r="Y58">
         <v>704427.0</v>
       </c>
       <c r="Z58">
         <v>630663.0</v>
       </c>
       <c r="AA58">
         <v>894901.0</v>
       </c>
       <c r="AB58"/>
       <c r="AC58">
-        <v>54871.0</v>
+        <v>32862.0</v>
       </c>
     </row>
     <row r="59" spans="1:29">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
@@ -4701,94 +4721,94 @@
       <c r="F60">
         <v>24791127.0</v>
       </c>
       <c r="G60">
         <v>17207557.0</v>
       </c>
       <c r="H60">
         <v>19201000.0</v>
       </c>
       <c r="I60">
         <v>25868395.0</v>
       </c>
       <c r="J60">
         <v>5794783.0</v>
       </c>
       <c r="K60">
         <v>5557590.0</v>
       </c>
       <c r="L60">
         <v>-1499068.0</v>
       </c>
       <c r="M60">
         <v>766256.0</v>
       </c>
       <c r="N60">
-        <v>5181011.0</v>
+        <v>3470000.0</v>
       </c>
       <c r="O60">
         <v>5758433.0</v>
       </c>
       <c r="P60">
         <v>8838354.0</v>
       </c>
       <c r="Q60">
         <v>13124340.0</v>
       </c>
       <c r="R60">
         <v>4973817.0</v>
       </c>
       <c r="S60">
         <v>7307798.0</v>
       </c>
       <c r="T60">
         <v>3600875.0</v>
       </c>
       <c r="U60">
         <v>-3094326.0</v>
       </c>
       <c r="V60">
         <v>-224178.0</v>
       </c>
       <c r="W60">
         <v>-224178.0</v>
       </c>
       <c r="X60">
         <v>-737312.0</v>
       </c>
       <c r="Y60">
         <v>-702566.0</v>
       </c>
       <c r="Z60">
         <v>-627949.0</v>
       </c>
       <c r="AA60">
         <v>-832873.0</v>
       </c>
       <c r="AB60"/>
       <c r="AC60">
-        <v>-39363.0</v>
+        <v>-16076.0</v>
       </c>
     </row>
     <row r="61" spans="1:29">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
@@ -4850,693 +4870,707 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>600000.0</v>
+      </c>
       <c r="C2">
+        <v>500000.0</v>
+      </c>
+      <c r="D2">
+        <v>600000.0</v>
+      </c>
+      <c r="E2">
         <v>460097.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="H2">
         <v>200000.0</v>
       </c>
       <c r="I2">
+        <v>100000.0</v>
+      </c>
+      <c r="J2">
         <v>200000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="L2">
         <v>100000.0</v>
       </c>
       <c r="M2">
+        <v>100000.0</v>
+      </c>
+      <c r="N2">
+        <v>100000.0</v>
+      </c>
+      <c r="O2">
         <v>200000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Q2">
         <v>100000.0</v>
       </c>
       <c r="R2">
         <v>100000.0</v>
       </c>
       <c r="S2">
+        <v>100000.0</v>
+      </c>
+      <c r="T2">
+        <v>100000.0</v>
+      </c>
+      <c r="U2">
         <v>66000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>65000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>182000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="X2">
         <v>200000.0</v>
       </c>
       <c r="Y2">
+        <v>100000.0</v>
+      </c>
+      <c r="Z2">
+        <v>200000.0</v>
+      </c>
+      <c r="AA2">
         <v>10000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>350299.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468706.0</v>
       </c>
       <c r="AC2">
         <v>100000.0</v>
       </c>
       <c r="AD2">
+        <v>468706.0</v>
+      </c>
+      <c r="AE2">
+        <v>100000.0</v>
+      </c>
+      <c r="AF2">
         <v>258056.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1151000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1216000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>653669.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AW2">
         <v>100000.0</v>
       </c>
       <c r="AX2">
-        <v>476628.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AY2">
         <v>100000.0</v>
       </c>
       <c r="AZ2">
+        <v>476628.0</v>
+      </c>
+      <c r="BA2">
         <v>100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
+        <v>100000.0</v>
+      </c>
+      <c r="BC2">
         <v>200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>385223.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>137626.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>192824.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>132886.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>83706.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>27841.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>289000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>361344.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>366000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>198506.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>99048.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>296120.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>84162.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>760502.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>441193.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2474564.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>3010118.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2799489.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>2645888.0</v>
       </c>
-      <c r="BV2">
-[...2 lines deleted...]
-      <c r="BW2">
+      <c r="BX2">
+        <v>886651.0</v>
+      </c>
+      <c r="BY2">
         <v>522518.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>571999.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>947866.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>281912.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>463354.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>313444.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>233956.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>394151.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>226373.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>224980.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>326289.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>323663.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>322847.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>319801.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>318332.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>316398.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>314464.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>309012.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>307584.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>315599.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>309988.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>309633.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>36485.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>96641.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>83869.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>64644.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>54871.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5601,52 +5635,54 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5711,103 +5747,101 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
       <c r="N5"/>
-      <c r="O5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5"/>
-      <c r="AA5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
@@ -5819,236 +5853,238 @@
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
-        <v>-100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW5">
-        <v>-100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX5">
         <v>-100000.0</v>
       </c>
       <c r="AY5">
-        <v>0.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="AZ5">
-        <v>0.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-10000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-10000.0</v>
       </c>
-      <c r="BC5">
-[...4 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>-91404.0</v>
       </c>
-      <c r="BG5">
-[...5 lines deleted...]
-      <c r="BI5"/>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
       <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-64442.0</v>
       </c>
-      <c r="BK5"/>
-[...1 lines deleted...]
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-37442.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-37442.0</v>
       </c>
-      <c r="BO5"/>
-[...1 lines deleted...]
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-59018.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-59018.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>169481.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>235516.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>58142.0</v>
       </c>
-      <c r="BV5">
-[...2 lines deleted...]
-      <c r="BW5">
+      <c r="BX5">
+        <v>30143.0</v>
+      </c>
+      <c r="BY5">
         <v>99913.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>61029.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-99125.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>18861.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-204964.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>1726517.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>4055306.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>140537.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-199333.0</v>
       </c>
-      <c r="CF5"/>
-      <c r="CG5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-182952.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-4133.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-4453.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-4221.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-2558.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4318.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-11250.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-22500.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-33750.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-3799.0</v>
       </c>
-      <c r="CQ5"/>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>5825.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>6087.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-1049.0</v>
       </c>
-      <c r="DA5"/>
-      <c r="DB5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>-1253.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...4 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
@@ -6095,98 +6131,104 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6251,112 +6293,120 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>37405.0</v>
+      </c>
       <c r="C8">
+        <v>35000.0</v>
+      </c>
+      <c r="D8">
+        <v>33407.0</v>
+      </c>
+      <c r="E8">
         <v>30385.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>25545.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>21557.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>18784.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>15276.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>14591.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>14190.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>13698.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>12934.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>12485.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>12126.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>11900.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>11540.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>11009.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>10589.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>9759.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>10539.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>9945.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6397,554 +6447,564 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>174825571.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
         <v>146684313.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>146482966.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>146353232.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>139121290.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>136647267.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>134338275.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>133932615.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>133701433.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>132813643.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>131647886.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>129329674.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>127034386.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>124774561.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>119483933.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>93602539.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>91358420.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>89838423.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>89427982.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>86266075.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>82598391.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>77101722.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>74433339.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>72853744.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>71873603.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>71541403.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>70883145.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>70801464.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>76776381.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>76369046.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>76303552.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>76243764.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>72224284.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>72169379.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>72105896.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>71955631.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>71811275.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>71608677.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>71329282.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>70946951.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>70581626.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>70098180.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>237466174.0</v>
+      </c>
+      <c r="C10">
+        <v>215671445.0</v>
+      </c>
+      <c r="D10">
         <v>201862421.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>153330000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>97901357.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>56929988.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>39990827.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26634951.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>27067039.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>27942421.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>28598445.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29235892.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28204016.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>28051303.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>28899997.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>11284501.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>29268074.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>28226863.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>24747613.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>16133652.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13855982.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15236151.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>21531665.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>17410899.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>17056313.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>16334353.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>17958989.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>20581978.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20975684.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>23528241.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>24637295.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>25328649.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>25707368.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>21973862.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>4515398.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4214386.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3992160.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>5215035.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3584877.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3214065.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1484099.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>751265.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>623184.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1675673.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2371266.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>3171530.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4220225.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>440837.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>987954.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2177072.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3672877.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>362597.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>586016.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1082948.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2197555.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>569460.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>827486.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1965892.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3569098.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>9284584.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1294332.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3014361.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2373421.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>3569526.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3077451.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>2000134.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3028791.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>3872046.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>4910717.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>4375361.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>5580244.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>10360068.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5185597.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>4705577.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>9907691.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>6470292.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>7674955.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>9026195.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10927775.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>12742408.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>14431407.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>66516.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>64249.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>802.0</v>
       </c>
-      <c r="CF10">
-[...2 lines deleted...]
-      <c r="CG10"/>
       <c r="CH10">
         <v>802.0</v>
       </c>
       <c r="CI10"/>
-      <c r="CJ10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CJ10">
+        <v>802.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10"/>
       <c r="CM10">
         <v>894.0</v>
       </c>
       <c r="CN10">
         <v>894.0</v>
       </c>
       <c r="CO10">
+        <v>894.0</v>
+      </c>
+      <c r="CP10">
+        <v>894.0</v>
+      </c>
+      <c r="CQ10">
         <v>1214.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>891.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>902.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>892.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>622.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>1814.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>11473.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>778.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>574.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1479.0</v>
       </c>
-      <c r="DA10"/>
-      <c r="DB10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>164.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7009,1392 +7069,1416 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>237466174.0</v>
+      </c>
+      <c r="C12">
+        <v>215671445.0</v>
+      </c>
+      <c r="D12">
         <v>201862421.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>153330000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>97901357.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>56929988.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>39990827.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>26634951.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>27067039.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>27942421.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>28598445.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>29235892.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28204016.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>28051303.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>28899997.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>31284501.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29268074.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>28226863.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24747613.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16133652.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13855982.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15236151.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>21531665.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17410899.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17056313.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16334353.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17958989.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>20581978.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20975684.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>23528241.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>24637295.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>25328649.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>25707368.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>21973862.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4515398.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4214386.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3992160.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>5215035.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3584877.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3214065.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1484099.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>751265.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>623184.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1675673.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2371266.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3171530.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>4220225.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>457124.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1004477.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2193237.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>3688608.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>377581.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1671055.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2695664.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3795764.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>5102324.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5807313.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>7263654.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>8715921.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>9284584.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>9907343.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>11488069.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>12834778.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>13998778.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3077451.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2000134.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3028791.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3872046.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>4910717.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>4375361.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5580244.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>10360068.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5185597.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>6702502.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>9907691.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>6470292.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>7674955.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>9026195.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10927775.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>12742408.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>14431407.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>66516.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>64249.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>802.0</v>
       </c>
-      <c r="CF12"/>
-[...1 lines deleted...]
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>802.0</v>
       </c>
-      <c r="CI12"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CK12"/>
+      <c r="CL12"/>
       <c r="CM12">
         <v>894.0</v>
       </c>
       <c r="CN12">
         <v>894.0</v>
       </c>
       <c r="CO12">
+        <v>894.0</v>
+      </c>
+      <c r="CP12">
+        <v>894.0</v>
+      </c>
+      <c r="CQ12">
         <v>1214.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>891.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>902.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>892.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>622.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>1814.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>11473.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>778.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>574.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>1479.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>164.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>37405.0</v>
+      </c>
+      <c r="C13">
+        <v>35000.0</v>
+      </c>
+      <c r="D13">
         <v>33407.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>30385.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>25545.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>21557.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>18784.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>15276.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>14591.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>14190.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>13698.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>12934.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>12485.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>12126.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>11900.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>11540.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>11009.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>10589.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9759.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7209.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6595.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6591.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6567.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4417.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3809.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3364.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3252.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3249.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>37606.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>36149.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2738.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>30501.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>28622.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>23928.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>12738.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>11427.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>9912.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>9716.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>7112.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>5183.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>4800.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>20829.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>3726.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>18523.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18083.0</v>
       </c>
       <c r="AT13">
         <v>18083.0</v>
       </c>
       <c r="AU13">
+        <v>18083.0</v>
+      </c>
+      <c r="AV13">
+        <v>18083.0</v>
+      </c>
+      <c r="AW13">
         <v>15204.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>15072.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>15064.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>15057.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>12556.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>12556.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>12549.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>12526.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>12524.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>12504.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>12465.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>12427.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>12400.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>12363.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>69361.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>12346.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>81834.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>45058.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>1144432.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>44918.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>44404.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>411139.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>301842.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>124837.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>301395.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>299395.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>299334.0</v>
       </c>
-      <c r="BV13">
-[...2 lines deleted...]
-      <c r="BW13">
+      <c r="BX13">
+        <v>889014.0</v>
+      </c>
+      <c r="BY13">
         <v>297066.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>297946.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>260341.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>13241373.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>121186.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>118101.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>112015.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>122329.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>91361.0</v>
       </c>
-      <c r="CF13"/>
-      <c r="CG13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>73173.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>86073.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>38373.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>38373.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19731.0</v>
       </c>
       <c r="CM13">
         <v>19731.0</v>
       </c>
       <c r="CN13">
-        <v>38373.0</v>
+        <v>19731.0</v>
       </c>
       <c r="CO13">
         <v>19731.0</v>
       </c>
       <c r="CP13">
+        <v>38373.0</v>
+      </c>
+      <c r="CQ13">
+        <v>19731.0</v>
+      </c>
+      <c r="CR13">
         <v>15231.0</v>
       </c>
-      <c r="CQ13">
-[...2 lines deleted...]
-      <c r="CR13"/>
       <c r="CS13">
         <v>15231.0</v>
       </c>
-      <c r="CT13">
-[...1 lines deleted...]
-      </c>
+      <c r="CT13"/>
       <c r="CU13">
         <v>15231.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>15231.0</v>
+      </c>
       <c r="CW13">
         <v>15231.0</v>
       </c>
-      <c r="CX13">
-[...1 lines deleted...]
-      </c>
+      <c r="CX13"/>
       <c r="CY13">
-        <v>335362.0</v>
+        <v>15231.0</v>
       </c>
       <c r="CZ13">
         <v>335362.0</v>
       </c>
-      <c r="DA13"/>
+      <c r="DA13">
+        <v>335362.0</v>
+      </c>
       <c r="DB13">
         <v>335362.0</v>
       </c>
+      <c r="DC13"/>
+      <c r="DD13">
+        <v>335362.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
-        <v>24517972.0</v>
+        <v>31906688.0</v>
       </c>
       <c r="C14">
+        <v>32043868.0</v>
+      </c>
+      <c r="D14">
+        <v>33407494.0</v>
+      </c>
+      <c r="E14">
         <v>22498638.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>22257221.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>19547312.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14488000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>14190000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>13930000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13492000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12692000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>12252000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11774000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11673736.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11469000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11086000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>10523000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10283000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8195631.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6759662.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6595000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6589000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4054000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4054000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3487000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3295000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3295000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3222000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3065000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2886000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2886000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2460000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2142000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1603000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1603000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>903005.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>825985.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>761498.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>761498.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>400335.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>356084.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>327624.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>327624.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>302834.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>301380.0</v>
       </c>
       <c r="AT14">
         <v>301380.0</v>
       </c>
       <c r="AU14">
+        <v>301380.0</v>
+      </c>
+      <c r="AV14">
+        <v>301380.0</v>
+      </c>
+      <c r="AW14">
         <v>251855.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>251130.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>250968.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>250968.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>209272.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>209251.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>208816.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>208816.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>208566.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>208195.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>207203.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>207203.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>206076.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>206047.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>205886.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>205886.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>195064.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>171610.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>169472.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>169472.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>169012.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>167689.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>167592.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>167590.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>166450.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>166312.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>166144.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>166144.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>164536.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>164877.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>163978.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>100000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>86635.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>72714.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>65569.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>58080.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>48331.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>48331.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>36512.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21317.0</v>
       </c>
       <c r="CJ14">
         <v>21317.0</v>
       </c>
       <c r="CK14">
         <v>21317.0</v>
       </c>
       <c r="CL14">
         <v>21317.0</v>
       </c>
       <c r="CM14">
         <v>21317.0</v>
       </c>
       <c r="CN14">
+        <v>21317.0</v>
+      </c>
+      <c r="CO14">
+        <v>21317.0</v>
+      </c>
+      <c r="CP14">
         <v>18373.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>18373.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18817.0</v>
       </c>
       <c r="CR14">
         <v>18817.0</v>
       </c>
       <c r="CS14">
         <v>18817.0</v>
       </c>
       <c r="CT14">
         <v>18817.0</v>
       </c>
       <c r="CU14">
+        <v>18817.0</v>
+      </c>
+      <c r="CV14">
+        <v>18817.0</v>
+      </c>
+      <c r="CW14">
         <v>18540.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8590.0</v>
       </c>
       <c r="CX14">
         <v>8590.0</v>
       </c>
       <c r="CY14">
         <v>8590.0</v>
       </c>
       <c r="CZ14">
         <v>8590.0</v>
       </c>
       <c r="DA14">
         <v>8590.0</v>
       </c>
       <c r="DB14">
         <v>8590.0</v>
       </c>
+      <c r="DC14">
+        <v>8590.0</v>
+      </c>
+      <c r="DD14">
+        <v>8590.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>12126.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>6595.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6591.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6567.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4417.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3809.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3364.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3252.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3249.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>37606.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>36149.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>32863.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>30501.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>28622.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>23928.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>12738.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>11427.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>9912.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>9716.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>7112.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5183.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>4800.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>20829.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>18629.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>18523.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18083.0</v>
       </c>
       <c r="AT15">
         <v>18083.0</v>
       </c>
       <c r="AU15">
+        <v>18083.0</v>
+      </c>
+      <c r="AV15">
+        <v>18083.0</v>
+      </c>
+      <c r="AW15">
         <v>15204.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>15072.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>15064.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>15057.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>12556.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>12556.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>12549.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>12526.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12524.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>12504.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>12465.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>12427.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>12400.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>12363.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>69361.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>40846.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>81834.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>45058.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1144432.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>44918.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>44404.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>411139.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>301842.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>416280.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>301395.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>299395.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>299334.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>299014.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>297066.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>260341.0</v>
       </c>
       <c r="BZ15">
         <v>12300000.0</v>
       </c>
       <c r="CA15">
+        <v>260341.0</v>
+      </c>
+      <c r="CB15">
+        <v>12300000.0</v>
+      </c>
+      <c r="CC15">
         <v>121186.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>118101.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>112015.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>122329.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>86073.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>86073.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>73173.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38373.0</v>
       </c>
       <c r="CJ15">
         <v>38373.0</v>
       </c>
       <c r="CK15">
-        <v>19731.0</v>
+        <v>38373.0</v>
       </c>
       <c r="CL15">
-        <v>19731.0</v>
+        <v>38373.0</v>
       </c>
       <c r="CM15">
         <v>19731.0</v>
       </c>
       <c r="CN15">
         <v>19731.0</v>
       </c>
       <c r="CO15">
         <v>19731.0</v>
       </c>
       <c r="CP15">
+        <v>19731.0</v>
+      </c>
+      <c r="CQ15">
+        <v>19731.0</v>
+      </c>
+      <c r="CR15">
         <v>15231.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16">
         <v>700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1200000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>578400.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>935240.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>98110.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>213300.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
         <v>3270000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>13191.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>493095.0</v>
       </c>
-      <c r="BV16">
-[...2 lines deleted...]
-      <c r="BW16">
+      <c r="BX16">
+        <v>3793000.0</v>
+      </c>
+      <c r="BY16">
         <v>-522518.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>-572000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>-947866.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
-      <c r="CW16">
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16">
         <v>173527.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8459,118 +8543,116 @@
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...4 lines deleted...]
-      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>491268.0</v>
       </c>
-      <c r="AI18">
-[...4 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>982486.0</v>
       </c>
-      <c r="AM18">
-[...4 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
@@ -8587,98 +8669,104 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8743,1272 +8831,1294 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20">
         <v>1825326.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>1756506.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>1802907.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>1798484.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>1725853.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>1706192.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>1686182.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>1577421.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1539881.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>1506672.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>1462492.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>1367692.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>1319718.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>1275637.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1203354.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>1160465.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>1121771.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>1048518.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1012193.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>950594.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>893187.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>883775.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>852862.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>833560.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>801447.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>764714.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>725588.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>699168.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>672405.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>673950.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>634953.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>600596.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>580577.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>576031.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>565104.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>537075.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>482936.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>422141.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>399139.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>377262.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>289561.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>264716.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241845.0</v>
       </c>
       <c r="BO20">
         <v>241845.0</v>
       </c>
       <c r="BP20">
+        <v>241845.0</v>
+      </c>
+      <c r="BQ20">
+        <v>241845.0</v>
+      </c>
+      <c r="BR20">
         <v>236215.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>234277.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>217875.0</v>
       </c>
       <c r="BT20">
         <v>217875.0</v>
       </c>
       <c r="BU20">
         <v>217875.0</v>
       </c>
       <c r="BV20">
         <v>217875.0</v>
       </c>
       <c r="BW20">
         <v>217875.0</v>
       </c>
       <c r="BX20">
         <v>217875.0</v>
       </c>
       <c r="BY20">
         <v>217875.0</v>
       </c>
       <c r="BZ20">
+        <v>217875.0</v>
+      </c>
+      <c r="CA20">
+        <v>217875.0</v>
+      </c>
+      <c r="CB20">
         <v>220000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>127187.0</v>
+      </c>
       <c r="C21">
+        <v>127007.0</v>
+      </c>
+      <c r="D21">
+        <v>119391.0</v>
+      </c>
+      <c r="E21">
         <v>114982.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>114981.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>108865.0</v>
       </c>
       <c r="G21">
         <v>108865.0</v>
       </c>
       <c r="H21">
         <v>108865.0</v>
       </c>
       <c r="I21">
         <v>108865.0</v>
       </c>
       <c r="J21">
         <v>108865.0</v>
       </c>
       <c r="K21">
         <v>108865.0</v>
       </c>
       <c r="L21">
-        <v>108225.0</v>
+        <v>108865.0</v>
       </c>
       <c r="M21">
-        <v>108225.0</v>
+        <v>108865.0</v>
       </c>
       <c r="N21">
         <v>108225.0</v>
       </c>
       <c r="O21">
+        <v>108225.0</v>
+      </c>
+      <c r="P21">
+        <v>108225.0</v>
+      </c>
+      <c r="Q21">
         <v>107757.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>107757.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>101583.0</v>
       </c>
       <c r="S21">
         <v>101583.0</v>
       </c>
       <c r="T21">
+        <v>101583.0</v>
+      </c>
+      <c r="U21">
+        <v>101583.0</v>
+      </c>
+      <c r="V21">
         <v>100217.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>85562.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>85562.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1825326.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1756506.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1802907.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1145000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1725853.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1706192.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1686182.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1577421.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1539881.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1506672.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1462492.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1367692.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1319718.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1275637.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1203354.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1160465.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1121771.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1048518.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1012193.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>950594.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>893187.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>883775.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>852862.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>833560.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>801447.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>764714.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>725588.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>699168.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>672405.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>673950.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>634953.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>600596.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>580577.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>576031.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>565104.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>537075.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>482936.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>422141.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>399139.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>377262.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>289561.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>264716.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241845.0</v>
       </c>
       <c r="BO21">
         <v>241845.0</v>
       </c>
       <c r="BP21">
+        <v>241845.0</v>
+      </c>
+      <c r="BQ21">
+        <v>241845.0</v>
+      </c>
+      <c r="BR21">
         <v>236215.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>234277.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>217875.0</v>
       </c>
       <c r="BT21">
         <v>217875.0</v>
       </c>
       <c r="BU21">
         <v>217875.0</v>
       </c>
       <c r="BV21">
         <v>217875.0</v>
       </c>
       <c r="BW21">
         <v>217875.0</v>
       </c>
       <c r="BX21">
         <v>217875.0</v>
       </c>
       <c r="BY21">
         <v>217875.0</v>
       </c>
       <c r="BZ21">
+        <v>217875.0</v>
+      </c>
+      <c r="CA21">
+        <v>217875.0</v>
+      </c>
+      <c r="CB21">
         <v>220000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
         <v>491168.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>605245.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>605227.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>605204.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>605180.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>605158.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>35021.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>325832.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>325832.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>325670.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>325505.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>325341.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>325181.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>555842.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>555562.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>555187.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>555008.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>554731.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>554452.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>554092.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>553682.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>240626457.0</v>
+      </c>
+      <c r="C23">
+        <v>218937386.0</v>
+      </c>
+      <c r="D23">
         <v>203834795.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>155065000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>98968970.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>58287682.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>40952875.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27620613.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>27954822.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>28932770.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>29397373.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>30083535.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>29157610.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>28897965.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29468486.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>31698177.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>29785170.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>28887223.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>24962648.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16592446.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>15130660.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15959364.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21789687.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>19400877.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19067471.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>18481912.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>19551000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23038272.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>23408341.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>25767283.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26344714.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>28182891.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>30152086.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>28260324.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6945993.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6866124.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6752107.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8135956.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6802375.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6264676.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2826845.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2719376.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2207436.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3262134.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4031485.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4987610.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6053236.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2252837.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3072126.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4443626.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5657639.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2684284.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4089262.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5020293.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6143656.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>7406388.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>8287387.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>9804875.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>10518787.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>11727426.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>13164015.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>14725519.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>15310812.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>16551782.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5331853.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>6428004.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7136038.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7927391.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>10595482.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>10600889.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12446777.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>13932635.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>7462128.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>7233978.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>10733957.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>6792723.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>8018694.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>9413098.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>11563432.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>14209792.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>16589832.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1080250.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>281570.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>94942.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>657.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>802.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>735.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>774.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1716.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1764.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1813.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1861.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>2392.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2280.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2502.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>2854.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>74077.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>58420.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>60919.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>15228.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>14731.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>15464.0</v>
       </c>
-      <c r="DA23"/>
-      <c r="DB23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>15508.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
+      <c r="AC24"/>
+      <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>120513.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>198955.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1073341.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2327195.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1891566.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2975061.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>3435326.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>4633312.0</v>
       </c>
-      <c r="AU24">
-[...4 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>6000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>7000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>8000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>9000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25">
         <v>120513.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>198955.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1073341.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2327195.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1891566.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2975061.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3435326.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4633312.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
@@ -10023,101 +10133,103 @@
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>64387.0</v>
       </c>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>671888.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2415228.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4188673.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
@@ -10145,52 +10257,54 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10255,439 +10369,453 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>-237466174.0</v>
+      </c>
+      <c r="C28">
+        <v>-215671445.0</v>
+      </c>
+      <c r="D28">
         <v>-201862421.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-153330000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-97901357.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-56929988.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-39990827.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-26634951.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-27067039.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-27942421.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-28598445.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-29235892.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-28204016.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-28051303.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-28899997.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11284501.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-29268074.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-28226863.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-24747613.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-16133652.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13855982.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-15236151.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-21531665.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-17410899.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-17056313.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-16334353.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-17958989.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-20581978.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-20975684.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-23528241.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-24637295.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-25328649.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-25707368.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-21973862.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-4515398.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-4214386.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-3992160.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-5215035.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3584877.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-3186688.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1416063.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-643051.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-623184.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1675673.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-2371266.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-3171530.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-4220225.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-440837.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-987954.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2177072.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-3672877.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-362597.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-586016.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1082948.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-2197555.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-569460.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-827486.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1965892.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-3569098.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-9284584.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1294332.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-3014361.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2373421.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-3569526.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3077451.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-2000134.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-3028791.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-3872046.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-4910717.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-4375361.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-5580244.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-10360068.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-5185597.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-4705577.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-9897258.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-6458805.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-7662297.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-9012450.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-10912603.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-12742408.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-14431407.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-66516.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-64249.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3182.0</v>
       </c>
-      <c r="CF28">
-[...2 lines deleted...]
-      <c r="CG28"/>
       <c r="CH28">
         <v>-802.0</v>
       </c>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
+        <v>-802.0</v>
+      </c>
+      <c r="CK28">
         <v>465150.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>449306.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>432300.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>418381.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>401143.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>387135.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>417314.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>354930.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>333621.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>797386.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>789091.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>742899.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>631412.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-778.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-574.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-1479.0</v>
       </c>
-      <c r="DA28"/>
-      <c r="DB28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>-164.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>238580313.0</v>
+      </c>
       <c r="C29">
+        <v>217645822.0</v>
+      </c>
+      <c r="D29">
+        <v>202987344.0</v>
+      </c>
+      <c r="E29">
         <v>153505668.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>97774593.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>57321473.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>40528290.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>26461047.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>27021990.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>28025349.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>28911047.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>29207896.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>28564891.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>28321987.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>29118155.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>30507791.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>29302509.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>28434397.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>24791127.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>15481251.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13913215.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15321961.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17204191.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>17581707.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>18170138.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>17992807.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10723,551 +10851,563 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30">
         <v>110000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>785000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>633408.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>507274.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>358801.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>93253.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>521272.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>414957.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>488685.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>10400.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15136.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>10889.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>87614.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>388434.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>83219.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>69696.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>153619.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>139797.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>255035.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>247144.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>318383.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>469086.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>138026.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>408231.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>507738.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>425916.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>628789.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>663229.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>418113.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>601803.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>420540.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>664390.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>925254.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>277211.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>837496.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1290392.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>904966.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>990563.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1271360.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1132656.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2647233.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>2421088.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2070121.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3898475.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>4319212.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>5357804.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>759929.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30">
         <v>9121.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
-[...1 lines deleted...]
-      </c>
+      <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30">
+        <v>26010.0</v>
+      </c>
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>423.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>70.0</v>
       </c>
-      <c r="DA30"/>
-      <c r="DB30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>1342.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>28213762.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>29009930.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>30400034.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>29194752.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>28332814.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>24689544.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>15379668.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>13812998.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>15325327.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>17118629.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>17581707.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>16413632.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>16189900.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>18052637.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>19622349.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>21229991.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>23389704.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>24287494.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>25250406.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>27236497.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>25502368.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>4426071.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>4216993.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>4473111.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>5772419.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4396105.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>3974936.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>54652.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1264171.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-2449662.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-130965.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-279922.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>112737.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-67304.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1061986.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1452564.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>3081296.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>4481843.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1729540.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>2992370.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3991721.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>5157837.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>5731456.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>6781032.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>8392564.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>8838354.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>10372553.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>11108605.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>236445895.0</v>
+      </c>
       <c r="C32">
+        <v>215845499.0</v>
+      </c>
+      <c r="D32">
+        <v>201727953.0</v>
+      </c>
+      <c r="E32">
         <v>153063538.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>97167893.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>56510046.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>39890620.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25879307.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>26436875.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>27436859.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>28319182.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>28612656.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>27966916.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>27868762.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>28664930.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>30400034.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29194752.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>28332814.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>24689544.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>15382998.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>13816348.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>15239765.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17121995.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>15759760.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>16417027.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>16193312.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11303,420 +11443,428 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:108">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>2134418.0</v>
+      </c>
+      <c r="C33">
+        <v>1800323.0</v>
+      </c>
+      <c r="D33">
         <v>1259391.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>442000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>606700.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>811427.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>637670.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>581740.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>585115.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>588490.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>591865.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>595240.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>597975.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>453224.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>453225.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>107756.0</v>
       </c>
-      <c r="P33">
-[...2 lines deleted...]
-      <c r="Q33">
+      <c r="R33">
+        <v>107756.0</v>
+      </c>
+      <c r="S33">
+        <v>101582.0</v>
+      </c>
+      <c r="T33">
         <v>101583.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>101583.0</v>
       </c>
-      <c r="S33">
-[...2 lines deleted...]
-      <c r="T33">
+      <c r="V33">
         <v>100217.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>85562.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>85562.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1825326.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1756506.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1802907.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1145000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1725853.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1770579.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1686182.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1577421.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2211769.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3921900.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5651165.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1858960.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1933790.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2012514.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2063036.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>2142951.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2227012.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1048518.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1012193.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>950594.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>893187.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>883775.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>852862.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>833560.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>801447.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>764714.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>725588.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>699168.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>674424.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>678781.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>646055.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>617817.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>663769.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>708090.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>685776.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>704075.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>657314.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>602455.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>586047.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>569927.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>489390.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>469345.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>452940.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>459890.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>468532.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>468883.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>459219.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>464414.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>2697052.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>2060400.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>247589.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>250600.0</v>
       </c>
-      <c r="BW33">
-[...2 lines deleted...]
-      <c r="BX33">
+      <c r="BY33">
+        <v>235000.0</v>
+      </c>
+      <c r="BZ33">
         <v>237072.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>240236.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>241214.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1350000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1350000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>755290.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>208200.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>100000.0</v>
       </c>
-      <c r="CF33"/>
-      <c r="CG33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>657.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>696.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>735.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>774.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>822.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>870.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>919.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>967.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>1178.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1389.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>1600.0</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>1962.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>39113.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>27264.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33">
+      <c r="CX33"/>
+      <c r="CY33">
         <v>16673.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>13654.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>13741.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>13915.0</v>
       </c>
-      <c r="DA33"/>
-[...1 lines deleted...]
-        <v>14002.0</v>
+      <c r="DC33"/>
+      <c r="DD33">
+        <v>14000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:108">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34">
         <v>28464.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>67354.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>112700.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>138013.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>196938.0</v>
       </c>
-      <c r="AQ34"/>
-      <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
@@ -11735,610 +11883,626 @@
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:108">
       <c r="A35" t="s">
         <v>62</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>0.0</v>
+      </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
         <v>-97.0</v>
       </c>
-      <c r="D35">
-[...4 lines deleted...]
-      </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
         <v>0.0</v>
       </c>
       <c r="N35">
         <v>0.0</v>
       </c>
       <c r="O35">
         <v>0.0</v>
       </c>
       <c r="P35">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q35">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R35">
         <v>100000.0</v>
       </c>
       <c r="S35">
+        <v>100000.0</v>
+      </c>
+      <c r="T35">
+        <v>100000.0</v>
+      </c>
+      <c r="U35">
         <v>66000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>65000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>182000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>382130.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>200000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>10000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>350299.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468706.0</v>
       </c>
       <c r="AC35">
         <v>100000.0</v>
       </c>
       <c r="AD35">
+        <v>468706.0</v>
+      </c>
+      <c r="AE35">
+        <v>100000.0</v>
+      </c>
+      <c r="AF35">
         <v>258056.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>100000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>28464.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>187867.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>311655.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1211354.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2524133.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1891566.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2975061000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>300000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>4633312.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>1711331.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35"/>
       <c r="AY35"/>
-      <c r="AZ35"/>
+      <c r="AZ35">
+        <v>1711331.0</v>
+      </c>
       <c r="BA35"/>
       <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35">
         <v>137626.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>192824.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>132886.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>148194.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>83706.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>606241.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>935240.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>459454.0</v>
       </c>
-      <c r="BK35"/>
-      <c r="BL35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>411806.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>99048.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>296120.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>84162.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>760502.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>441193.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>2474564.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>6280118.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>2799489.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>2645888.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>5782.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>6904.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>8141.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>12050669.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>10433.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>12041373.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>12041373.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>313444.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>233956.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>397333.0</v>
       </c>
-      <c r="CF35"/>
-      <c r="CG35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>226373.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>491280.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>465150.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>449306.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>433194.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>419275.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>402037.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>388029.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>418528.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>355821.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>322803.0</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>798278.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>1099701.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>744713.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35">
+      <c r="CX35"/>
+      <c r="CY35">
         <v>642885.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>96641.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>83869.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>64644.0</v>
       </c>
-      <c r="DA35"/>
-      <c r="DB35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>54871.0</v>
       </c>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:108">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>1259391.0</v>
+        <v>2007231.0</v>
       </c>
       <c r="C36">
+        <v>1673316.0</v>
+      </c>
+      <c r="D36">
+        <v>1140000.0</v>
+      </c>
+      <c r="E36">
         <v>327018.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>491719.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>702562.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>528805.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>472875.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>476250.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>479625.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>483000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>486375.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>489750.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>344999.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>345000.0</v>
       </c>
-      <c r="O36">
-[...4 lines deleted...]
-      </c>
       <c r="Q36">
-        <v>101583.0</v>
+        <v>-1.0</v>
       </c>
       <c r="R36">
-        <v>101583.0</v>
+        <v>-1.0</v>
       </c>
       <c r="S36">
-        <v>101583.0</v>
+        <v>-1.0</v>
       </c>
       <c r="T36">
-        <v>100217.0</v>
-[...3 lines deleted...]
-      <c r="W36"/>
+        <v>0.0</v>
+      </c>
+      <c r="U36">
+        <v>0.0</v>
+      </c>
+      <c r="V36">
+        <v>0.0</v>
+      </c>
+      <c r="W36">
+        <v>0.0</v>
+      </c>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>1802907.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1798484.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1725853.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1770579.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1686182.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>491268.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>614072.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>736877.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>859682.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>982486.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1105241.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>672405.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36">
         <v>620739000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>656355000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>645428000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>657561000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>603422.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>542627.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>519625.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>410047.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>385202.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>362332.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>362331.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>367393.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>361763.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>357102.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>356293.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>2267896.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>1815316.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2049.0</v>
       </c>
       <c r="BW36">
         <v>2049.0</v>
       </c>
       <c r="BX36">
         <v>2049.0</v>
       </c>
       <c r="BY36">
         <v>2049.0</v>
       </c>
       <c r="BZ36">
+        <v>2049.0</v>
+      </c>
+      <c r="CA36">
+        <v>2049.0</v>
+      </c>
+      <c r="CB36">
         <v>219924.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>1350000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>1350000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>700000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>150000.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36">
         <v>37000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>25000.0</v>
       </c>
-      <c r="CV36"/>
-[...1 lines deleted...]
-      <c r="CX36">
+      <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>12445.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>12445.0</v>
       </c>
-      <c r="CZ36"/>
-      <c r="DA36"/>
       <c r="DB36"/>
+      <c r="DC36"/>
+      <c r="DD36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:108">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...4 lines deleted...]
-      </c>
+      <c r="AC37"/>
+      <c r="AD37"/>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
@@ -12385,960 +12549,984 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:108">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-[...7 lines deleted...]
-      <c r="L38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>0.0</v>
+      </c>
       <c r="M38">
         <v>0.0</v>
       </c>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
+        <v>0.0</v>
+      </c>
+      <c r="P38">
         <v>345000.0</v>
       </c>
-      <c r="O38"/>
-[...5 lines deleted...]
-      <c r="S38"/>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
+        <v>1.0</v>
+      </c>
       <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38">
         <v>85562000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-      <c r="AC38">
-[...4 lines deleted...]
-      </c>
+      <c r="AC38"/>
+      <c r="AD38"/>
       <c r="AE38">
+        <v>0.0</v>
+      </c>
+      <c r="AF38">
+        <v>0.0</v>
+      </c>
+      <c r="AG38">
         <v>5472.28</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>9569.23</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>5651000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1859000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1934000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>2012000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2063000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2143000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2227000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1049000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1012000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>950000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>893000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>883000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>853000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>834000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>802000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>765000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>726000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>699000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>672000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>674000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>635000.0</v>
       </c>
-      <c r="BB38">
-[...2 lines deleted...]
-      <c r="BC38">
+      <c r="BD38">
+        <v>0.0</v>
+      </c>
+      <c r="BE38">
         <v>620000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>656000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>646000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>657000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>603000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>542000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>521000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>498000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>411000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>385000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>362000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>362000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>367000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>361000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>357000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>357000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>2486000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>2033000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="BW38">
         <v>220000.0</v>
       </c>
       <c r="BX38">
         <v>220000.0</v>
       </c>
       <c r="BY38">
         <v>220000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38"/>
+      <c r="BZ38">
+        <v>220000.0</v>
+      </c>
+      <c r="CA38">
+        <v>220000.0</v>
+      </c>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
+      <c r="DD38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>1025865.0</v>
+      </c>
+      <c r="C39">
+        <v>1465618.0</v>
+      </c>
+      <c r="D39">
         <v>712983.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1293000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>460913.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>546267.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>324378.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>403922.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>302668.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>401859.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>207063.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>252403.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>355619.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>393437.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>115264.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>305919.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>409339.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>558777.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>113452.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>247211.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>389461.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>637651.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>172460.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>164652.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>254652.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>344652.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>47371.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>97033.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>154804.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>194059.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>36745.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>121201.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>107861.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>146612.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>561235.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>702812.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>736544.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>770271.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>686113.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>135222.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>189511.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>476467.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>493861.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>438239.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>529300.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>644835.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>530366.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>856240.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>894704.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>1017063.0</v>
       </c>
-      <c r="AX39">
-[...2 lines deleted...]
-      <c r="AY39">
+      <c r="AZ39">
+        <v>843947.0</v>
+      </c>
+      <c r="BA39">
         <v>1003490.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1076197.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1260461.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1128272.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1219755.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1107594.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>930191.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>821580.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>948032.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1363825.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>1746437.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>915544.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>792254.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>652401.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1327697.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1226269.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1516692.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1317407.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1447097.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>1044315.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>115586.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>216131.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>51729.0</v>
       </c>
-      <c r="BV39">
-[...2 lines deleted...]
-      <c r="BW39">
+      <c r="BX39">
+        <v>575666.0</v>
+      </c>
+      <c r="BY39">
         <v>87430.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>106667.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>146667.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>394443.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>117384.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>808425.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>258444.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>94140.0</v>
       </c>
-      <c r="CF39"/>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39">
         <v>34342.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>29342.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>6763.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>796.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>416.0</v>
       </c>
-      <c r="CZ39"/>
-      <c r="DA39"/>
       <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>847451.0</v>
+        <v>1446144.0</v>
       </c>
       <c r="C40">
+        <v>791564.0</v>
+      </c>
+      <c r="D40">
+        <v>247451.0</v>
+      </c>
+      <c r="E40">
         <v>1100000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>794377.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>666209.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>224585.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1059566.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>732832.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>707421.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>386326.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>775639.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>492719.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>375978.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>150331.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1090386.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>382661.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>352826.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>71521.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1041730.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1149000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>452000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4382130.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1715791.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>693938.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>475693.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>50299.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1586618.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>368706.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>587917.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>218263.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1389000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1405000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1292000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>851210.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>928393.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>902339.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1059163.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>916321.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-48295.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>43984.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>-48214.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>882371.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>408346.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>252571.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>286685.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>353669.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>289404.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>754848.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>536742.0</v>
       </c>
-      <c r="AX40">
-[...2 lines deleted...]
-      <c r="AY40">
+      <c r="AZ40">
+        <v>-372.0</v>
+      </c>
+      <c r="BA40">
         <v>182339.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>322942.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>193619.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>185223.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>956729.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>737500.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1279425.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1580433.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1271167.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1449169.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1900000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1727018.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1634889.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1347830.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1476670.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1866101.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>1997161.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2877495.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3101388.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>2664415.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>925323.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>13191.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>493095.0</v>
       </c>
-      <c r="BV40">
-[...2 lines deleted...]
-      <c r="BW40">
+      <c r="BX40">
+        <v>2442998.0</v>
+      </c>
+      <c r="BY40">
         <v>522518.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>571999.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>947866.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>2601213.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>3750716.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>4810234.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>378061.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>1236.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>51236.0</v>
       </c>
-      <c r="CF40"/>
-      <c r="CG40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>-226373.0</v>
       </c>
-      <c r="CH40"/>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>126352.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>-64644.0</v>
       </c>
-      <c r="DA40"/>
-      <c r="DB40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>-54871.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:108">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
-[...4 lines deleted...]
-      </c>
+      <c r="AC41"/>
+      <c r="AD41"/>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
-      <c r="AG41"/>
-      <c r="AH41"/>
+      <c r="AG41">
+        <v>0.0</v>
+      </c>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>28000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>188000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>312000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>1211000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>2524000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>1892000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>2975000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>3435000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>4633000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
@@ -13353,364 +13541,372 @@
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:108">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>434407448.0</v>
+      </c>
+      <c r="C42">
+        <v>407720844.0</v>
+      </c>
+      <c r="D42">
         <v>386719120.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>330049615.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>270225336.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>226255770.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>204694348.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>186693926.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>184599393.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>183228519.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>181295125.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>179222724.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>176740340.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>174825571.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>173595385.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>173077225.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>169834944.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>167464610.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>161772641.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>150163990.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>146684313.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>146482966.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>146353232.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>139121290.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>136647267.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>134338275.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>133932615.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>133701433.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>132813643.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>131647886.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>129359799.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>127034386.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>124774561.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>119483933.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>93602539.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>91358420.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>89838423.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>89427982.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>86266075.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>82598391.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>77101722.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>74433339.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>72868647.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>71873603.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>82016278.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>81358020.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>70801464.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>76776381.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>76369046.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>76303552.0</v>
       </c>
-      <c r="AX42">
-[...2 lines deleted...]
-      <c r="AY42">
+      <c r="AZ42">
+        <v>69853600.0</v>
+      </c>
+      <c r="BA42">
         <v>72224284.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>72169379.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>72105896.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>71958756.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>71814400.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>71611802.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>71332407.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>70981701.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>70616376.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>70183680.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>69746123.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>69398761.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>68917377.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>55937788.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>54114898.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>53652185.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>52447972.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>50905731.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>49768901.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>48672935.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>46744676.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>44530174.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>43156026.0</v>
       </c>
-      <c r="BV42">
-[...2 lines deleted...]
-      <c r="BW42">
+      <c r="BX42">
+        <v>41312290.0</v>
+      </c>
+      <c r="BY42">
         <v>40583375.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>39498653.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>26204280.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>22864802.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>17955474.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>14913153.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>11259343.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>9760767.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>5192793.0</v>
       </c>
-      <c r="CF42"/>
-      <c r="CG42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>2687299.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>3832247.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>636281.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>640502.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>651622.0</v>
       </c>
       <c r="CM42">
         <v>651622.0</v>
       </c>
       <c r="CN42">
+        <v>651622.0</v>
+      </c>
+      <c r="CO42">
+        <v>651622.0</v>
+      </c>
+      <c r="CP42">
         <v>632980.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>606506.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>566006.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>566006.0</v>
       </c>
-      <c r="CR42"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CT42"/>
       <c r="CU42">
         <v>35044.0</v>
       </c>
-      <c r="CV42"/>
+      <c r="CV42">
+        <v>35044.0</v>
+      </c>
       <c r="CW42">
         <v>35044.0</v>
       </c>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
+        <v>35044.0</v>
+      </c>
+      <c r="CZ42">
         <v>10038.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>10038.0</v>
       </c>
-      <c r="CZ42">
-[...2 lines deleted...]
-      <c r="DA42"/>
       <c r="DB42">
         <v>15547.0</v>
       </c>
+      <c r="DC42"/>
+      <c r="DD42">
+        <v>15547.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:108">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13775,136 +13971,134 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:108">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44">
-[...1 lines deleted...]
-      </c>
+      <c r="T44"/>
       <c r="U44"/>
       <c r="V44">
+        <v>3350.0</v>
+      </c>
+      <c r="W44"/>
+      <c r="X44">
         <v>3366.0</v>
       </c>
-      <c r="W44">
+      <c r="Y44">
         <v>3379.0</v>
       </c>
-      <c r="X44">
+      <c r="Z44">
         <v>3395.0</v>
       </c>
-      <c r="Y44">
+      <c r="AA44">
         <v>3412.0</v>
       </c>
-      <c r="Z44">
+      <c r="AB44">
         <v>3424.0</v>
       </c>
-      <c r="AA44">
+      <c r="AC44">
         <v>3452.0</v>
       </c>
-      <c r="AB44">
+      <c r="AD44">
         <v>3452.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3480.0</v>
       </c>
       <c r="AE44">
         <v>3480.0</v>
       </c>
       <c r="AF44">
+        <v>3480.0</v>
+      </c>
+      <c r="AG44">
+        <v>3480.0</v>
+      </c>
+      <c r="AH44">
         <v>3576.0</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>3687.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1020.0</v>
       </c>
       <c r="AJ44">
         <v>1020.0</v>
       </c>
       <c r="AK44">
         <v>1020.0</v>
       </c>
       <c r="AL44">
         <v>1020.0</v>
       </c>
       <c r="AM44">
         <v>1020.0</v>
       </c>
       <c r="AN44">
-        <v>0.0</v>
+        <v>1020.0</v>
       </c>
       <c r="AO44">
-        <v>0.0</v>
+        <v>1020.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
@@ -13919,540 +14113,550 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
-      <c r="BY44">
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44">
         <v>12042000.0</v>
       </c>
-      <c r="BZ44"/>
-      <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:108">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>100000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>2019.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>4831.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>11102.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>17221.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>43030.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>51735.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>40348.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>46514.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>53892.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>59828.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>66422.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>72179.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>79343.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>84143.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>90608.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>97559.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>101139.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>107120.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>102117.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>108121.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>211281.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>27209.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>27665.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>30676.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>15077.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20312.0</v>
       </c>
       <c r="BZ45">
         <v>20000.0</v>
       </c>
-      <c r="CA45"/>
-[...1 lines deleted...]
-      <c r="CC45">
+      <c r="CA45">
+        <v>20312.0</v>
+      </c>
+      <c r="CB45">
+        <v>20000.0</v>
+      </c>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45">
         <v>55290.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>58200.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>100000.0</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>657.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>696.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>735.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>774.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>822.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>870.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>919.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>967.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>1178.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>1389.0</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:108">
       <c r="A46" t="s">
         <v>73</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>100000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46">
         <v>2019.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>4831.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>11102.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>17221.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>43030.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>51735.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>40348.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>46514.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>53892.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>59828.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>66422.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>72179.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>79343.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>84143.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>90608.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>97559.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>101139.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>107120.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>102117.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>108121.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>211281.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>27209.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>27665.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>30676.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>15077.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>17148.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>20312.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>21290.0</v>
       </c>
-      <c r="CA46"/>
-[...1 lines deleted...]
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46">
         <v>55290.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>58200.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>100000.0</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>657.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>696.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>735.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>774.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>822.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>870.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>919.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>967.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>1178.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>1389.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>1600.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>1962.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>2113.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>2264.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>16673.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>1209.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>1296.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>13915.0</v>
       </c>
-      <c r="DA46"/>
-[...1 lines deleted...]
-        <v>14002.0</v>
+      <c r="DC46"/>
+      <c r="DD46">
+        <v>14000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:108">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47">
         <v>85562.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-      <c r="AC47">
-[...4 lines deleted...]
-      </c>
+      <c r="AC47"/>
+      <c r="AD47"/>
       <c r="AE47">
         <v>0.0</v>
       </c>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
@@ -14470,713 +14674,727 @@
       <c r="AQ47">
         <v>0.0</v>
       </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
         <v>0.0</v>
       </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
         <v>0.0</v>
       </c>
       <c r="AY47">
+        <v>0.0</v>
+      </c>
+      <c r="AZ47">
+        <v>0.0</v>
+      </c>
+      <c r="BA47">
         <v>2019.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4831.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>11102.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>17221.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>43030.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>51735.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>40348.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>46514.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>53892.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>59828.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>66000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>72000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>79000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>84000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>91000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>98000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>101000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>107000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>102000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>108000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>211000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>27000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>28000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>31000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>15000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>17000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>20000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:108">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>-195864540.0</v>
+      </c>
+      <c r="C48">
+        <v>-190110022.0</v>
+      </c>
+      <c r="D48">
         <v>-183765183.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-176575000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-172476288.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-168955854.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-164184842.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-160248155.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-157591994.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-155217360.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-152397776.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-150027762.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-148187934.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-146515710.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-144489130.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-142580974.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-140543444.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-139040802.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-136991273.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-134689948.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-132777693.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-131167596.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-129155608.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-121544000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-118480938.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-116348832.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-114738000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-112356480.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-109915066.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-106608149.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-103497622.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-100274600.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-96060014.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-92543000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-87821514.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-85833136.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-84099587.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-82461925.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-80716617.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-77506867.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-76003352.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-74706146.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-74371441.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-71129904.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-78455447.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-76975178.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-70053000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-74928152.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-74166840.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-72511732.0</v>
       </c>
-      <c r="AX48">
-[...2 lines deleted...]
-      <c r="AY48">
+      <c r="AZ48">
+        <v>-66399000.0</v>
+      </c>
+      <c r="BA48">
         <v>-69834895.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-68515615.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-67491771.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-66212849.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-65514891.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-64267243.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-62952308.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-62155774.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-60256223.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-59087438.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-57925506.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-56286767.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-54082318.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-52410629.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-50407044.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-48723286.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-46646308.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-44359385.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-43012435.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-41489974.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-39563035.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-40415637.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-39418507.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-38630572.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-34721636.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-32423591.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-29955382.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-27177989.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-19735905.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-17482900.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-15037919.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-9977255.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-5433390.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2803236.0</v>
       </c>
       <c r="CH48">
         <v>-4138365.0</v>
       </c>
       <c r="CI48">
+        <v>-2803236.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-4138365.0</v>
+      </c>
+      <c r="CK48">
         <v>-1465000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-1446849.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-1425678.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-1408665.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-1378659.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-1351419.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-1323087.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-1243790.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-1220842.0</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>-1161298.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-1075899.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-1046201.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>-842253.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-432638.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-420625.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-399040.0</v>
       </c>
-      <c r="DA48"/>
-      <c r="DB48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>-389019.0</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:108">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-146515710.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49">
         <v>-132777693.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-131167596.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-129155608.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-121544000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-118480938.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-116348832.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-114084746.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-112356480.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-109915066.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-106608149.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-103497622.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-100274600.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-96060014.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-92543001.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-87821514.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-85833136.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-84099587.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-82461925.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-80716617.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-77506867.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-76003352.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-74706146.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-74371441.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-71129904.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-70955633.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-69935629.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-70053291.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-74928152.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-74166840.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-72511732.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-71077810.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-69834895.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-68515615.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-67491771.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-66212849.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-65514891.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-64267243.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-62952308.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-62155774.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-60256223.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-59087438.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:108">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
+      <c r="AC50"/>
+      <c r="AD50"/>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
@@ -15205,594 +15423,598 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:108">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51">
         <v>147890.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>266991.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1181555.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51">
         <v>10433.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>10433.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>11487.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>12658.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>13745.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>15172.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51">
         <v>3182.0</v>
       </c>
-      <c r="CF51"/>
-[...1 lines deleted...]
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51">
         <v>491280.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>465150.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>449306.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>433194.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>419275.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>402037.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>388029.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>418528.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>355821.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>334523.0</v>
       </c>
-      <c r="CR51"/>
-      <c r="CS51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>798278.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>789713.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>744713.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>642885.0</v>
       </c>
       <c r="CX51"/>
       <c r="CY51">
+        <v>642885.0</v>
+      </c>
+      <c r="CZ51"/>
+      <c r="DA51">
         <v>16097.0</v>
       </c>
-      <c r="CZ51"/>
-      <c r="DA51"/>
       <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:108">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
-[...4 lines deleted...]
-      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52">
         <v>27377.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>68036.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>108214.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52">
         <v>13191.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>493095.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>4651.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>4583.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>4516.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>4449.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>4739.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52">
         <v>3182.0</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52">
         <v>334523.0</v>
       </c>
-      <c r="CR52"/>
-[...1 lines deleted...]
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52">
         <v>789713.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>16097.0</v>
       </c>
-      <c r="CZ52"/>
-      <c r="DA52"/>
       <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:108">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>19900000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>20000000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...4 lines deleted...]
-      </c>
+      <c r="AC53"/>
+      <c r="AD53"/>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
-        <v>114000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ53">
-        <v>114000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK53">
         <v>114000.0</v>
       </c>
       <c r="AL53">
         <v>114000.0</v>
       </c>
       <c r="AM53">
         <v>114000.0</v>
       </c>
       <c r="AN53">
+        <v>114000.0</v>
+      </c>
+      <c r="AO53">
+        <v>114000.0</v>
+      </c>
+      <c r="AP53">
         <v>35000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>326000.0</v>
       </c>
       <c r="AQ53">
         <v>326000.0</v>
       </c>
       <c r="AR53">
         <v>326000.0</v>
       </c>
       <c r="AS53">
+        <v>326000.0</v>
+      </c>
+      <c r="AT53">
+        <v>326000.0</v>
+      </c>
+      <c r="AU53">
         <v>325000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>325000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>16287.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>16523.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>16165.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>15731.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>14984.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1085039.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>1612716.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>1598209.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>4532864.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>4979827.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>5297762.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>5146823.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>552000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>8613011.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>8473708.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>10461357.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>10429252.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>263000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="BO53">
         <v>652000.0</v>
       </c>
       <c r="BP53">
-        <v>650000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="BQ53">
-        <v>650000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="BR53">
         <v>650000.0</v>
       </c>
-      <c r="BS53"/>
-[...1 lines deleted...]
-      <c r="BU53">
+      <c r="BS53">
+        <v>650000.0</v>
+      </c>
+      <c r="BT53">
+        <v>650000.0</v>
+      </c>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53">
         <v>1996925.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:108">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...4 lines deleted...]
-      </c>
+      <c r="AC54"/>
+      <c r="AD54"/>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
@@ -15839,1384 +16061,1410 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:108">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>240626457.0</v>
+      </c>
+      <c r="C55">
+        <v>218937386.0</v>
+      </c>
+      <c r="D55">
         <v>203834795.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>155065000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>98968970.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>58287682.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>40952875.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>27620613.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>27954822.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>28932770.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>29397373.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>30083535.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>29157610.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>28897965.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>29468486.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>31698177.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>29785170.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>28887223.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>24962648.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>16592446.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>15130660.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>15959364.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>21789687.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>19400877.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>19067471.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>18481912.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>19551000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>23038272.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>23408341.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>25767283.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>26344714.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>28182891.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>30152086.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>28260324.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6945993.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>6866124.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>6752107.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>8135956.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>6802375.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>6264676.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2826845.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2719376.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2207436.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>3262134.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>4031485.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4987610.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6053236.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2252837.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3072126.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4443626.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>5657639.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2684284.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>4089262.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>5020293.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>6143656.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>7406388.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>8287387.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>9804875.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>10518787.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>11727426.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>13164015.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>14725519.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>15310812.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>16551782.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>5331853.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>6428004.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>7136038.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>7927391.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>10595482.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>10600889.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>12446777.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>13932635.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>7462128.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>7233978.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>10733957.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>6792723.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>8018694.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>9413098.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>11563432.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>14209792.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>16589832.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1080250.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>281570.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>100000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>94942.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>657.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>802.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>735.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>774.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1716.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1764.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1813.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1861.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>2392.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>2280.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>2502.0</v>
       </c>
-      <c r="CR55"/>
-      <c r="CS55">
+      <c r="CT55"/>
+      <c r="CU55">
         <v>2854.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>74077.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>58420.0</v>
       </c>
-      <c r="CV55"/>
-      <c r="CW55">
+      <c r="CX55"/>
+      <c r="CY55">
         <v>60919.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>15228.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>14731.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>15464.0</v>
       </c>
-      <c r="DA55"/>
-      <c r="DB55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>15508.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:108">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>238492039.0</v>
+      </c>
+      <c r="C56">
+        <v>217137063.0</v>
+      </c>
+      <c r="D56">
         <v>202575404.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>154623000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>98362270.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>57476255.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>40315205.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>27038873.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>27369707.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>28344280.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>28805508.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>29488295.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>28559635.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>28444740.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>29015261.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>31590420.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>29677413.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>28785640.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>24861065.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>16490863.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15030443.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15873802.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>21704125.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>17575551.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>17310965.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>16679005.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>18406360.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>21312419.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>21637762.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>24081101.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>24767293.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>25971122.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>26230186.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>22609159.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>5087033.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>4932334.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>4739593.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>6072920.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>4659424.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>4037664.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1778327.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1707183.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1256842.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>2368947.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>3147710.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>4134748.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>5219676.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1451390.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>2307412.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>3718038.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>4958471.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2009860.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>3410481.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>4374238.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>5525839.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>6742619.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>7579297.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>9119099.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>9814712.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>11070112.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>12561560.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>14139472.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>14740885.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>16062392.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>4862508.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>5975064.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>6676148.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>7458859.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>10126599.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>10141670.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>11982363.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>11235583.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>5401728.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>6986389.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>10483357.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>6557722.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>7781622.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>9172862.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>11322218.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>12859792.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>15239832.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>324960.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>73370.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>802.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>94942.0</v>
       </c>
-      <c r="CG56"/>
-      <c r="CH56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>802.0</v>
       </c>
-      <c r="CI56"/>
-[...6 lines deleted...]
-      </c>
+      <c r="CK56"/>
+      <c r="CL56"/>
       <c r="CM56">
         <v>894.0</v>
       </c>
       <c r="CN56">
         <v>894.0</v>
       </c>
       <c r="CO56">
+        <v>894.0</v>
+      </c>
+      <c r="CP56">
+        <v>894.0</v>
+      </c>
+      <c r="CQ56">
         <v>1214.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>891.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>902.0</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>892.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>34964.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>31156.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CX56"/>
+      <c r="CY56">
         <v>44246.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>1574.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>990.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>1549.0</v>
       </c>
-      <c r="DA56"/>
-      <c r="DB56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>1506.0</v>
       </c>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:108">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>2046144.0</v>
+      </c>
+      <c r="C57">
+        <v>1291564.0</v>
+      </c>
+      <c r="D57">
         <v>847451.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1560097.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1194377.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>966209.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>424585.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1159566.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>932832.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>907421.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>486326.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>875639.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>592719.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>575978.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>350331.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1190386.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>482661.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>452826.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>171521.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1107865.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1214095.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>634037.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>4582130.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1815791.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>893938.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>485693.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>350299.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1686618.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>468706.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>687917.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>476319.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1389124.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1405341.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1291777.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1151210.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1328393.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1002339.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1159163.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1216321.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>979082.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1412020.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1760000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1182371.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>608346.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>452571.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>586685.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>653669.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>389404.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>854848.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>636742.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>476628.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>282339.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>422942.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>393619.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>385223.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1094355.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>930324.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1412311.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1680433.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1354873.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>2055410.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>2835541.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>2186472.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1634889.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1759636.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1575718.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>2162221.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>2081323.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3637997.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>3542581.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>5138979.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>6280118.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>2812680.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3138983.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>7127300.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>527101.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>576515.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>952315.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>2605952.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>4032628.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>5273588.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>691505.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>235192.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>448569.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>319120.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>226373.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>224980.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>326289.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>323663.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>322847.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>319801.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>318332.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>316398.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>314464.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>309012.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>642107.0</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>315599.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>1099701.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>309633.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57">
+      <c r="CX57"/>
+      <c r="CY57">
         <v>210012.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>96641.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>83869.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>64644.0</v>
       </c>
-      <c r="DA57"/>
-      <c r="DB57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>54871.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:108">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>2046144.0</v>
+      </c>
+      <c r="C58">
+        <v>1291564.0</v>
+      </c>
+      <c r="D58">
         <v>847451.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1560000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1194377.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>966209.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>424585.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1159566.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>932832.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>907421.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>486326.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>875639.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>592719.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>575978.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>350331.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1190386.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>482661.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>452826.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>171521.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1107865.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1214095.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>634037.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4582130.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1815791.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>893938.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>485693.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>350299.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1686618.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>468706.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>687917.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>476319.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1389124.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1405341.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1291777.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1151210.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1328393.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1002339.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1159163.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1244785.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1166949.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1723675.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2971354.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>3706504.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2499912.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>452571.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>586685.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>5287000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>389404.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>854848.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>636742.0</v>
       </c>
-      <c r="AX58">
-[...2 lines deleted...]
-      <c r="AY58">
+      <c r="AZ58">
+        <v>2188000.0</v>
+      </c>
+      <c r="BA58">
         <v>282339.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>422942.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>393619.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>385223.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1094355.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>930324.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1412311.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1680433.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1354873.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2055410.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>2835541.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>2186472.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1634889.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1759636.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1575718.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>2162221.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>2081323.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3637997.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>3542581.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>5138979.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>6280118.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2812680.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3138983.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>7133082.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>534005.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>584656.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>13002984.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2616385.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>16074000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>17314961.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>691505.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>235192.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>448569.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>319120.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>226373.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>224980.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>791439.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>772969.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>756041.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>739076.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>720369.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>704427.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>732992.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>664833.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>642107.0</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CT58"/>
+      <c r="CU58">
         <v>1113877.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>1099701.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>1054346.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58">
+      <c r="CX58"/>
+      <c r="CY58">
         <v>852897.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>96641.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>83869.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>64644.0</v>
       </c>
-      <c r="DA58"/>
-      <c r="DB58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>54871.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:108">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...4 lines deleted...]
-      </c>
+      <c r="AC59"/>
+      <c r="AD59"/>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
@@ -17263,446 +17511,454 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:108">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>238580313.0</v>
+      </c>
+      <c r="C60">
+        <v>217645822.0</v>
+      </c>
+      <c r="D60">
         <v>202987344.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>153505000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>97774593.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>57321473.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>40528290.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>26461047.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>27021990.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>28025349.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>28911047.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>29207896.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>28564891.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>28321987.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>29118155.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>30507791.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>29302509.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>28434397.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>24791127.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>15484581.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>13916565.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>15325327.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>17207557.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>17585086.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>18173533.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>17996219.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>19201000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>21351654.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>22939635.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>25079366.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>25868395.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>26793767.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>28746745.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>26968547.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5794783.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5537731.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5749768.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>6976793.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>5557590.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>5097727.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1103170.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-251978.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-1499068.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>762222.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>3578914.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>4400925.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>766256.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1863433.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2217278.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3806884.0</v>
       </c>
-      <c r="AX60">
-[...2 lines deleted...]
-      <c r="AY60">
+      <c r="AZ60">
+        <v>3470000.0</v>
+      </c>
+      <c r="BA60">
         <v>2401945.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3666320.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>4626674.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>5758433.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>6312033.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>7357063.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>8392564.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>8838354.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>10372553.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>11108605.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>11889978.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>13124340.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>14916893.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3572217.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>4852286.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>4973817.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>5846068.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>6957485.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>7058308.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>7307798.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>7652517.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>4649448.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>4094995.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>3600875.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>6258718.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>7434038.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>-3589886.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>8947047.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>-1864209.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>-725129.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>388745.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>46378.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>-348569.0</v>
       </c>
-      <c r="CF60"/>
-      <c r="CG60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>-225716.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>-224178.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>-791000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>-772195.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>-754325.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>-737312.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>-718556.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>-702566.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>-730600.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>-662553.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>-639605.0</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>-1111023.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>-1025624.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>-995926.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>-791978.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>-81413.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>-69138.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>-49180.0</v>
       </c>
-      <c r="DA60"/>
-      <c r="DB60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>-39363.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:108">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...4 lines deleted...]
-      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
@@ -17749,102 +18005,108 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61">
         <v>-256000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-256000.0</v>
       </c>
-      <c r="BZ61"/>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:108">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17909,50 +18171,52 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18033,664 +18297,666 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2">
         <v>100117.0</v>
       </c>
       <c r="H2">
         <v>89623.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>107091.0</v>
       </c>
       <c r="K2">
         <v>456565.0</v>
       </c>
       <c r="L2">
         <v>694292.0</v>
       </c>
       <c r="M2">
         <v>756277.0</v>
       </c>
       <c r="N2">
         <v>1110000.0</v>
       </c>
       <c r="O2">
         <v>2267000.0</v>
       </c>
       <c r="P2">
         <v>3992000.0</v>
       </c>
       <c r="Q2">
         <v>4941000.0</v>
       </c>
       <c r="R2">
         <v>6228000.0</v>
       </c>
       <c r="S2">
         <v>11089000.0</v>
       </c>
       <c r="T2">
-        <v>11761000.0</v>
+        <v>8583.0</v>
       </c>
       <c r="U2">
         <v>13147000.0</v>
       </c>
       <c r="V2">
         <v>22704.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2">
         <v>293822.0</v>
       </c>
       <c r="Z2">
         <v>293822.0</v>
       </c>
       <c r="AA2">
         <v>884776.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>9041610.0</v>
       </c>
       <c r="E3">
         <v>7787.29</v>
       </c>
       <c r="F3">
         <v>100117.0</v>
       </c>
       <c r="G3">
         <v>100117.0</v>
       </c>
       <c r="H3">
         <v>89623.0</v>
       </c>
       <c r="I3">
-        <v>10174000.0</v>
+        <v>10173755.0</v>
       </c>
       <c r="J3">
-        <v>6598000.0</v>
+        <v>6597649.0</v>
       </c>
       <c r="K3">
-        <v>7635000.0</v>
+        <v>7634874.0</v>
       </c>
       <c r="L3">
         <v>-2299000.0</v>
       </c>
       <c r="M3">
         <v>17221.0</v>
       </c>
       <c r="N3">
         <v>17221.0</v>
       </c>
       <c r="O3">
         <v>28357.0</v>
       </c>
       <c r="P3">
         <v>26962.0</v>
       </c>
       <c r="Q3">
         <v>27000.0</v>
       </c>
       <c r="R3">
         <v>25482.0</v>
       </c>
       <c r="S3">
         <v>24668.0</v>
       </c>
       <c r="T3">
         <v>8582.0</v>
       </c>
       <c r="U3">
         <v>10886.0</v>
       </c>
       <c r="V3">
         <v>22704.0</v>
       </c>
       <c r="W3">
         <v>40700.0</v>
       </c>
       <c r="X3">
+        <v>55371.0</v>
+      </c>
+      <c r="Y3">
         <v>46037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36798.0</v>
       </c>
       <c r="Z3">
         <v>36798.0</v>
       </c>
       <c r="AA3">
         <v>603.0</v>
       </c>
       <c r="AB3">
         <v>348.0</v>
       </c>
       <c r="AC3">
-        <v>433.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>173</v>
+      </c>
+      <c r="B5">
+        <v>-23227072.0</v>
+      </c>
       <c r="C5">
         <v>-13059000.0</v>
       </c>
       <c r="D5">
         <v>-16950256.0</v>
       </c>
       <c r="E5">
         <v>-7787292.0</v>
       </c>
       <c r="F5">
         <v>-7997117.0</v>
       </c>
       <c r="G5">
         <v>-14417117.0</v>
       </c>
       <c r="H5">
         <v>-10676623.0</v>
       </c>
       <c r="I5">
-        <v>-24868000.0</v>
+        <v>-14694000.0</v>
       </c>
       <c r="J5">
-        <v>-13687000.0</v>
+        <v>-7089000.0</v>
       </c>
       <c r="K5">
         <v>-13951000.0</v>
       </c>
       <c r="L5">
         <v>-2012000.0</v>
       </c>
       <c r="M5">
-        <v>-4833221.0</v>
+        <v>-4817000.0</v>
       </c>
       <c r="N5">
         <v>-4853221.0</v>
       </c>
       <c r="O5">
         <v>-4495357.0</v>
       </c>
       <c r="P5">
-        <v>-5868962.0</v>
+        <v>-6328151.0</v>
       </c>
       <c r="Q5">
         <v>-7640000.0</v>
       </c>
       <c r="R5">
         <v>-7233482.0</v>
       </c>
       <c r="S5">
         <v>-3042668.0</v>
       </c>
       <c r="T5">
-        <v>-11452582.0</v>
+        <v>-11761169.0</v>
       </c>
       <c r="U5">
         <v>-11707886.0</v>
       </c>
       <c r="V5">
-        <v>-760704.0</v>
+        <v>-761000.0</v>
       </c>
       <c r="W5">
         <v>-974679.0</v>
       </c>
       <c r="X5">
-        <v>7767.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y5">
-        <v>-290374.0</v>
+        <v>-253646.0</v>
       </c>
       <c r="Z5">
         <v>-289798.0</v>
       </c>
       <c r="AA5">
         <v>-711249.0</v>
       </c>
       <c r="AB5">
         <v>-47147.0</v>
       </c>
       <c r="AC5">
         <v>-39312.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>-19580341.0</v>
       </c>
       <c r="C6">
         <v>-11787000.0</v>
       </c>
       <c r="D6">
-        <v>-9041610.0</v>
+        <v>-7908646.0</v>
       </c>
       <c r="E6">
         <v>-7787292.0</v>
       </c>
       <c r="F6">
         <v>-7997127.0</v>
       </c>
       <c r="G6">
         <v>-14317000.0</v>
       </c>
       <c r="H6">
         <v>-10587000.0</v>
       </c>
       <c r="I6">
-        <v>-14694000.0</v>
+        <v>-4520245.0</v>
       </c>
       <c r="J6">
-        <v>-7089000.0</v>
+        <v>-491351.0</v>
       </c>
       <c r="K6">
         <v>-6316000.0</v>
       </c>
       <c r="L6">
         <v>-4311000.0</v>
       </c>
       <c r="M6">
-        <v>-4816000.0</v>
+        <v>-4799779.0</v>
       </c>
       <c r="N6">
         <v>-4836000.0</v>
       </c>
       <c r="O6">
         <v>-4467000.0</v>
       </c>
       <c r="P6">
-        <v>-5842000.0</v>
+        <v>-6301189.0</v>
       </c>
       <c r="Q6">
         <v>-7613000.0</v>
       </c>
       <c r="R6">
         <v>-7208000.0</v>
       </c>
       <c r="S6">
         <v>-3018000.0</v>
       </c>
       <c r="T6">
-        <v>-11444000.0</v>
+        <v>-11752587.0</v>
       </c>
       <c r="U6">
         <v>-11697000.0</v>
       </c>
       <c r="V6">
-        <v>-738000.0</v>
+        <v>-738296.0</v>
       </c>
       <c r="W6">
         <v>-933979.0</v>
       </c>
       <c r="X6">
-        <v>53804.0</v>
+        <v>55371.0</v>
       </c>
       <c r="Y6">
-        <v>-253576.0</v>
+        <v>-207609.0</v>
       </c>
       <c r="Z6">
         <v>-253000.0</v>
       </c>
       <c r="AA6">
         <v>-710646.0</v>
       </c>
       <c r="AB6">
         <v>-46799.0</v>
       </c>
       <c r="AC6">
-        <v>-38879.0</v>
+        <v>-38964.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-100117.0</v>
       </c>
       <c r="H9">
         <v>-89623.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>68355.0</v>
       </c>
       <c r="K9">
         <v>304012.0</v>
       </c>
       <c r="L9">
         <v>216239.0</v>
       </c>
       <c r="M9">
         <v>553922.0</v>
       </c>
       <c r="N9">
         <v>791464.0</v>
       </c>
       <c r="O9">
         <v>1411000.0</v>
       </c>
       <c r="P9">
         <v>2364000.0</v>
       </c>
       <c r="Q9">
         <v>2646000.0</v>
       </c>
       <c r="R9">
         <v>4288000.0</v>
       </c>
       <c r="S9">
         <v>11131000.0</v>
       </c>
       <c r="T9">
-        <v>-11761000.0</v>
+        <v>-8583.0</v>
       </c>
       <c r="U9">
         <v>-13147000.0</v>
       </c>
       <c r="V9">
-        <v>-13147000.0</v>
+        <v>-22704.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>-290108.0</v>
       </c>
       <c r="Z9">
-        <v>-711000.0</v>
+        <v>-290108.0</v>
       </c>
       <c r="AA9">
         <v>-711249.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>-19580341.0</v>
       </c>
       <c r="C10">
         <v>-11787000.0</v>
       </c>
       <c r="D10">
         <v>-7908646.0</v>
       </c>
       <c r="E10">
         <v>-7497857.0</v>
       </c>
       <c r="F10">
         <v>-7835665.0</v>
       </c>
       <c r="G10">
         <v>-14417266.0</v>
       </c>
       <c r="H10">
         <v>-10677000.0</v>
       </c>
       <c r="I10">
         <v>-15676000.0</v>
       </c>
       <c r="J10">
         <v>-7105000.0</v>
       </c>
       <c r="K10">
         <v>-6345000.0</v>
       </c>
       <c r="L10">
         <v>-4318000.0</v>
       </c>
       <c r="M10">
-        <v>-4817000.0</v>
+        <v>-3654314.0</v>
       </c>
       <c r="N10">
         <v>-4587000.0</v>
       </c>
       <c r="O10">
         <v>-4057000.0</v>
       </c>
       <c r="P10">
         <v>-5869000.0</v>
       </c>
       <c r="Q10">
         <v>-7563000.0</v>
       </c>
       <c r="R10">
         <v>-7233000.0</v>
       </c>
       <c r="S10">
         <v>-2849000.0</v>
       </c>
       <c r="T10">
-        <v>11644000.0</v>
+        <v>-11452583.0</v>
       </c>
       <c r="U10">
         <v>-11708000.0</v>
       </c>
       <c r="V10">
-        <v>-2352000.0</v>
+        <v>-760504.0</v>
       </c>
       <c r="W10">
-        <v>-95430.0</v>
+        <v>-974674.0</v>
       </c>
       <c r="X10">
         <v>-92233.0</v>
       </c>
       <c r="Y10">
         <v>-289842.0</v>
       </c>
       <c r="Z10">
         <v>-735684.0</v>
       </c>
       <c r="AA10">
         <v>-47147.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10">
         <v>-39312.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-9041.61</v>
       </c>
       <c r="E11">
         <v>-289435.0</v>
       </c>
       <c r="F11">
         <v>86574.0</v>
       </c>
       <c r="G11">
         <v>5285766.0</v>
       </c>
       <c r="H11">
         <v>-3715000.0</v>
       </c>
       <c r="I11">
         <v>-259000.0</v>
       </c>
       <c r="J11">
         <v>-65.0</v>
       </c>
       <c r="K11">
@@ -18729,51 +18995,51 @@
       <c r="V11">
         <v>-952000.0</v>
       </c>
       <c r="W11">
         <v>95430.0</v>
       </c>
       <c r="X11">
         <v>150000.0</v>
       </c>
       <c r="Y11">
         <v>-532.0</v>
       </c>
       <c r="Z11">
         <v>36425.0</v>
       </c>
       <c r="AA11">
         <v>47147.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11">
         <v>39312.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>289435.0</v>
       </c>
       <c r="F12">
         <v>8127.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>982436.0</v>
       </c>
       <c r="J12">
         <v>507313.0</v>
       </c>
       <c r="K12">
         <v>220793.0</v>
       </c>
@@ -18812,145 +19078,147 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>36196.0</v>
       </c>
       <c r="Z12">
         <v>36196.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>181</v>
+      </c>
+      <c r="B13">
+        <v>3646731.0</v>
+      </c>
       <c r="C13">
         <v>1272431.0</v>
       </c>
       <c r="D13">
         <v>1048849.0</v>
       </c>
       <c r="E13">
         <v>289435.0</v>
       </c>
       <c r="F13">
         <v>8127.0</v>
       </c>
       <c r="G13">
         <v>83878.0</v>
       </c>
       <c r="H13">
         <v>393112.0</v>
       </c>
       <c r="I13">
         <v>258795.0</v>
       </c>
       <c r="J13">
         <v>65.0</v>
       </c>
       <c r="K13">
         <v>316.0</v>
       </c>
       <c r="L13">
         <v>2306820.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>-19580341.0</v>
       </c>
       <c r="C15">
         <v>-11787000.0</v>
       </c>
       <c r="D15">
         <v>-7908646.0</v>
       </c>
       <c r="E15">
         <v>-7208422.0</v>
       </c>
       <c r="F15">
         <v>-7835665.0</v>
       </c>
       <c r="G15">
         <v>-14417000.0</v>
       </c>
       <c r="H15">
         <v>-10676747.0</v>
       </c>
       <c r="I15">
         <v>-15676000.0</v>
       </c>
@@ -18972,74 +19240,74 @@
       <c r="O15">
         <v>-4057000.0</v>
       </c>
       <c r="P15">
         <v>-5869000.0</v>
       </c>
       <c r="Q15">
         <v>-7563000.0</v>
       </c>
       <c r="R15">
         <v>-7233000.0</v>
       </c>
       <c r="S15">
         <v>-2859000.0</v>
       </c>
       <c r="T15">
         <v>-11453000.0</v>
       </c>
       <c r="U15">
         <v>-11708000.0</v>
       </c>
       <c r="V15">
         <v>-2692000.0</v>
       </c>
       <c r="W15">
-        <v>-95430.0</v>
+        <v>-974674.0</v>
       </c>
       <c r="X15">
         <v>-142233.0</v>
       </c>
       <c r="Y15">
         <v>-326038.0</v>
       </c>
       <c r="Z15">
         <v>-326000.0</v>
       </c>
       <c r="AA15">
         <v>-723239.0</v>
       </c>
       <c r="AB15">
         <v>-47147.0</v>
       </c>
       <c r="AC15">
         <v>-39312.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-7497857.0</v>
       </c>
       <c r="F16">
         <v>-12036704.0</v>
       </c>
       <c r="G16">
         <v>-15152415.0</v>
       </c>
       <c r="H16">
         <v>-11286939.0</v>
       </c>
       <c r="I16">
         <v>-18950023.0</v>
       </c>
       <c r="J16">
         <v>-7381475.0</v>
       </c>
       <c r="K16">
         <v>-7007054.0</v>
       </c>
@@ -19052,53 +19320,55 @@
       <c r="N16">
         <v>-4864961.0</v>
       </c>
       <c r="O16">
         <v>-4057075.0</v>
       </c>
       <c r="P16">
         <v>-5869007.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>185</v>
+      </c>
+      <c r="B17">
+        <v>-19580341.0</v>
+      </c>
       <c r="C17">
         <v>-11787066.0</v>
       </c>
       <c r="D17">
         <v>-7446788.0</v>
       </c>
       <c r="E17">
         <v>-7497857.0</v>
       </c>
       <c r="F17">
         <v>-7835665.0</v>
       </c>
       <c r="G17">
         <v>-14417266.0</v>
       </c>
       <c r="H17">
         <v>-10587124.0</v>
       </c>
       <c r="I17">
         <v>-15676108.0</v>
       </c>
       <c r="J17">
         <v>-7104897.0</v>
       </c>
       <c r="K17">
@@ -19113,196 +19383,198 @@
       <c r="N17">
         <v>-4864961.0</v>
       </c>
       <c r="O17">
         <v>-4057075.0</v>
       </c>
       <c r="P17">
         <v>-5869007.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>186</v>
+      </c>
+      <c r="B18">
+        <v>3646731.0</v>
+      </c>
       <c r="C18">
         <v>1272431.0</v>
       </c>
       <c r="D18">
         <v>1048849.0</v>
       </c>
       <c r="E18">
         <v>289435.0</v>
       </c>
       <c r="F18">
         <v>8127.0</v>
       </c>
       <c r="G18">
         <v>83878.0</v>
       </c>
       <c r="H18">
         <v>393112.0</v>
       </c>
       <c r="I18">
         <v>-723641.0</v>
       </c>
       <c r="J18">
         <v>-507248.0</v>
       </c>
       <c r="K18">
         <v>-220477.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-3321737.0</v>
       </c>
       <c r="I19">
         <v>-982436.0</v>
       </c>
       <c r="J19">
         <v>-507313.0</v>
       </c>
       <c r="K19">
         <v>1289382.0</v>
       </c>
       <c r="L19">
         <v>2299355.0</v>
       </c>
       <c r="M19">
         <v>1159353.0</v>
       </c>
       <c r="N19">
         <v>-3490.0</v>
       </c>
       <c r="O19">
         <v>4562.0</v>
       </c>
       <c r="P19">
         <v>-6018.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>5369644.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>-23227072.0</v>
       </c>
       <c r="C21">
         <v>-13059000.0</v>
       </c>
       <c r="D21">
         <v>-9041610.0</v>
       </c>
       <c r="E21">
         <v>-7787292.0</v>
       </c>
       <c r="F21">
         <v>-7877486.0</v>
       </c>
       <c r="G21">
         <v>-9204209.0</v>
       </c>
       <c r="H21">
         <v>-11070000.0</v>
       </c>
       <c r="I21">
         <v>-10174000.0</v>
       </c>
@@ -19315,295 +19587,295 @@
       <c r="L21">
         <v>-6618000.0</v>
       </c>
       <c r="M21">
         <v>-4816000.0</v>
       </c>
       <c r="N21">
         <v>-4853000.0</v>
       </c>
       <c r="O21">
         <v>-4495000.0</v>
       </c>
       <c r="P21">
         <v>-6328000.0</v>
       </c>
       <c r="Q21">
         <v>-7640000.0</v>
       </c>
       <c r="R21">
         <v>-7240000.0</v>
       </c>
       <c r="S21">
         <v>-3042000.0</v>
       </c>
       <c r="T21">
-        <v>11761000.0</v>
+        <v>-11761170.0</v>
       </c>
       <c r="U21">
         <v>-12316000.0</v>
       </c>
       <c r="V21">
-        <v>-2692000.0</v>
+        <v>-760558.0</v>
       </c>
       <c r="W21">
-        <v>-95430.0</v>
+        <v>-974779.0</v>
       </c>
       <c r="X21">
         <v>-142233.0</v>
       </c>
       <c r="Y21">
         <v>-290108.0</v>
       </c>
       <c r="Z21">
         <v>-290000.0</v>
       </c>
       <c r="AA21">
         <v>-711249.0</v>
       </c>
       <c r="AB21">
         <v>-47147.0</v>
       </c>
       <c r="AC21">
         <v>-39312.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>23227072.0</v>
       </c>
       <c r="C23">
         <v>13059000.0</v>
       </c>
       <c r="D23">
         <v>9041610.0</v>
       </c>
       <c r="E23">
         <v>7787292.0</v>
       </c>
       <c r="F23">
         <v>7877486.0</v>
       </c>
       <c r="G23">
         <v>9204209.0</v>
       </c>
       <c r="H23">
-        <v>11070000.0</v>
+        <v>8463248.0</v>
       </c>
       <c r="I23">
         <v>10174000.0</v>
       </c>
       <c r="J23">
         <v>6773000.0</v>
       </c>
       <c r="K23">
         <v>8395000.0</v>
       </c>
       <c r="L23">
         <v>7529000.0</v>
       </c>
       <c r="M23">
         <v>6126000.0</v>
       </c>
       <c r="N23">
         <v>6755000.0</v>
       </c>
       <c r="O23">
         <v>8173000.0</v>
       </c>
       <c r="P23">
         <v>12685000.0</v>
       </c>
       <c r="Q23">
         <v>15226000.0</v>
       </c>
       <c r="R23">
         <v>17756000.0</v>
       </c>
       <c r="S23">
-        <v>19612000.0</v>
+        <v>25262317.0</v>
       </c>
       <c r="T23">
-        <v>11761000.0</v>
+        <v>11761170.0</v>
       </c>
       <c r="U23">
-        <v>12316000.0</v>
+        <v>12316389.0</v>
       </c>
       <c r="V23">
-        <v>2861000.0</v>
+        <v>760558.0</v>
       </c>
       <c r="W23">
-        <v>95430.0</v>
+        <v>974779.0</v>
       </c>
       <c r="X23">
         <v>92233.0</v>
       </c>
       <c r="Y23">
         <v>293822.0</v>
       </c>
       <c r="Z23">
-        <v>884776.0</v>
+        <v>293822.0</v>
       </c>
       <c r="AA23">
         <v>884776.0</v>
       </c>
       <c r="AB23">
         <v>47147.0</v>
       </c>
       <c r="AC23">
         <v>39312.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>512953.0</v>
       </c>
       <c r="H24">
         <v>490117.0</v>
       </c>
       <c r="I24">
         <v>649079.0</v>
       </c>
       <c r="J24">
         <v>276578.0</v>
       </c>
       <c r="K24">
         <v>661878.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>100117.0</v>
       </c>
       <c r="H25">
         <v>89623.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B26">
         <v>9210499.0</v>
       </c>
       <c r="C26">
         <v>4599000.0</v>
       </c>
       <c r="D26">
         <v>1922865.0</v>
       </c>
       <c r="E26">
         <v>669818.0</v>
       </c>
       <c r="F26">
         <v>838569.0</v>
       </c>
       <c r="G26">
         <v>891626.0</v>
       </c>
       <c r="H26">
         <v>2676000.0</v>
       </c>
       <c r="I26">
         <v>3458000.0</v>
       </c>
@@ -19638,110 +19910,110 @@
         <v>1566000.0</v>
       </c>
       <c r="T26">
         <v>756755.0</v>
       </c>
       <c r="U26">
         <v>34400.0</v>
       </c>
       <c r="V26">
         <v>17500.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>1864.0</v>
       </c>
       <c r="AB26">
         <v>1864.0</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>100000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>25000.0</v>
       </c>
       <c r="G27">
         <v>100000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27">
         <v>10919000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>14016573.0</v>
       </c>
       <c r="C28">
         <v>8461000.0</v>
       </c>
       <c r="D28">
         <v>7149773.0</v>
       </c>
       <c r="E28">
         <v>7490086.0</v>
       </c>
       <c r="F28">
         <v>7158558.0</v>
       </c>
       <c r="G28">
-        <v>8212583.0</v>
+        <v>8212465.0</v>
       </c>
       <c r="H28">
         <v>5697000.0</v>
       </c>
       <c r="I28">
         <v>6715000.0</v>
       </c>
       <c r="J28">
         <v>4383000.0</v>
       </c>
       <c r="K28">
         <v>5191000.0</v>
       </c>
       <c r="L28">
         <v>5350000.0</v>
       </c>
       <c r="M28">
         <v>3835000.0</v>
       </c>
       <c r="N28">
         <v>3617000.0</v>
       </c>
       <c r="O28">
         <v>3841000.0</v>
       </c>
@@ -19760,189 +20032,191 @@
       <c r="T28">
         <v>11004000.0</v>
       </c>
       <c r="U28">
         <v>1363000.0</v>
       </c>
       <c r="V28">
         <v>2419000.0</v>
       </c>
       <c r="W28">
         <v>39574.0</v>
       </c>
       <c r="X28">
         <v>47041.0</v>
       </c>
       <c r="Y28">
         <v>47041.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>23227072.0</v>
       </c>
       <c r="C30">
         <v>13059000.0</v>
       </c>
       <c r="D30">
         <v>9041610.0</v>
       </c>
       <c r="E30">
         <v>7787292.0</v>
       </c>
       <c r="F30">
         <v>7877486.0</v>
       </c>
       <c r="G30">
         <v>9104092.0</v>
       </c>
       <c r="H30">
-        <v>7658000.0</v>
+        <v>8373625.0</v>
       </c>
       <c r="I30">
         <v>10174000.0</v>
       </c>
       <c r="J30">
         <v>6666000.0</v>
       </c>
       <c r="K30">
         <v>7939000.0</v>
       </c>
       <c r="L30">
         <v>6834000.0</v>
       </c>
       <c r="M30">
         <v>5370000.0</v>
       </c>
       <c r="N30">
         <v>5645000.0</v>
       </c>
       <c r="O30">
         <v>5906000.0</v>
       </c>
       <c r="P30">
         <v>8692000.0</v>
       </c>
       <c r="Q30">
         <v>10285000.0</v>
       </c>
       <c r="R30">
         <v>11528000.0</v>
       </c>
       <c r="S30">
         <v>14174000.0</v>
       </c>
       <c r="T30">
-        <v>-11820000.0</v>
+        <v>7016072.0</v>
       </c>
       <c r="U30">
         <v>12316000.0</v>
       </c>
       <c r="V30">
-        <v>2861000.0</v>
+        <v>737859.0</v>
       </c>
       <c r="W30">
-        <v>95430.0</v>
+        <v>934079.0</v>
       </c>
       <c r="X30">
         <v>92233.0</v>
       </c>
       <c r="Y30">
         <v>92233.0</v>
       </c>
       <c r="Z30"/>
       <c r="AA30">
         <v>47147.0</v>
       </c>
       <c r="AB30">
         <v>47147.0</v>
       </c>
       <c r="AC30">
         <v>39312.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>3646731.0</v>
       </c>
       <c r="C31">
         <v>1272000.0</v>
       </c>
       <c r="D31">
         <v>1132964.0</v>
       </c>
       <c r="E31">
         <v>289435.0</v>
       </c>
       <c r="F31">
         <v>41821.0</v>
       </c>
       <c r="G31">
         <v>-5213057.0</v>
       </c>
       <c r="H31">
         <v>393111.0</v>
       </c>
       <c r="I31">
         <v>-5502000.0</v>
       </c>
@@ -19955,83 +20229,85 @@
       <c r="L31">
         <v>2300000.0</v>
       </c>
       <c r="M31">
         <v>1161000.0</v>
       </c>
       <c r="N31">
         <v>266173.0</v>
       </c>
       <c r="O31">
         <v>438198.0</v>
       </c>
       <c r="P31">
         <v>459144.0</v>
       </c>
       <c r="Q31">
         <v>76231.0</v>
       </c>
       <c r="R31">
         <v>6591.0</v>
       </c>
       <c r="S31">
         <v>193036.0</v>
       </c>
       <c r="T31">
-        <v>7325000.0</v>
+        <v>308587.0</v>
       </c>
       <c r="U31">
         <v>608061.0</v>
       </c>
       <c r="V31">
-        <v>339636.0</v>
+        <v>54.0</v>
       </c>
       <c r="W31">
-        <v>95430.0</v>
+        <v>105.0</v>
       </c>
       <c r="X31">
         <v>50000.0</v>
       </c>
       <c r="Y31">
         <v>266.0</v>
       </c>
       <c r="Z31">
         <v>290108.0</v>
       </c>
       <c r="AA31">
         <v>47147.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31">
         <v>39312.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>200</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>175446.0</v>
       </c>
       <c r="K32">
@@ -20048,984 +20324,990 @@
       </c>
       <c r="O32">
         <v>3678000.0</v>
       </c>
       <c r="P32">
         <v>6356000.0</v>
       </c>
       <c r="Q32">
         <v>7587000.0</v>
       </c>
       <c r="R32">
         <v>10516000.0</v>
       </c>
       <c r="S32">
         <v>22220000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32">
         <v>3714.0</v>
       </c>
       <c r="Z32">
-        <v>173527.0</v>
+        <v>3714.0</v>
       </c>
       <c r="AA32">
         <v>173527.0</v>
       </c>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...2 lines deleted...]
-      <c r="AD2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
+      <c r="AF2">
         <v>250.71</v>
       </c>
-      <c r="AE2">
-[...4 lines deleted...]
-      </c>
       <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>8064.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8064.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9364.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4300.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>85363.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>282284.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>43919.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>62137.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>68225.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>242285.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>118954.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>275662.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>57391.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>264230.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>136061.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>230974.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>125012.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>331069.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>128780.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>365704.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>284337.0</v>
       </c>
-      <c r="BB2">
-[...2 lines deleted...]
-      <c r="BC2">
+      <c r="BD2">
+        <v>518.94</v>
+      </c>
+      <c r="BE2">
         <v>370415.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>607780.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>769685.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>475445.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>848065.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1576000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1093000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>916755.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1256000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1263000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1505000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1301000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1290000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1889000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1749000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5842000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1862000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1737000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1648000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>11761000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2383000.0</v>
       </c>
-      <c r="BX2">
-[...2 lines deleted...]
-      <c r="BY2">
+      <c r="BZ2">
+        <v>-17025417.0</v>
+      </c>
+      <c r="CA2">
         <v>2890000.0</v>
       </c>
-      <c r="BZ2"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CB2"/>
       <c r="CC2">
+        <v>3007882.0</v>
+      </c>
+      <c r="CD2">
+        <v>-216902.0</v>
+      </c>
+      <c r="CE2">
         <v>224946.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>-13449.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>4730.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>4730.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>7889.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
         <v>5204200.0</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>318649.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2702225.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3181568.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2633099.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2161893.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1963673.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2282945.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2087000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2125000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1522000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2053000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25029.0</v>
       </c>
       <c r="T3">
         <v>25029.0</v>
       </c>
       <c r="U3">
         <v>25029.0</v>
       </c>
       <c r="V3">
         <v>25029.0</v>
       </c>
       <c r="W3">
-        <v>22406.0</v>
+        <v>25029.0</v>
       </c>
       <c r="X3">
-        <v>22406.0</v>
+        <v>25029.0</v>
       </c>
       <c r="Y3">
         <v>22406.0</v>
       </c>
       <c r="Z3">
         <v>22406.0</v>
       </c>
       <c r="AA3">
+        <v>22406.0</v>
+      </c>
+      <c r="AB3">
+        <v>22406.0</v>
+      </c>
+      <c r="AC3">
         <v>2215000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1775000.0</v>
       </c>
-      <c r="AC3">
-[...2 lines deleted...]
-      <c r="AD3">
+      <c r="AE3">
+        <v>2279997.0</v>
+      </c>
+      <c r="AF3">
         <v>-163000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>79035.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>60462.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>23557.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-23.0</v>
       </c>
-      <c r="AI3">
-[...2 lines deleted...]
-      <c r="AJ3">
+      <c r="AK3">
+        <v>1602738.0</v>
+      </c>
+      <c r="AL3">
         <v>23.0</v>
       </c>
-      <c r="AK3">
-[...2 lines deleted...]
-      <c r="AL3">
+      <c r="AM3">
+        <v>1622524.0</v>
+      </c>
+      <c r="AN3">
         <v>22.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>19.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-175000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-1249000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>436542.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-1081000.0</v>
       </c>
-      <c r="AR3">
-[...4 lines deleted...]
-      </c>
       <c r="AT3">
-        <v>298.0</v>
+        <v>1481022.0</v>
       </c>
       <c r="AU3">
-        <v>693.0</v>
+        <v>1077970.0</v>
       </c>
       <c r="AV3">
+        <v>4305.0</v>
+      </c>
+      <c r="AW3">
+        <v>4305.0</v>
+      </c>
+      <c r="AX3">
         <v>-603.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-388.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>2019.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2812.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>6271.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6119.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>6773.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>7067.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>8351.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>6166.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7447.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>5601.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6617.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>7297.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>8784.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4800.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>6465.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>6951.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>5398.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>7044.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>7036.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>6004.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-4711000.0</v>
       </c>
-      <c r="BS3">
-[...2 lines deleted...]
-      <c r="BT3">
+      <c r="BU3">
+        <v>4731876.0</v>
+      </c>
+      <c r="BV3">
         <v>456.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3011.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2369.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>2071.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>3164.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>978.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>10000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-67587.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>-589000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-5262000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>7039000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>657.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>657.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>411732.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>15599.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>15599.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>14483.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13630.0</v>
       </c>
       <c r="CM3">
         <v>13629.0</v>
       </c>
       <c r="CN3">
+        <v>13630.0</v>
+      </c>
+      <c r="CO3">
+        <v>13629.0</v>
+      </c>
+      <c r="CP3">
         <v>45403.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>-22385.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>11509.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>11510.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>36346.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>151.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>151.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>150.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>365.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>365.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87.0</v>
       </c>
       <c r="CZ3">
         <v>87.0</v>
       </c>
       <c r="DA3">
         <v>87.0</v>
       </c>
       <c r="DB3">
         <v>87.0</v>
       </c>
+      <c r="DC3">
+        <v>87.0</v>
+      </c>
+      <c r="DD3">
+        <v>87.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21123,755 +21405,771 @@
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4"/>
-      <c r="CA4"/>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>173</v>
+      </c>
+      <c r="B5">
+        <v>-7618145.0</v>
+      </c>
       <c r="C5">
+        <v>-7682147.0</v>
+      </c>
+      <c r="D5">
+        <v>-8734448.0</v>
+      </c>
+      <c r="E5">
         <v>-4099245.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4142501.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5146000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4201000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3293459.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-5404445.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6363138.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5003113.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4323786.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1965636.67</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4309525.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4174000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4250000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3044000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4106000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2312999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1938835.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1746029.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>-2048991.0</v>
+      </c>
+      <c r="X5">
         <v>-1618029.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3085406.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2154406.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2326406.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1750406.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4182000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3245000.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AE5">
+        <v>-1925000.0</v>
+      </c>
+      <c r="AF5">
         <v>-4042000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4294035.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3577462.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-3762557.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1480977.0</v>
       </c>
-      <c r="AI5">
-[...2 lines deleted...]
-      <c r="AJ5">
+      <c r="AK5">
+        <v>-1603000.0</v>
+      </c>
+      <c r="AL5">
         <v>-1506809.0</v>
       </c>
-      <c r="AK5">
-[...2 lines deleted...]
-      <c r="AL5">
+      <c r="AM5">
+        <v>-1623000.0</v>
+      </c>
+      <c r="AN5">
         <v>-3104022.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1430019.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1122000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>914000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3242542.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>907000.0</v>
       </c>
-      <c r="AR5">
-[...4 lines deleted...]
-      </c>
       <c r="AT5">
-        <v>-965298.0</v>
+        <v>-1481000.0</v>
       </c>
       <c r="AU5">
-        <v>-761312.0</v>
+        <v>-1078000.0</v>
       </c>
       <c r="AV5">
+        <v>-965000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-760619.0</v>
+      </c>
+      <c r="AX5">
         <v>-1655397.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1433612.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1243019.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1321812.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-994271.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1293119.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-745773.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1404067.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1391351.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-954166.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2058447.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-1225601.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1302617.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1741297.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-2242784.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1710800.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2002465.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-1682951.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-2067398.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-2291044.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1360036.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1521004.0</v>
       </c>
-      <c r="BR5">
-[...4 lines deleted...]
-      </c>
       <c r="BT5">
+        <v>-2394000.0</v>
+      </c>
+      <c r="BU5">
+        <v>808690.0</v>
+      </c>
+      <c r="BV5">
         <v>-611456.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-846011.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>19606631.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-2383071.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-2514164.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-2889978.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-4050000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-2407413.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-2423000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-2670000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-4459000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-1504657.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-1504947.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-1321732.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-139.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-2949.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-21171.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-17013.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-16425.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-13659.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-28332.0</v>
       </c>
-      <c r="CO5">
-[...2 lines deleted...]
-      <c r="CP5">
+      <c r="CQ5">
+        <v>54385.0</v>
+      </c>
+      <c r="CR5">
         <v>-11650.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-358.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-47888.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-85399.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-29698.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-163319.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-28906.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-265143.0</v>
       </c>
-      <c r="CX5">
-[...4 lines deleted...]
-      </c>
       <c r="CZ5">
-        <v>-9977.0</v>
+        <v>-677832.0</v>
       </c>
       <c r="DA5">
+        <v>-672985.0</v>
+      </c>
+      <c r="DB5">
+        <v>-675797.0</v>
+      </c>
+      <c r="DC5">
         <v>-10021.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-13075.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
-        <v>-7189626.0</v>
+        <v>-7618145.0</v>
       </c>
       <c r="C6">
+        <v>-6344839.0</v>
+      </c>
+      <c r="D6">
+        <v>-7189650.0</v>
+      </c>
+      <c r="E6">
         <v>1104955.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-4200894.0</v>
+        <v>-3520434.0</v>
       </c>
       <c r="G6">
-        <v>-2974810.0</v>
+        <v>-4771012.0</v>
       </c>
       <c r="H6">
-        <v>-2702225.0</v>
+        <v>-3936687.0</v>
       </c>
       <c r="I6">
-        <v>-3181568.0</v>
+        <v>-2656161.0</v>
       </c>
       <c r="J6">
-        <v>-2633099.0</v>
+        <v>-2374634.0</v>
       </c>
       <c r="K6">
-        <v>-2161893.0</v>
+        <v>-2819584.0</v>
       </c>
       <c r="L6">
-        <v>-1963673.0</v>
+        <v>-2370014.0</v>
       </c>
       <c r="M6">
-        <v>-2282945.0</v>
+        <v>-1839828.0</v>
       </c>
       <c r="N6">
-        <v>-2087126.0</v>
+        <v>-1672224.0</v>
       </c>
       <c r="O6">
-        <v>-2125473.0</v>
+        <v>-2026580.0</v>
       </c>
       <c r="P6">
-        <v>-1521659.0</v>
+        <v>-1908156.0</v>
       </c>
       <c r="Q6">
-        <v>-2053034.0</v>
+        <v>-2037530.0</v>
       </c>
       <c r="R6">
+        <v>-1502642.0</v>
+      </c>
+      <c r="S6">
+        <v>-2049529.0</v>
+      </c>
+      <c r="T6">
         <v>-2287970.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>-1912255.0</v>
+      </c>
+      <c r="V6">
         <v>-1721419.0</v>
       </c>
-      <c r="U6">
-[...2 lines deleted...]
-      <c r="V6">
+      <c r="W6">
+        <v>-2023962.0</v>
+      </c>
+      <c r="X6">
         <v>-1592772.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3067707.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2144443.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2326579.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1728266.0</v>
       </c>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>355281.0</v>
+        <v>-2215041.0</v>
       </c>
       <c r="AD6">
+        <v>-1775272.0</v>
+      </c>
+      <c r="AE6">
+        <v>354997.0</v>
+      </c>
+      <c r="AF6">
         <v>-4205000.0</v>
       </c>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>-3739000.0</v>
+        <v>-3233000.0</v>
       </c>
       <c r="AH6">
-        <v>-1481000.0</v>
+        <v>-2535000.0</v>
       </c>
       <c r="AI6">
-        <v>-1603000.0</v>
+        <v>-2757000.0</v>
       </c>
       <c r="AJ6">
+        <v>-2356214.0</v>
+      </c>
+      <c r="AK6">
+        <v>-262.0</v>
+      </c>
+      <c r="AL6">
         <v>-1506786.0</v>
       </c>
-      <c r="AK6">
-[...4 lines deleted...]
-      </c>
       <c r="AM6">
+        <v>-476.0</v>
+      </c>
+      <c r="AN6">
+        <v>-3254000.0</v>
+      </c>
+      <c r="AO6">
         <v>-1430000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1297000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-335000.0</v>
       </c>
-      <c r="AP6">
-[...2 lines deleted...]
-      <c r="AQ6">
+      <c r="AR6">
+        <v>-1578000.0</v>
+      </c>
+      <c r="AS6">
         <v>-174000.0</v>
       </c>
-      <c r="AR6">
-[...4 lines deleted...]
-      </c>
       <c r="AT6">
-        <v>-965000.0</v>
+        <v>22.0</v>
       </c>
       <c r="AU6">
-        <v>-760619.0</v>
+        <v>-30.0</v>
       </c>
       <c r="AV6">
+        <v>-960695.0</v>
+      </c>
+      <c r="AW6">
+        <v>-756314.0</v>
+      </c>
+      <c r="AX6">
         <v>-1656000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1434000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1241000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1319000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-988000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1287000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-739000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1397000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1383000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-948000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2051000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1220000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1296000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-1734000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-2234000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-1706000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1996000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-1676000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2062000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-2284000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-1353000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1515000.0</v>
       </c>
-      <c r="BR6">
-[...4 lines deleted...]
-      </c>
       <c r="BT6">
+        <v>-7105000.0</v>
+      </c>
+      <c r="BU6">
+        <v>5540566.0</v>
+      </c>
+      <c r="BV6">
         <v>-611000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-843000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>19609000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-2381000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-2511000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-2889000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-4040000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-2475000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3012000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-7932000.0</v>
       </c>
-      <c r="CD6">
-[...2 lines deleted...]
-      <c r="CE6">
+      <c r="CF6">
+        <v>-939490.0</v>
+      </c>
+      <c r="CG6">
         <v>-1295000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-1504290.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-910000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>15460.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>12650.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-6688.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-3384.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2795.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-30.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>17071.0</v>
       </c>
-      <c r="CO6">
-[...2 lines deleted...]
-      <c r="CP6">
+      <c r="CQ6">
+        <v>32000.0</v>
+      </c>
+      <c r="CR6">
         <v>-141.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>11152.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-11542.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-85248.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-29547.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-163169.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-28541.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-264778.0</v>
       </c>
-      <c r="CX6">
-[...4 lines deleted...]
-      </c>
       <c r="CZ6">
-        <v>-9890.0</v>
+        <v>-677745.0</v>
       </c>
       <c r="DA6">
+        <v>-672898.0</v>
+      </c>
+      <c r="DB6">
+        <v>-675710.0</v>
+      </c>
+      <c r="DC6">
         <v>-9934.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-12988.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21969,117 +22267,119 @@
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7"/>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -22177,1250 +22477,1274 @@
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8"/>
-      <c r="CA8"/>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>256365.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...2 lines deleted...]
-      <c r="AD9">
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>160.03</v>
       </c>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>2336.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2336.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5772.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10125.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>50122.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>106151.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>39300.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>60240.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>98321.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>12026.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>115209.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>22500.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>66504.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>167573.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>139097.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>118157.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>129095.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>226321.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>40376.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>293155.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>231613.0</v>
       </c>
-      <c r="BB9">
-[...2 lines deleted...]
-      <c r="BC9">
+      <c r="BD9">
+        <v>1410779917988.0</v>
+      </c>
+      <c r="BE9">
         <v>220940.0</v>
       </c>
-      <c r="BD9">
-[...2 lines deleted...]
-      <c r="BE9">
+      <c r="BF9">
+        <v>373236000000.0</v>
+      </c>
+      <c r="BG9">
         <v>487836.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>357798.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>804473.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>716925.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>485075.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>258070.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>794579.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>699387.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>893642.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>831162.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>719996.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1542000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1196000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>1515000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>4884000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>2565000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>2167000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-11761000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-2383000.0</v>
       </c>
-      <c r="BX9">
-[...2 lines deleted...]
-      <c r="BY9">
+      <c r="BZ9">
+        <v>17025417.0</v>
+      </c>
+      <c r="CA9">
         <v>-2890000.0</v>
       </c>
-      <c r="BZ9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CB9"/>
       <c r="CC9">
+        <v>-3007882.0</v>
+      </c>
+      <c r="CD9">
+        <v>224946.0</v>
+      </c>
+      <c r="CE9">
         <v>-225000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
+      <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9">
+        <v>-293822.0</v>
+      </c>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>2170.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>1544.0</v>
       </c>
-      <c r="CV9"/>
-      <c r="CW9">
+      <c r="CX9"/>
+      <c r="CY9">
+        <v>-467348.0</v>
+      </c>
+      <c r="CZ9">
         <v>1.0</v>
       </c>
-      <c r="CX9">
-[...2 lines deleted...]
-      <c r="CY9">
+      <c r="DA9">
         <v>13449.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>-4730.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>-4730.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>-7889.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10">
-        <v>-7189626.0</v>
+        <v>-5754518.0</v>
       </c>
       <c r="C10">
+        <v>-6344839.0</v>
+      </c>
+      <c r="D10">
+        <v>-7189650.0</v>
+      </c>
+      <c r="E10">
         <v>-4099245.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3520434.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4771012.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3936687.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2656161.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2374634.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-2819584.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2370014.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1839828.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1672224.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2026580.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1908156.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2037530.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1502642.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2049529.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2301325.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1912255.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1610097.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2011988.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6958012.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3063062.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2132106.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2264086.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1728266.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2441000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3307000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3111000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3223000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4215000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3517000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4721000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1988000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1734000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1637663.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1745000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-3210000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1504000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1297000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-335000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-3242000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-174000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1021000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>117662.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-967000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>95996.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1751000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3408000.0</v>
       </c>
-      <c r="AX10">
-[...2 lines deleted...]
-      <c r="AY10">
+      <c r="AZ10">
+        <v>-965000.0</v>
+      </c>
+      <c r="BA10">
         <v>-1319000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1024000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1279000.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
-        <v>-1315000.0</v>
+        <v>-697.0</v>
       </c>
       <c r="BE10">
+        <v>-1247.0</v>
+      </c>
+      <c r="BF10">
+        <v>-1314936000000.0</v>
+      </c>
+      <c r="BG10">
         <v>-797000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1900000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-1169000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1162000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-1639000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-2204000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1671000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-2004000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-1684000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-2077000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-2287000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-1347000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1522000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-1924000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>827803.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-996000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-757000.0</v>
       </c>
-      <c r="BV10">
-[...2 lines deleted...]
-      <c r="BW10">
+      <c r="BX10">
+        <v>-14400185.0</v>
+      </c>
+      <c r="BY10">
         <v>-2298000.0</v>
       </c>
-      <c r="BX10">
-[...4 lines deleted...]
-      </c>
       <c r="BZ10">
+        <v>2468209.0</v>
+      </c>
+      <c r="CA10">
+        <v>2777393.0</v>
+      </c>
+      <c r="CB10">
         <v>-4750000.0</v>
       </c>
-      <c r="CA10">
-[...4 lines deleted...]
-      </c>
       <c r="CC10">
+        <v>-2253004.0</v>
+      </c>
+      <c r="CD10">
+        <v>-3813969.0</v>
+      </c>
+      <c r="CE10">
         <v>-1552000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-7978000.0</v>
       </c>
-      <c r="CE10">
-[...2 lines deleted...]
-      <c r="CF10"/>
       <c r="CG10">
+        <v>1325268.0</v>
+      </c>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>-1322180.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-15699.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-21171.0</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>-17013.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-30006.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-27240.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-28332.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>54386.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-22948.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-47888.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>-85399.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-29698.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-163053.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>-264768.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-12013.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-14419.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-10021.0</v>
       </c>
-      <c r="DA10"/>
-      <c r="DB10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>-13075.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
         <v>3509154.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3509154.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-327586.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3181568.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-2633.1</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-2161.89</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1963.67</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2057608000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-179000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-176000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-38034.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-7010.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3888.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-3102.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2644.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-40312.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>5365000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4645.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-12337.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-62493.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-77421.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-81172.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-125000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-109000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-95741.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-79035.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-60462.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>23557.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-4.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-18.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-23.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-20.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>4313.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-78461.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-175000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1249000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>435837.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-1081000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>599.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2354.0</v>
       </c>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11">
+      <c r="AV11">
+        <v>298.0</v>
+      </c>
+      <c r="AW11">
         <v>693.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-603.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-388.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1026.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-5962.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>59268.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-13476.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-481000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-160000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-153000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-315000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-159000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-56491.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-282000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-206000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-38341.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-39372.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>3072.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>394.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>19289.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-3383.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-12714.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>6048.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>2886.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-24799.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1111.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>30828.0</v>
       </c>
-      <c r="BV11">
-[...2 lines deleted...]
-      <c r="BW11">
+      <c r="BX11">
+        <v>470728.0</v>
+      </c>
+      <c r="BY11">
         <v>-170000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-75780.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-225000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>-222000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>197050.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3508000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>85003.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>1295000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>1322180.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>15560.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>15560.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>17013.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>13581.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>13581.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>28332.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>233683.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>11298.0</v>
       </c>
-      <c r="CQ11">
-[...2 lines deleted...]
-      <c r="CR11"/>
       <c r="CS11">
+        <v>36196.0</v>
+      </c>
+      <c r="CT11"/>
+      <c r="CU11">
         <v>85399.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>29698.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-532.0</v>
       </c>
-      <c r="CV11"/>
-      <c r="CW11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>1.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>1.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-1856.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>44.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11">
+      <c r="DC11"/>
+      <c r="DD11">
         <v>13075.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>2057608000000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>2057608000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>178970.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>87943.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19017.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3505.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1944.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1551.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1322.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3309.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>62493.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>77421.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>81172.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>125298.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>109221.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>982436.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>79035.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>60462.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>982436.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>122804.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>130828.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>130877.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>122804.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>135143.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>73279.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>274.0</v>
       </c>
-      <c r="AO12">
-[...2 lines deleted...]
-      <c r="AP12">
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>378.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>164.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>163.0</v>
       </c>
-      <c r="AS12">
-[...2 lines deleted...]
-      <c r="AT12">
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>916.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>44.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>603.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>388.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1144.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2476.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>27309.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15556.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>47106.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>153462.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>81510.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>151558.0</v>
       </c>
-      <c r="BF12">
-[...2 lines deleted...]
-      <c r="BG12">
+      <c r="BH12">
+        <v>0.0</v>
+      </c>
+      <c r="BI12">
         <v>73145.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>140478.0</v>
       </c>
-      <c r="BI12">
-[...4 lines deleted...]
-      </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
+        <v>0.0</v>
+      </c>
+      <c r="BO12">
+        <v>0.0</v>
+      </c>
+      <c r="BP12">
         <v>6591.0</v>
       </c>
-      <c r="BO12">
-[...4 lines deleted...]
-      </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>3772289.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>19113.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>823602.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>367187.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>367187.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>84888.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>610000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12"/>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
+        <v>610000.0</v>
+      </c>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>181</v>
+      </c>
+      <c r="B13">
+        <v>1863627.0</v>
+      </c>
       <c r="C13">
+        <v>1337308.0</v>
+      </c>
+      <c r="D13">
+        <v>1544798.0</v>
+      </c>
+      <c r="E13">
         <v>1104955.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>622067.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>374911.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>264207.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>318649.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>327591.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>361984.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>263085.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>322065.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>291449.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>256365.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>178970.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>87943.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>19017.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3505.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1944.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1551.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1322.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3309.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4404.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4645.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>12337.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>62493.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>77421.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>81172.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>125298.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>109220.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23452,88 +23776,86 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -23631,988 +23953,1016 @@
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14"/>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B15">
-        <v>-7189626.0</v>
+        <v>-5754518.0</v>
       </c>
       <c r="C15">
+        <v>-6344839.0</v>
+      </c>
+      <c r="D15">
+        <v>-7189650.0</v>
+      </c>
+      <c r="E15">
         <v>-4099245.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-3520434.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4771012.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3936687.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2656161.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-2374634.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-2819584.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2370014.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1839828.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1672224.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2026580.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1908156.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2037530.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1502642.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-2049529.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2301325.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1912255.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1610097.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2011988.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6958012.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3063062.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2132106.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2264086.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1728266.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2441000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3307000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3111000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3223000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-4215000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3517000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-4721000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1988000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1734000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1637663.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1745000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-3210000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1504000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1297000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-335000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-3242000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-174000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1021000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>117662.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-967000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>95996.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1751000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-3408000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1243000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-1319000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-1024000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1279000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-698000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-1248000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1315000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-797000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1900000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-1169000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-1162000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-1639000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-2204000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-1671000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-2004000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-1684000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-2077000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-2287000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-1347000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-1522000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-1927000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>852602.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-997000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-788000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-3909000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-2298000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-2468000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-2777000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-4750000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-2253000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-2445000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-7937000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-4544000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-1295000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-1335129.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-1322000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-15699.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-18509.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-21171.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-17013.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-30006.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-27240.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-28332.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-79297.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-22948.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-11656.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-47888.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-85399.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-29698.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-163053.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-40895.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-264956.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-12013.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-7166.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>-10021.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>-10021.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>-13075.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-2026580.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1908156.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2037530.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1502642.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-2049529.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5927315.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2106660.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1801818.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2200911.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-7144524.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3247939.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2315638.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2444314.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1905876.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2617916.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3480434.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3282713.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-3391319.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-4382959.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3685386.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-7490359.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2117956.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1782548.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-1686663.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1794308.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-3257660.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-2117484.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-1297205.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-334705.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-3240185.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-174271.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-1021356.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>117662.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>196028.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-761312.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-1655108.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-1433922.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-1242916.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-1319279.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-1023844.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-1278922.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-697957.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-1247648.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-1314936.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-796534.0</v>
       </c>
-      <c r="BF16">
-[...2 lines deleted...]
-      <c r="BG16">
+      <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-1168785.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-1161932.0</v>
       </c>
-      <c r="BI16">
-[...4 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-853000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>853000.0</v>
       </c>
-      <c r="BT16">
-[...4 lines deleted...]
-      </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16"/>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>185</v>
+      </c>
+      <c r="B17">
+        <v>-5754518.0</v>
+      </c>
       <c r="C17">
+        <v>-6344839.0</v>
+      </c>
+      <c r="D17">
+        <v>-7189650.0</v>
+      </c>
+      <c r="E17">
         <v>-4099245.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-3520434.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4771012.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-3936687.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2656161.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-2374634.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2819584.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-2370014.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1839828.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1672224.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2026580.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1908156.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2037530.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1502642.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-2049529.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2301325.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1912255.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1610097.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2011988.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6958012.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-3063062.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2132106.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2264086.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1728266.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2441414.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3306917.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-3110527.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-3223022.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-4214586.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3517013.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-4721487.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-1988378.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1733548.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-1637663.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1745308.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-3209749.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1503517.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1297205.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-334705.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-3240185.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-174271.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-1021356.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>117662.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>196028.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-761312.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-1655108.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-1433922.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-1242916.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-1319279.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-1023844.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-1278922.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-697957.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-1247648.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-1314936.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-796534.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1168785.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-1161932.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17"/>
-      <c r="CA17"/>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>186</v>
+      </c>
+      <c r="B18">
+        <v>1863627.0</v>
+      </c>
       <c r="C18">
+        <v>1337308.0</v>
+      </c>
+      <c r="D18">
+        <v>1544798.0</v>
+      </c>
+      <c r="E18">
         <v>1104955.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>622067.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>374911.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>264207.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>318649.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>327591.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>361984.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>263085.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>322065.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>291449.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>256365.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>178970.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>87943.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>19017.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3505.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1944.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1551.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1322.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3309.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4404.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4645.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12337.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>62493.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>77421.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>81172.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>125298.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>109221.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24644,254 +24994,254 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-2766624.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-555113.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-982436.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-122865.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-130810.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-130854.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-122784.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-139475.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>5163.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>174361.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>1249333.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-436214.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>1080434.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>459503.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>1195632.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1160090.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-737.0</v>
       </c>
-      <c r="AV19"/>
-[...1 lines deleted...]
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-630.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>505.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-2325.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-1040.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>251.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>3258.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-5089.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>6142.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-16654.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>291.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>5369644.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -24989,437 +25339,445 @@
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
-      <c r="CA20"/>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
-        <v>-14434501.0</v>
+        <v>-7618145.0</v>
       </c>
       <c r="C21">
+        <v>-7682147.0</v>
+      </c>
+      <c r="D21">
+        <v>-8734448.0</v>
+      </c>
+      <c r="E21">
         <v>-5204200.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4142501.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5145923.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4200894.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2974810.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2702225.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3181568.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-2633099.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-2161893.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1963673.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2282945.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2087126.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2125473.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1521659.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2053034.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2303269.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1913806.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1611419.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2048991.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6962416.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3067707.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2144443.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2326579.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1805687.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2523000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3432000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3220000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3319000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4294000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-3577000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-3763000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1866000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1603000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1506809.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1623000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3070000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1509000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1472000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1584000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2806000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-1255000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1481000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1078000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-965000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-760619.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1656000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1434000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1243000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1322000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-994000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1293000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-745.0</v>
       </c>
-      <c r="BC21">
-[...4 lines deleted...]
-      </c>
       <c r="BE21">
+        <v>-1404.0</v>
+      </c>
+      <c r="BF21">
+        <v>-1391357000000.0</v>
+      </c>
+      <c r="BG21">
         <v>-954000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-2058000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-1225000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-1303000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-1742000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-2243000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-1710000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-2002000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-1683000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-2068000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-2291000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-1360000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-1521000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-2394000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>808690.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-611000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-846000.0</v>
       </c>
-      <c r="BV21">
-[...4 lines deleted...]
-      </c>
       <c r="BX21">
-        <v>-2551000.0</v>
+        <v>19585202.0</v>
       </c>
       <c r="BY21">
-        <v>-2890000.0</v>
+        <v>-3638258.0</v>
       </c>
       <c r="BZ21">
+        <v>-3908701.0</v>
+      </c>
+      <c r="CA21">
+        <v>-4444441.0</v>
+      </c>
+      <c r="CB21">
         <v>-4050000.0</v>
       </c>
-      <c r="CA21">
-[...4 lines deleted...]
-      </c>
       <c r="CC21">
+        <v>-2475208.0</v>
+      </c>
+      <c r="CD21">
+        <v>-2247931.0</v>
+      </c>
+      <c r="CE21">
         <v>-7932000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-4459000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-1295000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-1504947.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-1322000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-139.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-2949.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-21171.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-17013.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-16425.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-13659.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-28332.0</v>
       </c>
-      <c r="CO21">
-[...2 lines deleted...]
-      <c r="CP21">
+      <c r="CQ21">
+        <v>-83817.0</v>
+      </c>
+      <c r="CR21">
         <v>-11650.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-358.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-11692.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-85399.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-29698.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-163319.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-28906.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-265143.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-12012.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-7165.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-9977.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-9977.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-13075.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -25517,484 +25875,496 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22"/>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B23">
-        <v>14434501.0</v>
+        <v>7618145.0</v>
       </c>
       <c r="C23">
+        <v>7682147.0</v>
+      </c>
+      <c r="D23">
+        <v>8734448.0</v>
+      </c>
+      <c r="E23">
         <v>5204200.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4142501.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5145923.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4200894.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2974810.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2702225.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3181568.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2633099.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2161893.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1963673.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2282945.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2087126.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2125473.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1521659.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2053034.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2303269.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1913806.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1611419.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2048991.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6962416.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3067707.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2144443.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2326579.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1805687.0</v>
       </c>
-      <c r="AA23">
-[...4 lines deleted...]
-      </c>
       <c r="AC23">
-        <v>2280000.0</v>
+        <v>2522586.0</v>
       </c>
       <c r="AD23">
-        <v>2029000.0</v>
+        <v>3432215.0</v>
       </c>
       <c r="AE23">
-        <v>2550000.0</v>
+        <v>3219748.0</v>
       </c>
       <c r="AF23">
+        <v>3318763.0</v>
+      </c>
+      <c r="AG23">
+        <v>4293621.0</v>
+      </c>
+      <c r="AH23">
         <v>3577000.0</v>
       </c>
-      <c r="AG23">
-[...2 lines deleted...]
-      <c r="AH23">
+      <c r="AI23">
+        <v>3762608.0</v>
+      </c>
+      <c r="AJ23">
         <v>1876000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1618000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1521234.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1758000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3459000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1592000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1594000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1751000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3060000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1489000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1779000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1202000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1397000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1035777.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2005000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1688000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1801000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1491000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1653000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1809000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1593000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1996000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2372000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2212000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2892000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2878000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>3595000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>3320000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3418000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3761000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3965000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4082000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>4200000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>4301000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>4791000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4465000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>9750000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>5938000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4913000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4662000.0</v>
       </c>
-      <c r="BV23">
-[...2 lines deleted...]
-      <c r="BW23">
+      <c r="BX23">
+        <v>10990370.0</v>
+      </c>
+      <c r="BY23">
         <v>3638000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3909000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4444000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4050000.0</v>
       </c>
-      <c r="CA23">
-[...4 lines deleted...]
-      </c>
       <c r="CC23">
-        <v>6815000.0</v>
+        <v>3778459.0</v>
       </c>
       <c r="CD23">
+        <v>7678738.0</v>
+      </c>
+      <c r="CE23">
+        <v>7932071.0</v>
+      </c>
+      <c r="CF23">
         <v>4459000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1295000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1504947.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1322000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>139.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2949.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>21171.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>17013.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>16425.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>13659.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>28332.0</v>
       </c>
-      <c r="CO23">
-[...2 lines deleted...]
-      <c r="CP23">
+      <c r="CQ23">
+        <v>33817.0</v>
+      </c>
+      <c r="CR23">
         <v>11650.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>358.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>11692.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>85399.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>31868.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>164863.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>202432.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>264956.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>12013.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>7166.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>9977.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>9977.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>13075.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>133313.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>131434.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>129867.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>128937.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>128238.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>125911.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>72773.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>123455.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>121703.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>172186.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>168297.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>168373.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>168373.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>144036.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>129578.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="AK24">
         <v>49000.0</v>
       </c>
       <c r="AL24">
+        <v>49000.0</v>
+      </c>
+      <c r="AM24">
+        <v>49000.0</v>
+      </c>
+      <c r="AN24">
         <v>47911.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>613967.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
@@ -26016,574 +26386,584 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>1.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25">
         <v>2019.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2019.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>2812.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>6271.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>6119.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>6773.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>7067.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>8351.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>6166.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>7447.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>5601.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>6617.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>7297.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>8784.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4800.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>6465.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>6951.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>5398.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>7044.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>7036.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>6004.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-4710675.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>4731876.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>456.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>3011.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>2369.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>2071.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>3164.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>978.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>10000.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25">
         <v>657.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>657.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>411732.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>15599.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>15599.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>14483.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13630.0</v>
       </c>
       <c r="CM25">
         <v>13629.0</v>
       </c>
       <c r="CN25">
+        <v>13630.0</v>
+      </c>
+      <c r="CO25">
+        <v>13629.0</v>
+      </c>
+      <c r="CP25">
         <v>45403.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-22385.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>11509.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>11510.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>36346.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>151.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>151.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>365.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>365.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>64.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87.0</v>
       </c>
       <c r="CZ25">
         <v>87.0</v>
       </c>
       <c r="DA25">
         <v>87.0</v>
       </c>
       <c r="DB25">
         <v>87.0</v>
       </c>
+      <c r="DC25">
+        <v>87.0</v>
+      </c>
+      <c r="DD25">
+        <v>87.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B26">
-        <v>3865038.0</v>
+        <v>3907952.0</v>
       </c>
       <c r="C26">
+        <v>3347627.0</v>
+      </c>
+      <c r="D26">
+        <v>3864864.0</v>
+      </c>
+      <c r="E26">
         <v>2039857.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1639864.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1665913.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1366942.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1298601.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>909612.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1023823.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>555215.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>552751.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>366855.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>448044.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>25775.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>172871.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>165476.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>262823.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>243825.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>439630.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>273314.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>369450.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>124128.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>261898.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>115776.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>389824.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>457330.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>751473.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>545118.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>922235.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1145000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>864060.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>538031.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>911034.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>814288.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>458663.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>545644.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>464343.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1297000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>441874.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>419498.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>586250.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>573706.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>302912.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>394715.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>212831.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>361925.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>116146.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>624448.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>431986.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>211621.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>557729.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>615281.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>643273.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>506836.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>542664.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>518360.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>496708.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>632865.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>591089.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>539155.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>499640.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>465843.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>562783.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>158237.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>204743.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>294247.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>325044.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>559112.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>453805.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>1068000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>211779.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>154788.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>130661.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>459691.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>141593.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>129402.0</v>
       </c>
-      <c r="BY26">
-[...2 lines deleted...]
-      <c r="BZ26">
+      <c r="CA26">
+        <v>26069.0</v>
+      </c>
+      <c r="CB26">
         <v>1610000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26">
         <v>8.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>8.0</v>
       </c>
-      <c r="DA26"/>
-      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>25000.0</v>
       </c>
-      <c r="D27"/>
-[...1 lines deleted...]
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>27000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>24000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>24000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>9000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
@@ -26598,372 +26978,382 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1688000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1810460.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>1570000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B28">
-        <v>4869564.0</v>
+        <v>3710193.0</v>
       </c>
       <c r="C28">
+        <v>4334520.0</v>
+      </c>
+      <c r="D28">
+        <v>4869584.0</v>
+      </c>
+      <c r="E28">
         <v>3139343.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2502637.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3480010.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2833952.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1676209.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1792613.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2157745.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2077884.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1609142.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1596818.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1865929.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2112901.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2023937.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1439684.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1913564.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2071798.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1763060.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1515899.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1782860.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1511691.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2835471.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2028667.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1936755.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1645985.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1464000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1230000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1358000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1149000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1889000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1453000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2224000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1054000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1150000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>971290.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1208000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1879000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1106000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1113000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1096000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2244000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1067000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1109000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>931643.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>770626.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>783570.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1149000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1131000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1258000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>804907.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>672084.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>881778.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>567246.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1083000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1246000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>945362.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1783000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1439000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1480000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1727000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2035000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1942000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2544000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2372000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>2605000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2686000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2343000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2263000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2840000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3864000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3021000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2883000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>3515000.0</v>
       </c>
-      <c r="BW28">
-[...4 lines deleted...]
-      </c>
       <c r="BY28">
-        <v>2890000.0</v>
+        <v>1113731.0</v>
       </c>
       <c r="BZ28">
+        <v>1265340.0</v>
+      </c>
+      <c r="CA28">
+        <v>1554462.0</v>
+      </c>
+      <c r="CB28">
         <v>2830000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>770577.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3658000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>5020000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>939490.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1505000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1504947.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>910487.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>139.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2949.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
@@ -27001,52 +27391,56 @@
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27078,954 +27472,976 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B30">
-        <v>14434501.0</v>
+        <v>7618145.0</v>
       </c>
       <c r="C30">
+        <v>7682147.0</v>
+      </c>
+      <c r="D30">
+        <v>8734448.0</v>
+      </c>
+      <c r="E30">
         <v>5204200.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4142501.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5145923.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4200894.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2974810.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2702225.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3181568.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2633099.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2161893.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1963673.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2282945.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2087126.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2125473.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1521659.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2053034.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2303269.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1913806.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1611419.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2048991.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6962416.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3067707.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2144443.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2326579.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1805687.0</v>
       </c>
-      <c r="AA30">
-[...4 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>2280000.0</v>
+        <v>2522586.0</v>
       </c>
       <c r="AD30">
-        <v>2295000.0</v>
+        <v>3432215.0</v>
       </c>
       <c r="AE30">
-        <v>2550000.0</v>
+        <v>3219748.0</v>
       </c>
       <c r="AF30">
-        <v>1991000.0</v>
+        <v>3318763.0</v>
       </c>
       <c r="AG30">
-        <v>2734000.0</v>
+        <v>4293621.0</v>
       </c>
       <c r="AH30">
+        <v>3577475.0</v>
+      </c>
+      <c r="AI30">
+        <v>3762608.0</v>
+      </c>
+      <c r="AJ30">
         <v>1868000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1609000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1516934.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1673000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3176000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1548000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1532000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1682000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2818000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1370000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1504000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1144000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1133000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>899716.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1774000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1563000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1470000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1363000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1287000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1525000.0</v>
       </c>
-      <c r="BB30">
-[...4 lines deleted...]
-      </c>
       <c r="BD30">
+        <v>1073.0</v>
+      </c>
+      <c r="BE30">
+        <v>1625308000000.0</v>
+      </c>
+      <c r="BF30">
         <v>1765000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1442000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2416000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2030000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2020000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2227000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2501000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2505000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2702000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2577000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>2899000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3011000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2902000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2716000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3908000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>4076000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>3176000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3014000.0</v>
       </c>
-      <c r="BV30">
-[...2 lines deleted...]
-      <c r="BW30">
+      <c r="BX30">
+        <v>-770800.0</v>
+      </c>
+      <c r="BY30">
         <v>1255000.0</v>
       </c>
-      <c r="BX30">
-[...2 lines deleted...]
-      <c r="BY30">
+      <c r="BZ30">
+        <v>1394742.0</v>
+      </c>
+      <c r="CA30">
         <v>1554000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>4050000.0</v>
       </c>
-      <c r="CA30">
-[...4 lines deleted...]
-      </c>
       <c r="CC30">
-        <v>6590000.0</v>
+        <v>770577.0</v>
       </c>
       <c r="CD30">
+        <v>-7461836.0</v>
+      </c>
+      <c r="CE30">
+        <v>7707125.0</v>
+      </c>
+      <c r="CF30">
         <v>4459000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1295000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1504947.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1322000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>139.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>2949.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>21171.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>17013.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>16425.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>13659.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>28332.0</v>
       </c>
-      <c r="CO30">
-[...2 lines deleted...]
-      <c r="CP30">
+      <c r="CQ30">
+        <v>33817.0</v>
+      </c>
+      <c r="CR30">
         <v>11650.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>358.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-282130.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>85399.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>31868.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>164863.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-682344.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>264956.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>12013.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>7166.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>5247.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>5247.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>5186.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B31">
-        <v>7244875.0</v>
+        <v>1863627.0</v>
       </c>
       <c r="C31">
+        <v>1337308.0</v>
+      </c>
+      <c r="D31">
+        <v>1544798.0</v>
+      </c>
+      <c r="E31">
         <v>1104955.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>622067.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>374911.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>264207.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>318649.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>327591.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>361984.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>263085.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>322065.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>291449.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>256365.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>178970.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>87943.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>19017.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3505.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1944.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1551.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1322.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>37003.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4404.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4645.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>12337.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>62493.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>77421.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>81172.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>125298.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>109221.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>95741.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>79035.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>60462.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-959000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-123000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-131000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-130854.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-123000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-139000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>5182.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>174635.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>1249000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-436000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1081000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>459666.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1196000.0</v>
       </c>
-      <c r="AT31">
-[...2 lines deleted...]
-      <c r="AU31">
+      <c r="AV31">
+        <v>2374057.0</v>
+      </c>
+      <c r="AW31">
         <v>856615.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-95426.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1974000.0</v>
       </c>
-      <c r="AX31">
-[...2 lines deleted...]
-      <c r="AY31">
+      <c r="AZ31">
+        <v>278309.0</v>
+      </c>
+      <c r="BA31">
         <v>2981.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-29634.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>14516.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>47.36</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>156.72</v>
       </c>
-      <c r="BD31">
-[...2 lines deleted...]
-      <c r="BE31">
+      <c r="BF31">
+        <v>76421000000.0</v>
+      </c>
+      <c r="BG31">
         <v>157700.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>158872.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>56491.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>140769.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>103012.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>38341.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>39372.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1088.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-394.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-9292.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>4290.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>13103.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1510.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>469493.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>19113.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-385000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>89282.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-382000.0</v>
       </c>
-      <c r="BW31">
-[...4 lines deleted...]
-      </c>
       <c r="BY31">
-        <v>112586.0</v>
+        <v>1340212.0</v>
       </c>
       <c r="BZ31">
+        <v>6376910.0</v>
+      </c>
+      <c r="CA31">
+        <v>7221834.0</v>
+      </c>
+      <c r="CB31">
         <v>-1310000.0</v>
       </c>
-      <c r="CA31">
-[...2 lines deleted...]
-      <c r="CB31">
+      <c r="CC31">
+        <v>1525455.0</v>
+      </c>
+      <c r="CD31">
         <v>-118000.0</v>
       </c>
-      <c r="CC31">
-[...2 lines deleted...]
-      <c r="CD31">
+      <c r="CE31">
+        <v>7932071.0</v>
+      </c>
+      <c r="CF31">
         <v>-3519000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>1335129.0</v>
       </c>
-      <c r="CF31"/>
-      <c r="CG31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>1322180.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>139.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>2949.0</v>
       </c>
-      <c r="CJ31"/>
-      <c r="CK31">
+      <c r="CL31"/>
+      <c r="CM31">
         <v>17013.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>16425.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>13659.0</v>
       </c>
-      <c r="CN31">
-[...2 lines deleted...]
-      <c r="CO31">
+      <c r="CP31">
+        <v>1917.0</v>
+      </c>
+      <c r="CQ31">
         <v>72385.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>11650.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>358.0</v>
       </c>
-      <c r="CR31"/>
-      <c r="CS31">
+      <c r="CT31"/>
+      <c r="CU31">
         <v>85399.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>29698.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>266.0</v>
       </c>
-      <c r="CV31"/>
-      <c r="CW31">
+      <c r="CX31"/>
+      <c r="CY31">
         <v>375.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>12012.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>16275.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>9977.0</v>
       </c>
-      <c r="DA31"/>
-      <c r="DB31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>13075.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>200</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>256365.0</v>
       </c>
-      <c r="N32">
-[...4 lines deleted...]
-      </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
+        <v>0.0</v>
+      </c>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
+      <c r="AF32">
         <v>410.74</v>
       </c>
-      <c r="AE32">
-[...4 lines deleted...]
-      </c>
       <c r="AG32">
+        <v>0.0</v>
+      </c>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
         <v>10400.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>10400.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>15136.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>14425.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>135485.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>388435.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>83219.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>122377.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>166546.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>254311.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>234163.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>298162.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>123895.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>431803.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>275158.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>349131.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>254107.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>557390.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>169156.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>658859.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>515950.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>847703.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>591355.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>981016.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1258000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>833243.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>1653000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>2293000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>1578000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1175000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>2050000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1962000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>2399000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>2132000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>2010000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>3430000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>2944000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>7357000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>6747000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>4302000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>3815000.0</v>
       </c>
-      <c r="BV32">
-[...4 lines deleted...]
-      </c>
       <c r="BX32">
         <v>0.0</v>
       </c>
       <c r="BY32">
         <v>0.0</v>
       </c>
-      <c r="BZ32"/>
-[...1 lines deleted...]
-      <c r="CB32">
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32">
+        <v>0.0</v>
+      </c>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32">
         <v>8044.0</v>
       </c>
-      <c r="CC32"/>
-      <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
-      <c r="CT32">
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32">
         <v>2170.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>1544.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>173526.0</v>
       </c>
-      <c r="CW32">
-[...2 lines deleted...]
-      <c r="CX32">
+      <c r="CY32">
+        <v>-173526.0</v>
+      </c>
+      <c r="CZ32">
         <v>1.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>1.0</v>
       </c>
-      <c r="CZ32"/>
-      <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -28106,51 +28522,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>39990827.0</v>
       </c>
       <c r="C2">
         <v>28598445.0</v>
       </c>
       <c r="D2">
         <v>28899997.0</v>
       </c>
       <c r="E2">
         <v>24747613.0</v>
       </c>
       <c r="F2">
         <v>21531665.0</v>
       </c>
       <c r="G2">
         <v>17958989.0</v>
       </c>
       <c r="H2">
         <v>24637295.0</v>
       </c>
       <c r="I2">
         <v>4515398.0</v>
       </c>
@@ -28195,54 +28611,54 @@
       </c>
       <c r="W2">
         <v>894.0</v>
       </c>
       <c r="X2">
         <v>894.0</v>
       </c>
       <c r="Y2">
         <v>902.0</v>
       </c>
       <c r="Z2">
         <v>6230.0</v>
       </c>
       <c r="AA2">
         <v>1490.0</v>
       </c>
       <c r="AB2">
         <v>1286.0</v>
       </c>
       <c r="AC2">
         <v>1021.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>10526</v>
       </c>
       <c r="C3">
         <v>4</v>
       </c>
       <c r="D3">
         <v>640</v>
       </c>
       <c r="E3">
         <v>6642</v>
       </c>
       <c r="F3">
         <v>16021</v>
       </c>
       <c r="G3">
         <v>210436</v>
       </c>
       <c r="H3">
         <v>221063</v>
       </c>
       <c r="I3">
         <v>209729</v>
       </c>
       <c r="J3">
         <v>207227</v>
       </c>
@@ -28284,51 +28700,51 @@
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>1808</v>
       </c>
       <c r="AA3">
         <v>1808</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>3572676.0</v>
       </c>
       <c r="H4">
         <v>-6678306.0</v>
       </c>
       <c r="I4">
         <v>20121897.0</v>
       </c>
       <c r="J4">
         <v>930521.0</v>
       </c>
       <c r="K4">
         <v>2961693.0</v>
       </c>
       <c r="L4">
         <v>-3597041.0</v>
       </c>
       <c r="M4">
@@ -28337,51 +28753,51 @@
       <c r="N4">
         <v>1475322.0</v>
       </c>
       <c r="O4">
         <v>-1371543.0</v>
       </c>
       <c r="P4">
         <v>1195677.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>4074911.0</v>
       </c>
       <c r="H5">
         <v>-10626.0</v>
       </c>
       <c r="I5">
         <v>5868585.0</v>
       </c>
       <c r="J5">
         <v>-174817.0</v>
       </c>
       <c r="K5">
         <v>-1686516.0</v>
       </c>
       <c r="L5">
         <v>-2268961.0</v>
       </c>
       <c r="M5">
@@ -28390,51 +28806,51 @@
       <c r="N5">
         <v>285651.0</v>
       </c>
       <c r="O5">
         <v>-184407.0</v>
       </c>
       <c r="P5">
         <v>95564.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>161871594.0</v>
       </c>
       <c r="C6">
         <v>11392382.0</v>
       </c>
       <c r="D6">
         <v>-301552.0</v>
       </c>
       <c r="E6">
         <v>4152384.0</v>
       </c>
       <c r="F6">
         <v>3215948.0</v>
       </c>
       <c r="G6">
         <v>3572676.0</v>
       </c>
       <c r="H6">
         <v>-6678306.0</v>
       </c>
       <c r="I6">
         <v>20121897.0</v>
       </c>
@@ -28479,63 +28895,63 @@
       </c>
       <c r="W6">
         <v>802.0</v>
       </c>
       <c r="X6">
         <v>-894.0</v>
       </c>
       <c r="Y6">
         <v>-8.0</v>
       </c>
       <c r="Z6">
         <v>-5328.0</v>
       </c>
       <c r="AA6">
         <v>4740.0</v>
       </c>
       <c r="AB6">
         <v>13.0</v>
       </c>
       <c r="AC6">
         <v>1490.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-491128.0</v>
       </c>
       <c r="C7">
         <v>144333.0</v>
       </c>
       <c r="D7">
         <v>121196.0</v>
       </c>
       <c r="E7">
-        <v>-153002.0</v>
+        <v>-153000.0</v>
       </c>
       <c r="F7">
         <v>-4281911.0</v>
       </c>
       <c r="G7">
         <v>4506742.0</v>
       </c>
       <c r="H7">
         <v>-225130.0</v>
       </c>
       <c r="I7">
         <v>-942685.0</v>
       </c>
       <c r="J7">
         <v>363170.0</v>
       </c>
       <c r="K7">
         <v>-323018.0</v>
       </c>
       <c r="L7">
         <v>658618.0</v>
       </c>
       <c r="M7">
         <v>217624.0</v>
       </c>
@@ -28566,51 +28982,51 @@
       <c r="V7">
         <v>165275.0</v>
       </c>
       <c r="W7">
         <v>71135.0</v>
       </c>
       <c r="X7">
         <v>7265.0</v>
       </c>
       <c r="Y7">
         <v>8538.0</v>
       </c>
       <c r="Z7">
         <v>176056.0</v>
       </c>
       <c r="AA7">
         <v>6248.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7">
         <v>24713.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>400000.0</v>
       </c>
       <c r="H8">
         <v>-306747.0</v>
       </c>
       <c r="I8">
         <v>-82853.0</v>
       </c>
       <c r="J8">
         <v>378034.0</v>
       </c>
       <c r="K8">
         <v>-248637.0</v>
       </c>
       <c r="L8">
         <v>329289.0</v>
       </c>
       <c r="M8">
@@ -28619,51 +29035,51 @@
       <c r="N8">
         <v>175887.0</v>
       </c>
       <c r="O8">
         <v>-324592.0</v>
       </c>
       <c r="P8">
         <v>713352.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>400000000.0</v>
       </c>
       <c r="H9">
         <v>-306747.0</v>
       </c>
       <c r="I9">
         <v>-82853.0</v>
       </c>
       <c r="J9">
         <v>378034.0</v>
       </c>
       <c r="K9">
         <v>-248637.0</v>
       </c>
       <c r="L9">
         <v>329289.0</v>
       </c>
       <c r="M9">
@@ -28678,51 +29094,51 @@
       <c r="P9">
         <v>713352.0</v>
       </c>
       <c r="Q9">
         <v>1430525.0</v>
       </c>
       <c r="R9">
         <v>2937000.0</v>
       </c>
       <c r="S9">
         <v>-5357804.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-400000.0</v>
       </c>
       <c r="H10">
         <v>306747.0</v>
       </c>
       <c r="I10">
         <v>893154000000.0</v>
       </c>
       <c r="J10">
         <v>-159952829181.0</v>
       </c>
       <c r="K10">
         <v>-101959810944.0</v>
       </c>
       <c r="L10">
         <v>-292173000000.0</v>
       </c>
       <c r="M10">
@@ -28737,51 +29153,51 @@
       <c r="P10">
         <v>337928757635.0</v>
       </c>
       <c r="Q10">
         <v>-629878000000.0</v>
       </c>
       <c r="R10">
         <v>-179780.0</v>
       </c>
       <c r="S10">
         <v>-3611774.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>193810.0</v>
       </c>
       <c r="F11">
         <v>-140919.0</v>
       </c>
       <c r="G11">
         <v>31831.0</v>
       </c>
       <c r="H11">
         <v>92243.0</v>
       </c>
       <c r="I11">
         <v>-893154.0</v>
       </c>
       <c r="J11">
         <v>159953.0</v>
       </c>
       <c r="K11">
         <v>101960.0</v>
       </c>
@@ -28794,51 +29210,51 @@
       <c r="N11">
         <v>91405.0</v>
       </c>
       <c r="O11">
         <v>-1295210.0</v>
       </c>
       <c r="P11">
         <v>-436039.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>887704.0</v>
       </c>
       <c r="F12">
         <v>1081487.0</v>
       </c>
       <c r="G12">
         <v>1239986.0</v>
       </c>
       <c r="H12">
         <v>822820.0</v>
       </c>
       <c r="I12">
         <v>3362341.0</v>
       </c>
       <c r="J12">
         <v>1193306.0</v>
       </c>
       <c r="K12">
         <v>1984011.0</v>
       </c>
@@ -28851,183 +29267,183 @@
       <c r="N12">
         <v>378615.0</v>
       </c>
       <c r="O12">
         <v>779529.0</v>
       </c>
       <c r="P12">
         <v>1419070.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-346812.0</v>
       </c>
       <c r="F13">
         <v>-4140992.0</v>
       </c>
       <c r="G13">
         <v>4074911.0</v>
       </c>
       <c r="H13">
         <v>-317373.0</v>
       </c>
       <c r="I13">
         <v>-59931.0</v>
       </c>
       <c r="J13">
         <v>-174817.0</v>
       </c>
       <c r="K13">
         <v>-176341.0</v>
       </c>
       <c r="L13">
         <v>37156.0</v>
       </c>
       <c r="M13">
         <v>83754.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>100117.0</v>
       </c>
       <c r="H14">
         <v>89623.0</v>
       </c>
       <c r="I14">
-        <v>89623.0</v>
+        <v>10173755.0</v>
       </c>
       <c r="J14">
-        <v>491218000000.0</v>
+        <v>6597649.0</v>
       </c>
       <c r="K14">
-        <v>191345000000.0</v>
+        <v>7634874.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>17221.0</v>
       </c>
       <c r="N14">
         <v>17221.0</v>
       </c>
       <c r="O14">
         <v>28357.0</v>
       </c>
       <c r="P14">
         <v>26962.0</v>
       </c>
       <c r="Q14">
         <v>27000.0</v>
       </c>
       <c r="R14">
         <v>25482.0</v>
       </c>
       <c r="S14">
         <v>24668.0</v>
       </c>
       <c r="T14">
         <v>8582.0</v>
       </c>
       <c r="U14">
         <v>10886.0</v>
       </c>
       <c r="V14">
         <v>443587.0</v>
       </c>
       <c r="W14">
-        <v>774.0</v>
+        <v>40700.0</v>
       </c>
       <c r="X14">
         <v>55371.0</v>
       </c>
       <c r="Y14">
         <v>46037.0</v>
       </c>
       <c r="Z14">
         <v>36798.0</v>
       </c>
       <c r="AA14">
         <v>603.0</v>
       </c>
       <c r="AB14">
         <v>348.0</v>
       </c>
       <c r="AC14">
         <v>348.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>691711000000.0</v>
       </c>
       <c r="G15">
         <v>735149000000.0</v>
       </c>
       <c r="H15">
         <v>699815000000.0</v>
       </c>
       <c r="I15">
         <v>2624836000000.0</v>
       </c>
       <c r="J15">
         <v>276578000000.0</v>
       </c>
       <c r="K15">
         <v>581300000000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
@@ -29038,51 +29454,51 @@
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>201862421.0</v>
       </c>
       <c r="C16">
         <v>39990827.0</v>
       </c>
       <c r="D16">
         <v>28598445.0</v>
       </c>
       <c r="E16">
         <v>28899997.0</v>
       </c>
       <c r="F16">
         <v>24747613.0</v>
       </c>
       <c r="G16">
         <v>21531665.0</v>
       </c>
       <c r="H16">
         <v>17958989.0</v>
       </c>
       <c r="I16">
         <v>24637295.0</v>
       </c>
@@ -29127,84 +29543,84 @@
       </c>
       <c r="W16">
         <v>802.0</v>
       </c>
       <c r="X16">
         <v>894.0</v>
       </c>
       <c r="Y16">
         <v>894.0</v>
       </c>
       <c r="Z16">
         <v>902.0</v>
       </c>
       <c r="AA16">
         <v>6230.0</v>
       </c>
       <c r="AB16">
         <v>1299.0</v>
       </c>
       <c r="AC16">
         <v>1490.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>-14281478.0</v>
       </c>
       <c r="C18">
         <v>-9493696.0</v>
       </c>
       <c r="D18">
         <v>-6485373.0</v>
       </c>
       <c r="E18">
         <v>-6769797.0</v>
       </c>
       <c r="F18">
         <v>-11052110.0</v>
       </c>
       <c r="G18">
         <v>-8780857.0</v>
       </c>
       <c r="H18">
         <v>-6888760.0</v>
       </c>
       <c r="I18">
         <v>-7630918.0</v>
       </c>
@@ -29249,51 +29665,51 @@
       </c>
       <c r="W18">
         <v>-7079.0</v>
       </c>
       <c r="X18">
         <v>-10294.0</v>
       </c>
       <c r="Y18">
         <v>-65158.0</v>
       </c>
       <c r="Z18">
         <v>-113184.0</v>
       </c>
       <c r="AA18">
         <v>-705751.0</v>
       </c>
       <c r="AB18">
         <v>61.0</v>
       </c>
       <c r="AC18">
         <v>-33557.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-1108.0</v>
       </c>
       <c r="E19">
         <v>-6642.0</v>
       </c>
       <c r="F19">
         <v>-16021.0</v>
       </c>
       <c r="G19">
         <v>-210436.0</v>
       </c>
       <c r="H19">
         <v>-3540000.0</v>
       </c>
       <c r="I19">
         <v>-5826729.0</v>
       </c>
       <c r="J19">
         <v>-207227.0</v>
@@ -29310,323 +29726,325 @@
       <c r="N19">
         <v>1533362.0</v>
       </c>
       <c r="O19">
         <v>3744506.0</v>
       </c>
       <c r="P19">
         <v>5408485.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>219</v>
+      </c>
+      <c r="B20">
+        <v>181968400.0</v>
+      </c>
       <c r="C20">
         <v>21412505.0</v>
       </c>
       <c r="D20">
         <v>4861273.0</v>
       </c>
       <c r="E20">
         <v>11026785.0</v>
       </c>
       <c r="F20">
         <v>14821354.0</v>
       </c>
       <c r="G20">
         <v>12353533.0</v>
       </c>
       <c r="H20">
         <v>3750454.0</v>
       </c>
       <c r="I20">
         <v>33369815.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>114012.0</v>
       </c>
       <c r="K21">
         <v>211820.0</v>
       </c>
       <c r="L21">
         <v>-651.0</v>
       </c>
       <c r="M21">
         <v>229827.0</v>
       </c>
       <c r="N21">
         <v>-1326.0</v>
       </c>
       <c r="O21">
         <v>-1799.0</v>
       </c>
       <c r="P21">
         <v>-1600.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>-19580341.0</v>
       </c>
       <c r="C22">
         <v>-11787066.0</v>
       </c>
       <c r="D22">
         <v>-7908646.0</v>
       </c>
       <c r="E22">
         <v>-7497857.0</v>
       </c>
       <c r="F22">
         <v>-7835665.0</v>
       </c>
       <c r="G22">
         <v>-14417266.0</v>
       </c>
       <c r="H22">
         <v>-10587124.0</v>
       </c>
       <c r="I22">
         <v>-15676108.0</v>
       </c>
       <c r="J22">
         <v>-7104897.0</v>
       </c>
       <c r="K22">
         <v>-6345176.0</v>
       </c>
       <c r="L22">
         <v>-4318150.0</v>
       </c>
       <c r="M22">
         <v>-3654000.0</v>
       </c>
       <c r="N22">
-        <v>-4864961.0</v>
+        <v>-4587000.0</v>
       </c>
       <c r="O22">
         <v>-4057075.0</v>
       </c>
       <c r="P22">
         <v>-5869007.0</v>
       </c>
       <c r="Q22">
         <v>-7563481.0</v>
       </c>
       <c r="R22">
         <v>-7233000.0</v>
       </c>
       <c r="S22">
         <v>-2859402.0</v>
       </c>
       <c r="T22">
         <v>-11452583.0</v>
       </c>
       <c r="U22">
         <v>-11708328.0</v>
       </c>
       <c r="V22">
         <v>-2691516.0</v>
       </c>
       <c r="W22">
         <v>-2691516.0</v>
       </c>
       <c r="X22">
         <v>-95430.0</v>
       </c>
       <c r="Y22">
         <v>-142233.0</v>
       </c>
       <c r="Z22">
         <v>-326038.0</v>
       </c>
       <c r="AA22">
         <v>-723239.0</v>
       </c>
       <c r="AB22">
         <v>-47147.0</v>
       </c>
       <c r="AC22">
         <v>-159909.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-8174640.0</v>
       </c>
       <c r="C23">
         <v>-526427.0</v>
       </c>
       <c r="D23">
         <v>-221610.0</v>
       </c>
       <c r="E23">
         <v>-104604.0</v>
       </c>
       <c r="F23">
         <v>691710446704.0</v>
       </c>
       <c r="G23">
         <v>735149000000.0</v>
       </c>
       <c r="H23">
         <v>699815000000.0</v>
       </c>
       <c r="I23">
         <v>3900000.0</v>
       </c>
       <c r="J23">
         <v>114012.0</v>
       </c>
       <c r="K23">
         <v>3011820.0</v>
       </c>
       <c r="L23">
         <v>-651.0</v>
       </c>
       <c r="M23">
         <v>229827.0</v>
       </c>
       <c r="N23">
         <v>-1326.0</v>
       </c>
       <c r="O23">
-        <v>-1799.0</v>
+        <v>-1733.0</v>
       </c>
       <c r="P23">
         <v>-1600.0</v>
       </c>
       <c r="Q23">
         <v>101891.0</v>
       </c>
       <c r="R23">
         <v>-2174.0</v>
       </c>
       <c r="S23">
         <v>-650000.0</v>
       </c>
       <c r="T23">
         <v>-4739.0</v>
       </c>
       <c r="U23">
         <v>12748258.0</v>
       </c>
       <c r="V23">
         <v>7881.0</v>
       </c>
       <c r="W23">
-        <v>1519.0</v>
+        <v>-261068.0</v>
       </c>
       <c r="X23">
         <v>55750.0</v>
       </c>
       <c r="Y23">
         <v>42706.0</v>
       </c>
       <c r="Z23">
         <v>25000.0</v>
       </c>
       <c r="AA23">
         <v>-24222.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23">
         <v>16097.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-10526.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-6.64</v>
       </c>
       <c r="F24">
         <v>-16.02</v>
       </c>
       <c r="G24">
         <v>-210.44</v>
       </c>
       <c r="H24">
         <v>-3540000.0</v>
       </c>
       <c r="I24">
         <v>-5826.73</v>
       </c>
       <c r="J24">
         <v>-207.23</v>
       </c>
       <c r="K24">
@@ -29641,150 +30059,152 @@
       <c r="N24">
         <v>-98572.0</v>
       </c>
       <c r="O24">
         <v>936.0</v>
       </c>
       <c r="P24">
         <v>-161110.0</v>
       </c>
       <c r="Q24">
         <v>-135000.0</v>
       </c>
       <c r="R24">
         <v>-23970.0</v>
       </c>
       <c r="S24">
         <v>-102113.0</v>
       </c>
       <c r="T24">
         <v>-17968.0</v>
       </c>
       <c r="U24">
         <v>-17625.0</v>
       </c>
       <c r="V24"/>
-      <c r="W24"/>
+      <c r="W24">
+        <v>-1520.0</v>
+      </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24">
         <v>-385.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>-491128.0</v>
       </c>
       <c r="C25">
         <v>110806.0</v>
       </c>
       <c r="D25">
         <v>45000.0</v>
       </c>
       <c r="E25">
         <v>45000.0</v>
       </c>
       <c r="F25">
         <v>254994.0</v>
       </c>
       <c r="G25">
         <v>1169645.0</v>
       </c>
       <c r="H25">
         <v>3321737.0</v>
       </c>
       <c r="I25">
-        <v>6817699.0</v>
+        <v>-3356056.0</v>
       </c>
       <c r="J25">
-        <v>545093.0</v>
+        <v>-6052556.0</v>
       </c>
       <c r="K25">
-        <v>-1292000.0</v>
+        <v>-8926751.0</v>
       </c>
       <c r="L25">
         <v>-1872650.0</v>
       </c>
       <c r="M25">
-        <v>-1161000.0</v>
+        <v>-1178968.0</v>
       </c>
       <c r="N25">
-        <v>378615.0</v>
+        <v>-229000.0</v>
       </c>
       <c r="O25">
         <v>-195892.0</v>
       </c>
       <c r="P25">
         <v>-93951.0</v>
       </c>
       <c r="Q25">
         <v>116487.0</v>
       </c>
       <c r="R25"/>
       <c r="S25">
         <v>-30143.0</v>
       </c>
       <c r="T25">
         <v>58601.0</v>
       </c>
       <c r="U25">
         <v>8134323.0</v>
       </c>
       <c r="V25">
         <v>2169715.0</v>
       </c>
       <c r="W25">
-        <v>2612528.0</v>
+        <v>2572602.0</v>
       </c>
       <c r="X25">
         <v>22500.0</v>
       </c>
       <c r="Y25">
         <v>22500.0</v>
       </c>
       <c r="Z25">
         <v>12445.0</v>
       </c>
       <c r="AA25">
         <v>12445.0</v>
       </c>
       <c r="AB25">
         <v>46860.0</v>
       </c>
       <c r="AC25">
         <v>101291.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-221.61</v>
       </c>
       <c r="E26">
         <v>-104.6</v>
       </c>
       <c r="F26">
         <v>-824.15</v>
       </c>
       <c r="G26">
         <v>12353533.0</v>
       </c>
       <c r="H26">
         <v>3750454.0</v>
       </c>
       <c r="I26">
         <v>33369815.0</v>
       </c>
       <c r="J26">
         <v>6027064.0</v>
       </c>
       <c r="K26">
@@ -29807,51 +30227,51 @@
       </c>
       <c r="Q26">
         <v>-243552.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-255850.0</v>
       </c>
       <c r="U26">
         <v>-255850.0</v>
       </c>
       <c r="V26">
         <v>-400000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>5789991.0</v>
       </c>
       <c r="C27">
         <v>2038231.0</v>
       </c>
       <c r="D27">
         <v>1257717.0</v>
       </c>
       <c r="E27">
         <v>842704.0</v>
       </c>
       <c r="F27">
         <v>826493.0</v>
       </c>
       <c r="G27">
         <v>70341.0</v>
       </c>
       <c r="H27">
         <v>822820.0</v>
       </c>
       <c r="I27">
         <v>2379905.0</v>
       </c>
@@ -29878,51 +30298,51 @@
       </c>
       <c r="Q27">
         <v>2691509.0</v>
       </c>
       <c r="R27">
         <v>4849000.0</v>
       </c>
       <c r="S27">
         <v>6546493.0</v>
       </c>
       <c r="T27">
         <v>4978981.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>176163598.0</v>
       </c>
       <c r="C28">
         <v>20886078.0</v>
       </c>
       <c r="D28">
         <v>6183821.0</v>
       </c>
       <c r="E28">
         <v>10922181.0</v>
       </c>
       <c r="F28">
         <v>14268058.0</v>
       </c>
       <c r="G28">
         <v>12353533.0</v>
       </c>
       <c r="H28">
         <v>3750454.0</v>
       </c>
       <c r="I28">
         <v>33369815.0</v>
       </c>
@@ -29965,51 +30385,51 @@
       <c r="V28">
         <v>7881.0</v>
       </c>
       <c r="W28">
         <v>7881.0</v>
       </c>
       <c r="X28">
         <v>9400.0</v>
       </c>
       <c r="Y28">
         <v>65150.0</v>
       </c>
       <c r="Z28">
         <v>107856.0</v>
       </c>
       <c r="AA28">
         <v>710491.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28">
         <v>35047.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>-14281478.0</v>
       </c>
       <c r="C29">
         <v>-9493696.0</v>
       </c>
       <c r="D29">
         <v>-6484733.0</v>
       </c>
       <c r="E29">
         <v>-6763155.0</v>
       </c>
       <c r="F29">
         <v>-11036089.0</v>
       </c>
       <c r="G29">
         <v>-8570421.0</v>
       </c>
       <c r="H29">
         <v>-6667697.0</v>
       </c>
       <c r="I29">
         <v>-7421189.0</v>
       </c>
@@ -30054,51 +30474,51 @@
       </c>
       <c r="W29">
         <v>-7079.0</v>
       </c>
       <c r="X29">
         <v>-10294.0</v>
       </c>
       <c r="Y29">
         <v>-65158.0</v>
       </c>
       <c r="Z29">
         <v>-113184.0</v>
       </c>
       <c r="AA29">
         <v>-703943.0</v>
       </c>
       <c r="AB29">
         <v>61.0</v>
       </c>
       <c r="AC29">
         <v>-33557.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-10526.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>-640.0</v>
       </c>
       <c r="E30">
         <v>-6642.0</v>
       </c>
       <c r="F30">
         <v>-16021.0</v>
       </c>
       <c r="G30">
         <v>-210436.0</v>
       </c>
       <c r="H30">
         <v>-3761063.0</v>
       </c>
       <c r="I30">
         <v>-5826729.0</v>
       </c>
       <c r="J30">
         <v>-207227.0</v>
@@ -30115,3114 +30535,3162 @@
       <c r="N30">
         <v>1434790.0</v>
       </c>
       <c r="O30">
         <v>3681921.0</v>
       </c>
       <c r="P30">
         <v>5247375.0</v>
       </c>
       <c r="Q30">
         <v>-10714881.0</v>
       </c>
       <c r="R30">
         <v>-38890.0</v>
       </c>
       <c r="S30">
         <v>-102113.0</v>
       </c>
       <c r="T30">
         <v>-17968.0</v>
       </c>
       <c r="U30">
         <v>-17625.0</v>
       </c>
       <c r="V30"/>
-      <c r="W30"/>
+      <c r="W30">
+        <v>-29162.0</v>
+      </c>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30">
         <v>-1808.0</v>
       </c>
       <c r="AB30"/>
-      <c r="AC30"/>
+      <c r="AC30">
+        <v>-385.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>215671445.0</v>
+      </c>
+      <c r="C2">
+        <v>201862421.0</v>
+      </c>
+      <c r="D2">
         <v>153330134.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>97901357.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>56929988.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>39990827.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26634951.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>27067039.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27942421.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28598445.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29235892.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28204016.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28051303.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>28899997.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31284501.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29268074.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28226863.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>24747613.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16133652.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13855982.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>15236151.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21531665.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>17410899.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17056313.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16334353.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17958989.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20581978.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>20975684.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>23528241.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24637295.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>25328649.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>25707368.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>21973862.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4515398.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4214386.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3992160.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5215035.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3584877.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3214065.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1484099.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>751265.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>623184.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1675673.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2371266.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3171530.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4220225.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>440837.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>987954.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2177072.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3672877.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>362597.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>586016.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1082948.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2197555.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>569460.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>827486.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1965892.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3569098.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>9284584.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1294332.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3014361.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2373421.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>3569526.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3077451.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2000134.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3028791.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>3872046.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4910717.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>4375361.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5580244.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>10360068.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5185597.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>4705577.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>7910766.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>6470292.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>7674955.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>9026195.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>10927775.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>12742408.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>14431407.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>66516.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>64249.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>-3182.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>802.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
-[...4 lines deleted...]
-      </c>
+      <c r="CI2"/>
+      <c r="CJ2"/>
       <c r="CK2">
         <v>894.0</v>
       </c>
       <c r="CL2">
         <v>894.0</v>
       </c>
       <c r="CM2">
         <v>894.0</v>
       </c>
       <c r="CN2">
+        <v>894.0</v>
+      </c>
+      <c r="CO2">
+        <v>894.0</v>
+      </c>
+      <c r="CP2">
         <v>1214.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>891.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>902.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>902.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>892.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>622.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>1814.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>6230.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>11473.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>778.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>574.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1299.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>164.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>164.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>7616</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>7616</v>
       </c>
       <c r="D3">
-        <v>3</v>
+        <v>4409</v>
       </c>
       <c r="E3">
         <v>3</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>2</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>640</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
-        <v>3</v>
+        <v>468</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>3</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
         <v>1366</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1366</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4</v>
       </c>
-      <c r="U3">
+      <c r="W3">
+        <v>4</v>
+      </c>
+      <c r="X3">
         <v>71744</v>
       </c>
-      <c r="V3">
-[...2 lines deleted...]
-      <c r="W3">
+      <c r="Y3">
         <v>68820</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>65449</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4423</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>72631</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19661</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>20010</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>108761</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>37540</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>33209</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>44180</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>94800</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>47974</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>44081</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>72283</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>42889</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>38694</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>73253</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>36325</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>61599</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>57407</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>9412</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>30913</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>19302</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>32113</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>36733</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>39126</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>26420</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>26763</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>38997</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>34357</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1919</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2908</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>30665</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>28029</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>54208</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>60460</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>23025</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>23417</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>89321</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>24845</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1818</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1818</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>6693</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>13977</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>16402</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>90085</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>192000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>18000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>20000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BZ3">
         <v>20000</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
+        <v>20000</v>
+      </c>
+      <c r="CC3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47239</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
-        <v>0</v>
+        <v>47239</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
+        <v>0</v>
+      </c>
+      <c r="CW3">
         <v>58</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
+      <c r="DB3">
+        <v>0</v>
+      </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-848694.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>-1380169.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-6295514.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>4120766.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>354586.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>721960.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-1624636.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-2622989.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-393706.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2552557.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-1109054.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-691354.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-378719.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>3733506.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>17458464.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>301012.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>222226.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-1222875.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1630158.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>370812.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>1729966.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>732834.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>128081.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-1052489.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-695593.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-800264.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-1048695.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>3779388.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-547117.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-1189118.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-1495805.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>3310280.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-223419.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-496932.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-1114607.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>1628095.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-258026.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1138406.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-1603206.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-278173.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>923190.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4665191.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4080342.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>90000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>201850.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-297281.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>49662.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>57771.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1255777.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1137718.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6440991.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-119655.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-869957.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>417206.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-199209.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>146962.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>3728.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-126298.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5860.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-68903.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>45547.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1657300.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>3236406.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2650520.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1542552.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1312295.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1067517.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>38744.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>122734.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-172937.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>159820.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>72986.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>184624.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-131779.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>132059.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-71581.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-176984.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-67901.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>21794729.0</v>
+      </c>
+      <c r="C6">
+        <v>13809024.0</v>
+      </c>
+      <c r="D6">
         <v>48532287.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>55428777.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>40971369.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>16939161.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>13355876.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-432087.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-875382.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-656024.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-637447.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1031876.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>152713.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-848694.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2384504.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2016427.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1041211.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3479250.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>8613961.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2277670.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1380169.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6295514.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4120766.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>354586.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>721960.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1624636.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2622989.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-393706.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2552557.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1109054.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-691354.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-378719.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3733506.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>17458464.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>301012.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>222226.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1222875.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1630158.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>370812.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1729966.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>732834.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>128081.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1052489.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-695593.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-800264.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1048695.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3779388.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-547117.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1189118.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1495805.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3310280.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-223419.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-496932.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1114607.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1628095.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-258026.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1138406.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1603206.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-5715486.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>7990252.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1720029.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>640940.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-1196105.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>492075.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1077317.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-1028657.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-843255.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1038671.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>535356.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1204883.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-4779824.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>5174471.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>480020.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-3205189.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>3437399.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1204663.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1351240.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1901580.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-1814633.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1689000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>14364891.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-8080.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>64249.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-802.0</v>
       </c>
-      <c r="CF6"/>
-      <c r="CG6">
+      <c r="CH6"/>
+      <c r="CI6">
         <v>97027.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>10570.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-894.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>4978.0</v>
       </c>
-      <c r="CK6"/>
-      <c r="CL6"/>
       <c r="CM6"/>
-      <c r="CN6">
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6">
         <v>-320.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>323.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-11.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>10.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>10.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>270.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-1192.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-4416.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-5243.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>10695.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>204.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-725.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>1315.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>1315.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>785418.0</v>
+      </c>
+      <c r="C7">
+        <v>-922838.0</v>
+      </c>
+      <c r="D7">
         <v>-1019980.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-51491.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>464365.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>115978.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-756000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>288049.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>127977.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>484674.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-340598.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>389511.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-90191.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>162474.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-994400.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>811145.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>179273.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-149020.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-677585.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>711020.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>28248.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-4343594.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2758531.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1011853.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>498245.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>238113.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-562523.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>658823.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-255134.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-66296.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-618593.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-135872.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>226043.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-414263.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-89070.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>245805.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-46349.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>252784.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-52153.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-396859.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>37764.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>88230.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>397275.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>239109.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>52823.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-30589.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>28418.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-156495.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>440348.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-94646.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>556982.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-33177.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-31169.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>60307.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-758336.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>336299.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-398106.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-984066.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>1012573.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>238570.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-782322.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-95944.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>995754.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-402899.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>1985918.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-211426.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>26181.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>73804.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>643120.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-944995.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-1291944.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-2320740.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-2175917.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-1507891.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>6101340.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-38402.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-90765.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-563131.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>161011.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-721824.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>353824.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-370000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-482449.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>521041.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>2195.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>80373.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-10471.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>2626.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>816.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>3046.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>1469.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>1934.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>1934.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>5452.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>1428.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-276.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-7739.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>39953.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-4645.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>148487.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-15453.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>58863.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>12772.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>5048.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>9773.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>9773.0</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8">
         <v>-785000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>400000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>233408.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-126134.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-148473.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-265548.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-93253.0</v>
       </c>
-      <c r="AE8"/>
-[...1 lines deleted...]
-      <c r="AG8">
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8">
         <v>10400.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>4736.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-4247.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>76725.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>300820.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-305215.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-13523.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>83923.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-13822.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>115238.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-7891.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>71239.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>150703.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-331060.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>270205.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>99507.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-81822.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>202873.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>34440.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-245116.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>183690.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-181263.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>243850.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>260864.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-648043.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>110000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>675000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-785000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1.0</v>
       </c>
-      <c r="W9">
-[...2 lines deleted...]
-      <c r="X9"/>
       <c r="Y9">
         <v>400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
+        <v>400000.0</v>
+      </c>
+      <c r="AB9">
         <v>233408.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-126134.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-148473.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-265548.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>428019.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-106000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>73728.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-478000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4736.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-4247.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>76725.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>300820.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-305215.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-13523.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>83923.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-13822.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>115238.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-7891.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>71239.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>150703.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-331060.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>270205.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>99507.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-81822.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>202873.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>34440.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-245116.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>183690.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-181263.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>243850.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>260864.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-648043.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>560285.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>452896.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-385426.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>85597.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>280797.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-138704.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1514577.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-226145.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-350967.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1828354.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>420737.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1038592.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-4598000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...2 lines deleted...]
-      <c r="AD10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
+        <v>0.0</v>
+      </c>
+      <c r="AF10">
         <v>882754010400.0</v>
       </c>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-140567000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-159952976849.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-78262005872.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-101959682392.0</v>
       </c>
-      <c r="AM10">
-[...4 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-505497802940.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-292173000000.0</v>
       </c>
-      <c r="AQ10">
-[...4 lines deleted...]
-      </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>66983000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-177040000000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
-        <v>-160113000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX10">
         <v>-91405000000.0</v>
       </c>
       <c r="AY10">
-        <v>0.0</v>
+        <v>-160113000000.0</v>
       </c>
       <c r="AZ10">
-        <v>0.0</v>
+        <v>-91405000000.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-8396000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1295210000000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>268122000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>337929000000.0</v>
       </c>
-      <c r="BG10">
-[...4 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>188061.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2976758000000.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-116147.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3348844.0</v>
       </c>
-      <c r="BO10"/>
-[...1 lines deleted...]
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>1596398.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2254356.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>440647.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-840055.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>707725.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>29835.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>296305.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-921344.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>568770.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-109942.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>321597.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1433661.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>921853.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>408245.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>135394.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-845593.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>727186.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-145916.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>356566.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1131068.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-16217.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>113564.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>140567.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-4349.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>212842.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-126802.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>78262.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>263319.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-392875.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-273982.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>506000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>337496.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>155774.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-134114.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-66983.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>264264.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-465444.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>218107.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>160113.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>194289.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-140603.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>29323.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>8396.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-709132.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>164030.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-481986.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-268122.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>284360.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>243337.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>190659.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>188772.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>264936.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>735904.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>69180.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>216335.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>60068.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1103026.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12940.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6085.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6085.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>231157.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>19378.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>237272.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>335013.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-4116601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3255425.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1922155.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2301362.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>594821.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>170605.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>198249.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>229631.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1040587.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>392872.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>365096.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>185456.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1297345.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>235413.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>700355.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>81680.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>56855.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>102213.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>65143.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>59362.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>55941.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>66020.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>106132.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>150522.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>90359.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>170482.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>255872.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>262816.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-154345.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>103420.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>149438.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-445325.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>133759.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-532750.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>923190.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-4665191.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4192192.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>90000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>90000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-297281.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>283070.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-68363.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-109218.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-157314.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>512475.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-119655.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>112479.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-565230.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-174817.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>37210.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3728.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-84134.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-176341.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>37156.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>83754.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -33236,401 +33704,403 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14"/>
+      <c r="E14">
+        <v>5204200.0</v>
+      </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
-[...2 lines deleted...]
-      <c r="V14">
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>25029.0</v>
+      </c>
+      <c r="X14">
         <v>100117000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100117.0</v>
       </c>
       <c r="Y14">
         <v>100117.0</v>
       </c>
       <c r="Z14">
+        <v>100117.0</v>
+      </c>
+      <c r="AA14">
+        <v>100117.0</v>
+      </c>
+      <c r="AB14">
         <v>89623.0</v>
       </c>
-      <c r="AA14"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
-        <v>0.0</v>
+        <v>2279997.0</v>
       </c>
       <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
         <v>982436.0</v>
       </c>
-      <c r="AG14">
-[...2 lines deleted...]
-      <c r="AH14">
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
         <v>491218000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
+        <v>1602738.0</v>
+      </c>
+      <c r="AL14">
         <v>122805.0</v>
       </c>
-      <c r="AJ14">
-[...5 lines deleted...]
-      <c r="AL14">
+      <c r="AM14">
+        <v>1622524.0</v>
+      </c>
+      <c r="AN14">
         <v>191345000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>68590.0</v>
       </c>
-      <c r="AN14">
-[...4 lines deleted...]
-      </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
-        <v>0.0</v>
+        <v>1481022.0</v>
       </c>
       <c r="AU14">
-        <v>0.0</v>
+        <v>1077970.0</v>
       </c>
       <c r="AV14">
-        <v>2019.0</v>
+        <v>4305.0</v>
       </c>
       <c r="AW14">
-        <v>2019.0</v>
+        <v>4305.0</v>
       </c>
       <c r="AX14">
         <v>2019.0</v>
       </c>
       <c r="AY14">
+        <v>2019.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2019.0</v>
+      </c>
+      <c r="BA14">
         <v>2812.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>6271.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6119.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6773.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>7067.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>8351.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>6166.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>7447.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5601.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>6617.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>7297.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>8784.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4800.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>6465.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>6951.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>5398.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>7044.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7036.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>6004.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-4710675.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>4731876.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>456.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>3011.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>2369.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>2071.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>3164.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>978.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>10886.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14">
         <v>657.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>657.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>411732.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>15599.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>15599.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>14483.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13630.0</v>
       </c>
       <c r="CM14">
         <v>13629.0</v>
       </c>
       <c r="CN14">
+        <v>13630.0</v>
+      </c>
+      <c r="CO14">
+        <v>13629.0</v>
+      </c>
+      <c r="CP14">
         <v>45403.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>-22385.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>11509.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>11510.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>36346.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>151.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>151.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>150.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>365.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>365.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87.0</v>
       </c>
       <c r="CZ14">
         <v>87.0</v>
       </c>
       <c r="DA14">
         <v>87.0</v>
       </c>
+      <c r="DB14">
+        <v>87.0</v>
+      </c>
+      <c r="DC14">
+        <v>87.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>691711000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>575049.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>380644.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>188923.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>735149000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>548637.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>180228000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>699815000000.0</v>
       </c>
-      <c r="AA15"/>
-[...1 lines deleted...]
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>172186000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2624836000000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>2624836000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>276578000000.0</v>
       </c>
-      <c r="AI15">
-[...4 lines deleted...]
-      </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>49000000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>581300000000.0</v>
       </c>
-      <c r="AM15">
-[...4 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
@@ -33647,410 +34117,422 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>237466174.0</v>
+      </c>
+      <c r="C16">
+        <v>215671445.0</v>
+      </c>
+      <c r="D16">
         <v>201862421.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>153330134.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>97901357.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>56929988.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>39990827.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26634951.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>27067039.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>27942421.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>28598445.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>29235892.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28204016.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>28051303.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>28899997.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>31284501.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>29268074.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28226863.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>24747613.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16133652.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13855982.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15236151.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21531665.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>17410899.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>17056313.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>16334353.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17958989.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>20581978.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>20975684.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>23528241.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>24637295.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25328649.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>25707368.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>21973862.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4515398.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4214386.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>3992160.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5215035.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3584877.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3214065.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1484099.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>751265.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>623184.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1675673.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2371266.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3171530.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4220225.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>440837.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>987954.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2177072.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3672877.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>362597.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>586016.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1082948.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2197555.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>569460.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>827486.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1965892.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3569098.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>9284584.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1294332.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3014361.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2373421.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>3569526.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3077451.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>2000134.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3028791.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3872046.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>4910717.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>4375361.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>5580244.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>10360068.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>5185597.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>4705577.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>9907691.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>6470292.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>7674955.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>9026195.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>10927775.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>12742408.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>14431407.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>56169.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>64249.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>94942.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>94942.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16"/>
       <c r="CI16"/>
-      <c r="CJ16">
-[...4 lines deleted...]
-      </c>
+      <c r="CJ16"/>
+      <c r="CK16"/>
       <c r="CL16">
         <v>894.0</v>
       </c>
       <c r="CM16">
         <v>894.0</v>
       </c>
       <c r="CN16">
         <v>894.0</v>
       </c>
       <c r="CO16">
+        <v>894.0</v>
+      </c>
+      <c r="CP16">
+        <v>894.0</v>
+      </c>
+      <c r="CQ16">
         <v>1214.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>891.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>902.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>902.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>892.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>622.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>1814.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>6230.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>11473.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>778.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>574.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>1479.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>1479.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -34112,628 +34594,644 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B18">
-        <v>-6166281.0</v>
+        <v>-3518715.0</v>
       </c>
       <c r="C18">
+        <v>-4770408.0</v>
+      </c>
+      <c r="D18">
+        <v>-6170690.0</v>
+      </c>
+      <c r="E18">
         <v>-2510167.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2311293.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-3299853.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3824420.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1943829.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1847441.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1878006.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2339782.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1135228.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1430617.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1579746.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2659687.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1035726.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1134600.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1933613.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2243000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1133421.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1365510.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6295514.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3068082.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2107089.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1581375.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-2024311.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2622989.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1227761.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1382471.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1655539.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-2160493.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2110678.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1412995.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-1946752.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1463674.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1128667.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1435236.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1182978.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2105904.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1590608.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-1112947.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1376472.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1168696.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-792656.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-758003.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1048535.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-913543.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-852327.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1188743.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1495626.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-654736.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1282080.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-981607.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1096331.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1361081.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-736707.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-1479484.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-1539647.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-554112.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-645046.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-1703380.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-1308670.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-701946.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-1456015.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>688443.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-1028657.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-892834.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-1037262.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>535356.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-1204883.0</v>
       </c>
-      <c r="BR18">
-[...2 lines deleted...]
-      <c r="BS18">
+      <c r="BT18">
+        <v>-6347338.0</v>
+      </c>
+      <c r="BU18">
         <v>5627000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>157944.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-3244731.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>3459695.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-1206767.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-1350152.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-1900153.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-691675.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-1689000.0</v>
       </c>
-      <c r="CB18">
-[...2 lines deleted...]
-      <c r="CC18">
+      <c r="CD18">
+        <v>-623742.0</v>
+      </c>
+      <c r="CE18">
         <v>-3481000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-477000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>96016.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>194942.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-97027.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-10570.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-284.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-5872.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-338.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-3657.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-427.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-3639.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-51086.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-10011.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-422.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-19281.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-45295.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-34192.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-14416.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-460984.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-607122.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>466.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-2024.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>1111.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>1111.0</v>
       </c>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6116.0</v>
       </c>
-      <c r="E19">
-[...4 lines deleted...]
-      </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
         <v>-640.0</v>
       </c>
-      <c r="L19">
-[...4 lines deleted...]
-      </c>
       <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
+        <v>0.0</v>
+      </c>
+      <c r="P19">
         <v>-468.0</v>
       </c>
-      <c r="O19">
-[...2 lines deleted...]
-      <c r="P19">
+      <c r="Q19">
+        <v>0.0</v>
+      </c>
+      <c r="R19">
         <v>-6174.0</v>
       </c>
-      <c r="Q19">
-[...4 lines deleted...]
-      </c>
       <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
         <v>-1366.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-14655.0</v>
       </c>
-      <c r="U19">
-[...2 lines deleted...]
-      <c r="V19">
+      <c r="W19">
+        <v>0.0</v>
+      </c>
+      <c r="X19">
         <v>-71744.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-68820.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-65449.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-4423.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3540000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-19661.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-2120010.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-1548761.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="AF19">
         <v>-400000.0</v>
       </c>
       <c r="AG19">
-        <v>-5217000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="AH19">
-        <v>-5617000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="AI19">
         <v>-5217000.0</v>
       </c>
       <c r="AJ19">
+        <v>-5617000.0</v>
+      </c>
+      <c r="AK19">
         <v>-5217000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19">
+        <v>-5217000.0</v>
+      </c>
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-5617000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-5617000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>14434.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-747.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>1066940.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>485035.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-17866.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>2988654.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>479099.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>339763.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-63010.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>219</v>
+      </c>
+      <c r="B20">
+        <v>26759858.0</v>
+      </c>
       <c r="C20">
+        <v>19215191.0</v>
+      </c>
+      <c r="D20">
+        <v>57309032.0</v>
+      </c>
+      <c r="E20">
         <v>61536446.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>42909727.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>20213195.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>17706723.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1501159.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>982641.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1221982.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1923945.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>2167104.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1583330.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>731052.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>379787.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>3052153.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>2181982.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>5412863.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>11410263.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>3411091.0</v>
       </c>
-      <c r="T20">
-[...3 lines deleted...]
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -34773,2684 +35271,2744 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...4 lines deleted...]
-      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
       <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>114077.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-18.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-23.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-24.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-27399.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-119628.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>250633.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>108214.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-162.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-165.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-164.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-160.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>230661.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-280.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-375.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-179.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-277.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-279.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-360.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-410.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-414.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-418.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-418.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-549.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B22">
+        <v>-5754518.0</v>
+      </c>
+      <c r="C22">
+        <v>-6344839.0</v>
+      </c>
+      <c r="D22">
         <v>-7189650.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-4099245.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-3520434.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4771012.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3936687.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2656161.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-2374634.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2819584.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2370014.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1839828.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1672224.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2026580.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1908156.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2037530.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1502642.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2049529.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2301325.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1912255.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1610097.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2011988.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6958012.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3063062.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2132106.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2264086.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1728266.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2441414.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3306917.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3110527.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-3223022.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-4214586.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3517013.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-4721487.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1988378.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1733553.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1637658.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-1745308.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-3209749.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1503516.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1297206.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-334705.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-3241537.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-174271.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1020000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>117662.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-966702.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>95996.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1751000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-3408000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1242915.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1319280.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-1023844.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-1278922.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-697958.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1247647.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1314936.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-796534.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1899551.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-1168785.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-1161932.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-1638739.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-2204449.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-1671689.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-2003585.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-1683758.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-2076978.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-2286923.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-1346950.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-1522461.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-1926939.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>852602.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-997130.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-787935.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-3908935.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-2298046.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-2468209.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-2777393.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>9758649.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-2253004.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-2444981.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-3010000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-4543865.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-1295025.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-1335129.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-1322180.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-15698.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-18509.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-21171.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-17013.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-30006.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-27240.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-28332.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-79297.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-22948.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-11656.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-47888.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-85399.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-29698.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-163053.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-40895.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-663165.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-12013.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-7166.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-10021.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-10021.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>-496636.0</v>
+      </c>
+      <c r="C23">
+        <v>18587048.0</v>
+      </c>
+      <c r="D23">
         <v>-3732099.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-4207920.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>372935.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>-852792.0</v>
+      </c>
+      <c r="H23">
         <v>-526427.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10582.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-10582.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1221982.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-221610.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2167.1</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1583.33</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>731.05</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-104604.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3052.15</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2181.98</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-553000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1366.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-14655.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-71744.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>735149000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-68820.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-65449.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>180228000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>699815000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-19661.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2120010.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>172186000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2624836000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-33209.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-44180.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>114077.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-18.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-23.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-24.0</v>
       </c>
-      <c r="AL23">
-[...4 lines deleted...]
-      </c>
       <c r="AN23">
+        <v>93.0</v>
+      </c>
+      <c r="AO23">
+        <v>2721031.0</v>
+      </c>
+      <c r="AP23">
         <v>290811.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1504553.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-162.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>41932.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-42261.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-160.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>230661.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>305210.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-375.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-179.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>7723.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-8279.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-360.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-410.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-414.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-418.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1315.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-549.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-276.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-418.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-623.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-283.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-286664.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>12338704.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>388874.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-765.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>49579.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-1409.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-13977.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-16402.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-650000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-192198.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-10433.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-1054.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-1170.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-1088.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-1427.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-2183167.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-591800.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-250000.0</v>
       </c>
-      <c r="CC23">
-[...2 lines deleted...]
-      <c r="CD23">
+      <c r="CE23">
+        <v>1766231.0</v>
+      </c>
+      <c r="CF23">
         <v>590818.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3182.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>97027.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>10570.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>4978.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>4978.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>338.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>3657.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>427.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3319.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>51409.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>10000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>19291.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>19291.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>25000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>33000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-25000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>491828.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>618663.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B24">
+        <v>-7796.0</v>
+      </c>
+      <c r="C24">
+        <v>-7616.0</v>
+      </c>
+      <c r="D24">
         <v>-4409.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-6116.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-640000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-640.0</v>
       </c>
-      <c r="L24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
-        <v>-6174.0</v>
+        <v>-0.47</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
+        <v>-6174.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24">
         <v>-16020985345.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1366.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-14655.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-71744.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-68820.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-65449.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-4423.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-3540000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-19661.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2120010.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1548761.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-437540.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-33209.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-44180.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-5311800.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-47974.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-44081.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-72283.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-42889.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-38694.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-73253.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-36325.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-61599.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-57407.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-9412.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-30913.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-19302.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-17679.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-36733.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-39126.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-26420.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-26763.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1545.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-52223.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>936.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-4546.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-30665.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-28029000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-5161000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-60795.0</v>
       </c>
-      <c r="BH24">
-[...2 lines deleted...]
-      <c r="BI24">
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>-21877.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-187230.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-10390614.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-22871.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-38890.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-5630.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-16402.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>90085.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-192198.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-21242.0</v>
       </c>
       <c r="BV24"/>
       <c r="BW24">
+        <v>-21242.0</v>
+      </c>
+      <c r="BX24">
+        <v>-21242.0</v>
+      </c>
+      <c r="BY24">
         <v>3274.0</v>
       </c>
-      <c r="BX24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24">
+        <v>24175.0</v>
+      </c>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>58200.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>693336.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-108200.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-3558.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>-137420.0</v>
+      </c>
+      <c r="C25">
+        <v>-922838.0</v>
+      </c>
+      <c r="D25">
         <v>181.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25">
+        <v>-5204200.0</v>
+      </c>
+      <c r="F25">
         <v>6185366814446.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>1355181.0</v>
+      </c>
+      <c r="H25">
         <v>59633.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>35806.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-219191.0</v>
       </c>
       <c r="J25">
         <v>15000.0</v>
       </c>
       <c r="K25">
-        <v>15000.0</v>
+        <v>-219191.0</v>
       </c>
       <c r="L25">
         <v>15000.0</v>
       </c>
       <c r="M25">
-        <v>-156287.0</v>
+        <v>15000.0</v>
       </c>
       <c r="N25">
         <v>15000.0</v>
       </c>
       <c r="O25">
-        <v>15000.0</v>
+        <v>-156287.0</v>
       </c>
       <c r="P25">
         <v>15000.0</v>
       </c>
       <c r="Q25">
+        <v>15000.0</v>
+      </c>
+      <c r="R25">
+        <v>15000.0</v>
+      </c>
+      <c r="S25">
         <v>-31368.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>209994.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>30000.0</v>
       </c>
-      <c r="U25">
-[...2 lines deleted...]
-      <c r="V25">
+      <c r="W25">
+        <v>-25029.0</v>
+      </c>
+      <c r="X25">
         <v>1157912.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>111850.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>135394.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-490726.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>555113.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1962318.0</v>
       </c>
-      <c r="AC25">
-[...2 lines deleted...]
-      <c r="AD25">
+      <c r="AE25">
+        <v>-984965.0</v>
+      </c>
+      <c r="AF25">
         <v>1290151.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1743340.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1773445.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2010763.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>66927.0</v>
       </c>
-      <c r="AI25">
-[...2 lines deleted...]
-      <c r="AJ25">
+      <c r="AK25">
+        <v>-1370181.0</v>
+      </c>
+      <c r="AL25">
         <v>122805.0</v>
       </c>
-      <c r="AK25">
-[...2 lines deleted...]
-      <c r="AL25">
+      <c r="AM25">
+        <v>-1499720.0</v>
+      </c>
+      <c r="AN25">
         <v>154105.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-9852.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-182276.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-1253854.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>869096.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1083495.0</v>
       </c>
-      <c r="AR25">
-[...4 lines deleted...]
-      </c>
       <c r="AT25">
-        <v>1853.0</v>
+        <v>-1941291.0</v>
       </c>
       <c r="AU25">
-        <v>-857000.0</v>
+        <v>-2275956.0</v>
       </c>
       <c r="AV25">
+        <v>-2451.0</v>
+      </c>
+      <c r="AW25">
+        <v>-861377.0</v>
+      </c>
+      <c r="AX25">
         <v>95671.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1974000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>55941.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3115.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>42642.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3359.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-53999.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-32136.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-21828.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-87929.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>14275.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-22705.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-123277.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>37756.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>155125.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-38638.0</v>
       </c>
-      <c r="BL25"/>
-[...1 lines deleted...]
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25">
         <v>-201890.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1175506.0</v>
       </c>
-      <c r="BP25"/>
-[...1 lines deleted...]
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25">
         <v>1582220.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2555511.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>3330535.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-951916.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1264921.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1127610.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1205658.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>1439393.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-10436893.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1286000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1467415.0</v>
       </c>
-      <c r="CC25">
-[...2 lines deleted...]
-      <c r="CD25">
+      <c r="CE25">
+        <v>-149000.0</v>
+      </c>
+      <c r="CF25">
         <v>4607945.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>870000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>733048.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1.0</v>
       </c>
-      <c r="CI25"/>
-      <c r="CJ25"/>
       <c r="CK25"/>
-      <c r="CL25">
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25">
         <v>11250.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>11250.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-22644.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>45144.0</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
-      <c r="CU25">
-[...1 lines deleted...]
-      </c>
+      <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25">
+        <v>12445.0</v>
+      </c>
+      <c r="CX25"/>
+      <c r="CY25">
         <v>373.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-380.0</v>
       </c>
-      <c r="CY25">
-[...2 lines deleted...]
-      <c r="CZ25">
+      <c r="DA25">
+        <v>7.0</v>
+      </c>
+      <c r="DB25">
         <v>1272.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>1272.0</v>
       </c>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>-221.61</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>731052.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-104.6</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>7188848.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2461675.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2303335.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>399675.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3750450.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1763969.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2916400.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1986485.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1869139.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1731959.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5146501.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>24622216.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1650609.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1350911.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>212384.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2813160.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>581300000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>3440202.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1595148.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1396339.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>116369.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>97228.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-42097.0</v>
       </c>
-      <c r="AS26">
-[...2 lines deleted...]
-      <c r="AT26">
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>4447836.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>305490.0</v>
       </c>
-      <c r="AV26">
-[...4 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>3966040.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-8000.0</v>
       </c>
-      <c r="AZ26">
-[...4 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>1733.0</v>
       </c>
-      <c r="BE26">
-[...4 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26">
         <v>1950000.0</v>
       </c>
-      <c r="BX26">
-[...2 lines deleted...]
-      <c r="BY26"/>
       <c r="BZ26">
         <v>1950000.0</v>
       </c>
       <c r="CA26"/>
-      <c r="CB26"/>
+      <c r="CB26">
+        <v>1950000.0</v>
+      </c>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B27">
-        <v>2043168.0</v>
+        <v>1442769.0</v>
       </c>
       <c r="C27">
+        <v>2497269.0</v>
+      </c>
+      <c r="D27">
+        <v>2043349.0</v>
+      </c>
+      <c r="E27">
         <v>1640569.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>750892.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1355181.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>808634.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>388477.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="J27">
+        <v>399216.0</v>
+      </c>
+      <c r="K27">
         <v>456904.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>355830.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>300729.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>316798.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>284360.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>228337.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>175659.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>173772.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>264936.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>525910.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>54180.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>186335.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>60068.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>45231.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>-4060.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6085.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6085.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>231157.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>19378.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>237272.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>335013.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>428511.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>529649.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>148710.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1273035.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>594821.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>170605.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>198249.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>229631.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1040587.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>392872.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>365096.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>185456.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>863877.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>235413.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>700356.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>81680.0</v>
       </c>
-      <c r="AT27">
-[...2 lines deleted...]
-      <c r="AU27">
+      <c r="AV27">
+        <v>55000.0</v>
+      </c>
+      <c r="AW27">
         <v>101977.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>65501.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>59796.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>55941.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>62905.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>63490.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>147163.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>144358.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>202618.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>277700.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>350745.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>365352.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>362733.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>380559.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>404377.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>432161.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>677256.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>722516.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>859576.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1154383.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1175506.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1246127.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1272971.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>6546493.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-185328.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>185328.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-300635.0</v>
       </c>
-      <c r="CC27"/>
-[...1 lines deleted...]
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27">
         <v>300635.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>25321240.0</v>
+      </c>
+      <c r="C28">
+        <v>18587048.0</v>
+      </c>
+      <c r="D28">
         <v>54702977.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>57938945.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>43282662.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>20239014.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>17180296.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1511741.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>972059.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1221982.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1702335.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2167104.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1583330.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>731052.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>275183.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3052153.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2181982.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5412863.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10856967.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3411091.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3441091.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7188848.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7188848.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2461675.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2303335.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>399675.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3750450249546.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>834055.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>929914.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1986485.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1869139.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1731959.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5146501.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>24622216.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1764686.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1350893.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>212361.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2813136.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2476716.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3320574.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1845781.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1504553.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>116207.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>97063.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-42261.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-160.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4678497.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>305210.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-375.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-179.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3965763.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8279.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-360.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-410.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-414.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-418.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1315.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-549.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-276.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-418.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-623.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-283.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-306929.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12338704.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>388874.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>49579.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>49579.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1409.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-650000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-650000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>40000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>40000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>39542.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1054.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-1170.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1088.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-1427.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-2183167.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>15580433.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>15580433.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3330000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>590818.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3182.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>97027.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>10570.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>284.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4978.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>338.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>3657.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>427.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3319.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>51409.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>10000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>422.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>19291.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>45565.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>33000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>10000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>491828.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>618663.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>-3526331.0</v>
+      </c>
+      <c r="C29">
+        <v>-4770408.0</v>
+      </c>
+      <c r="D29">
         <v>-6166281.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2510167.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2305177.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3299853.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3824420.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1943829.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1847441.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1878006.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2339782.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1134588.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1430617.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1579746.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2659219.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1035726.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1134597.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1933613.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2243006.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1132055.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1365514.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6295514.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2996338.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2038269.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1515926.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2019888.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2550358.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1208100.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1362461.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1546778.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2122953.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-2077469.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1368815.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-1851952.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1415700.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1084586.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1362953.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-1140089.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-2067210.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1517355.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-1076622.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1314873.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1111289.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-783244.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-727090.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1029233.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-881430.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-815594.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1149617.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1469206.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-627973.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1283625.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-942610.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1061974.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-1359162.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-733799.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-1448819.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-1511618.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-499904.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-584586.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-1680355.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-1285253.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-612625.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-1431170.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>711314.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-1028657.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-891016.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-1030569.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>549333.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-1188481.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-6347338.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>5819249.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>157944.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-3244731.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3459695.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-1206767.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-1350152.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-1900153.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-691675.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-1689000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-623742.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-3529000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-418369.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>96016.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>194942.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-97027.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-10570.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-284.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-5872.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-338.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-3657.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-427.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-3639.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-51086.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-10011.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-422.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-19281.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-45295.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-34192.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-14416.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>-460926.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-603564.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>466.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-2024.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>1111.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>1111.0</v>
       </c>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-180.0</v>
+      </c>
+      <c r="C30">
+        <v>-7616.0</v>
+      </c>
+      <c r="D30">
         <v>-4409.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-6116.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>-640.0</v>
       </c>
-      <c r="L30"/>
-[...1 lines deleted...]
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30">
         <v>-468.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-468.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6174.0</v>
       </c>
       <c r="R30">
         <v>-6174.0</v>
       </c>
       <c r="S30">
+        <v>-6174.0</v>
+      </c>
+      <c r="T30">
+        <v>-6174.0</v>
+      </c>
+      <c r="U30">
         <v>-1366.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-14655.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14655.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-71744.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-68820.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-65449.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-4423.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-72631.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-19661.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-2120010.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1548761.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-437540.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-33209.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-44180.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-5311800.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-47974.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-44081.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-72283.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-42889.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-38694.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-73253.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-36325.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-61599.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-57407.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-9412.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-30913.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-19302.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-17679.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-36733.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-39126.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-26420.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-27510.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1068485.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>446038.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-52223.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2987671.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>476191.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>309098.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-91039.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-5215306.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8575256.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-39051.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1926476.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-276551.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-10415459.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-22871.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-1818.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-6693.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-13977.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-16402.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>90085.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-192198.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-21242.0</v>
       </c>
       <c r="BV30"/>
       <c r="BW30">
+        <v>-21242.0</v>
+      </c>
+      <c r="BX30">
+        <v>-21242.0</v>
+      </c>
+      <c r="BY30">
         <v>3274.0</v>
       </c>
-      <c r="BX30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30">
+        <v>1124175.0</v>
+      </c>
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-591800.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>190575.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-108200.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-100000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
+      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30">
+        <v>-58.0</v>
+      </c>
+      <c r="CX30"/>
+      <c r="CY30">
         <v>-3558.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>