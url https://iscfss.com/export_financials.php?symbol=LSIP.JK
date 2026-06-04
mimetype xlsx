--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1028,87 +1034,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1143,3942 +1124,4092 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>250700000000.0</v>
+      </c>
+      <c r="C2">
         <v>180344000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>215118000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>330039000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>212055000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>164238000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>234867000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>233651000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128674000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>119900000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>171079000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>282966000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>310862000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>298847000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>112218000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>82807000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59103000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>103628000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63403000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43567000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>45624000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32693000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>23473000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>380858000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>433721000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>390632000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>124977000000.0</v>
+      </c>
+      <c r="C5">
         <v>120152000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>115149000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>110181000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>105218000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>99911000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>91397000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>87132000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>95313000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>65586000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>100934000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>26612000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24741000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>329000000.0</v>
+      </c>
+      <c r="C7">
         <v>3558000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8417000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3772000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8484000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3360000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>681996000000.0</v>
       </c>
       <c r="C8">
-        <v>682286000000.0</v>
+        <v>681996000000.0</v>
       </c>
       <c r="D8">
         <v>682286000000.0</v>
       </c>
       <c r="E8">
         <v>682286000000.0</v>
       </c>
       <c r="F8">
         <v>682286000000.0</v>
       </c>
       <c r="G8">
         <v>682286000000.0</v>
       </c>
       <c r="H8">
         <v>682286000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>682286000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>1027332000000.0</v>
       </c>
       <c r="C9">
-        <v>1030312000000.0</v>
+        <v>1027332000000.0</v>
       </c>
       <c r="D9">
         <v>1030312000000.0</v>
       </c>
       <c r="E9">
         <v>1030312000000.0</v>
       </c>
       <c r="F9">
         <v>1030312000000.0</v>
       </c>
       <c r="G9">
         <v>1030312000000.0</v>
       </c>
       <c r="H9">
         <v>1030312000000.0</v>
       </c>
       <c r="I9">
         <v>1030312000000.0</v>
       </c>
       <c r="J9">
         <v>1030312000000.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>1030312000000.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="C10">
         <v>5453691000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4511450000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3847390000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3367867000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1958874000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1131575000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1663456000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1633460000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1140614000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>737114000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1356532000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1401395000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1799137000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2063982000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1160688000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>682249000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1034344000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>558359000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>257054000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>152292000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>207086000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>81514000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>106258000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>59799000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>68936000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>3367867000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1633460000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1140614000000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="C12">
         <v>5453691000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4511450000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3847390000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3367867000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1958874000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1131575000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1663456000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1633460000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1140614000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>737114000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1356532000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1401395000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1799137000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2063982000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1160688000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>682249000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1034344000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>558359000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>257054000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>152292000000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>681996000000.0</v>
       </c>
       <c r="C13">
-        <v>682286000000.0</v>
+        <v>681996000000.0</v>
       </c>
       <c r="D13">
         <v>682286000000.0</v>
       </c>
       <c r="E13">
         <v>682286000000.0</v>
       </c>
       <c r="F13">
         <v>682286000000.0</v>
       </c>
       <c r="G13">
         <v>682286000000.0</v>
       </c>
       <c r="H13">
         <v>682286000000.0</v>
       </c>
       <c r="I13">
         <v>682286000000.0</v>
       </c>
       <c r="J13">
         <v>682286000000.0</v>
       </c>
       <c r="K13">
         <v>682286000000.0</v>
       </c>
       <c r="L13">
         <v>682286000000.0</v>
       </c>
       <c r="M13">
         <v>682286000000.0</v>
       </c>
       <c r="N13">
         <v>682286000000.0</v>
       </c>
       <c r="O13">
         <v>682286000000.0</v>
       </c>
       <c r="P13">
         <v>682286000000.0</v>
       </c>
       <c r="Q13">
         <v>682286000000.0</v>
       </c>
       <c r="R13">
         <v>682286000000.0</v>
       </c>
       <c r="S13">
         <v>682286000000.0</v>
       </c>
       <c r="T13">
-        <v>547615000000.0</v>
+        <v>682286000000.0</v>
       </c>
       <c r="U13">
         <v>547615000000.0</v>
       </c>
       <c r="V13">
         <v>547615000000.0</v>
       </c>
       <c r="W13">
-        <v>242807000000.0</v>
+        <v>547615000000.0</v>
       </c>
       <c r="X13">
         <v>242807000000.0</v>
       </c>
       <c r="Y13">
         <v>242807000000.0</v>
       </c>
       <c r="Z13">
         <v>242807000000.0</v>
       </c>
+      <c r="AA13">
+        <v>242807000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>6819964000.0</v>
       </c>
       <c r="C14">
         <v>6819964000.0</v>
       </c>
       <c r="D14">
         <v>6819964000.0</v>
       </c>
       <c r="E14">
         <v>6819964000.0</v>
       </c>
       <c r="F14">
         <v>6819964000.0</v>
       </c>
       <c r="G14">
         <v>6819964000.0</v>
       </c>
       <c r="H14">
-        <v>6819963965.0</v>
+        <v>6819964000.0</v>
       </c>
       <c r="I14">
         <v>6819963965.0</v>
       </c>
       <c r="J14">
         <v>6819963965.0</v>
       </c>
       <c r="K14">
         <v>6819963965.0</v>
       </c>
       <c r="L14">
         <v>6819963965.0</v>
       </c>
       <c r="M14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="N14">
         <v>6821694102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6822863965.0</v>
       </c>
       <c r="O14">
         <v>6822863965.0</v>
       </c>
       <c r="P14">
         <v>6822863965.0</v>
       </c>
       <c r="Q14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="R14">
         <v>6732674385.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6802717670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6822863965.0</v>
       </c>
       <c r="T14">
         <v>6822863965.0</v>
       </c>
       <c r="U14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="V14">
         <v>5905950320.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>195187000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>27181000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48197000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>66228000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>120533000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>47169000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>90914000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20505000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>211821000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>64493000000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>81983000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>407643000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>452978000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>256090000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>220843000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>31608000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15355000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>20842000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26353000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>32856000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>34288000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22317000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>36798000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>272272000000.0</v>
+      </c>
+      <c r="C21">
         <v>238234000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>221504000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>221116000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>230700000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>206644000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>196094000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32856000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34288000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22317000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>36798000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50054000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>112439000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>124421000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>117379000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38802000000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>864312000000.0</v>
+      </c>
+      <c r="C22">
         <v>925074000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>431429000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>814576000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>580000000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>527003000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>524771000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>577992000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>308149000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>569085000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>398426000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>380360000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>374485000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>645954000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>368244000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>264473000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>192133000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>213719000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>225833000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>130636000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>142495000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>80915000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>88439000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>65231000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>85863000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>54877000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>15857229000000.0</v>
+      </c>
+      <c r="C23">
         <v>13841956000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12514203000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12417013000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11851182000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10922788000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10225322000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10037294000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9744381000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9459088000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8848792000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8655146000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7974876000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7551796000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6791859000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5561433000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4852277000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4921310000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3938140000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2985212000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2602173000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>30550000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>609528000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>539152000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>466856000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>488012000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>565379000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12633000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1138000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>3558000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1289099000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>958981000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>888471000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>687721000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>806516000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-7597141000000.0</v>
+      </c>
+      <c r="C28">
         <v>-5450133000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4503033000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3843618000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3359383000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1955514000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1131575000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1663456000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1633460000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1140614000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-737114000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1356532000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1401395000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1799137000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2063982000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1160688000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-447249000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-96844000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>241068000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>383511000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>437299000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>13999946000000.0</v>
+      </c>
+      <c r="C29">
         <v>12559186000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11348618000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10935562000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10171198000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9284231000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8495878000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8328225000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8116333000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>226743000000.0</v>
+      </c>
+      <c r="C30">
         <v>684341000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>172358000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>397476000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>307328000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>339080000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>367179000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>152026000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>175452000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>202745000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>112289000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>84586000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>116796000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>52132000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112071000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38802000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>79388000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>157543000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>82868000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60379000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>65761000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>75331000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>31717000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42726000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18638000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19220000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10714446000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9959388000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9077587000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8299784000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8328225000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8224609000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7640094000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7331049000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>7778861000000.0</v>
+      </c>
+      <c r="C32">
         <v>6439310000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4812341000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4397862000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3611216000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2323270000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1725688000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1919213000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1752156000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>7157958000000.0</v>
+      </c>
+      <c r="C33">
         <v>6724673000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7137366000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7309524000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7543410000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8002513000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8032828000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7593267000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7575967000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7539427000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7580235000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6791640000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5975750000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4957980000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4224202000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4074176000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3887915000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3475510000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2932362000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2445477000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2204661000000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>1032207000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>940706000000.0</v>
+      </c>
+      <c r="C35">
         <v>607229000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>602266000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>771679000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>963317000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1039451000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1260016000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1180361000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1205958000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1032477000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>939652000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>688236000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>556461000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>479601000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>421109000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>385735000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>352623000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>874093000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>789766000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>689191000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>670367000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>317857000000.0</v>
+      </c>
+      <c r="C36">
         <v>167184000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>154884000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>68642000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>97002000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>101719000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>189810000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>256799000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>282164000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>332603000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>239021000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3277293000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2994348000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2512481000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>206014000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2242819000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>328677000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>302056000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>162251000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>197744000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>210946000000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>318012000000.0</v>
+      </c>
+      <c r="C38">
         <v>276297000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>282159000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>157056000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>213769000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>211813000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>236533000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>399746000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>366581000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>486135000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>456966000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>481522000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>357713000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>342046000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>323393000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>313474000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>323595000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>302056000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>162251000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>197744000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>210946000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>688833000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>216134000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>316368000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>340561000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>246222000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>10746000000.0</v>
+      </c>
+      <c r="C39">
         <v>54177000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>261600000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>48047000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>52577000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>95318000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>168969000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>222963000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>275922000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>127469000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>110183000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>105928000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>131311000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>96593000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>23360000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>23294000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12574000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>40194000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>138718000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>91666000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>36964000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>43682000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>22877000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24694000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>31304000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>31611000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>474194000000.0</v>
+      </c>
+      <c r="C40">
         <v>276138000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>223566000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>238872000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>265497000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>241429000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>157945000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>197758000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>202193000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>359881000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>320688000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>407461000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>426871000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>454695000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>396396000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>462703000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>340653000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>262048000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>309785000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>255449000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>239491000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>335636000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>330231000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>269839000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>290806000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>231725000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>771679000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>959545000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1039451000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1260016000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1180361000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1205996000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1032477000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>939652000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>673984000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>546510000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>468787000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>388512000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>330647000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>255445000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>209518000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>182155000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>124750000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>92410000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>82393000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>66130000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>55375000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>44090000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>37910000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>1027332000000.0</v>
       </c>
       <c r="C42">
-        <v>1027042000000.0</v>
+        <v>1027332000000.0</v>
       </c>
       <c r="D42">
         <v>1027042000000.0</v>
       </c>
       <c r="E42">
         <v>1027042000000.0</v>
       </c>
       <c r="F42">
         <v>1027042000000.0</v>
       </c>
       <c r="G42">
         <v>1027042000000.0</v>
       </c>
       <c r="H42">
         <v>1027042000000.0</v>
       </c>
       <c r="I42">
         <v>1027042000000.0</v>
       </c>
       <c r="J42">
         <v>1027042000000.0</v>
       </c>
       <c r="K42">
         <v>1027042000000.0</v>
       </c>
       <c r="L42">
         <v>1027042000000.0</v>
       </c>
       <c r="M42">
         <v>1027042000000.0</v>
       </c>
       <c r="N42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="O42">
         <v>1082348000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030312000000.0</v>
       </c>
       <c r="P42">
         <v>1030312000000.0</v>
       </c>
       <c r="Q42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="R42">
         <v>3101179000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2500254000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>888069000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>617647000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>618886000000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>12034566000000.0</v>
+      </c>
+      <c r="C45">
         <v>11631106000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11421235000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11069664000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10760250000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10599745000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10221930000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>5130728000000.0</v>
+      </c>
+      <c r="C46">
         <v>5053195000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5501643000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5669018000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5834689000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6316600000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6311102000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6234540000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3233981000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3465626000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3466049000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3464293000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2868963000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2321078000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3900809000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1728694000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3559238000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3173454000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2770111000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2247733000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1993715000000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>5130728000000.0</v>
+      </c>
+      <c r="C47">
         <v>5053195000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>5501643000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5669018000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5834689000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6316600000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6311102000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>6234540000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>6298818000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6365571000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>6316753000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6018216000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5269660000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4474111000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3900809000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3747572000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3559238000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3173454000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2770111000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2247733000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1993715000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1259032000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1169983000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1012077000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>841687000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>978287000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>12165641000000.0</v>
+      </c>
+      <c r="C48">
         <v>10729706000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9524141000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9116053000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8356652000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7474992000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6695153000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6531765000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6322940000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5865180000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5520787000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5427962000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4829977000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4515793000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>40000000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2841507000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>30000000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>14519000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3238000000.0</v>
       </c>
       <c r="T48">
         <v>3238000000.0</v>
       </c>
       <c r="U48">
+        <v>3238000000.0</v>
+      </c>
+      <c r="V48">
         <v>1238000000.0</v>
       </c>
-      <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>329000000.0</v>
+      </c>
+      <c r="C51">
         <v>3558000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8417000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3772000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>8484000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3360000000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>235000000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>937500000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>799427000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>640565000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>589591000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>329000000.0</v>
+      </c>
+      <c r="C52">
         <v>3558000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4859000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3772000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>9424000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>-49728000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-47169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>204450000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>327972000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>260275000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>578801000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>506672000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>6358947000000.0</v>
+      </c>
+      <c r="C53">
         <v>5072092000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>-122669000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>-88327000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-116599000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-93102000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-45651000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-112364000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-3086428000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-3046034000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-3003033000000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>38184000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>8051000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>408794000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>118727000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>20799000000.0</v>
       </c>
-      <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>15857229000000.0</v>
+      </c>
+      <c r="C55">
         <v>13841956000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12514203000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12417013000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11851182000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10922788000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10225322000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10037294000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>9744381000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9459088000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8848792000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8655146000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7974876000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7551796000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6791859000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5561433000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4852277000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4921310000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3938140000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2985212000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2602173000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2362930000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2019458000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1686081000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1398651000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1399153000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>8699271000000.0</v>
+      </c>
+      <c r="C56">
         <v>7117283000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5376837000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5107489000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4307772000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2920275000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2192494000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2444027000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2168414000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1919661000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1268557000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1863506000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1999126000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2593816000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2567657000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1487257000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>964362000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1445800000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1005778000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>539735000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>397512000000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>920410000000.0</v>
+      </c>
+      <c r="C57">
         <v>677973000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>564496000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>709627000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>696556000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>597005000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>466806000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>524814000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>416258000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>780627000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>571162000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>748076000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>804428000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>792482000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>531326000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>621593000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>686189000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>850158000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>833347000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>950121000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>806869000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>868810000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1746918000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1760916000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2007256000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1863818000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1861116000000.0</v>
+      </c>
+      <c r="C58">
         <v>1285202000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1166762000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1481306000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1678676000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1636456000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1726822000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1705175000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1622216000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1813104000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1510814000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1436312000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1360889000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1272083000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>952435000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1007328000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1038812000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1724251000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1623113000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1639312000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1477236000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1593717000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1915522000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1897284000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2110427000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1932404000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>13999946000000.0</v>
+      </c>
+      <c r="C60">
         <v>12559186000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11348618000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10935562000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10171198000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9284231000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8495878000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8328225000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8116333000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7640094000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7331049000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7218902000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6614046000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6280427000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5839491000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4554105000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3813465000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3197059000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2315027000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1345900000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1124937000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>769213000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>103936000000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-3270000000.0</v>
       </c>
       <c r="G61">
         <v>-3270000000.0</v>
       </c>
       <c r="H61">
         <v>-3270000000.0</v>
       </c>
       <c r="I61">
         <v>-3270000000.0</v>
       </c>
       <c r="J61">
         <v>-3270000000.0</v>
       </c>
       <c r="K61">
         <v>-3270000000.0</v>
       </c>
       <c r="L61">
         <v>-3270000000.0</v>
       </c>
       <c r="M61">
         <v>-3270000000.0</v>
       </c>
-      <c r="N61"/>
+      <c r="N61">
+        <v>-3270000000.0</v>
+      </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-45523000000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>269418000000.0</v>
+      </c>
+      <c r="C2">
+        <v>250700000000.0</v>
+      </c>
+      <c r="D2">
         <v>251676000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>269040000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>163322000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>180344000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>176806000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>179999000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>185329000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>215118000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>200511000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>285271000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>205475000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>330039000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>242165000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>227430000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>237154000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>212055000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>202724000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>180631000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>232060000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>164238000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>165732000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>165778000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>199330000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>234867000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>191352000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>160414000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>202413000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>233651000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>208933000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>219945000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>156712000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>128674000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>160513000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>142500000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>152785000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>119900000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>138154000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>123261000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>162195000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>171079000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>193366000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>262767000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>216899000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>282966000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>290076000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>282898000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>318522000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>310862000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>274920000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>286067000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>323823000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>298847000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>216998000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>158949000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>155066000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>112218000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>129178000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>100701000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>107784000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>82807000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>80499000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>53109000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>60181000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>59103000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>62212000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>96007000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>104781000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>103628000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>100867000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>44200000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>97859000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>63403000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>58788000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>25877000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>13909000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>43567000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>34513000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>13229000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>23968000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>45624000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>31549000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>59447000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>17124000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>32693000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>34084000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>13816000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>16573000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>23473000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>352895000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5125,54 +5256,13316 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>124963000000.0</v>
+      </c>
+      <c r="C5">
+        <v>124977000000.0</v>
+      </c>
+      <c r="D5">
+        <v>125007000000.0</v>
+      </c>
+      <c r="E5">
+        <v>125020000000.0</v>
+      </c>
+      <c r="F5">
+        <v>120090000000.0</v>
+      </c>
+      <c r="G5">
+        <v>120152000000.0</v>
+      </c>
+      <c r="H5">
+        <v>120126000000.0</v>
+      </c>
+      <c r="I5">
+        <v>120141000000.0</v>
+      </c>
+      <c r="J5">
+        <v>115161000000.0</v>
+      </c>
+      <c r="K5">
+        <v>115149000000.0</v>
+      </c>
+      <c r="L5">
+        <v>115080000000.0</v>
+      </c>
+      <c r="M5">
+        <v>115205000000.0</v>
+      </c>
+      <c r="N5">
+        <v>110182000000.0</v>
+      </c>
+      <c r="O5">
+        <v>110181000000.0</v>
+      </c>
+      <c r="P5">
+        <v>110265000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>105236000000.0</v>
+      </c>
+      <c r="R5">
+        <v>105217000000.0</v>
+      </c>
+      <c r="S5">
+        <v>105218000000.0</v>
+      </c>
+      <c r="T5">
+        <v>105216000000.0</v>
+      </c>
+      <c r="U5">
+        <v>100487000000.0</v>
+      </c>
+      <c r="V5">
+        <v>100599000000.0</v>
+      </c>
+      <c r="W5">
+        <v>14911000000.0</v>
+      </c>
+      <c r="X5">
+        <v>12669000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>11904000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>14487000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>11397000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>11739000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>11700000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>11831000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>12132000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>16168000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>15365000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>14393000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>14065000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>888000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>79000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>83000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>586000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>35403000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>36660000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>36225000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>40934000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>47200000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>35871000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>33587000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>26612000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>24530000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>21443000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>13396000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>24741000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>21951000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>9370000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>7745000000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>166000000.0</v>
+      </c>
+      <c r="C7">
+        <v>329000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>903000000.0</v>
+      </c>
+      <c r="F7">
+        <v>2242000000.0</v>
+      </c>
+      <c r="G7">
+        <v>3558000000.0</v>
+      </c>
+      <c r="H7">
+        <v>4852000000.0</v>
+      </c>
+      <c r="I7">
+        <v>6077000000.0</v>
+      </c>
+      <c r="J7">
+        <v>7257000000.0</v>
+      </c>
+      <c r="K7">
+        <v>8417000000.0</v>
+      </c>
+      <c r="L7">
+        <v>9558000000.0</v>
+      </c>
+      <c r="M7">
+        <v>1281000000.0</v>
+      </c>
+      <c r="N7">
+        <v>2538000000.0</v>
+      </c>
+      <c r="O7">
+        <v>3772000000.0</v>
+      </c>
+      <c r="P7">
+        <v>4983000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>6172000000.0</v>
+      </c>
+      <c r="R7">
+        <v>7339000000.0</v>
+      </c>
+      <c r="S7">
+        <v>8484000000.0</v>
+      </c>
+      <c r="T7">
+        <v>9609000000.0</v>
+      </c>
+      <c r="U7">
+        <v>10428000000.0</v>
+      </c>
+      <c r="V7">
+        <v>2122000000.0</v>
+      </c>
+      <c r="W7">
+        <v>3360000000.0</v>
+      </c>
+      <c r="X7">
+        <v>5878000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>6638000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>9495000000.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="C8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="F8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="G8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="H8">
+        <v>681996000000.0</v>
+      </c>
+      <c r="I8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="J8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="K8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="L8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="M8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="N8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="O8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="P8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="R8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="S8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="T8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="U8">
+        <v>682286000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="V9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="X9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>7830497000000.0</v>
+      </c>
+      <c r="C10">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="D10">
+        <v>6901140000000.0</v>
+      </c>
+      <c r="E10">
+        <v>6509695000000.0</v>
+      </c>
+      <c r="F10">
+        <v>6377872000000.0</v>
+      </c>
+      <c r="G10">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="H10">
+        <v>4857846000000.0</v>
+      </c>
+      <c r="I10">
+        <v>4925538000000.0</v>
+      </c>
+      <c r="J10">
+        <v>4758190000000.0</v>
+      </c>
+      <c r="K10">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="L10">
+        <v>4057700000000.0</v>
+      </c>
+      <c r="M10">
+        <v>4161348000000.0</v>
+      </c>
+      <c r="N10">
+        <v>4079776000000.0</v>
+      </c>
+      <c r="O10">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="P10">
+        <v>3606410000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3749678000000.0</v>
+      </c>
+      <c r="R10">
+        <v>3460392000000.0</v>
+      </c>
+      <c r="S10">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="T10">
+        <v>2848072000000.0</v>
+      </c>
+      <c r="U10">
+        <v>2685433000000.0</v>
+      </c>
+      <c r="V10">
+        <v>2400678000000.0</v>
+      </c>
+      <c r="W10">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="X10">
+        <v>1685680000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1606816000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1393357000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1434790000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1330412000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1585608000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1579658000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1881855000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1951646000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1486134000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>1451408000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1667139000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>696493000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>472595000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>863148000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>737114000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>622013000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>650633000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1229215000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1384390000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1599990000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1473400000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1022780000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1503127000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1455147000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1836778000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1658276000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2272487000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1861247000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1964564000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1591052000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10">
+        <v>1068030000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>986363000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>682249000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>808495000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>640751000000.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>7830497000000.0</v>
+      </c>
+      <c r="C12">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="D12">
+        <v>6901140000000.0</v>
+      </c>
+      <c r="E12">
+        <v>6509695000000.0</v>
+      </c>
+      <c r="F12">
+        <v>6377872000000.0</v>
+      </c>
+      <c r="G12">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="H12">
+        <v>4857846000000.0</v>
+      </c>
+      <c r="I12">
+        <v>4925538000000.0</v>
+      </c>
+      <c r="J12">
+        <v>4758190000000.0</v>
+      </c>
+      <c r="K12">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="L12">
+        <v>4057700000000.0</v>
+      </c>
+      <c r="M12">
+        <v>4161348000000.0</v>
+      </c>
+      <c r="N12">
+        <v>4079776000000.0</v>
+      </c>
+      <c r="O12">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="P12">
+        <v>3606410000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3749678000000.0</v>
+      </c>
+      <c r="R12">
+        <v>3460392000000.0</v>
+      </c>
+      <c r="S12">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="T12">
+        <v>2848072000000.0</v>
+      </c>
+      <c r="U12">
+        <v>2685433000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2400678000000.0</v>
+      </c>
+      <c r="W12">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="X12">
+        <v>1685680000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1606816000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1393357000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1434790000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1330412000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1585608000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1579658000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1881855000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1951646000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1486134000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1451408000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1667139000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>696493000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>472595000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>863148000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>737114000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>622013000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>650633000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1229215000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1384390000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1599990000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1473400000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1022780000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1503127000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1455147000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1836778000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1658276000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2272487000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1861247000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1964564000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1591052000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="BL12"/>
+      <c r="BM12">
+        <v>1068030000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>986363000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>682249000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>808495000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>640751000000.0</v>
+      </c>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="C13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="D13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="E13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="F13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="G13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="H13">
+        <v>681996000000.0</v>
+      </c>
+      <c r="I13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="J13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="K13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="L13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="M13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="N13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="O13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="P13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="R13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="S13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="T13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="U13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="V13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="W13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="X13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>682286000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>547616000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>517167000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>242807000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>242807000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>242807000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="C14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="D14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="E14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="F14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="G14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="H14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="I14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="J14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="K14">
+        <v>6819964000.0</v>
+      </c>
+      <c r="L14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="M14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="N14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="O14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="P14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="Q14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="R14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="S14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="T14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="U14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="V14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="W14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="X14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="Y14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="Z14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AA14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AB14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AC14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AD14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AE14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AF14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AG14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AH14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AI14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AJ14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AK14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AL14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AM14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AN14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AO14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AP14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AQ14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AR14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AS14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AT14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AU14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AV14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AW14">
+        <v>6820979033.0</v>
+      </c>
+      <c r="AX14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AY14">
+        <v>6820979033.0</v>
+      </c>
+      <c r="AZ14">
+        <v>6820979033.0</v>
+      </c>
+      <c r="BA14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BB14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BC14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BD14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BE14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BF14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BG14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BH14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BI14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BJ14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BK14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BL14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BM14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BN14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BO14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BP14">
+        <v>6822863965.0</v>
+      </c>
+      <c r="BQ14">
+        <v>6703043965.0</v>
+      </c>
+      <c r="BR14">
+        <v>6703043965.0</v>
+      </c>
+      <c r="BS14">
+        <v>6703043965.0</v>
+      </c>
+      <c r="BT14">
+        <v>6703043965.0</v>
+      </c>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>65018000000.0</v>
+      </c>
+      <c r="C16">
+        <v>195187000000.0</v>
+      </c>
+      <c r="D16">
+        <v>44321000000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>11969000000.0</v>
+      </c>
+      <c r="I16">
+        <v>19968000000.0</v>
+      </c>
+      <c r="J16">
+        <v>48550000000.0</v>
+      </c>
+      <c r="K16">
+        <v>27181000000.0</v>
+      </c>
+      <c r="L16">
+        <v>113982000000.0</v>
+      </c>
+      <c r="M16">
+        <v>11516000000.0</v>
+      </c>
+      <c r="N16">
+        <v>124547000000.0</v>
+      </c>
+      <c r="O16">
+        <v>48197000000.0</v>
+      </c>
+      <c r="P16">
+        <v>132252000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>52380000000.0</v>
+      </c>
+      <c r="R16">
+        <v>61145000000.0</v>
+      </c>
+      <c r="S16">
+        <v>66228000000.0</v>
+      </c>
+      <c r="T16">
+        <v>142400000000.0</v>
+      </c>
+      <c r="U16">
+        <v>175607000000.0</v>
+      </c>
+      <c r="V16">
+        <v>216986000000.0</v>
+      </c>
+      <c r="W16">
+        <v>120533000000.0</v>
+      </c>
+      <c r="X16">
+        <v>410693000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>358993000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>392484000000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>39429000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>80570000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>81983000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>47378000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>40108000000.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>407643000000.0</v>
+      </c>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
+        <v>30024000000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
+        <v>31608000000.0</v>
+      </c>
+      <c r="P18">
+        <v>31608000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>34850000000.0</v>
+      </c>
+      <c r="R18">
+        <v>13975000000.0</v>
+      </c>
+      <c r="S18">
+        <v>15355000000.0</v>
+      </c>
+      <c r="T18">
+        <v>16736000000.0</v>
+      </c>
+      <c r="U18">
+        <v>18116000000.0</v>
+      </c>
+      <c r="V18">
+        <v>19465000000.0</v>
+      </c>
+      <c r="W18">
+        <v>20842000000.0</v>
+      </c>
+      <c r="X18">
+        <v>22220000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>23598000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>24975000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>26353000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>27731000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>29109000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>30873000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>32856000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>29728000000.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>272370000000.0</v>
+      </c>
+      <c r="C21">
+        <v>272272000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>258796000000.0</v>
+      </c>
+      <c r="F21">
+        <v>241640000000.0</v>
+      </c>
+      <c r="G21">
+        <v>238234000000.0</v>
+      </c>
+      <c r="H21">
+        <v>233207000000.0</v>
+      </c>
+      <c r="I21">
+        <v>236393000000.0</v>
+      </c>
+      <c r="J21">
+        <v>221585000000.0</v>
+      </c>
+      <c r="K21">
+        <v>221504000000.0</v>
+      </c>
+      <c r="L21">
+        <v>221191000000.0</v>
+      </c>
+      <c r="M21">
+        <v>221126000000.0</v>
+      </c>
+      <c r="N21">
+        <v>221126000000.0</v>
+      </c>
+      <c r="O21">
+        <v>221116000000.0</v>
+      </c>
+      <c r="P21">
+        <v>220439000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>220231000000.0</v>
+      </c>
+      <c r="R21">
+        <v>234103000000.0</v>
+      </c>
+      <c r="S21">
+        <v>230700000000.0</v>
+      </c>
+      <c r="T21">
+        <v>211543000000.0</v>
+      </c>
+      <c r="U21">
+        <v>225967000000.0</v>
+      </c>
+      <c r="V21">
+        <v>206963000000.0</v>
+      </c>
+      <c r="W21">
+        <v>206644000000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>196094000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>27731000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>29109000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>30873000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>32856000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>29728000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>30323000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>32305000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>34288000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>18857000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>20011000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>21164000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>22317000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>25937000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>29557000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>33177000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>36798000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>40101000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>43700000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>46504000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>50054000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>85661000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>102969000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>109423000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>112439000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>115420000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>118436000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>121405000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>124421000000.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
+        <v>117379000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>40668000000.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21">
+        <v>5744000000.0</v>
+      </c>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
+        <v>79388000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>47667000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>46649000000.0</v>
+      </c>
+      <c r="BR21"/>
+      <c r="BS21">
+        <v>45990000000.0</v>
+      </c>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>820681000000.0</v>
+      </c>
+      <c r="C22">
+        <v>864312000000.0</v>
+      </c>
+      <c r="D22">
+        <v>824330000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1044586000000.0</v>
+      </c>
+      <c r="F22">
+        <v>801929000000.0</v>
+      </c>
+      <c r="G22">
+        <v>925074000000.0</v>
+      </c>
+      <c r="H22">
+        <v>774208000000.0</v>
+      </c>
+      <c r="I22">
+        <v>741954000000.0</v>
+      </c>
+      <c r="J22">
+        <v>617627000000.0</v>
+      </c>
+      <c r="K22">
+        <v>594296000000.0</v>
+      </c>
+      <c r="L22">
+        <v>819885000000.0</v>
+      </c>
+      <c r="M22">
+        <v>734763000000.0</v>
+      </c>
+      <c r="N22">
+        <v>826293000000.0</v>
+      </c>
+      <c r="O22">
+        <v>814576000000.0</v>
+      </c>
+      <c r="P22">
+        <v>1051791000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>878240000000.0</v>
+      </c>
+      <c r="R22">
+        <v>973634000000.0</v>
+      </c>
+      <c r="S22">
+        <v>580000000000.0</v>
+      </c>
+      <c r="T22">
+        <v>586588000000.0</v>
+      </c>
+      <c r="U22">
+        <v>540952000000.0</v>
+      </c>
+      <c r="V22">
+        <v>504601000000.0</v>
+      </c>
+      <c r="W22">
+        <v>527003000000.0</v>
+      </c>
+      <c r="X22">
+        <v>562449000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>430059000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>480507000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>524771000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>503813000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>608580000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>537455000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>577992000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>740086000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>683699000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>515857000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>308149000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>360598000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>364154000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>429361000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>569085000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>458814000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>388512000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>382557000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>398426000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>486707000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>455749000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>427115000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>380360000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>447890000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>418419000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>326332000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>374485000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>370985000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>385312000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>591557000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>645954000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>457896000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>399989000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>467318000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>368244000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>350660000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>282598000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>248435000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>264473000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>295553000000.0</v>
+      </c>
+      <c r="BM22">
+        <v>221592000000.0</v>
+      </c>
+      <c r="BN22">
+        <v>263154000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>192133000000.0</v>
+      </c>
+      <c r="BP22">
+        <v>223045000000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>218475000000.0</v>
+      </c>
+      <c r="BR22">
+        <v>218898000000.0</v>
+      </c>
+      <c r="BS22">
+        <v>213719000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>244803000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>194425000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>235135000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>225833000000.0</v>
+      </c>
+      <c r="BX22">
+        <v>135860000000.0</v>
+      </c>
+      <c r="BY22">
+        <v>180104000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>164467000000.0</v>
+      </c>
+      <c r="CA22">
+        <v>130636000000.0</v>
+      </c>
+      <c r="CB22">
+        <v>155645000000.0</v>
+      </c>
+      <c r="CC22">
+        <v>142007000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>128031000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>142495000000.0</v>
+      </c>
+      <c r="CF22">
+        <v>156357000000.0</v>
+      </c>
+      <c r="CG22">
+        <v>121473000000.0</v>
+      </c>
+      <c r="CH22">
+        <v>86778000000.0</v>
+      </c>
+      <c r="CI22">
+        <v>80915000000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>113962000000.0</v>
+      </c>
+      <c r="CK22">
+        <v>108124000000.0</v>
+      </c>
+      <c r="CL22">
+        <v>82095000000.0</v>
+      </c>
+      <c r="CM22">
+        <v>88439000000.0</v>
+      </c>
+      <c r="CN22">
+        <v>73583000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>16133562000000.0</v>
+      </c>
+      <c r="C23">
+        <v>15857229000000.0</v>
+      </c>
+      <c r="D23">
+        <v>15117438000000.0</v>
+      </c>
+      <c r="E23">
+        <v>14598563000000.0</v>
+      </c>
+      <c r="F23">
+        <v>14253853000000.0</v>
+      </c>
+      <c r="G23">
+        <v>13841956000000.0</v>
+      </c>
+      <c r="H23">
+        <v>13395879000000.0</v>
+      </c>
+      <c r="I23">
+        <v>13410208000000.0</v>
+      </c>
+      <c r="J23">
+        <v>12858497000000.0</v>
+      </c>
+      <c r="K23">
+        <v>12514203000000.0</v>
+      </c>
+      <c r="L23">
+        <v>12477655000000.0</v>
+      </c>
+      <c r="M23">
+        <v>12517900000000.0</v>
+      </c>
+      <c r="N23">
+        <v>12497229000000.0</v>
+      </c>
+      <c r="O23">
+        <v>12417013000000.0</v>
+      </c>
+      <c r="P23">
+        <v>12403555000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>12506873000000.0</v>
+      </c>
+      <c r="R23">
+        <v>12207153000000.0</v>
+      </c>
+      <c r="S23">
+        <v>11851182000000.0</v>
+      </c>
+      <c r="T23">
+        <v>11760095000000.0</v>
+      </c>
+      <c r="U23">
+        <v>11608312000000.0</v>
+      </c>
+      <c r="V23">
+        <v>11442036000000.0</v>
+      </c>
+      <c r="W23">
+        <v>10922788000000.0</v>
+      </c>
+      <c r="X23">
+        <v>10541461000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>10379890000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>10470589000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>10225322000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>10209755000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>10196968000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>10325202000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>10037294000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>10188796000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>10427644000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>10247910000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>9744381000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>9786628000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9655787000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9842339000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9459088000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>8952649000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8692473000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9015720000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8848792000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8835766000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8732180000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8987437000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>8655146000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>8478446000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8532794000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8273881000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7974876000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7497785000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>7620552000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7571325000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>7551796000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>7287408000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>6893829000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>7220240000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>6791859000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>6447126000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>6441196000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>5998898000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>5561433000000.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23">
+        <v>5314187000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>5229330000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>4852277000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>4894158000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>4684049000000.0</v>
+      </c>
+      <c r="BR23"/>
+      <c r="BS23">
+        <v>4921310000000.0</v>
+      </c>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
+        <v>144150000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>183347000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>229802000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>30550000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>557597000000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>438227000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>495819000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>609528000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>520361000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>567661000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>481321000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>539152000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>626678000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>589325000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>502299000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>466856000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>468637000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>415519000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>450984000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>488012000000.0</v>
+      </c>
+      <c r="CF24">
+        <v>560170000000.0</v>
+      </c>
+      <c r="CG24">
+        <v>536091000000.0</v>
+      </c>
+      <c r="CH24">
+        <v>573739000000.0</v>
+      </c>
+      <c r="CI24">
+        <v>565379000000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>605964000000.0</v>
+      </c>
+      <c r="CK24">
+        <v>622352000000.0</v>
+      </c>
+      <c r="CL24">
+        <v>13606000000.0</v>
+      </c>
+      <c r="CM24">
+        <v>12633000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>12538000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:92">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>4852000000.0</v>
+      </c>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25">
+        <v>0.0</v>
+      </c>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>1281000000.0</v>
+      </c>
+      <c r="R25">
+        <v>2538000000.0</v>
+      </c>
+      <c r="S25">
+        <v>3772000000.0</v>
+      </c>
+      <c r="T25">
+        <v>4984000000.0</v>
+      </c>
+      <c r="U25">
+        <v>4972000000.0</v>
+      </c>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>859000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2122000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>1289099000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1283243000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1286840000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1287282000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>958981000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>959436000000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+    </row>
+    <row r="28" spans="1:92">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-7830331000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7597141000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-6899463000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-6508792000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-6375630000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-5450133000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-4852994000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-4919461000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-4750933000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-4503033000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-4048142000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-4160067000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-4077238000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-3843618000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-3601427000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-3743506000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-3453053000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-3359383000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-2838463000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-2675005000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-2398556000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-1955514000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-1679802000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1600178000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-1383862000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-1131575000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-1434790000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-1330412000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-1585608000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-1663456000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-1579658000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-1881855000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-1951646000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-1633460000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-1486134000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-1451408000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-1667139000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-1140614000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-696493000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-472595000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-863148000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-737114000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-622013000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-650633000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1229215000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1356532000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1384390000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-1599990000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-1473400000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1401395000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1022780000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-1503127000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-1455147000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1799137000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-1836778000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-1658276000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-2272487000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-2063982000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-1861247000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-1964564000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-1591052000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-1160688000000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28">
+        <v>-738307000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-542135000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-447249000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-90758000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>102151000000.0</v>
+      </c>
+      <c r="BR28"/>
+      <c r="BS28">
+        <v>-96844000000.0</v>
+      </c>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+    </row>
+    <row r="29" spans="1:92">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>14393367000000.0</v>
+      </c>
+      <c r="C29">
+        <v>13999946000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>12829441000000.0</v>
+      </c>
+      <c r="F29">
+        <v>12950537000000.0</v>
+      </c>
+      <c r="G29">
+        <v>12559186000000.0</v>
+      </c>
+      <c r="H29">
+        <v>11885569000000.0</v>
+      </c>
+      <c r="I29">
+        <v>11680693000000.0</v>
+      </c>
+      <c r="J29">
+        <v>11617804000000.0</v>
+      </c>
+      <c r="K29">
+        <v>11348618000000.0</v>
+      </c>
+      <c r="L29">
+        <v>11027613000000.0</v>
+      </c>
+      <c r="M29">
+        <v>10737983000000.0</v>
+      </c>
+      <c r="N29">
+        <v>11046191000000.0</v>
+      </c>
+      <c r="O29">
+        <v>10935562000000.0</v>
+      </c>
+      <c r="P29">
+        <v>10588697000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10720658000000.0</v>
+      </c>
+      <c r="R29">
+        <v>10476166000000.0</v>
+      </c>
+      <c r="S29">
+        <v>10171198000000.0</v>
+      </c>
+      <c r="T29">
+        <v>9907564000000.0</v>
+      </c>
+      <c r="U29">
+        <v>9791072000000.0</v>
+      </c>
+      <c r="V29">
+        <v>9582116000000.0</v>
+      </c>
+      <c r="W29">
+        <v>9284231000000.0</v>
+      </c>
+      <c r="X29">
+        <v>8659326000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8576939000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>8578860000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+    </row>
+    <row r="30" spans="1:92">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>245094000000.0</v>
+      </c>
+      <c r="C30">
+        <v>226743000000.0</v>
+      </c>
+      <c r="D30">
+        <v>243969000000.0</v>
+      </c>
+      <c r="E30">
+        <v>238562000000.0</v>
+      </c>
+      <c r="F30">
+        <v>214845000000.0</v>
+      </c>
+      <c r="G30">
+        <v>684341000000.0</v>
+      </c>
+      <c r="H30">
+        <v>381409000000.0</v>
+      </c>
+      <c r="I30">
+        <v>285870000000.0</v>
+      </c>
+      <c r="J30">
+        <v>231863000000.0</v>
+      </c>
+      <c r="K30">
+        <v>216312000000.0</v>
+      </c>
+      <c r="L30">
+        <v>201105000000.0</v>
+      </c>
+      <c r="M30">
+        <v>207882000000.0</v>
+      </c>
+      <c r="N30">
+        <v>189364000000.0</v>
+      </c>
+      <c r="O30">
+        <v>397476000000.0</v>
+      </c>
+      <c r="P30">
+        <v>264942000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>400777000000.0</v>
+      </c>
+      <c r="R30">
+        <v>259097000000.0</v>
+      </c>
+      <c r="S30">
+        <v>307328000000.0</v>
+      </c>
+      <c r="T30">
+        <v>318250000000.0</v>
+      </c>
+      <c r="U30">
+        <v>278684000000.0</v>
+      </c>
+      <c r="V30">
+        <v>465199000000.0</v>
+      </c>
+      <c r="W30">
+        <v>339080000000.0</v>
+      </c>
+      <c r="X30">
+        <v>196604000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>210555000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>468477000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>367179000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>148571000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>134600000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>160414000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>152026000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>187208000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>134091000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>183851000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>175452000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>219247000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>240042000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>201848000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>202745000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>203069000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>22360000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>15984000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>22834000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>57345000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>34246000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>16926000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20686000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>27288000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>9640000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>139133000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>91935000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>191520000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>47398000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>91258000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>52132000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>173125000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>212195000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>117542000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>117620000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>40668000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>47509000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>42510000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>5744000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>28486000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>31041000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>34090000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>79388000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>47667000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>46649000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>49598000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>45990000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>117470000000.0</v>
+      </c>
+      <c r="BU30">
+        <v>80373000000.0</v>
+      </c>
+      <c r="BV30">
+        <v>183048000000.0</v>
+      </c>
+      <c r="BW30">
+        <v>82868000000.0</v>
+      </c>
+      <c r="BX30">
+        <v>79953000000.0</v>
+      </c>
+      <c r="BY30">
+        <v>36124000000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>66130000000.0</v>
+      </c>
+      <c r="CA30">
+        <v>60379000000.0</v>
+      </c>
+      <c r="CB30">
+        <v>98205000000.0</v>
+      </c>
+      <c r="CC30">
+        <v>83640000000.0</v>
+      </c>
+      <c r="CD30">
+        <v>92617000000.0</v>
+      </c>
+      <c r="CE30">
+        <v>65761000000.0</v>
+      </c>
+      <c r="CF30">
+        <v>92906000000.0</v>
+      </c>
+      <c r="CG30">
+        <v>49292000000.0</v>
+      </c>
+      <c r="CH30">
+        <v>61889000000.0</v>
+      </c>
+      <c r="CI30">
+        <v>75331000000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>55545000000.0</v>
+      </c>
+      <c r="CK30">
+        <v>81623000000.0</v>
+      </c>
+      <c r="CL30">
+        <v>60965000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>31717000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>17064000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:92">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>10737983000000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>10714446000000.0</v>
+      </c>
+      <c r="P31">
+        <v>10714446000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>10500427000000.0</v>
+      </c>
+      <c r="R31">
+        <v>10242063000000.0</v>
+      </c>
+      <c r="S31">
+        <v>9940498000000.0</v>
+      </c>
+      <c r="T31">
+        <v>9696021000000.0</v>
+      </c>
+      <c r="U31">
+        <v>9791072000000.0</v>
+      </c>
+      <c r="V31">
+        <v>9582116000000.0</v>
+      </c>
+      <c r="W31">
+        <v>9284231000000.0</v>
+      </c>
+      <c r="X31">
+        <v>8659326000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>8576939000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>8578860000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>8495878000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>8248107000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>8206905000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>8365658000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>8328225000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>8292406000000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+    </row>
+    <row r="32" spans="1:92">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>8202377000000.0</v>
+      </c>
+      <c r="C32">
+        <v>7778861000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>6676082000000.0</v>
+      </c>
+      <c r="F32">
+        <v>6803375000000.0</v>
+      </c>
+      <c r="G32">
+        <v>6439310000000.0</v>
+      </c>
+      <c r="H32">
+        <v>5487637000000.0</v>
+      </c>
+      <c r="I32">
+        <v>5196260000000.0</v>
+      </c>
+      <c r="J32">
+        <v>5106504000000.0</v>
+      </c>
+      <c r="K32">
+        <v>4812341000000.0</v>
+      </c>
+      <c r="L32">
+        <v>4542831000000.0</v>
+      </c>
+      <c r="M32">
+        <v>4191736000000.0</v>
+      </c>
+      <c r="N32">
+        <v>4500428000000.0</v>
+      </c>
+      <c r="O32">
+        <v>4397862000000.0</v>
+      </c>
+      <c r="P32">
+        <v>4194403000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>4309974000000.0</v>
+      </c>
+      <c r="R32">
+        <v>4058700000000.0</v>
+      </c>
+      <c r="S32">
+        <v>3611216000000.0</v>
+      </c>
+      <c r="T32">
+        <v>3069427000000.0</v>
+      </c>
+      <c r="U32">
+        <v>2841247000000.0</v>
+      </c>
+      <c r="V32">
+        <v>2639219000000.0</v>
+      </c>
+      <c r="W32">
+        <v>2323270000000.0</v>
+      </c>
+      <c r="X32">
+        <v>1945088000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1828877000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1784977000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+    </row>
+    <row r="33" spans="1:92">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>7132548000000.0</v>
+      </c>
+      <c r="C33">
+        <v>7157958000000.0</v>
+      </c>
+      <c r="D33">
+        <v>7099729000000.0</v>
+      </c>
+      <c r="E33">
+        <v>6737850000000.0</v>
+      </c>
+      <c r="F33">
+        <v>6728571000000.0</v>
+      </c>
+      <c r="G33">
+        <v>6724673000000.0</v>
+      </c>
+      <c r="H33">
+        <v>7300079000000.0</v>
+      </c>
+      <c r="I33">
+        <v>7362613000000.0</v>
+      </c>
+      <c r="J33">
+        <v>7117011000000.0</v>
+      </c>
+      <c r="K33">
+        <v>7137366000000.0</v>
+      </c>
+      <c r="L33">
+        <v>7308848000000.0</v>
+      </c>
+      <c r="M33">
+        <v>7319805000000.0</v>
+      </c>
+      <c r="N33">
+        <v>7324585000000.0</v>
+      </c>
+      <c r="O33">
+        <v>7309524000000.0</v>
+      </c>
+      <c r="P33">
+        <v>7397498000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>7385283000000.0</v>
+      </c>
+      <c r="R33">
+        <v>7430675000000.0</v>
+      </c>
+      <c r="S33">
+        <v>7543410000000.0</v>
+      </c>
+      <c r="T33">
+        <v>7913111000000.0</v>
+      </c>
+      <c r="U33">
+        <v>7970842000000.0</v>
+      </c>
+      <c r="V33">
+        <v>7969859000000.0</v>
+      </c>
+      <c r="W33">
+        <v>8002513000000.0</v>
+      </c>
+      <c r="X33">
+        <v>7974070000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>7980463000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>8046425000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>8032828000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>7939014000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>7948160000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>7939587000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>7593267000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>7506077000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>7472717000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>7526691000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>7575967000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>7659046000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>7478477000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>7524399000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>7539427000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>7534817000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>7559468000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>7628525000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>7580235000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>7507369000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>7427285000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>7185607000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>6791640000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>6516959000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>6419603000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>6187357000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>5975750000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>5741403000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>5491082000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>5290268000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>4957980000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>4665733000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>4494229000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>4257035000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>4224202000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>4173098000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>4110941000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>4087092000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>4074176000000.0</v>
+      </c>
+      <c r="BL33"/>
+      <c r="BM33">
+        <v>3975005000000.0</v>
+      </c>
+      <c r="BN33">
+        <v>3928085000000.0</v>
+      </c>
+      <c r="BO33">
+        <v>3887915000000.0</v>
+      </c>
+      <c r="BP33">
+        <v>3793698000000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>3724238000000.0</v>
+      </c>
+      <c r="BR33"/>
+      <c r="BS33">
+        <v>3475510000000.0</v>
+      </c>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+    </row>
+    <row r="34" spans="1:92">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+    </row>
+    <row r="35" spans="1:92">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>945725000000.0</v>
+      </c>
+      <c r="C35">
+        <v>940706000000.0</v>
+      </c>
+      <c r="D35">
+        <v>930850000000.0</v>
+      </c>
+      <c r="E35">
+        <v>587511000000.0</v>
+      </c>
+      <c r="F35">
+        <v>584143000000.0</v>
+      </c>
+      <c r="G35">
+        <v>607229000000.0</v>
+      </c>
+      <c r="H35">
+        <v>611480000000.0</v>
+      </c>
+      <c r="I35">
+        <v>627469000000.0</v>
+      </c>
+      <c r="J35">
+        <v>607143000000.0</v>
+      </c>
+      <c r="K35">
+        <v>602266000000.0</v>
+      </c>
+      <c r="L35">
+        <v>825005000000.0</v>
+      </c>
+      <c r="M35">
+        <v>774249000000.0</v>
+      </c>
+      <c r="N35">
+        <v>779088000000.0</v>
+      </c>
+      <c r="O35">
+        <v>771679000000.0</v>
+      </c>
+      <c r="P35">
+        <v>1002789000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>973937000000.0</v>
+      </c>
+      <c r="R35">
+        <v>1012201000000.0</v>
+      </c>
+      <c r="S35">
+        <v>982120000000.0</v>
+      </c>
+      <c r="T35">
+        <v>1073508000000.0</v>
+      </c>
+      <c r="U35">
+        <v>1019297000000.0</v>
+      </c>
+      <c r="V35">
+        <v>1025093000000.0</v>
+      </c>
+      <c r="W35">
+        <v>1039451000000.0</v>
+      </c>
+      <c r="X35">
+        <v>1257616000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1230027000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>1250079000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1260016000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>1270582000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>1236041000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1208229000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1180361000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1249244000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1234817000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1249309000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>1205958000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1099837000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1077384000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1054930000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1032477000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1002138000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>984691000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>950979000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>939652000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1046359000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1018820000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>991283000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>688236000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>666363000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>641172000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>577538000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>556461000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>561530000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>543995000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>499135000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>479601000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>468176000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>457924000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>431496000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>421109000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>428679000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>414992000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>398130000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>385735000000.0</v>
+      </c>
+      <c r="BL35"/>
+      <c r="BM35">
+        <v>551246000000.0</v>
+      </c>
+      <c r="BN35">
+        <v>560998000000.0</v>
+      </c>
+      <c r="BO35">
+        <v>352623000000.0</v>
+      </c>
+      <c r="BP35">
+        <v>854702000000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>727772000000.0</v>
+      </c>
+      <c r="BR35"/>
+      <c r="BS35">
+        <v>874093000000.0</v>
+      </c>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+    </row>
+    <row r="36" spans="1:92">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>319787000000.0</v>
+      </c>
+      <c r="C36">
+        <v>317857000000.0</v>
+      </c>
+      <c r="D36">
+        <v>308163000000.0</v>
+      </c>
+      <c r="E36">
+        <v>168431000000.0</v>
+      </c>
+      <c r="F36">
+        <v>170502000000.0</v>
+      </c>
+      <c r="G36">
+        <v>167184000000.0</v>
+      </c>
+      <c r="H36">
+        <v>357447000000.0</v>
+      </c>
+      <c r="I36">
+        <v>68023000000.0</v>
+      </c>
+      <c r="J36">
+        <v>37272000000.0</v>
+      </c>
+      <c r="K36">
+        <v>30510000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-183363000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-189184000000.0</v>
+      </c>
+      <c r="N36">
+        <v>70726000000.0</v>
+      </c>
+      <c r="O36">
+        <v>68642000000.0</v>
+      </c>
+      <c r="P36">
+        <v>68198000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>68967000000.0</v>
+      </c>
+      <c r="R36">
+        <v>94589000000.0</v>
+      </c>
+      <c r="S36">
+        <v>97002000000.0</v>
+      </c>
+      <c r="T36">
+        <v>95446000000.0</v>
+      </c>
+      <c r="U36">
+        <v>94221000000.0</v>
+      </c>
+      <c r="V36">
+        <v>99327000000.0</v>
+      </c>
+      <c r="W36">
+        <v>101719000000.0</v>
+      </c>
+      <c r="X36">
+        <v>1678157000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1674125000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1720583000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>235461000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>252457000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>244455000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>242437000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>256799000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>228272000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>211249000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>278788000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>282164000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>331512000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>330507000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>329004000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>332603000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>244870000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>242739000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>251497000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>239021000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>169159000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>151639000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>183537000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>2927463000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>3202698000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>3157445000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>3088778000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>2582055000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>2895310000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2790962000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>72926000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2512481000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2482437000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2572604000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>2420691000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>206014000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>2260606000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>2338657000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>2341869000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>2242819000000.0</v>
+      </c>
+      <c r="BL36"/>
+      <c r="BM36">
+        <v>2305276000000.0</v>
+      </c>
+      <c r="BN36">
+        <v>2294443000000.0</v>
+      </c>
+      <c r="BO36">
+        <v>222471000000.0</v>
+      </c>
+      <c r="BP36">
+        <v>2152727000000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>2105760000000.0</v>
+      </c>
+      <c r="BR36"/>
+      <c r="BS36">
+        <v>194629000000.0</v>
+      </c>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+    </row>
+    <row r="37" spans="1:92">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+    </row>
+    <row r="38" spans="1:92">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>318012000000.0</v>
+      </c>
+      <c r="D38">
+        <v>308920000000.0</v>
+      </c>
+      <c r="E38">
+        <v>300271000000.0</v>
+      </c>
+      <c r="F38">
+        <v>282585000000.0</v>
+      </c>
+      <c r="G38">
+        <v>276297000000.0</v>
+      </c>
+      <c r="H38">
+        <v>298380000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>291276000000.0</v>
+      </c>
+      <c r="M38">
+        <v>382705000000.0</v>
+      </c>
+      <c r="N38">
+        <v>291400000000.0</v>
+      </c>
+      <c r="O38">
+        <v>157056000000.0</v>
+      </c>
+      <c r="P38">
+        <v>157056000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>142043000000.0</v>
+      </c>
+      <c r="R38">
+        <v>161287000000.0</v>
+      </c>
+      <c r="S38">
+        <v>213769000000.0</v>
+      </c>
+      <c r="T38">
+        <v>204026000000.0</v>
+      </c>
+      <c r="U38">
+        <v>407260000000.0</v>
+      </c>
+      <c r="V38">
+        <v>401841000000.0</v>
+      </c>
+      <c r="W38">
+        <v>402569000000.0</v>
+      </c>
+      <c r="X38">
+        <v>394246000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>391576000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>435011000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>432627000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>297246000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>405635000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>400155000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>399746000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>325032000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1254344000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1276080000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1347357000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1362241000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1144065000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1150824000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1173856000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1179759000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1171703000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1227740000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1263482000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1178307000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1178364000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1042703000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>773424000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>696307000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>721485000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>722887000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>706090000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>680615000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>647709000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>646767000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>483869000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>443790000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>442177000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>322734000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>330454000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>338337000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>312832000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>328566000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>326604000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>323406000000.0</v>
+      </c>
+      <c r="BM38">
+        <v>320387000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>325852000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>328677000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>352535000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>344927000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>349294000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>302056000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>200274000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>158699000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>156189000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>162251000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>193234000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>201622000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>198815000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>197744000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>189032000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>190598000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>190371000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>210946000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>258787000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>204980000000.0</v>
+      </c>
+      <c r="CH38">
+        <v>210386000000.0</v>
+      </c>
+      <c r="CI38">
+        <v>688833000000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>178973000000.0</v>
+      </c>
+      <c r="CK38">
+        <v>174040000000.0</v>
+      </c>
+      <c r="CL38">
+        <v>216126000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>216134000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>320581000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:92">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>104742000000.0</v>
+      </c>
+      <c r="C39">
+        <v>10746000000.0</v>
+      </c>
+      <c r="D39">
+        <v>48270000000.0</v>
+      </c>
+      <c r="E39">
+        <v>67870000000.0</v>
+      </c>
+      <c r="F39">
+        <v>130636000000.0</v>
+      </c>
+      <c r="G39">
+        <v>54177000000.0</v>
+      </c>
+      <c r="H39">
+        <v>82337000000.0</v>
+      </c>
+      <c r="I39">
+        <v>94233000000.0</v>
+      </c>
+      <c r="J39">
+        <v>133806000000.0</v>
+      </c>
+      <c r="K39">
+        <v>54779000000.0</v>
+      </c>
+      <c r="L39">
+        <v>414897000000.0</v>
+      </c>
+      <c r="M39">
+        <v>388923000000.0</v>
+      </c>
+      <c r="N39">
+        <v>396384000000.0</v>
+      </c>
+      <c r="O39">
+        <v>381263000000.0</v>
+      </c>
+      <c r="P39">
+        <v>82914000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>414195000000.0</v>
+      </c>
+      <c r="R39">
+        <v>455558000000.0</v>
+      </c>
+      <c r="S39">
+        <v>399860000000.0</v>
+      </c>
+      <c r="T39">
+        <v>431236000000.0</v>
+      </c>
+      <c r="U39">
+        <v>419509000000.0</v>
+      </c>
+      <c r="V39">
+        <v>414050000000.0</v>
+      </c>
+      <c r="W39">
+        <v>428391000000.0</v>
+      </c>
+      <c r="X39">
+        <v>387542000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>366757000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>287523000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>351889000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>388421000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>360576000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>308379000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>222963000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>365092000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>423567000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>286667000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>275922000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>181928000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>232844000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>131818000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>127469000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>158993000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>249538000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>125506000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>110183000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>162332000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>164267000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>128574000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>105928000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>101919000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>85142000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>147659000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>131311000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>171097000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>241031000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>234353000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>148725000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>327001000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>341335000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>223400000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>128370000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>21453000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>35584000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>29809000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>56352000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>18966000000.0</v>
+      </c>
+      <c r="BM39">
+        <v>18519000000.0</v>
+      </c>
+      <c r="BN39">
+        <v>17638000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>89980000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>21253000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>53936000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>76618000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>151747000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>178008000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>139211000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>134022000000.0</v>
+      </c>
+      <c r="BW39">
+        <v>138718000000.0</v>
+      </c>
+      <c r="BX39">
+        <v>150576000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>150283000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>180387000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>91666000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>35159000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>28052000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>41307000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>36964000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>66935000000.0</v>
+      </c>
+      <c r="CG39">
+        <v>51818000000.0</v>
+      </c>
+      <c r="CH39">
+        <v>25712000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>43682000000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>334270000000.0</v>
+      </c>
+      <c r="CK39">
+        <v>329765000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>421873000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>22877000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>24613000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:92">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>464035000000.0</v>
+      </c>
+      <c r="C40">
+        <v>474194000000.0</v>
+      </c>
+      <c r="D40">
+        <v>530342000000.0</v>
+      </c>
+      <c r="E40">
+        <v>780443000000.0</v>
+      </c>
+      <c r="F40">
+        <v>256195000000.0</v>
+      </c>
+      <c r="G40">
+        <v>272580000000.0</v>
+      </c>
+      <c r="H40">
+        <v>307694000000.0</v>
+      </c>
+      <c r="I40">
+        <v>577579000000.0</v>
+      </c>
+      <c r="J40">
+        <v>247678000000.0</v>
+      </c>
+      <c r="K40">
+        <v>245888000000.0</v>
+      </c>
+      <c r="L40">
+        <v>226844000000.0</v>
+      </c>
+      <c r="M40">
+        <v>654713000000.0</v>
+      </c>
+      <c r="N40">
+        <v>262404000000.0</v>
+      </c>
+      <c r="O40">
+        <v>238872000000.0</v>
+      </c>
+      <c r="P40">
+        <v>351887000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>377871000000.0</v>
+      </c>
+      <c r="R40">
+        <v>287142000000.0</v>
+      </c>
+      <c r="S40">
+        <v>270209000000.0</v>
+      </c>
+      <c r="T40">
+        <v>373064000000.0</v>
+      </c>
+      <c r="U40">
+        <v>386724000000.0</v>
+      </c>
+      <c r="V40">
+        <v>333562000000.0</v>
+      </c>
+      <c r="W40">
+        <v>260917000000.0</v>
+      </c>
+      <c r="X40">
+        <v>291573000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>264407000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>274183000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>205114000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>425051000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>532420000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>505103000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>288672000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>400049000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>713169000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>418926000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>222698000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>374906000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>472931000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>404635000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>571702000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>400313000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>312101000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>458339000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>385181000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>416231000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>441274000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>505651000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>409017000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>411102000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>741512000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>413601000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>426871000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>316756000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>699457000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>331829000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>454695000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>613248000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>497618000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>444360000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>396396000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>396864000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>788888000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>400610000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>462703000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>512000000000.0</v>
+      </c>
+      <c r="BM40">
+        <v>501992000000.0</v>
+      </c>
+      <c r="BN40">
+        <v>339305000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>340653000000.0</v>
+      </c>
+      <c r="BP40">
+        <v>292836000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>310574000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>482437000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>262048000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>435418000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>461174000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>458342000000.0</v>
+      </c>
+      <c r="BW40">
+        <v>509669000000.0</v>
+      </c>
+      <c r="BX40">
+        <v>397257000000.0</v>
+      </c>
+      <c r="BY40">
+        <v>302369000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>370743000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>327752000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>279658000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>388277000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>305419000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>254573000000.0</v>
+      </c>
+      <c r="CF40">
+        <v>332591000000.0</v>
+      </c>
+      <c r="CG40">
+        <v>254555000000.0</v>
+      </c>
+      <c r="CH40">
+        <v>288677000000.0</v>
+      </c>
+      <c r="CI40">
+        <v>335636000000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>183244000000.0</v>
+      </c>
+      <c r="CK40">
+        <v>154602000000.0</v>
+      </c>
+      <c r="CL40">
+        <v>295000000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>330231000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>400702000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:92">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>774249000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>771679000000.0</v>
+      </c>
+      <c r="P41">
+        <v>771679000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>972656000000.0</v>
+      </c>
+      <c r="R41">
+        <v>1009663000000.0</v>
+      </c>
+      <c r="S41">
+        <v>978348000000.0</v>
+      </c>
+      <c r="T41">
+        <v>1068524000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1014325000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1025093000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1039451000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1257616000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1229168000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1247957000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1260016000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1270582000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1236041000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1208229000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1180361000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1249244000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1234550000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1249044000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>1205692000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1099569000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1077115000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1054661000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1032207000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1001871000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>984425000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>933379000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>939387000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1046189000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>1018650000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>991112000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>673984000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>639303000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>612294000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>574503000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>546510000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>548588000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>526195000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>499135000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>468787000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>440680000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>426443000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>412426000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>388512000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>387470000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>372586000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>353322000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>330647000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>310428000000.0</v>
+      </c>
+      <c r="BM41">
+        <v>298405000000.0</v>
+      </c>
+      <c r="BN41">
+        <v>275527000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>255445000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>224838000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>217454000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>216023000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>209518000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>204832000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>209238000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>194650000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>182155000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>175559000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>172368000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>140166000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>124750000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>109324000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>101824000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>99911000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>184820000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>176010000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>187522000000.0</v>
+      </c>
+      <c r="CH41">
+        <v>176154000000.0</v>
+      </c>
+      <c r="CI41">
+        <v>164786000000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>127038000000.0</v>
+      </c>
+      <c r="CK41">
+        <v>141790000000.0</v>
+      </c>
+      <c r="CL41">
+        <v>145926000000.0</v>
+      </c>
+      <c r="CM41">
+        <v>66130000000.0</v>
+      </c>
+      <c r="CN41">
+        <v>67276000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:92">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1027332000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1243144000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>1089682000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>1083057000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1082348000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>1036114000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>5456331000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>1070312000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>4728029000000.0</v>
+      </c>
+      <c r="BI42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="BK42">
+        <v>1065312000000.0</v>
+      </c>
+      <c r="BL42"/>
+      <c r="BM42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="BN42">
+        <v>1060312000000.0</v>
+      </c>
+      <c r="BO42">
+        <v>3101179000000.0</v>
+      </c>
+      <c r="BP42">
+        <v>911903000000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>842546000000.0</v>
+      </c>
+      <c r="BR42"/>
+      <c r="BS42">
+        <v>2500254000000.0</v>
+      </c>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+    </row>
+    <row r="43" spans="1:92">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+    </row>
+    <row r="44" spans="1:92">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+    </row>
+    <row r="45" spans="1:92">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>12105356000000.0</v>
+      </c>
+      <c r="C45">
+        <v>12034566000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>11810343000000.0</v>
+      </c>
+      <c r="F45">
+        <v>11725236000000.0</v>
+      </c>
+      <c r="G45">
+        <v>11631106000000.0</v>
+      </c>
+      <c r="H45">
+        <v>11684658000000.0</v>
+      </c>
+      <c r="I45">
+        <v>11554138000000.0</v>
+      </c>
+      <c r="J45">
+        <v>11482397000000.0</v>
+      </c>
+      <c r="K45">
+        <v>11421235000000.0</v>
+      </c>
+      <c r="L45">
+        <v>11341680000000.0</v>
+      </c>
+      <c r="M45">
+        <v>11254340000000.0</v>
+      </c>
+      <c r="N45">
+        <v>11176449000000.0</v>
+      </c>
+      <c r="O45">
+        <v>11069664000000.0</v>
+      </c>
+      <c r="P45">
+        <v>10964893000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+    </row>
+    <row r="46" spans="1:92">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>5104356000000.0</v>
+      </c>
+      <c r="C46">
+        <v>5130728000000.0</v>
+      </c>
+      <c r="D46">
+        <v>5055030000000.0</v>
+      </c>
+      <c r="E46">
+        <v>5045696000000.0</v>
+      </c>
+      <c r="F46">
+        <v>5052515000000.0</v>
+      </c>
+      <c r="G46">
+        <v>5053195000000.0</v>
+      </c>
+      <c r="H46">
+        <v>5354917000000.0</v>
+      </c>
+      <c r="I46">
+        <v>5450030000000.0</v>
+      </c>
+      <c r="J46">
+        <v>5469591000000.0</v>
+      </c>
+      <c r="K46">
+        <v>5501643000000.0</v>
+      </c>
+      <c r="L46">
+        <v>5657654000000.0</v>
+      </c>
+      <c r="M46">
+        <v>5675799000000.0</v>
+      </c>
+      <c r="N46">
+        <v>5683377000000.0</v>
+      </c>
+      <c r="O46">
+        <v>5669018000000.0</v>
+      </c>
+      <c r="P46">
+        <v>5749669000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>5757424000000.0</v>
+      </c>
+      <c r="R46">
+        <v>5770804000000.0</v>
+      </c>
+      <c r="S46">
+        <v>5834689000000.0</v>
+      </c>
+      <c r="T46">
+        <v>6236445000000.0</v>
+      </c>
+      <c r="U46">
+        <v>6285806000000.0</v>
+      </c>
+      <c r="V46">
+        <v>6289986000000.0</v>
+      </c>
+      <c r="W46">
+        <v>6316600000000.0</v>
+      </c>
+      <c r="X46">
+        <v>6294763000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>6304160000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>6320259000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>6311102000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>6255209000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>6255685000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>6252150000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>6234540000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>6221609000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>6218373000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>6178611000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3233981000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3339706000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3379504000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>3426643000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3465626000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>3476161000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>3500097000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>3532983000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3466049000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>3479460000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>3459487000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>3713228000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>3464293000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3228600000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3159189000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>2989156000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2868963000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>2730673000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>2581684000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>2437872000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>2321078000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>2058161000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1921625000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>1836344000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>3900809000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>1794597000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>1772284000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>1745223000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>1728694000000.0</v>
+      </c>
+      <c r="BL46"/>
+      <c r="BM46">
+        <v>1660614000000.0</v>
+      </c>
+      <c r="BN46">
+        <v>1633642000000.0</v>
+      </c>
+      <c r="BO46">
+        <v>3559238000000.0</v>
+      </c>
+      <c r="BP46">
+        <v>1533878000000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>1511403000000.0</v>
+      </c>
+      <c r="BR46"/>
+      <c r="BS46">
+        <v>3173454000000.0</v>
+      </c>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+    </row>
+    <row r="47" spans="1:92">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>5130728000000.0</v>
+      </c>
+      <c r="D47">
+        <v>5055030000000.0</v>
+      </c>
+      <c r="E47">
+        <v>5045696000000.0</v>
+      </c>
+      <c r="F47">
+        <v>5052515000000.0</v>
+      </c>
+      <c r="G47">
+        <v>5053195000000.0</v>
+      </c>
+      <c r="H47">
+        <v>5354917000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>5657654000000.0</v>
+      </c>
+      <c r="M47">
+        <v>5675799000000.0</v>
+      </c>
+      <c r="N47">
+        <v>5683377000000.0</v>
+      </c>
+      <c r="O47">
+        <v>5669018000000.0</v>
+      </c>
+      <c r="P47">
+        <v>5669018000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>5757424000000.0</v>
+      </c>
+      <c r="R47">
+        <v>5770804000000.0</v>
+      </c>
+      <c r="S47">
+        <v>5834689000000.0</v>
+      </c>
+      <c r="T47">
+        <v>6236445000000.0</v>
+      </c>
+      <c r="U47">
+        <v>6285806000000.0</v>
+      </c>
+      <c r="V47">
+        <v>6289986000000.0</v>
+      </c>
+      <c r="W47">
+        <v>6316600000000.0</v>
+      </c>
+      <c r="X47">
+        <v>6294763000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>6304160000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>6320259000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>6311102000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>6255209000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>6255685000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>6252150000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>6234540000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>6221609000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>6218373000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>6250611000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>6228610000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>6296805000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>6334412000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>6373575000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>6365571000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>6355058000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>6387765000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>6400785000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>6316753000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>6329062000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>6248921000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>6142904000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>6018216000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>5820652000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>5698118000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>5464470000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>5269660000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>5060788000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>4843373000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>4643501000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>4474111000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>4221943000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>4052052000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>3934301000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>3900809000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>3834761000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>3798109000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>3758526000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>3747572000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>3697902000000.0</v>
+      </c>
+      <c r="BM47">
+        <v>3654618000000.0</v>
+      </c>
+      <c r="BN47">
+        <v>3602233000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>3559238000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>3441163000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>3379311000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>3287144000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>3173454000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>3117072000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>3050212000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>2924231000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>2770111000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>2644356000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>2506928000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>2360749000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>2247733000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>2145701000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>2093387000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>2029262000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>1993715000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>1884185000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>1875160000000.0</v>
+      </c>
+      <c r="CH47">
+        <v>1819085000000.0</v>
+      </c>
+      <c r="CI47">
+        <v>1259032000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>1217609000000.0</v>
+      </c>
+      <c r="CK47">
+        <v>1178205000000.0</v>
+      </c>
+      <c r="CL47">
+        <v>1197887000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>1169983000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>1081127000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:92">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>12559076000000.0</v>
+      </c>
+      <c r="C48">
+        <v>12165641000000.0</v>
+      </c>
+      <c r="D48">
+        <v>11527618000000.0</v>
+      </c>
+      <c r="E48">
+        <v>10995093000000.0</v>
+      </c>
+      <c r="F48">
+        <v>11121119000000.0</v>
+      </c>
+      <c r="G48">
+        <v>10729706000000.0</v>
+      </c>
+      <c r="H48">
+        <v>10056115000000.0</v>
+      </c>
+      <c r="I48">
+        <v>9851224000000.0</v>
+      </c>
+      <c r="J48">
+        <v>9793315000000.0</v>
+      </c>
+      <c r="K48">
+        <v>9524141000000.0</v>
+      </c>
+      <c r="L48">
+        <v>9203205000000.0</v>
+      </c>
+      <c r="M48">
+        <v>8913450000000.0</v>
+      </c>
+      <c r="N48">
+        <v>9226681000000.0</v>
+      </c>
+      <c r="O48">
+        <v>9116053000000.0</v>
+      </c>
+      <c r="P48">
+        <v>8769104000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>8906094000000.0</v>
+      </c>
+      <c r="R48">
+        <v>8661621000000.0</v>
+      </c>
+      <c r="S48">
+        <v>8356652000000.0</v>
+      </c>
+      <c r="T48">
+        <v>8093020000000.0</v>
+      </c>
+      <c r="U48">
+        <v>7981257000000.0</v>
+      </c>
+      <c r="V48">
+        <v>7772189000000.0</v>
+      </c>
+      <c r="W48">
+        <v>7474992000000.0</v>
+      </c>
+      <c r="X48">
+        <v>6852329000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>6775707000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>6775045000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>6695153000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>6447040000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>6405877000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>6569499000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>6531765000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>6491910000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>6362839000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>6531711000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>6322940000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>6259289000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>6079859000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>6238942000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>5865180000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>5539303000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>5378443000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>5584256000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>5520787000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>5313699000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>5153342000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>5364481000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>5427962000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>5209894000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>4981916000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>5053604000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>4829977000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>4503365000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>4239646000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>4616309000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>4515793000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>4394465000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>4083807000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>4426019000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>40000000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>40000000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>3311568000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>3235366000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>2841507000000.0</v>
+      </c>
+      <c r="BL48">
+        <v>2450023000000.0</v>
+      </c>
+      <c r="BM48">
+        <v>2225954000000.0</v>
+      </c>
+      <c r="BN48">
+        <v>2231252000000.0</v>
+      </c>
+      <c r="BO48">
+        <v>30000000000.0</v>
+      </c>
+      <c r="BP48">
+        <v>1882701000000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>1680081000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>1775368000000.0</v>
+      </c>
+      <c r="BS48">
+        <v>14519000000.0</v>
+      </c>
+      <c r="BT48">
+        <v>1517562000000.0</v>
+      </c>
+      <c r="BU48">
+        <v>1269684000000.0</v>
+      </c>
+      <c r="BV48">
+        <v>1011858000000.0</v>
+      </c>
+      <c r="BW48">
+        <v>744672000000.0</v>
+      </c>
+      <c r="BX48">
+        <v>542387000000.0</v>
+      </c>
+      <c r="BY48">
+        <v>347629000000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>271956000000.0</v>
+      </c>
+      <c r="CA48">
+        <v>180637000000.0</v>
+      </c>
+      <c r="CB48">
+        <v>98137000000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48">
+        <v>22136000000.0</v>
+      </c>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+    </row>
+    <row r="49" spans="1:92">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+    </row>
+    <row r="50" spans="1:92">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+    </row>
+    <row r="51" spans="1:92">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>166000000.0</v>
+      </c>
+      <c r="C51">
+        <v>329000000.0</v>
+      </c>
+      <c r="D51">
+        <v>1677000000.0</v>
+      </c>
+      <c r="E51">
+        <v>903000000.0</v>
+      </c>
+      <c r="F51">
+        <v>2242000000.0</v>
+      </c>
+      <c r="G51">
+        <v>3558000000.0</v>
+      </c>
+      <c r="H51">
+        <v>4852000000.0</v>
+      </c>
+      <c r="I51">
+        <v>6077000000.0</v>
+      </c>
+      <c r="J51">
+        <v>7257000000.0</v>
+      </c>
+      <c r="K51">
+        <v>8417000000.0</v>
+      </c>
+      <c r="L51">
+        <v>9558000000.0</v>
+      </c>
+      <c r="M51">
+        <v>1281000000.0</v>
+      </c>
+      <c r="N51">
+        <v>2538000000.0</v>
+      </c>
+      <c r="O51">
+        <v>3772000000.0</v>
+      </c>
+      <c r="P51">
+        <v>4983000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6172000000.0</v>
+      </c>
+      <c r="R51">
+        <v>7339000000.0</v>
+      </c>
+      <c r="S51">
+        <v>8484000000.0</v>
+      </c>
+      <c r="T51">
+        <v>9609000000.0</v>
+      </c>
+      <c r="U51">
+        <v>10428000000.0</v>
+      </c>
+      <c r="V51">
+        <v>2122000000.0</v>
+      </c>
+      <c r="W51">
+        <v>3360000000.0</v>
+      </c>
+      <c r="X51">
+        <v>5878000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>6638000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>9495000000.0</v>
+      </c>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51">
+        <v>329723000000.0</v>
+      </c>
+      <c r="BN51">
+        <v>444228000000.0</v>
+      </c>
+      <c r="BO51">
+        <v>235000000000.0</v>
+      </c>
+      <c r="BP51">
+        <v>717737000000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>742902000000.0</v>
+      </c>
+      <c r="BR51"/>
+      <c r="BS51">
+        <v>937500000000.0</v>
+      </c>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+    </row>
+    <row r="52" spans="1:92">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>166000000.0</v>
+      </c>
+      <c r="C52">
+        <v>329000000.0</v>
+      </c>
+      <c r="D52">
+        <v>1677000000.0</v>
+      </c>
+      <c r="E52">
+        <v>1806000000.0</v>
+      </c>
+      <c r="F52">
+        <v>4484000000.0</v>
+      </c>
+      <c r="G52">
+        <v>7116000000.0</v>
+      </c>
+      <c r="H52">
+        <v>9704000000.0</v>
+      </c>
+      <c r="I52">
+        <v>10348000000.0</v>
+      </c>
+      <c r="J52">
+        <v>10030000000.0</v>
+      </c>
+      <c r="K52">
+        <v>9718000000.0</v>
+      </c>
+      <c r="L52">
+        <v>4706000000.0</v>
+      </c>
+      <c r="M52">
+        <v>1281000000.0</v>
+      </c>
+      <c r="N52">
+        <v>2538000000.0</v>
+      </c>
+      <c r="O52">
+        <v>3772000000.0</v>
+      </c>
+      <c r="P52">
+        <v>4983000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4891000000.0</v>
+      </c>
+      <c r="R52">
+        <v>4801000000.0</v>
+      </c>
+      <c r="S52">
+        <v>4712000000.0</v>
+      </c>
+      <c r="T52">
+        <v>-50197069000.0</v>
+      </c>
+      <c r="U52">
+        <v>-144838000000.0</v>
+      </c>
+      <c r="V52">
+        <v>-52366000000.0</v>
+      </c>
+      <c r="W52">
+        <v>-49728000000.0</v>
+      </c>
+      <c r="X52">
+        <v>-76921000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>-83190000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>-116245000000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52">
+        <v>146376000000.0</v>
+      </c>
+      <c r="BN52">
+        <v>214426000000.0</v>
+      </c>
+      <c r="BO52">
+        <v>204450000000.0</v>
+      </c>
+      <c r="BP52">
+        <v>160140000000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>304675000000.0</v>
+      </c>
+      <c r="BR52"/>
+      <c r="BS52">
+        <v>327972000000.0</v>
+      </c>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+    </row>
+    <row r="53" spans="1:92">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>6358947000000.0</v>
+      </c>
+      <c r="D53">
+        <v>3695095000000.0</v>
+      </c>
+      <c r="E53">
+        <v>4719814000000.0</v>
+      </c>
+      <c r="F53">
+        <v>4558629000000.0</v>
+      </c>
+      <c r="G53">
+        <v>5072092000000.0</v>
+      </c>
+      <c r="H53">
+        <v>4302291000000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
+        <v>-126456000000.0</v>
+      </c>
+      <c r="K53">
+        <v>-122669000000.0</v>
+      </c>
+      <c r="L53">
+        <v>-98269000000.0</v>
+      </c>
+      <c r="M53">
+        <v>-91460000000.0</v>
+      </c>
+      <c r="N53">
+        <v>-88102000000.0</v>
+      </c>
+      <c r="O53">
+        <v>-88327000000.0</v>
+      </c>
+      <c r="P53">
+        <v>-92509000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-72903000000.0</v>
+      </c>
+      <c r="R53">
+        <v>2312878000000.0</v>
+      </c>
+      <c r="S53">
+        <v>-116599000000.0</v>
+      </c>
+      <c r="T53">
+        <v>-108538000000.0</v>
+      </c>
+      <c r="U53">
+        <v>-86146000000.0</v>
+      </c>
+      <c r="V53">
+        <v>-94411000000.0</v>
+      </c>
+      <c r="W53">
+        <v>-93102000000.0</v>
+      </c>
+      <c r="X53">
+        <v>1601390000000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>-119281000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>-105522000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>-101693000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>-112364000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>-85496000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>-72737000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>-93180000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>-3086428000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>-3062618000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>-3054980000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>-3069091000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-3046034000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>-3035627000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>-3028965000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-3014341000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-3003033000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-2982729000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-2940734000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-2887379000000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
+        <v>-2348432000000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+    </row>
+    <row r="54" spans="1:92">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+    </row>
+    <row r="55" spans="1:92">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>16133562000000.0</v>
+      </c>
+      <c r="C55">
+        <v>15857229000000.0</v>
+      </c>
+      <c r="D55">
+        <v>15117438000000.0</v>
+      </c>
+      <c r="E55">
+        <v>14598563000000.0</v>
+      </c>
+      <c r="F55">
+        <v>14253853000000.0</v>
+      </c>
+      <c r="G55">
+        <v>13841956000000.0</v>
+      </c>
+      <c r="H55">
+        <v>13395879000000.0</v>
+      </c>
+      <c r="I55">
+        <v>13410208000000.0</v>
+      </c>
+      <c r="J55">
+        <v>12858497000000.0</v>
+      </c>
+      <c r="K55">
+        <v>12514203000000.0</v>
+      </c>
+      <c r="L55">
+        <v>12477655000000.0</v>
+      </c>
+      <c r="M55">
+        <v>12517900000000.0</v>
+      </c>
+      <c r="N55">
+        <v>12497229000000.0</v>
+      </c>
+      <c r="O55">
+        <v>12417013000000.0</v>
+      </c>
+      <c r="P55">
+        <v>12403555000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>12506873000000.0</v>
+      </c>
+      <c r="R55">
+        <v>12207153000000.0</v>
+      </c>
+      <c r="S55">
+        <v>11851182000000.0</v>
+      </c>
+      <c r="T55">
+        <v>11760095000000.0</v>
+      </c>
+      <c r="U55">
+        <v>11608312000000.0</v>
+      </c>
+      <c r="V55">
+        <v>11442036000000.0</v>
+      </c>
+      <c r="W55">
+        <v>10922788000000.0</v>
+      </c>
+      <c r="X55">
+        <v>10541461000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>10379890000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>10470589000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>10225322000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>10209755000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>10196968000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>10325202000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>10037294000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>10188796000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>10427644000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>10247910000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>9744381000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>9786628000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>9655787000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>9842339000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>9459088000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>8952649000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>8692473000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>9015720000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>8848792000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>8835766000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>8732180000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>8987437000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>8655146000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>8478446000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>8532794000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8273881000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>7974876000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7497785000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>7620552000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>7571325000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>7551796000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>7287408000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>6893829000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>7220240000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>6791859000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>6447126000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>6441196000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>5998898000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>5561433000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>5420328000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>5314187000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>5229330000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>4852277000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>4894158000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>4684049000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>4990053000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>4921310000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>4709101000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>4559682000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>4127053000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>3938140000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>3618021000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>3422961000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>3265762000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2985212000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>2821247000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>2666436000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>2650065000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>2602173000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>2666711000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>2451128000000.0</v>
+      </c>
+      <c r="CH55">
+        <v>2372150000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>2362930000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>2156091000000.0</v>
+      </c>
+      <c r="CK55">
+        <v>2007526000000.0</v>
+      </c>
+      <c r="CL55">
+        <v>2082707000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>2019458000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>1921895000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:92">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>9001014000000.0</v>
+      </c>
+      <c r="C56">
+        <v>8699271000000.0</v>
+      </c>
+      <c r="D56">
+        <v>8017709000000.0</v>
+      </c>
+      <c r="E56">
+        <v>7860713000000.0</v>
+      </c>
+      <c r="F56">
+        <v>7525282000000.0</v>
+      </c>
+      <c r="G56">
+        <v>7117283000000.0</v>
+      </c>
+      <c r="H56">
+        <v>6095800000000.0</v>
+      </c>
+      <c r="I56">
+        <v>6047595000000.0</v>
+      </c>
+      <c r="J56">
+        <v>5741486000000.0</v>
+      </c>
+      <c r="K56">
+        <v>5376837000000.0</v>
+      </c>
+      <c r="L56">
+        <v>5168807000000.0</v>
+      </c>
+      <c r="M56">
+        <v>5198095000000.0</v>
+      </c>
+      <c r="N56">
+        <v>5172644000000.0</v>
+      </c>
+      <c r="O56">
+        <v>5107489000000.0</v>
+      </c>
+      <c r="P56">
+        <v>5006057000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5121590000000.0</v>
+      </c>
+      <c r="R56">
+        <v>4776478000000.0</v>
+      </c>
+      <c r="S56">
+        <v>4307772000000.0</v>
+      </c>
+      <c r="T56">
+        <v>3846984000000.0</v>
+      </c>
+      <c r="U56">
+        <v>3637470000000.0</v>
+      </c>
+      <c r="V56">
+        <v>3472177000000.0</v>
+      </c>
+      <c r="W56">
+        <v>2920275000000.0</v>
+      </c>
+      <c r="X56">
+        <v>2567391000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>2399427000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>2424164000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>2192494000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>2270741000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>2248808000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>2385615000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>2444027000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>2682719000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>2954927000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>2721219000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>2168414000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2127582000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>2177310000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2317940000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1919661000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1417832000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1133005000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1387195000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1268557000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1328397000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1304895000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1801830000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1863506000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1961487000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2113191000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>2086524000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1999126000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1756382000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>2129470000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>2281057000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>2593816000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>2621675000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>2399600000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>2963205000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>2567657000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>2274028000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>2330255000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>1911806000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>1487257000000.0</v>
+      </c>
+      <c r="BL56"/>
+      <c r="BM56">
+        <v>1339182000000.0</v>
+      </c>
+      <c r="BN56">
+        <v>1301245000000.0</v>
+      </c>
+      <c r="BO56">
+        <v>964362000000.0</v>
+      </c>
+      <c r="BP56">
+        <v>1100460000000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>959811000000.0</v>
+      </c>
+      <c r="BR56"/>
+      <c r="BS56">
+        <v>1445800000000.0</v>
+      </c>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+    </row>
+    <row r="57" spans="1:92">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>798637000000.0</v>
+      </c>
+      <c r="C57">
+        <v>920410000000.0</v>
+      </c>
+      <c r="D57">
+        <v>828016000000.0</v>
+      </c>
+      <c r="E57">
+        <v>1184631000000.0</v>
+      </c>
+      <c r="F57">
+        <v>721907000000.0</v>
+      </c>
+      <c r="G57">
+        <v>677973000000.0</v>
+      </c>
+      <c r="H57">
+        <v>608163000000.0</v>
+      </c>
+      <c r="I57">
+        <v>851335000000.0</v>
+      </c>
+      <c r="J57">
+        <v>634982000000.0</v>
+      </c>
+      <c r="K57">
+        <v>564496000000.0</v>
+      </c>
+      <c r="L57">
+        <v>625976000000.0</v>
+      </c>
+      <c r="M57">
+        <v>1006359000000.0</v>
+      </c>
+      <c r="N57">
+        <v>672216000000.0</v>
+      </c>
+      <c r="O57">
+        <v>709627000000.0</v>
+      </c>
+      <c r="P57">
+        <v>811654000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>811616000000.0</v>
+      </c>
+      <c r="R57">
+        <v>717778000000.0</v>
+      </c>
+      <c r="S57">
+        <v>696556000000.0</v>
+      </c>
+      <c r="T57">
+        <v>777557000000.0</v>
+      </c>
+      <c r="U57">
+        <v>796223000000.0</v>
+      </c>
+      <c r="V57">
+        <v>832958000000.0</v>
+      </c>
+      <c r="W57">
+        <v>597005000000.0</v>
+      </c>
+      <c r="X57">
+        <v>622303000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>570550000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>639187000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>466806000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>688267000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>750988000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>747944000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>524814000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>642551000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1025348000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>667661000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>416258000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>641252000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>712895000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>767658000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>780627000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>594745000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>511504000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>668023000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>571162000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>659250000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>754890000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>833829000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>748076000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>813392000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1123994000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>870075000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>804428000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>653096000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1066349000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>691391000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>792482000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>706885000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>639776000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>650299000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>531326000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>568070000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1001897000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>652472000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>621593000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>736274000000.0</v>
+      </c>
+      <c r="BM57">
+        <v>824389000000.0</v>
+      </c>
+      <c r="BN57">
+        <v>694482000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>686189000000.0</v>
+      </c>
+      <c r="BP57">
+        <v>562566000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>751364000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>932368000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>850158000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>818482000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>865246000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>811022000000.0</v>
+      </c>
+      <c r="BW57">
+        <v>833347000000.0</v>
+      </c>
+      <c r="BX57">
+        <v>1009650000000.0</v>
+      </c>
+      <c r="BY57">
+        <v>1043270000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>1100135000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>950121000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>890993000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>901320000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>827749000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>806869000000.0</v>
+      </c>
+      <c r="CF57">
+        <v>870135000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>816511000000.0</v>
+      </c>
+      <c r="CH57">
+        <v>807471000000.0</v>
+      </c>
+      <c r="CI57">
+        <v>868810000000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>716680000000.0</v>
+      </c>
+      <c r="CK57">
+        <v>781237000000.0</v>
+      </c>
+      <c r="CL57">
+        <v>1723067000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>1746918000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>1786756000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:92">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>1744362000000.0</v>
+      </c>
+      <c r="C58">
+        <v>1861116000000.0</v>
+      </c>
+      <c r="D58">
+        <v>1758866000000.0</v>
+      </c>
+      <c r="E58">
+        <v>1772142000000.0</v>
+      </c>
+      <c r="F58">
+        <v>1306050000000.0</v>
+      </c>
+      <c r="G58">
+        <v>1285202000000.0</v>
+      </c>
+      <c r="H58">
+        <v>1512356000000.0</v>
+      </c>
+      <c r="I58">
+        <v>1731198000000.0</v>
+      </c>
+      <c r="J58">
+        <v>1242125000000.0</v>
+      </c>
+      <c r="K58">
+        <v>1166762000000.0</v>
+      </c>
+      <c r="L58">
+        <v>1450981000000.0</v>
+      </c>
+      <c r="M58">
+        <v>1780608000000.0</v>
+      </c>
+      <c r="N58">
+        <v>1451304000000.0</v>
+      </c>
+      <c r="O58">
+        <v>1481306000000.0</v>
+      </c>
+      <c r="P58">
+        <v>1814443000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1785553000000.0</v>
+      </c>
+      <c r="R58">
+        <v>1729979000000.0</v>
+      </c>
+      <c r="S58">
+        <v>1678676000000.0</v>
+      </c>
+      <c r="T58">
+        <v>1851065000000.0</v>
+      </c>
+      <c r="U58">
+        <v>1815520000000.0</v>
+      </c>
+      <c r="V58">
+        <v>1858051000000.0</v>
+      </c>
+      <c r="W58">
+        <v>1636456000000.0</v>
+      </c>
+      <c r="X58">
+        <v>1879919000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1800577000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1889266000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1726822000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1958849000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1987029000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1956173000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1705175000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1891795000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2260165000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1916970000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1622216000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1741089000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1790279000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1822588000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1813104000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1596883000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1496195000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1619002000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1510814000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1705609000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1773710000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1825112000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1436312000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1479755000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1765166000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1447613000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1360889000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1214626000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1610344000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1190526000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1272083000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1175061000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1097700000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1081795000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>952435000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>996749000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1416889000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1050602000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1007328000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1257707000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1375635000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1255480000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1038812000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1417268000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1479136000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1689853000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1724251000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1621184000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1719643000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1544840000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1623113000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1910371000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1910069000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1828543000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>1639312000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>1557847000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>1503515000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>1462666000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>1569646000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1688663000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>1632040000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1632167000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>1676110000000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1550271000000.0</v>
+      </c>
+      <c r="CK58">
+        <v>1646242000000.0</v>
+      </c>
+      <c r="CL58">
+        <v>1981461000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>1915522000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>1953512000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:92">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+    </row>
+    <row r="60" spans="1:92">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>14393367000000.0</v>
+      </c>
+      <c r="C60">
+        <v>13999946000000.0</v>
+      </c>
+      <c r="D60">
+        <v>13361953000000.0</v>
+      </c>
+      <c r="E60">
+        <v>12829441000000.0</v>
+      </c>
+      <c r="F60">
+        <v>12950537000000.0</v>
+      </c>
+      <c r="G60">
+        <v>12559186000000.0</v>
+      </c>
+      <c r="H60">
+        <v>11885569000000.0</v>
+      </c>
+      <c r="I60">
+        <v>11680693000000.0</v>
+      </c>
+      <c r="J60">
+        <v>11617804000000.0</v>
+      </c>
+      <c r="K60">
+        <v>11348618000000.0</v>
+      </c>
+      <c r="L60">
+        <v>11027613000000.0</v>
+      </c>
+      <c r="M60">
+        <v>10737983000000.0</v>
+      </c>
+      <c r="N60">
+        <v>11046191000000.0</v>
+      </c>
+      <c r="O60">
+        <v>10935562000000.0</v>
+      </c>
+      <c r="P60">
+        <v>10588697000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>10720658000000.0</v>
+      </c>
+      <c r="R60">
+        <v>10476166000000.0</v>
+      </c>
+      <c r="S60">
+        <v>10171198000000.0</v>
+      </c>
+      <c r="T60">
+        <v>9907564000000.0</v>
+      </c>
+      <c r="U60">
+        <v>9791072000000.0</v>
+      </c>
+      <c r="V60">
+        <v>9582116000000.0</v>
+      </c>
+      <c r="W60">
+        <v>9284231000000.0</v>
+      </c>
+      <c r="X60">
+        <v>8659326000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>8576939000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>8578860000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>8495878000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>8248107000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>8206905000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>8365658000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>8328225000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>8292406000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>8162532000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>8325432000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>8116333000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>8039505000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>7859266000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>8013353000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>7640094000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>7349034000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>7189431000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>7389809000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>7331049000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>7130227000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>6958541000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>7162396000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>7218902000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>6998752000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>6767687000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>6826328000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>6614046000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>6284644000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>6011614000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>6381652000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>6280427000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>6112865000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>5796405000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>6138617000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>5839491000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>5450315000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>5024166000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>4947964000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>4554105000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>4162621000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>3938552000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>3973850000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>3813465000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>3476890000000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>3204913000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>3300200000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>3197059000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>3087917000000.0</v>
+      </c>
+      <c r="BU60">
+        <v>2840039000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>2582213000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>2315027000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1707650000000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1512892000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1437219000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1345900000000.0</v>
+      </c>
+      <c r="CB60">
+        <v>1263400000000.0</v>
+      </c>
+      <c r="CC60">
+        <v>1162921000000.0</v>
+      </c>
+      <c r="CD60">
+        <v>1187399000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>1124937000000.0</v>
+      </c>
+      <c r="CF60">
+        <v>1066053000000.0</v>
+      </c>
+      <c r="CG60">
+        <v>912849000000.0</v>
+      </c>
+      <c r="CH60">
+        <v>828060000000.0</v>
+      </c>
+      <c r="CI60">
+        <v>769213000000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>669339000000.0</v>
+      </c>
+      <c r="CK60">
+        <v>432179000000.0</v>
+      </c>
+      <c r="CL60">
+        <v>174209000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>103936000000.0</v>
+      </c>
+      <c r="CN60"/>
+    </row>
+    <row r="61" spans="1:92">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="T61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61">
+        <v>-27830000000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-45523000000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-45523000000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-45523000000.0</v>
+      </c>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+    </row>
+    <row r="62" spans="1:92">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>3266747000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2570542000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3039028000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3093904000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2717099000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2460926000000.0</v>
+      </c>
+      <c r="H2">
+        <v>3137879000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3336813000000.0</v>
+      </c>
+      <c r="J2">
+        <v>3395184000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2737084000000.0</v>
+      </c>
+      <c r="L2">
+        <v>3073774000000.0</v>
+      </c>
+      <c r="M2">
+        <v>3090100000000.0</v>
+      </c>
+      <c r="N2">
+        <v>2880220000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2530503000000.0</v>
+      </c>
+      <c r="P2">
+        <v>2324138000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1821244000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1809194000000.0</v>
+      </c>
+      <c r="S2">
+        <v>1985379000000.0</v>
+      </c>
+      <c r="T2">
+        <v>1810836000000.0</v>
+      </c>
+      <c r="U2">
+        <v>1596085000000.0</v>
+      </c>
+      <c r="V2">
+        <v>1300825000000.0</v>
+      </c>
+      <c r="W2">
+        <v>1067756000000.0</v>
+      </c>
+      <c r="X2">
+        <v>825746000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>677268000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>388781000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>290916000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>389453000000.0</v>
+      </c>
+      <c r="C3">
+        <v>388262000000.0</v>
+      </c>
+      <c r="D3">
+        <v>392912000000.0</v>
+      </c>
+      <c r="E3">
+        <v>371219000000.0</v>
+      </c>
+      <c r="F3">
+        <v>382998000000.0</v>
+      </c>
+      <c r="G3">
+        <v>395332000000.0</v>
+      </c>
+      <c r="H3">
+        <v>395882000000.0</v>
+      </c>
+      <c r="I3">
+        <v>392458000000.0</v>
+      </c>
+      <c r="J3">
+        <v>390425000000.0</v>
+      </c>
+      <c r="K3">
+        <v>384342000000.0</v>
+      </c>
+      <c r="L3">
+        <v>13243000000.0</v>
+      </c>
+      <c r="M3">
+        <v>9164000000.0</v>
+      </c>
+      <c r="N3">
+        <v>9203000000.0</v>
+      </c>
+      <c r="O3">
+        <v>9789000000.0</v>
+      </c>
+      <c r="P3">
+        <v>90410000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>8575000000.0</v>
+      </c>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3">
+        <v>-83769000000.0</v>
+      </c>
+      <c r="U3">
+        <v>50299000000.0</v>
+      </c>
+      <c r="V3">
+        <v>2185000000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>1940361000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1773706000000.0</v>
+      </c>
+      <c r="D5">
+        <v>911992000000.0</v>
+      </c>
+      <c r="E5">
+        <v>1284201000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1248823000000.0</v>
+      </c>
+      <c r="G5">
+        <v>861024000000.0</v>
+      </c>
+      <c r="H5">
+        <v>353340000000.0</v>
+      </c>
+      <c r="I5">
+        <v>417477000000.0</v>
+      </c>
+      <c r="J5">
+        <v>963053000000.0</v>
+      </c>
+      <c r="K5">
+        <v>839068000000.0</v>
+      </c>
+      <c r="L5">
+        <v>1148415000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1225489000000.0</v>
+      </c>
+      <c r="N5">
+        <v>1000027000000.0</v>
+      </c>
+      <c r="O5">
+        <v>1375778000000.0</v>
+      </c>
+      <c r="P5">
+        <v>2013733000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1399520000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
+        <v>990900000000.0</v>
+      </c>
+      <c r="U5">
+        <v>454648000000.0</v>
+      </c>
+      <c r="V5">
+        <v>445075000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>2329814000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2161968000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1304904000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1655420000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1631821000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1256356000000.0</v>
+      </c>
+      <c r="H6">
+        <v>749222000000.0</v>
+      </c>
+      <c r="I6">
+        <v>809935000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1353478000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1223410000000.0</v>
+      </c>
+      <c r="L6">
+        <v>1161658000000.0</v>
+      </c>
+      <c r="M6">
+        <v>1234653000000.0</v>
+      </c>
+      <c r="N6">
+        <v>1009230000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1385567000000.0</v>
+      </c>
+      <c r="P6">
+        <v>2104143000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1408095000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1222939000000.0</v>
+      </c>
+      <c r="S6">
+        <v>1504586000000.0</v>
+      </c>
+      <c r="T6">
+        <v>907131000000.0</v>
+      </c>
+      <c r="U6">
+        <v>504947000000.0</v>
+      </c>
+      <c r="V6">
+        <v>447260000000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>2244959000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1991961000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1150868000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1491444000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1808374000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1075795000000.0</v>
+      </c>
+      <c r="H9">
+        <v>561560000000.0</v>
+      </c>
+      <c r="I9">
+        <v>683033000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1342838000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1110785000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1115841000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1636439000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1253459000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1681075000000.0</v>
+      </c>
+      <c r="P9">
+        <v>2362319000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1771414000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1390493000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1860775000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1089999000000.0</v>
+      </c>
+      <c r="U9">
+        <v>552328000000.0</v>
+      </c>
+      <c r="V9">
+        <v>532035000000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>2277542000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1773053000000.0</v>
+      </c>
+      <c r="D10">
+        <v>911426000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1283525000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1246886000000.0</v>
+      </c>
+      <c r="G10">
+        <v>860439000000.0</v>
+      </c>
+      <c r="H10">
+        <v>352743000000.0</v>
+      </c>
+      <c r="I10">
+        <v>417052000000.0</v>
+      </c>
+      <c r="J10">
+        <v>1006236000000.0</v>
+      </c>
+      <c r="K10">
+        <v>778561000000.0</v>
+      </c>
+      <c r="L10">
+        <v>827882000000.0</v>
+      </c>
+      <c r="M10">
+        <v>1188931000000.0</v>
+      </c>
+      <c r="N10">
+        <v>996991000000.0</v>
+      </c>
+      <c r="O10">
+        <v>1372083000000.0</v>
+      </c>
+      <c r="P10">
+        <v>2090513000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1381782000000.0</v>
+      </c>
+      <c r="R10">
+        <v>1008139000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1326716000000.0</v>
+      </c>
+      <c r="T10">
+        <v>834789000000.0</v>
+      </c>
+      <c r="U10">
+        <v>429962000000.0</v>
+      </c>
+      <c r="V10">
+        <v>373942000000.0</v>
+      </c>
+      <c r="W10">
+        <v>357630000000.0</v>
+      </c>
+      <c r="X10">
+        <v>323797000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>515101000000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>391187000000.0</v>
+      </c>
+      <c r="C11">
+        <v>297399000000.0</v>
+      </c>
+      <c r="D11">
+        <v>150753000000.0</v>
+      </c>
+      <c r="E11">
+        <v>248240000000.0</v>
+      </c>
+      <c r="F11">
+        <v>256441000000.0</v>
+      </c>
+      <c r="G11">
+        <v>164949000000.0</v>
+      </c>
+      <c r="H11">
+        <v>100113000000.0</v>
+      </c>
+      <c r="I11">
+        <v>87626000000.0</v>
+      </c>
+      <c r="J11">
+        <v>242813000000.0</v>
+      </c>
+      <c r="K11">
+        <v>185792000000.0</v>
+      </c>
+      <c r="L11">
+        <v>204573000000.0</v>
+      </c>
+      <c r="M11">
+        <v>272236000000.0</v>
+      </c>
+      <c r="N11">
+        <v>228366000000.0</v>
+      </c>
+      <c r="O11">
+        <v>256544000000.0</v>
+      </c>
+      <c r="P11">
+        <v>389000000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>348453000000.0</v>
+      </c>
+      <c r="R11">
+        <v>300652000000.0</v>
+      </c>
+      <c r="S11">
+        <v>399161000000.0</v>
+      </c>
+      <c r="T11">
+        <v>270755000000.0</v>
+      </c>
+      <c r="U11">
+        <v>126857000000.0</v>
+      </c>
+      <c r="V11">
+        <v>18218000000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11">
+        <v>12888000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>20774000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>28405000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>39872000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>1176000000.0</v>
+      </c>
+      <c r="C12">
+        <v>653000000.0</v>
+      </c>
+      <c r="D12">
+        <v>566000000.0</v>
+      </c>
+      <c r="E12">
+        <v>676000000.0</v>
+      </c>
+      <c r="F12">
+        <v>441000000.0</v>
+      </c>
+      <c r="G12">
+        <v>585000000.0</v>
+      </c>
+      <c r="H12">
+        <v>597000000.0</v>
+      </c>
+      <c r="I12">
+        <v>425000000.0</v>
+      </c>
+      <c r="J12">
+        <v>539000000.0</v>
+      </c>
+      <c r="K12">
+        <v>811000000.0</v>
+      </c>
+      <c r="L12">
+        <v>1944000000.0</v>
+      </c>
+      <c r="M12">
+        <v>3537000000.0</v>
+      </c>
+      <c r="N12">
+        <v>3036000000.0</v>
+      </c>
+      <c r="O12">
+        <v>3695000000.0</v>
+      </c>
+      <c r="P12">
+        <v>3873000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>26313000000.0</v>
+      </c>
+      <c r="R12">
+        <v>53017000000.0</v>
+      </c>
+      <c r="S12">
+        <v>43227000000.0</v>
+      </c>
+      <c r="T12">
+        <v>72342000000.0</v>
+      </c>
+      <c r="U12">
+        <v>74985000000.0</v>
+      </c>
+      <c r="V12">
+        <v>73318000000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>276021000000.0</v>
+      </c>
+      <c r="C13">
+        <v>222202000000.0</v>
+      </c>
+      <c r="D13">
+        <v>155566000000.0</v>
+      </c>
+      <c r="E13">
+        <v>77669000000.0</v>
+      </c>
+      <c r="F13">
+        <v>55589000000.0</v>
+      </c>
+      <c r="G13">
+        <v>50889000000.0</v>
+      </c>
+      <c r="H13">
+        <v>52192000000.0</v>
+      </c>
+      <c r="I13">
+        <v>77317000000.0</v>
+      </c>
+      <c r="J13">
+        <v>58274000000.0</v>
+      </c>
+      <c r="K13">
+        <v>32213000000.0</v>
+      </c>
+      <c r="L13">
+        <v>17501000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14">
+        <v>1401000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1255000000.0</v>
+      </c>
+      <c r="D14">
+        <v>1322000000.0</v>
+      </c>
+      <c r="E14">
+        <v>1163000000.0</v>
+      </c>
+      <c r="F14">
+        <v>793000000.0</v>
+      </c>
+      <c r="G14">
+        <v>2101000000.0</v>
+      </c>
+      <c r="H14">
+        <v>2622000000.0</v>
+      </c>
+      <c r="I14">
+        <v>3894000000.0</v>
+      </c>
+      <c r="J14">
+        <v>5832000000.0</v>
+      </c>
+      <c r="K14">
+        <v>5890000000.0</v>
+      </c>
+      <c r="L14">
+        <v>6929000000.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>1887756000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1476909000000.0</v>
+      </c>
+      <c r="D15">
+        <v>761995000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1036448000000.0</v>
+      </c>
+      <c r="F15">
+        <v>992423000000.0</v>
+      </c>
+      <c r="G15">
+        <v>696011000000.0</v>
+      </c>
+      <c r="H15">
+        <v>253902000000.0</v>
+      </c>
+      <c r="I15">
+        <v>331364000000.0</v>
+      </c>
+      <c r="J15">
+        <v>763481000000.0</v>
+      </c>
+      <c r="K15">
+        <v>593829000000.0</v>
+      </c>
+      <c r="L15">
+        <v>623312000000.0</v>
+      </c>
+      <c r="M15">
+        <v>916704000000.0</v>
+      </c>
+      <c r="N15">
+        <v>769493000000.0</v>
+      </c>
+      <c r="O15">
+        <v>1116186000000.0</v>
+      </c>
+      <c r="P15">
+        <v>1701513000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1033329000000.0</v>
+      </c>
+      <c r="R15">
+        <v>707487000000.0</v>
+      </c>
+      <c r="S15">
+        <v>927555000000.0</v>
+      </c>
+      <c r="T15">
+        <v>564034000000.0</v>
+      </c>
+      <c r="U15">
+        <v>303105000000.0</v>
+      </c>
+      <c r="V15">
+        <v>355724000000.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
+        <v>310909000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>494327000000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16">
+        <v>1887756000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1476909000000.0</v>
+      </c>
+      <c r="D16">
+        <v>761995000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1036448000000.0</v>
+      </c>
+      <c r="F16">
+        <v>992423000000.0</v>
+      </c>
+      <c r="G16">
+        <v>696011000000.0</v>
+      </c>
+      <c r="H16">
+        <v>253902000000.0</v>
+      </c>
+      <c r="I16">
+        <v>331364000000.0</v>
+      </c>
+      <c r="J16">
+        <v>733306000000.0</v>
+      </c>
+      <c r="K16">
+        <v>593829000000.0</v>
+      </c>
+      <c r="L16">
+        <v>623312000000.0</v>
+      </c>
+      <c r="M16">
+        <v>916704000000.0</v>
+      </c>
+      <c r="N16">
+        <v>769493000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1116186000000.0</v>
+      </c>
+      <c r="P16">
+        <v>1701580000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1033329000000.0</v>
+      </c>
+      <c r="R16">
+        <v>707487000000.0</v>
+      </c>
+      <c r="S16">
+        <v>927555000000.0</v>
+      </c>
+      <c r="T16">
+        <v>564034000000.0</v>
+      </c>
+      <c r="U16">
+        <v>303105000000.0</v>
+      </c>
+      <c r="V16">
+        <v>355724000000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16">
+        <v>310909000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>494327000000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>1886355000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1475654000000.0</v>
+      </c>
+      <c r="D17">
+        <v>760673000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1035285000000.0</v>
+      </c>
+      <c r="F17">
+        <v>990445000000.0</v>
+      </c>
+      <c r="G17">
+        <v>695490000000.0</v>
+      </c>
+      <c r="H17">
+        <v>252630000000.0</v>
+      </c>
+      <c r="I17">
+        <v>329426000000.0</v>
+      </c>
+      <c r="J17">
+        <v>763423000000.0</v>
+      </c>
+      <c r="K17">
+        <v>592769000000.0</v>
+      </c>
+      <c r="L17">
+        <v>623309000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>274845000000.0</v>
+      </c>
+      <c r="C18">
+        <v>216235000000.0</v>
+      </c>
+      <c r="D18">
+        <v>155000000000.0</v>
+      </c>
+      <c r="E18">
+        <v>79674000000.0</v>
+      </c>
+      <c r="F18">
+        <v>58793000000.0</v>
+      </c>
+      <c r="G18">
+        <v>50304000000.0</v>
+      </c>
+      <c r="H18">
+        <v>65920000000.0</v>
+      </c>
+      <c r="I18">
+        <v>70679000000.0</v>
+      </c>
+      <c r="J18">
+        <v>56684000000.0</v>
+      </c>
+      <c r="K18">
+        <v>27483000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>1940361000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1550851000000.0</v>
+      </c>
+      <c r="D21">
+        <v>759425000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1205856000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1192706000000.0</v>
+      </c>
+      <c r="G21">
+        <v>816120000000.0</v>
+      </c>
+      <c r="H21">
+        <v>300551000000.0</v>
+      </c>
+      <c r="I21">
+        <v>339735000000.0</v>
+      </c>
+      <c r="J21">
+        <v>958430000000.0</v>
+      </c>
+      <c r="K21">
+        <v>810774000000.0</v>
+      </c>
+      <c r="L21">
+        <v>835906000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1240522000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1025649000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1323973000000.0</v>
+      </c>
+      <c r="P21">
+        <v>2003976000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1399520000000.0</v>
+      </c>
+      <c r="R21">
+        <v>1018651000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1314416000000.0</v>
+      </c>
+      <c r="T21">
+        <v>990900000000.0</v>
+      </c>
+      <c r="U21">
+        <v>454648000000.0</v>
+      </c>
+      <c r="V21">
+        <v>445075000000.0</v>
+      </c>
+      <c r="W21">
+        <v>459216000000.0</v>
+      </c>
+      <c r="X21">
+        <v>313103000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>326367000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>110702000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>168921000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>3571345000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3011652000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3430471000000.0</v>
+      </c>
+      <c r="E23">
+        <v>3373635000000.0</v>
+      </c>
+      <c r="F23">
+        <v>3332767000000.0</v>
+      </c>
+      <c r="G23">
+        <v>2725434000000.0</v>
+      </c>
+      <c r="H23">
+        <v>3381428000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3705232000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3738552000000.0</v>
+      </c>
+      <c r="K23">
+        <v>3017911000000.0</v>
+      </c>
+      <c r="L23">
+        <v>3398715000000.0</v>
+      </c>
+      <c r="M23">
+        <v>3466797000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3290053000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2902472000000.0</v>
+      </c>
+      <c r="P23">
+        <v>2682481000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2193138000000.0</v>
+      </c>
+      <c r="R23">
+        <v>2181036000000.0</v>
+      </c>
+      <c r="S23">
+        <v>2531738000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1909935000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1693765000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1387785000000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>4859000000.0</v>
+      </c>
+      <c r="E25">
+        <v>12717000000.0</v>
+      </c>
+      <c r="F25">
+        <v>13524000000.0</v>
+      </c>
+      <c r="G25">
+        <v>20002000000.0</v>
+      </c>
+      <c r="H25">
+        <v>10590000000.0</v>
+      </c>
+      <c r="I25">
+        <v>11846000000.0</v>
+      </c>
+      <c r="J25">
+        <v>2418000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>29143000000.0</v>
+      </c>
+      <c r="F26">
+        <v>32785000000.0</v>
+      </c>
+      <c r="G26">
+        <v>26582000000.0</v>
+      </c>
+      <c r="H26">
+        <v>26582000000.0</v>
+      </c>
+      <c r="I26">
+        <v>26490000000.0</v>
+      </c>
+      <c r="J26">
+        <v>24641000000.0</v>
+      </c>
+      <c r="K26">
+        <v>25949000000.0</v>
+      </c>
+      <c r="L26">
+        <v>26974000000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>48267000000.0</v>
+      </c>
+      <c r="D27">
+        <v>69715000000.0</v>
+      </c>
+      <c r="E27">
+        <v>68437000000.0</v>
+      </c>
+      <c r="F27">
+        <v>38177000000.0</v>
+      </c>
+      <c r="G27">
+        <v>40353000000.0</v>
+      </c>
+      <c r="H27">
+        <v>52822000000.0</v>
+      </c>
+      <c r="I27">
+        <v>73430000000.0</v>
+      </c>
+      <c r="J27">
+        <v>77927000000.0</v>
+      </c>
+      <c r="K27">
+        <v>52973000000.0</v>
+      </c>
+      <c r="L27">
+        <v>46159000000.0</v>
+      </c>
+      <c r="M27">
+        <v>37916000000.0</v>
+      </c>
+      <c r="N27">
+        <v>58432000000.0</v>
+      </c>
+      <c r="O27">
+        <v>36530000000.0</v>
+      </c>
+      <c r="P27">
+        <v>22873000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>26900000000.0</v>
+      </c>
+      <c r="R27">
+        <v>34091000000.0</v>
+      </c>
+      <c r="S27">
+        <v>155428000000.0</v>
+      </c>
+      <c r="T27">
+        <v>22908000000.0</v>
+      </c>
+      <c r="U27">
+        <v>23588000000.0</v>
+      </c>
+      <c r="V27">
+        <v>28653000000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>141253000000.0</v>
+      </c>
+      <c r="C28">
+        <v>61485000000.0</v>
+      </c>
+      <c r="D28">
+        <v>210126000000.0</v>
+      </c>
+      <c r="E28">
+        <v>41878000000.0</v>
+      </c>
+      <c r="F28">
+        <v>40912000000.0</v>
+      </c>
+      <c r="G28">
+        <v>35577000000.0</v>
+      </c>
+      <c r="H28">
+        <v>57168000000.0</v>
+      </c>
+      <c r="I28">
+        <v>64636000000.0</v>
+      </c>
+      <c r="J28">
+        <v>88321000000.0</v>
+      </c>
+      <c r="K28">
+        <v>58398000000.0</v>
+      </c>
+      <c r="L28">
+        <v>63854000000.0</v>
+      </c>
+      <c r="M28">
+        <v>99151000000.0</v>
+      </c>
+      <c r="N28">
+        <v>75329000000.0</v>
+      </c>
+      <c r="O28">
+        <v>72409000000.0</v>
+      </c>
+      <c r="P28">
+        <v>346276000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>344994000000.0</v>
+      </c>
+      <c r="R28">
+        <v>337751000000.0</v>
+      </c>
+      <c r="S28">
+        <v>390931000000.0</v>
+      </c>
+      <c r="T28">
+        <v>76191000000.0</v>
+      </c>
+      <c r="U28">
+        <v>74092000000.0</v>
+      </c>
+      <c r="V28">
+        <v>58307000000.0</v>
+      </c>
+      <c r="W28">
+        <v>75337000000.0</v>
+      </c>
+      <c r="X28">
+        <v>73541000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>60670000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>58572000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>49910000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>391187000000.0</v>
+      </c>
+      <c r="C29">
+        <v>297399000000.0</v>
+      </c>
+      <c r="D29">
+        <v>150753000000.0</v>
+      </c>
+      <c r="E29">
+        <v>248240000000.0</v>
+      </c>
+      <c r="F29">
+        <v>256441000000.0</v>
+      </c>
+      <c r="G29">
+        <v>164949000000.0</v>
+      </c>
+      <c r="H29">
+        <v>100113000000.0</v>
+      </c>
+      <c r="I29">
+        <v>87626000000.0</v>
+      </c>
+      <c r="J29">
+        <v>229266000000.0</v>
+      </c>
+      <c r="K29">
+        <v>185792000000.0</v>
+      </c>
+      <c r="L29">
+        <v>195096000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>304598000000.0</v>
+      </c>
+      <c r="C30">
+        <v>441110000000.0</v>
+      </c>
+      <c r="D30">
+        <v>392544000000.0</v>
+      </c>
+      <c r="E30">
+        <v>299492000000.0</v>
+      </c>
+      <c r="F30">
+        <v>319911000000.0</v>
+      </c>
+      <c r="G30">
+        <v>271999000000.0</v>
+      </c>
+      <c r="H30">
+        <v>243549000000.0</v>
+      </c>
+      <c r="I30">
+        <v>368419000000.0</v>
+      </c>
+      <c r="J30">
+        <v>343368000000.0</v>
+      </c>
+      <c r="K30">
+        <v>280827000000.0</v>
+      </c>
+      <c r="L30">
+        <v>324941000000.0</v>
+      </c>
+      <c r="M30">
+        <v>376697000000.0</v>
+      </c>
+      <c r="N30">
+        <v>409833000000.0</v>
+      </c>
+      <c r="O30">
+        <v>371969000000.0</v>
+      </c>
+      <c r="P30">
+        <v>358343000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>371894000000.0</v>
+      </c>
+      <c r="R30">
+        <v>371842000000.0</v>
+      </c>
+      <c r="S30">
+        <v>546359000000.0</v>
+      </c>
+      <c r="T30">
+        <v>99099000000.0</v>
+      </c>
+      <c r="U30">
+        <v>97680000000.0</v>
+      </c>
+      <c r="V30">
+        <v>86960000000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>337181000000.0</v>
+      </c>
+      <c r="C31">
+        <v>222202000000.0</v>
+      </c>
+      <c r="D31">
+        <v>152001000000.0</v>
+      </c>
+      <c r="E31">
+        <v>77669000000.0</v>
+      </c>
+      <c r="F31">
+        <v>55676000000.0</v>
+      </c>
+      <c r="G31">
+        <v>44319000000.0</v>
+      </c>
+      <c r="H31">
+        <v>52192000000.0</v>
+      </c>
+      <c r="I31">
+        <v>77317000000.0</v>
+      </c>
+      <c r="J31">
+        <v>58274000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-32213000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-17501000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-68567000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-28658000000.0</v>
+      </c>
+      <c r="O31">
+        <v>48110000000.0</v>
+      </c>
+      <c r="P31">
+        <v>88085000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-17738000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-10512000000.0</v>
+      </c>
+      <c r="S31">
+        <v>12300000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-156111000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-24686000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-71133000000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>5511706000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4562503000000.0</v>
+      </c>
+      <c r="D32">
+        <v>4189896000000.0</v>
+      </c>
+      <c r="E32">
+        <v>4585348000000.0</v>
+      </c>
+      <c r="F32">
+        <v>4525473000000.0</v>
+      </c>
+      <c r="G32">
+        <v>3536721000000.0</v>
+      </c>
+      <c r="H32">
+        <v>3699439000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4019846000000.0</v>
+      </c>
+      <c r="J32">
+        <v>4738022000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3847869000000.0</v>
+      </c>
+      <c r="L32">
+        <v>4189615000000.0</v>
+      </c>
+      <c r="M32">
+        <v>4726539000000.0</v>
+      </c>
+      <c r="N32">
+        <v>4133679000000.0</v>
+      </c>
+      <c r="O32">
+        <v>4211578000000.0</v>
+      </c>
+      <c r="P32">
+        <v>4686457000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3592658000000.0</v>
+      </c>
+      <c r="R32">
+        <v>3199687000000.0</v>
+      </c>
+      <c r="S32">
+        <v>3846154000000.0</v>
+      </c>
+      <c r="T32">
+        <v>2900835000000.0</v>
+      </c>
+      <c r="U32">
+        <v>2148413000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1832860000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1654294000000.0</v>
+      </c>
+      <c r="X32">
+        <v>1256785000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1098056000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>590501000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>542350000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>906910000000.0</v>
+      </c>
+      <c r="C2">
+        <v>771078000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1095415000000.0</v>
+      </c>
+      <c r="E2">
+        <v>605935000000.0</v>
+      </c>
+      <c r="F2">
+        <v>788885000000.0</v>
+      </c>
+      <c r="G2">
+        <v>718302000000.0</v>
+      </c>
+      <c r="H2">
+        <v>649962000000.0</v>
+      </c>
+      <c r="I2">
+        <v>579864000000.0</v>
+      </c>
+      <c r="J2">
+        <v>622414000000.0</v>
+      </c>
+      <c r="K2">
+        <v>750343000000.0</v>
+      </c>
+      <c r="L2">
+        <v>738175000000.0</v>
+      </c>
+      <c r="M2">
+        <v>872945000000.0</v>
+      </c>
+      <c r="N2">
+        <v>681931000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1145612000000.0</v>
+      </c>
+      <c r="P2">
+        <v>740767000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>882471000000.0</v>
+      </c>
+      <c r="R2">
+        <v>325054000000.0</v>
+      </c>
+      <c r="S2">
+        <v>539627000000.0</v>
+      </c>
+      <c r="T2">
+        <v>755511000000.0</v>
+      </c>
+      <c r="U2">
+        <v>651940000000.0</v>
+      </c>
+      <c r="V2">
+        <v>770021000000.0</v>
+      </c>
+      <c r="W2">
+        <v>670325000000.0</v>
+      </c>
+      <c r="X2">
+        <v>500874000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>631346000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>658381000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>845652000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>872391000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>627829000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>792007000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1053893000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>915516000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>701285000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>666119000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>865452000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>798155000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>815312000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>916265000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>767120000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>657886000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>669408000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>642670000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>898387000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>698512000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>850181000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>626694000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>829974000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>743604000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>689123000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>827399000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>722657000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>654369000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>815121000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>688073000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>545404000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>674689000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>731202000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>579208000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>638567000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>568516000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>565738000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>551317000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>573875000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>431329000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>460443000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>355597000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>510736000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>454292000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>450957000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>393209000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>466982000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>480943000000.0</v>
+      </c>
+      <c r="BU2">
+        <v>567557000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>547236000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>474531000000.0</v>
+      </c>
+      <c r="BX2">
+        <v>494807000000.0</v>
+      </c>
+      <c r="BY2">
+        <v>399727000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>339418000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>444902000000.0</v>
+      </c>
+      <c r="CB2">
+        <v>320224000000.0</v>
+      </c>
+      <c r="CC2">
+        <v>380668000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>369083000000.0</v>
+      </c>
+      <c r="CE2">
+        <v>480605000000.0</v>
+      </c>
+      <c r="CF2">
+        <v>300370000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>293273000000.0</v>
+      </c>
+      <c r="CH2">
+        <v>226577000000.0</v>
+      </c>
+      <c r="CI2">
+        <v>382526000000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>280302000000.0</v>
+      </c>
+      <c r="CK2">
+        <v>247648000000.0</v>
+      </c>
+      <c r="CL2">
+        <v>209265000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>100935000000.0</v>
+      </c>
+      <c r="C3">
+        <v>99260000000.0</v>
+      </c>
+      <c r="D3">
+        <v>96918000000.0</v>
+      </c>
+      <c r="E3">
+        <v>94595000000.0</v>
+      </c>
+      <c r="F3">
+        <v>95707000000.0</v>
+      </c>
+      <c r="G3">
+        <v>99339000000.0</v>
+      </c>
+      <c r="H3">
+        <v>98861000000.0</v>
+      </c>
+      <c r="I3">
+        <v>94979000000.0</v>
+      </c>
+      <c r="J3">
+        <v>95083000000.0</v>
+      </c>
+      <c r="K3">
+        <v>96659000000.0</v>
+      </c>
+      <c r="L3">
+        <v>107492000000.0</v>
+      </c>
+      <c r="M3">
+        <v>94107000000.0</v>
+      </c>
+      <c r="N3">
+        <v>94654000000.0</v>
+      </c>
+      <c r="O3">
+        <v>95786000000.0</v>
+      </c>
+      <c r="P3">
+        <v>93393000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>91377000000.0</v>
+      </c>
+      <c r="R3">
+        <v>90663000000.0</v>
+      </c>
+      <c r="S3">
+        <v>95343000000.0</v>
+      </c>
+      <c r="T3">
+        <v>96640000000.0</v>
+      </c>
+      <c r="U3">
+        <v>94645000000.0</v>
+      </c>
+      <c r="V3">
+        <v>96370000000.0</v>
+      </c>
+      <c r="W3">
+        <v>5043000000.0</v>
+      </c>
+      <c r="X3">
+        <v>4896000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>5225000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4838000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1753000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>9666000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>95765000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>2933000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2824000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>10456000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1433000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1434000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>-12368000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>4768000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>4312000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3892000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>3863000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>3845000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3386000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3703000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2915000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>3850000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>4128000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>2350000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2574000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2173000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2065000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>2352000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>2428000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2306000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>2289000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>2180000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1624000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>8354000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>45225000000.0</v>
+      </c>
+      <c r="BF3">
+        <v>-3398000000.0</v>
+      </c>
+      <c r="BG3">
+        <v>75942000000.0</v>
+      </c>
+      <c r="BH3">
+        <v>-7502000000.0</v>
+      </c>
+      <c r="BI3">
+        <v>20266000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1704000000.0</v>
+      </c>
+      <c r="BK3">
+        <v>-37491000000.0</v>
+      </c>
+      <c r="BL3">
+        <v>38163000000.0</v>
+      </c>
+      <c r="BM3">
+        <v>7903000000.0</v>
+      </c>
+      <c r="BN3"/>
+      <c r="BO3">
+        <v>-42938000000.0</v>
+      </c>
+      <c r="BP3">
+        <v>9492000000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>33446000000.0</v>
+      </c>
+      <c r="BR3"/>
+      <c r="BS3">
+        <v>-40626000000.0</v>
+      </c>
+      <c r="BT3">
+        <v>12831000000.0</v>
+      </c>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
     <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5222,409 +18615,543 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>159</v>
       </c>
       <c r="B5">
-        <v>125007000000.0</v>
+        <v>338405000000.0</v>
       </c>
       <c r="C5">
-        <v>125020000000.0</v>
+        <v>708444000000.0</v>
       </c>
       <c r="D5">
-        <v>120090000000.0</v>
+        <v>642282000000.0</v>
       </c>
       <c r="E5">
-        <v>120152000000.0</v>
+        <v>380868000000.0</v>
       </c>
       <c r="F5">
-        <v>120126000000.0</v>
+        <v>371246000000.0</v>
       </c>
       <c r="G5">
-        <v>120141000000.0</v>
+        <v>818675000000.0</v>
       </c>
       <c r="H5">
-        <v>115161000000.0</v>
+        <v>237117000000.0</v>
       </c>
       <c r="I5">
-        <v>115149000000.0</v>
+        <v>397678000000.0</v>
       </c>
       <c r="J5">
-        <v>115080000000.0</v>
+        <v>320236000000.0</v>
       </c>
       <c r="K5">
-        <v>115205000000.0</v>
+        <v>366545000000.0</v>
       </c>
       <c r="L5">
-        <v>110182000000.0</v>
+        <v>356487000000.0</v>
       </c>
       <c r="M5">
-        <v>110181000000.0</v>
+        <v>53037000000.0</v>
       </c>
       <c r="N5">
-        <v>110265000000.0</v>
+        <v>135923000000.0</v>
       </c>
       <c r="O5">
-        <v>105236000000.0</v>
+        <v>326848000000.0</v>
       </c>
       <c r="P5">
-        <v>105217000000.0</v>
+        <v>269721000000.0</v>
       </c>
       <c r="Q5">
-        <v>105218000000.0</v>
+        <v>307697000000.0</v>
       </c>
       <c r="R5">
-        <v>105216000000.0</v>
+        <v>379935000000.0</v>
       </c>
       <c r="S5">
-        <v>100487000000.0</v>
+        <v>267627000000.0</v>
       </c>
       <c r="T5">
-        <v>100599000000.0</v>
+        <v>349313000000.0</v>
       </c>
       <c r="U5">
-        <v>14911000000.0</v>
+        <v>255585000000.0</v>
       </c>
       <c r="V5">
-        <v>12669000000.0</v>
+        <v>374802000000.0</v>
       </c>
       <c r="W5">
-        <v>11904000000.0</v>
+        <v>530810000000.0</v>
       </c>
       <c r="X5">
-        <v>14487000000.0</v>
+        <v>234000000000.0</v>
       </c>
       <c r="Y5">
-        <v>11397000000.0</v>
+        <v>917000000.0</v>
       </c>
       <c r="Z5">
-        <v>11739000000.0</v>
+        <v>95297000000.0</v>
       </c>
       <c r="AA5">
-        <v>11700000000.0</v>
+        <v>269993000000.0</v>
       </c>
       <c r="AB5">
-        <v>11831000000.0</v>
+        <v>65057000000.0</v>
       </c>
       <c r="AC5">
-        <v>12132000000.0</v>
+        <v>-32046000000.0</v>
       </c>
       <c r="AD5">
-        <v>16168000000.0</v>
+        <v>50336000000.0</v>
       </c>
       <c r="AE5">
-        <v>15365000000.0</v>
+        <v>-26246000000.0</v>
       </c>
       <c r="AF5">
-        <v>14393000000.0</v>
+        <v>142373000000.0</v>
       </c>
       <c r="AG5">
-        <v>14065000000.0</v>
+        <v>203979000000.0</v>
       </c>
       <c r="AH5">
-        <v>888000000.0</v>
+        <v>140446000000.0</v>
       </c>
       <c r="AI5">
-        <v>79000000.0</v>
+        <v>190891000000.0</v>
       </c>
       <c r="AJ5">
-        <v>83000000.0</v>
+        <v>232561000000.0</v>
       </c>
       <c r="AK5">
-        <v>586000000.0</v>
+        <v>122023000000.0</v>
       </c>
       <c r="AL5">
-        <v>35403000000.0</v>
+        <v>473668000000.0</v>
       </c>
       <c r="AM5">
-        <v>36660000000.0</v>
+        <v>411758000000.0</v>
       </c>
       <c r="AN5">
-        <v>36225000000.0</v>
+        <v>219852000000.0</v>
       </c>
       <c r="AO5">
-        <v>40934000000.0</v>
+        <v>79940000000.0</v>
       </c>
       <c r="AP5">
-        <v>47200000000.0</v>
+        <v>67822000000.0</v>
       </c>
       <c r="AQ5">
-        <v>35871000000.0</v>
+        <v>215171000000.0</v>
       </c>
       <c r="AR5">
-        <v>33587000000.0</v>
+        <v>208595000000.0</v>
       </c>
       <c r="AS5">
-        <v>26612000000.0</v>
+        <v>211572000000.0</v>
       </c>
       <c r="AT5">
-        <v>24530000000.0</v>
+        <v>194488000000.0</v>
       </c>
       <c r="AU5">
-        <v>21443000000.0</v>
+        <v>284650000000.0</v>
       </c>
       <c r="AV5">
-        <v>13396000000.0</v>
+        <v>293244000000.0</v>
       </c>
       <c r="AW5">
-        <v>24741000000.0</v>
+        <v>326075000000.0</v>
       </c>
       <c r="AX5">
-        <v>21951000000.0</v>
+        <v>291682000000.0</v>
       </c>
       <c r="AY5">
-        <v>9370000000.0</v>
+        <v>424413000000.0</v>
       </c>
       <c r="AZ5">
-        <v>7745000000.0</v>
-[...13 lines deleted...]
-      <c r="BM5"/>
+        <v>337303000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>115154000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>123160000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>207335000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>372198000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>406692000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>337748000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>451077000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>495755000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>529181000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>528401000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>556146000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>272703000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>337254000000.0</v>
+      </c>
       <c r="BN5"/>
-      <c r="BO5"/>
-[...1 lines deleted...]
-      <c r="BQ5"/>
+      <c r="BO5">
+        <v>325944000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>294626000000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>266065000000.0</v>
+      </c>
       <c r="BR5"/>
-      <c r="BS5"/>
-      <c r="BT5"/>
+      <c r="BS5">
+        <v>279422000000.0</v>
+      </c>
+      <c r="BT5">
+        <v>337535000000.0</v>
+      </c>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>30</v>
-[...71 lines deleted...]
-      <c r="BT6"/>
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>439340000000.0</v>
+      </c>
+      <c r="C6">
+        <v>807704000000.0</v>
+      </c>
+      <c r="D6">
+        <v>739200000000.0</v>
+      </c>
+      <c r="E6">
+        <v>475463000000.0</v>
+      </c>
+      <c r="F6">
+        <v>466953000000.0</v>
+      </c>
+      <c r="G6">
+        <v>918014000000.0</v>
+      </c>
+      <c r="H6">
+        <v>335978000000.0</v>
+      </c>
+      <c r="I6">
+        <v>492657000000.0</v>
+      </c>
+      <c r="J6">
+        <v>415319000000.0</v>
+      </c>
+      <c r="K6">
+        <v>463204000000.0</v>
+      </c>
+      <c r="L6">
+        <v>463979000000.0</v>
+      </c>
+      <c r="M6">
+        <v>147144000000.0</v>
+      </c>
+      <c r="N6">
+        <v>230577000000.0</v>
+      </c>
+      <c r="O6">
+        <v>422634000000.0</v>
+      </c>
+      <c r="P6">
+        <v>363114000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>399074000000.0</v>
+      </c>
+      <c r="R6">
+        <v>470598000000.0</v>
+      </c>
+      <c r="S6">
+        <v>362970000000.0</v>
+      </c>
+      <c r="T6">
+        <v>445953000000.0</v>
+      </c>
+      <c r="U6">
+        <v>350230000000.0</v>
+      </c>
+      <c r="V6">
+        <v>471172000000.0</v>
+      </c>
+      <c r="W6">
+        <v>535853000000.0</v>
+      </c>
+      <c r="X6">
+        <v>238896000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6142000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>100135000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>271746000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>74723000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>63719000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>53269000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-23422000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>152829000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>205412000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>141880000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>178523000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>237329000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>126335000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>477560000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>415621000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>223697000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>83326000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>71525000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>218086000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>212445000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>215700000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>196838000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>287224000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>295417000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>328140000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>294034000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>426841000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>339609000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>117443000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>125340000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>208959000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>380552000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>451917000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>334350000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>527019000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>488253000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>549447000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>530105000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>518655000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>310866000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>345157000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>233417000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>283006000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>304118000000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>299511000000.0</v>
+      </c>
+      <c r="BR6">
+        <v>132016000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>238796000000.0</v>
+      </c>
+      <c r="BT6">
+        <v>350366000000.0</v>
+      </c>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
     </row>
     <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...64 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -5650,104 +19177,70 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
     </row>
     <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...49 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -5778,1511 +19271,1919 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
     </row>
     <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="B9">
-        <v>1027332000000.0</v>
+        <v>420019000000.0</v>
       </c>
       <c r="C9">
-        <v>1027332000000.0</v>
+        <v>783724000000.0</v>
       </c>
       <c r="D9">
-        <v>1027332000000.0</v>
+        <v>540213000000.0</v>
       </c>
       <c r="E9">
-        <v>1027332000000.0</v>
+        <v>425698000000.0</v>
       </c>
       <c r="F9">
-        <v>1027332000000.0</v>
-[...3 lines deleted...]
-      <c r="I9"/>
+        <v>500758000000.0</v>
+      </c>
+      <c r="G9">
+        <v>919850000000.0</v>
+      </c>
+      <c r="H9">
+        <v>473451000000.0</v>
+      </c>
+      <c r="I9">
+        <v>341609000000.0</v>
+      </c>
       <c r="J9">
-        <v>1030312000000.0</v>
+        <v>277337000000.0</v>
       </c>
       <c r="K9">
-        <v>1030312000000.0</v>
+        <v>516717000000.0</v>
       </c>
       <c r="L9">
-        <v>1030312000000.0</v>
+        <v>300775000000.0</v>
       </c>
       <c r="M9">
-        <v>1030312000000.0</v>
+        <v>106756000000.0</v>
       </c>
       <c r="N9">
-        <v>1030312000000.0</v>
+        <v>222254000000.0</v>
       </c>
       <c r="O9">
-        <v>1030312000000.0</v>
+        <v>395122000000.0</v>
       </c>
       <c r="P9">
-        <v>1030312000000.0</v>
+        <v>256520000000.0</v>
       </c>
       <c r="Q9">
-        <v>1030312000000.0</v>
+        <v>399924000000.0</v>
       </c>
       <c r="R9">
-        <v>1030312000000.0</v>
+        <v>439878000000.0</v>
       </c>
       <c r="S9">
-        <v>1030312000000.0</v>
+        <v>646723000000.0</v>
       </c>
       <c r="T9">
-        <v>1030312000000.0</v>
+        <v>406696000000.0</v>
       </c>
       <c r="U9">
-        <v>1030312000000.0</v>
+        <v>329267000000.0</v>
       </c>
       <c r="V9">
-        <v>1030312000000.0</v>
+        <v>425688000000.0</v>
       </c>
       <c r="W9">
-        <v>1030312000000.0</v>
+        <v>588789000000.0</v>
       </c>
       <c r="X9">
-        <v>1030312000000.0</v>
+        <v>210903000000.0</v>
       </c>
       <c r="Y9">
-        <v>1030312000000.0</v>
+        <v>124468000000.0</v>
       </c>
       <c r="Z9">
-        <v>1030312000000.0</v>
-[...64 lines deleted...]
-      <c r="CL9"/>
+        <v>151635000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>267634000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>118038000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>39959000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>135929000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>92133000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>195032000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>193649000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>202219000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>297672000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>309160000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>188487000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>547519000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>463155000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>307237000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>179096000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>161297000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>214830000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>298186000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>341046000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>261779000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>372442000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>408367000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>403056000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>452574000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>517466000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>311658000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>200323000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>224012000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>294003000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>467324000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>498319000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>421429000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>524950000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>571533000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>641304000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>624532000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>615647000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>405382000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>425746000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>324639000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>418293000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>369942000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>377386000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>224872000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>413707000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>483284000000.0</v>
+      </c>
+      <c r="BU9">
+        <v>408373000000.0</v>
+      </c>
+      <c r="BV9">
+        <v>423478000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>345367000000.0</v>
+      </c>
+      <c r="BX9">
+        <v>367161000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>286277000000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>194857000000.0</v>
+      </c>
+      <c r="CA9">
+        <v>119081000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>243251000000.0</v>
+      </c>
+      <c r="CC9">
+        <v>134960000000.0</v>
+      </c>
+      <c r="CD9">
+        <v>136244000000.0</v>
+      </c>
+      <c r="CE9">
+        <v>46653000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>230660000000.0</v>
+      </c>
+      <c r="CG9">
+        <v>139936000000.0</v>
+      </c>
+      <c r="CH9">
+        <v>114786000000.0</v>
+      </c>
+      <c r="CI9">
+        <v>51971000000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>190141000000.0</v>
+      </c>
+      <c r="CK9">
+        <v>157095000000.0</v>
+      </c>
+      <c r="CL9">
+        <v>135346000000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="B10">
-        <v>6901140000000.0</v>
+        <v>467605000000.0</v>
       </c>
       <c r="C10">
-        <v>6509695000000.0</v>
+        <v>787706000000.0</v>
       </c>
       <c r="D10">
-        <v>6377872000000.0</v>
+        <v>642202000000.0</v>
       </c>
       <c r="E10">
-        <v>5453691000000.0</v>
+        <v>380787000000.0</v>
       </c>
       <c r="F10">
-        <v>4857846000000.0</v>
+        <v>466847000000.0</v>
       </c>
       <c r="G10">
-        <v>4925538000000.0</v>
+        <v>818542000000.0</v>
       </c>
       <c r="H10">
-        <v>4758190000000.0</v>
+        <v>236970000000.0</v>
       </c>
       <c r="I10">
-        <v>4511450000000.0</v>
+        <v>397506000000.0</v>
       </c>
       <c r="J10">
-        <v>4057700000000.0</v>
+        <v>320035000000.0</v>
       </c>
       <c r="K10">
-        <v>4161348000000.0</v>
+        <v>366328000000.0</v>
       </c>
       <c r="L10">
-        <v>4079776000000.0</v>
+        <v>356363000000.0</v>
       </c>
       <c r="M10">
-        <v>3847390000000.0</v>
+        <v>52946000000.0</v>
       </c>
       <c r="N10">
-        <v>3606410000000.0</v>
+        <v>135789000000.0</v>
       </c>
       <c r="O10">
-        <v>3749678000000.0</v>
+        <v>326702000000.0</v>
       </c>
       <c r="P10">
-        <v>3460392000000.0</v>
+        <v>269565000000.0</v>
       </c>
       <c r="Q10">
-        <v>3367867000000.0</v>
+        <v>307521000000.0</v>
       </c>
       <c r="R10">
-        <v>2848072000000.0</v>
+        <v>379737000000.0</v>
       </c>
       <c r="S10">
-        <v>2685433000000.0</v>
+        <v>267405000000.0</v>
       </c>
       <c r="T10">
-        <v>2400678000000.0</v>
+        <v>349264000000.0</v>
       </c>
       <c r="U10">
-        <v>1958874000000.0</v>
+        <v>255514000000.0</v>
       </c>
       <c r="V10">
-        <v>1685680000000.0</v>
+        <v>374703000000.0</v>
       </c>
       <c r="W10">
-        <v>1606816000000.0</v>
+        <v>530680000000.0</v>
       </c>
       <c r="X10">
-        <v>1393357000000.0</v>
+        <v>233839000000.0</v>
       </c>
       <c r="Y10">
-        <v>1131575000000.0</v>
+        <v>722000000.0</v>
       </c>
       <c r="Z10">
-        <v>1434790000000.0</v>
+        <v>95198000000.0</v>
       </c>
       <c r="AA10">
-        <v>1330412000000.0</v>
+        <v>269895000000.0</v>
       </c>
       <c r="AB10">
-        <v>1585608000000.0</v>
+        <v>64867000000.0</v>
       </c>
       <c r="AC10">
-        <v>1663456000000.0</v>
+        <v>-32219000000.0</v>
       </c>
       <c r="AD10">
-        <v>1579658000000.0</v>
+        <v>50200000000.0</v>
       </c>
       <c r="AE10">
-        <v>1881855000000.0</v>
+        <v>-26394000000.0</v>
       </c>
       <c r="AF10">
-        <v>1951646000000.0</v>
+        <v>152722000000.0</v>
       </c>
       <c r="AG10">
-        <v>1633460000000.0</v>
+        <v>148881000000.0</v>
       </c>
       <c r="AH10">
-        <v>1486134000000.0</v>
+        <v>141843000000.0</v>
       </c>
       <c r="AI10">
-        <v>1451408000000.0</v>
+        <v>178398000000.0</v>
       </c>
       <c r="AJ10">
-        <v>1667139000000.0</v>
+        <v>232444000000.0</v>
       </c>
       <c r="AK10">
-        <v>1140614000000.0</v>
+        <v>121871000000.0</v>
       </c>
       <c r="AL10">
-        <v>696493000000.0</v>
+        <v>473523000000.0</v>
       </c>
       <c r="AM10">
-        <v>472595000000.0</v>
+        <v>411584000000.0</v>
       </c>
       <c r="AN10">
-        <v>863148000000.0</v>
+        <v>219611000000.0</v>
       </c>
       <c r="AO10">
-        <v>737114000000.0</v>
+        <v>79752000000.0</v>
       </c>
       <c r="AP10">
-        <v>622013000000.0</v>
+        <v>67614000000.0</v>
       </c>
       <c r="AQ10">
-        <v>650633000000.0</v>
+        <v>214836000000.0</v>
       </c>
       <c r="AR10">
-        <v>1229215000000.0</v>
+        <v>208082000000.0</v>
       </c>
       <c r="AS10">
-        <v>1356532000000.0</v>
+        <v>210991000000.0</v>
       </c>
       <c r="AT10">
-        <v>1384390000000.0</v>
+        <v>193973000000.0</v>
       </c>
       <c r="AU10">
-        <v>1599990000000.0</v>
+        <v>283724000000.0</v>
       </c>
       <c r="AV10">
-        <v>1473400000000.0</v>
+        <v>292202000000.0</v>
       </c>
       <c r="AW10">
-        <v>1401395000000.0</v>
+        <v>325236000000.0</v>
       </c>
       <c r="AX10">
-        <v>1022780000000.0</v>
+        <v>287769000000.0</v>
       </c>
       <c r="AY10">
-        <v>1503127000000.0</v>
+        <v>423648000000.0</v>
       </c>
       <c r="AZ10">
-        <v>1455147000000.0</v>
+        <v>336490000000.0</v>
       </c>
       <c r="BA10">
-        <v>1799137000000.0</v>
+        <v>114472000000.0</v>
       </c>
       <c r="BB10">
-        <v>1836778000000.0</v>
+        <v>122381000000.0</v>
       </c>
       <c r="BC10">
-        <v>1658276000000.0</v>
+        <v>208184000000.0</v>
       </c>
       <c r="BD10">
-        <v>2272487000000.0</v>
+        <v>379358000000.0</v>
       </c>
       <c r="BE10">
-        <v>2063982000000.0</v>
+        <v>419329000000.0</v>
       </c>
       <c r="BF10">
-        <v>1861247000000.0</v>
+        <v>365212000000.0</v>
       </c>
       <c r="BG10">
-        <v>1964564000000.0</v>
+        <v>476699000000.0</v>
       </c>
       <c r="BH10">
-        <v>1591052000000.0</v>
+        <v>521277000000.0</v>
       </c>
       <c r="BI10">
-        <v>1160688000000.0</v>
-[...1 lines deleted...]
-      <c r="BJ10"/>
+        <v>566680000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>525857000000.0</v>
+      </c>
       <c r="BK10">
-        <v>1068030000000.0</v>
+        <v>515638000000.0</v>
       </c>
       <c r="BL10">
-        <v>986363000000.0</v>
+        <v>302625000000.0</v>
       </c>
       <c r="BM10">
-        <v>682249000000.0</v>
+        <v>338249000000.0</v>
       </c>
       <c r="BN10">
-        <v>808495000000.0</v>
+        <v>225270000000.0</v>
       </c>
       <c r="BO10">
-        <v>640751000000.0</v>
-[...1 lines deleted...]
-      <c r="BP10"/>
+        <v>316253000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>285877000000.0</v>
+      </c>
       <c r="BQ10">
-        <v>1034344000000.0</v>
-[...21 lines deleted...]
-      <c r="CL10"/>
+        <v>267369000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>138640000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>282600000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>338480000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>379576000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>385026000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>267999000000.0</v>
+      </c>
+      <c r="BX10">
+        <v>288193000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>143726000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>134871000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>116833000000.0</v>
+      </c>
+      <c r="CB10">
+        <v>149305000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>73903000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>89921000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>52092000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>163433000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>101902000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>56515000000.0</v>
+      </c>
+      <c r="CI10">
+        <v>81717000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>144796000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>27589000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>103528000000.0</v>
+      </c>
     </row>
     <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>35</v>
-[...81 lines deleted...]
-      <c r="CD11"/>
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>73502000000.0</v>
+      </c>
+      <c r="C11">
+        <v>147775000000.0</v>
+      </c>
+      <c r="D11">
+        <v>109650000000.0</v>
+      </c>
+      <c r="E11">
+        <v>58413000000.0</v>
+      </c>
+      <c r="F11">
+        <v>75349000000.0</v>
+      </c>
+      <c r="G11">
+        <v>145366000000.0</v>
+      </c>
+      <c r="H11">
+        <v>32310000000.0</v>
+      </c>
+      <c r="I11">
+        <v>68738000000.0</v>
+      </c>
+      <c r="J11">
+        <v>50985000000.0</v>
+      </c>
+      <c r="K11">
+        <v>62161000000.0</v>
+      </c>
+      <c r="L11">
+        <v>65529000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-1182000000.0</v>
+      </c>
+      <c r="N11">
+        <v>24245000000.0</v>
+      </c>
+      <c r="O11">
+        <v>54770000000.0</v>
+      </c>
+      <c r="P11">
+        <v>54326000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>63735000000.0</v>
+      </c>
+      <c r="R11">
+        <v>75409000000.0</v>
+      </c>
+      <c r="S11">
+        <v>28623000000.0</v>
+      </c>
+      <c r="T11">
+        <v>98436000000.0</v>
+      </c>
+      <c r="U11">
+        <v>51682000000.0</v>
+      </c>
+      <c r="V11">
+        <v>77700000000.0</v>
+      </c>
+      <c r="W11">
+        <v>111842000000.0</v>
+      </c>
+      <c r="X11">
+        <v>48928000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-10138000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>14317000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>68704000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>23046000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-3733000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>12096000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-12363000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>33301000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>40520000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>26168000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>54661000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>52644000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>36833000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>98675000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>90926000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>60041000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17642000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>17183000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>61224000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>47231000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>55179000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>40939000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>65663000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>64226000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>78204000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>64143000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>97133000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>72850000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>36379000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>22004000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>42052000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>68942000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>79359000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>66191000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>87652000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>95207000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>74475000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>131666000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>124154000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>78557000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>88351000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>57391000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>98087000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>83257000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>83809000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>35499000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>72914000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>104348000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>121750000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>117840000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>65715000000.0</v>
+      </c>
+      <c r="BX11">
+        <v>93435000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>68053000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>43552000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>34334000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>48825000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>16239000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>27459000000.0</v>
+      </c>
       <c r="CE11"/>
-      <c r="CF11"/>
-      <c r="CG11"/>
+      <c r="CF11">
+        <v>10229000000.0</v>
+      </c>
+      <c r="CG11">
+        <v>17113000000.0</v>
+      </c>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11"/>
+      <c r="CL11">
+        <v>33255000000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>166</v>
       </c>
       <c r="B12">
-        <v>6901140000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="C12">
-        <v>6509695000000.0</v>
+        <v>909000000.0</v>
       </c>
       <c r="D12">
-        <v>6377872000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="E12">
-        <v>5453691000000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="F12">
-        <v>4857846000000.0</v>
+        <v>106000000.0</v>
       </c>
       <c r="G12">
-        <v>4925538000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="H12">
-        <v>4758190000000.0</v>
+        <v>147000000.0</v>
       </c>
       <c r="I12">
-        <v>4511450000000.0</v>
+        <v>172000000.0</v>
       </c>
       <c r="J12">
-        <v>4057700000000.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="K12">
-        <v>4161348000000.0</v>
+        <v>217000000.0</v>
       </c>
       <c r="L12">
-        <v>4079776000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="M12">
-        <v>3847390000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="N12">
-        <v>3606410000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="O12">
-        <v>3749678000000.0</v>
+        <v>146000000.0</v>
       </c>
       <c r="P12">
-        <v>3460392000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="Q12">
-        <v>3367867000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="R12">
-        <v>2848072000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="S12">
-        <v>2685433000000.0</v>
+        <v>222000000.0</v>
       </c>
       <c r="T12">
-        <v>2400678000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="U12">
-        <v>1958874000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="V12">
-        <v>1685680000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="W12">
-        <v>1606816000000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="X12">
-        <v>1393357000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="Y12">
-        <v>1131575000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="Z12">
-        <v>1434790000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="AA12">
-        <v>1330412000000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="AB12">
-        <v>1585608000000.0</v>
+        <v>190000000.0</v>
       </c>
       <c r="AC12">
-        <v>1663456000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="AD12">
-        <v>1579658000000.0</v>
+        <v>136000000.0</v>
       </c>
       <c r="AE12">
-        <v>1881855000000.0</v>
+        <v>148000000.0</v>
       </c>
       <c r="AF12">
-        <v>1951646000000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="AG12">
-        <v>1633460000000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="AH12">
-        <v>1486134000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="AI12">
-        <v>1451408000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="AJ12">
-        <v>1667139000000.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="AK12">
-        <v>1140614000000.0</v>
+        <v>152000000.0</v>
       </c>
       <c r="AL12">
-        <v>696493000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AM12">
-        <v>472595000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="AN12">
-        <v>863148000000.0</v>
+        <v>241000000.0</v>
       </c>
       <c r="AO12">
-        <v>737114000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="AP12">
-        <v>622013000000.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="AQ12">
-        <v>650633000000.0</v>
+        <v>335000000.0</v>
       </c>
       <c r="AR12">
-        <v>1229215000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="AS12">
-        <v>1356532000000.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="AT12">
-        <v>1384390000000.0</v>
+        <v>515000000.0</v>
       </c>
       <c r="AU12">
-        <v>1599990000000.0</v>
+        <v>926000000.0</v>
       </c>
       <c r="AV12">
-        <v>1473400000000.0</v>
+        <v>1042000000.0</v>
       </c>
       <c r="AW12">
-        <v>1401395000000.0</v>
+        <v>839000000.0</v>
       </c>
       <c r="AX12">
-        <v>1022780000000.0</v>
+        <v>730000000.0</v>
       </c>
       <c r="AY12">
-        <v>1503127000000.0</v>
+        <v>765000000.0</v>
       </c>
       <c r="AZ12">
-        <v>1455147000000.0</v>
+        <v>813000000.0</v>
       </c>
       <c r="BA12">
-        <v>1799137000000.0</v>
+        <v>682000000.0</v>
       </c>
       <c r="BB12">
-        <v>1836778000000.0</v>
+        <v>776000000.0</v>
       </c>
       <c r="BC12">
-        <v>1658276000000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="BD12">
-        <v>2272487000000.0</v>
+        <v>1194000000.0</v>
       </c>
       <c r="BE12">
-        <v>2063982000000.0</v>
+        <v>871000000.0</v>
       </c>
       <c r="BF12">
-        <v>1861247000000.0</v>
+        <v>855000000.0</v>
       </c>
       <c r="BG12">
-        <v>1964564000000.0</v>
+        <v>1308000000.0</v>
       </c>
       <c r="BH12">
-        <v>1591052000000.0</v>
+        <v>553000000.0</v>
       </c>
       <c r="BI12">
-        <v>1160688000000.0</v>
-[...1 lines deleted...]
-      <c r="BJ12"/>
+        <v>1256000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>4248000000.0</v>
+      </c>
       <c r="BK12">
-        <v>1068030000000.0</v>
+        <v>1484000000.0</v>
       </c>
       <c r="BL12">
-        <v>986363000000.0</v>
+        <v>1592000000.0</v>
       </c>
       <c r="BM12">
-        <v>682249000000.0</v>
+        <v>6982000000.0</v>
       </c>
       <c r="BN12">
-        <v>808495000000.0</v>
+        <v>8073000000.0</v>
       </c>
       <c r="BO12">
-        <v>640751000000.0</v>
-[...1 lines deleted...]
-      <c r="BP12"/>
+        <v>9258000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>18241000000.0</v>
+      </c>
       <c r="BQ12">
-        <v>1034344000000.0</v>
-[...21 lines deleted...]
-      <c r="CL12"/>
+        <v>12507000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>13011000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>19387000000.0</v>
+      </c>
+      <c r="BT12">
+        <v>11886000000.0</v>
+      </c>
+      <c r="BU12">
+        <v>10147000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>9471000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>16552000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>18928000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>16162000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>14572000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>14041000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>14237000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>13564000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>14132000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>21590000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>15715000000.0</v>
+      </c>
+      <c r="CG12">
+        <v>19380000000.0</v>
+      </c>
+      <c r="CH12">
+        <v>15406000000.0</v>
+      </c>
+      <c r="CI12">
+        <v>60406000000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>14987000000.0</v>
+      </c>
+      <c r="CK12">
+        <v>4504000000.0</v>
+      </c>
+      <c r="CL12">
+        <v>812000000.0</v>
+      </c>
     </row>
     <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>167</v>
       </c>
       <c r="B13">
-        <v>681996000000.0</v>
+        <v>73403000000.0</v>
       </c>
       <c r="C13">
-        <v>681996000000.0</v>
+        <v>74050000000.0</v>
       </c>
       <c r="D13">
-        <v>681996000000.0</v>
+        <v>111598000000.0</v>
       </c>
       <c r="E13">
-        <v>681996000000.0</v>
+        <v>75607000000.0</v>
       </c>
       <c r="F13">
-        <v>681996000000.0</v>
+        <v>56728000000.0</v>
       </c>
       <c r="G13">
-        <v>682286000000.0</v>
+        <v>66577000000.0</v>
       </c>
       <c r="H13">
-        <v>682286000000.0</v>
+        <v>51396000000.0</v>
       </c>
       <c r="I13">
-        <v>682286000000.0</v>
+        <v>53393000000.0</v>
       </c>
       <c r="J13">
-        <v>682286000000.0</v>
+        <v>50380000000.0</v>
       </c>
       <c r="K13">
-        <v>682286000000.0</v>
+        <v>44045000000.0</v>
       </c>
       <c r="L13">
-        <v>682286000000.0</v>
+        <v>38792000000.0</v>
       </c>
       <c r="M13">
-        <v>682286000000.0</v>
+        <v>37052000000.0</v>
       </c>
       <c r="N13">
-        <v>682286000000.0</v>
+        <v>34088000000.0</v>
       </c>
       <c r="O13">
-        <v>682286000000.0</v>
+        <v>21317000000.0</v>
       </c>
       <c r="P13">
-        <v>682286000000.0</v>
+        <v>20480000000.0</v>
       </c>
       <c r="Q13">
-        <v>682286000000.0</v>
+        <v>16967000000.0</v>
       </c>
       <c r="R13">
-        <v>682286000000.0</v>
+        <v>17946000000.0</v>
       </c>
       <c r="S13">
-        <v>682286000000.0</v>
+        <v>18888000000.0</v>
       </c>
       <c r="T13">
-        <v>682286000000.0</v>
+        <v>16194000000.0</v>
       </c>
       <c r="U13">
-        <v>682286000000.0</v>
+        <v>12748000000.0</v>
       </c>
       <c r="V13">
-        <v>682286000000.0</v>
+        <v>13696000000.0</v>
       </c>
       <c r="W13">
-        <v>682286000000.0</v>
+        <v>13346000000.0</v>
       </c>
       <c r="X13">
-        <v>682286000000.0</v>
+        <v>13460000000.0</v>
       </c>
       <c r="Y13">
-        <v>682286000000.0</v>
+        <v>13703000000.0</v>
       </c>
       <c r="Z13">
-        <v>682286000000.0</v>
+        <v>9560000000.0</v>
       </c>
       <c r="AA13">
-        <v>682286000000.0</v>
+        <v>4741000000.0</v>
       </c>
       <c r="AB13">
-        <v>682286000000.0</v>
+        <v>10943000000.0</v>
       </c>
       <c r="AC13">
-        <v>682286000000.0</v>
+        <v>17721000000.0</v>
       </c>
       <c r="AD13">
-        <v>682286000000.0</v>
-[...180 lines deleted...]
-      </c>
+        <v>19104000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
     <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>168</v>
       </c>
       <c r="B14">
-        <v>6819964000.0</v>
+        <v>334000000.0</v>
       </c>
       <c r="C14">
-        <v>6819964000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>452000000.0</v>
+      </c>
+      <c r="D14"/>
       <c r="E14">
-        <v>6819964000.0</v>
+        <v>286000000.0</v>
       </c>
       <c r="F14">
-        <v>6819964000.0</v>
+        <v>302000000.0</v>
       </c>
       <c r="G14">
-        <v>6819964000.0</v>
+        <v>386000000.0</v>
       </c>
       <c r="H14">
-        <v>6819964000.0</v>
+        <v>363000000.0</v>
       </c>
       <c r="I14">
-        <v>6819964000.0</v>
+        <v>251000000.0</v>
       </c>
       <c r="J14">
-        <v>6819963965.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="K14">
-        <v>6819963965.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="L14">
-        <v>6819963965.0</v>
+        <v>248000000.0</v>
       </c>
       <c r="M14">
-        <v>6819963965.0</v>
+        <v>425000000.0</v>
       </c>
       <c r="N14">
-        <v>6819963965.0</v>
+        <v>411000000.0</v>
       </c>
       <c r="O14">
-        <v>6819963965.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="P14">
-        <v>6819963965.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="Q14">
-        <v>6819963965.0</v>
+        <v>346000000.0</v>
       </c>
       <c r="R14">
-        <v>6819963965.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="S14">
-        <v>6819963965.0</v>
+        <v>158000000.0</v>
       </c>
       <c r="T14">
-        <v>6819963965.0</v>
+        <v>254000000.0</v>
       </c>
       <c r="U14">
-        <v>6819963965.0</v>
+        <v>1720000000.0</v>
       </c>
       <c r="V14">
-        <v>6819963965.0</v>
+        <v>1869000000.0</v>
       </c>
       <c r="W14">
-        <v>6819963965.0</v>
+        <v>2101000000.0</v>
       </c>
       <c r="X14">
-        <v>6819963965.0</v>
+        <v>2216000000.0</v>
       </c>
       <c r="Y14">
-        <v>6819963965.0</v>
+        <v>2374000000.0</v>
       </c>
       <c r="Z14">
-        <v>6819963965.0</v>
+        <v>2463000000.0</v>
       </c>
       <c r="AA14">
-        <v>6819963965.0</v>
+        <v>2622000000.0</v>
       </c>
       <c r="AB14">
-        <v>6819963965.0</v>
+        <v>2799000000.0</v>
       </c>
       <c r="AC14">
-        <v>6819963965.0</v>
+        <v>3034000000.0</v>
       </c>
       <c r="AD14">
-        <v>6819963965.0</v>
+        <v>3371000000.0</v>
       </c>
       <c r="AE14">
-        <v>6819963965.0</v>
+        <v>3894000000.0</v>
       </c>
       <c r="AF14">
-        <v>6819963965.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>4595000000.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
       <c r="AL14">
-        <v>6819963965.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>508000000.0</v>
+      </c>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
       <c r="AR14">
-        <v>6819963965.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>1000000.0</v>
+      </c>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
       <c r="AW14">
-        <v>6820979033.0</v>
-[...36 lines deleted...]
-      </c>
+        <v>1000000.0</v>
+      </c>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
       <c r="BJ14">
-        <v>6822863965.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>332000000.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
     </row>
     <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>39</v>
-[...71 lines deleted...]
-      <c r="BT15"/>
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>394437000000.0</v>
+      </c>
+      <c r="C15">
+        <v>640383000000.0</v>
+      </c>
+      <c r="D15">
+        <v>532913000000.0</v>
+      </c>
+      <c r="E15">
+        <v>322660000000.0</v>
+      </c>
+      <c r="F15">
+        <v>391800000000.0</v>
+      </c>
+      <c r="G15">
+        <v>673562000000.0</v>
+      </c>
+      <c r="H15">
+        <v>205023000000.0</v>
+      </c>
+      <c r="I15">
+        <v>329019000000.0</v>
+      </c>
+      <c r="J15">
+        <v>269305000000.0</v>
+      </c>
+      <c r="K15">
+        <v>304405000000.0</v>
+      </c>
+      <c r="L15">
+        <v>291082000000.0</v>
+      </c>
+      <c r="M15">
+        <v>54553000000.0</v>
+      </c>
+      <c r="N15">
+        <v>111955000000.0</v>
+      </c>
+      <c r="O15">
+        <v>272202000000.0</v>
+      </c>
+      <c r="P15">
+        <v>215486000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>244132000000.0</v>
+      </c>
+      <c r="R15">
+        <v>304628000000.0</v>
+      </c>
+      <c r="S15">
+        <v>238940000000.0</v>
+      </c>
+      <c r="T15">
+        <v>251082000000.0</v>
+      </c>
+      <c r="U15">
+        <v>203981000000.0</v>
+      </c>
+      <c r="V15">
+        <v>297235000000.0</v>
+      </c>
+      <c r="W15">
+        <v>418953000000.0</v>
+      </c>
+      <c r="X15">
+        <v>185069000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>10949000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>81040000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>201368000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>42056000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-28149000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>38627000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-13330000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>119773000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>108922000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>115999000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>123939000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>180008000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>85194000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>327686000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>321500000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>159685000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>62193000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>50451000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>153613000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>160850000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>155812000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>153037000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>218068000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>227978000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>247031000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>226014000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>326612000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>263719000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>78646000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>100516000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>166328000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>310658000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>340074000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>299126000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>389176000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>426149000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>492396000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>393859000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>391484000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>224068000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>249898000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>167879000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>218166000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>202620000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>183560000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>103141000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>209686000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>234132000000.0</v>
+      </c>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      <c r="E16"/>
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>640383000000.0</v>
+      </c>
+      <c r="D16">
+        <v>532913000000.0</v>
+      </c>
+      <c r="E16">
+        <v>322660000000.0</v>
+      </c>
       <c r="F16">
-        <v>11969000000.0</v>
+        <v>391800000000.0</v>
       </c>
       <c r="G16">
-        <v>19968000000.0</v>
+        <v>673562000000.0</v>
       </c>
       <c r="H16">
-        <v>48550000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>205023000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
-        <v>124547000000.0</v>
+        <v>291082000000.0</v>
       </c>
       <c r="M16">
-        <v>48197000000.0</v>
+        <v>54553000000.0</v>
       </c>
       <c r="N16">
-        <v>132252000000.0</v>
+        <v>54553000000.0</v>
       </c>
       <c r="O16">
-        <v>52380000000.0</v>
+        <v>243844000000.0</v>
       </c>
       <c r="P16">
-        <v>61145000000.0</v>
+        <v>243844000000.0</v>
       </c>
       <c r="Q16">
-        <v>66228000000.0</v>
+        <v>244132000000.0</v>
       </c>
       <c r="R16">
-        <v>142400000000.0</v>
+        <v>304628000000.0</v>
       </c>
       <c r="S16">
-        <v>175607000000.0</v>
+        <v>238940000000.0</v>
       </c>
       <c r="T16">
-        <v>216986000000.0</v>
+        <v>251082000000.0</v>
       </c>
       <c r="U16">
-        <v>120533000000.0</v>
+        <v>203981000000.0</v>
       </c>
       <c r="V16">
-        <v>410693000000.0</v>
+        <v>297235000000.0</v>
       </c>
       <c r="W16">
-        <v>358993000000.0</v>
+        <v>418953000000.0</v>
       </c>
       <c r="X16">
-        <v>392484000000.0</v>
-[...8 lines deleted...]
-      <c r="AF16"/>
+        <v>185069000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>10949000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>81040000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>201368000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>42056000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-28149000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>38627000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-13330000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>119773000000.0</v>
+      </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
-[...13 lines deleted...]
-      </c>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
       <c r="BP16"/>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
     </row>
     <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="C17"/>
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>394103000000.0</v>
+      </c>
+      <c r="C17">
+        <v>639931000000.0</v>
+      </c>
       <c r="D17"/>
-      <c r="E17"/>
-[...26 lines deleted...]
-      <c r="AF17"/>
+      <c r="E17">
+        <v>322374000000.0</v>
+      </c>
+      <c r="F17">
+        <v>391498000000.0</v>
+      </c>
+      <c r="G17">
+        <v>673176000000.0</v>
+      </c>
+      <c r="H17">
+        <v>204660000000.0</v>
+      </c>
+      <c r="I17">
+        <v>328768000000.0</v>
+      </c>
+      <c r="J17">
+        <v>269050000000.0</v>
+      </c>
+      <c r="K17">
+        <v>304167000000.0</v>
+      </c>
+      <c r="L17">
+        <v>290834000000.0</v>
+      </c>
+      <c r="M17">
+        <v>54128000000.0</v>
+      </c>
+      <c r="N17">
+        <v>111544000000.0</v>
+      </c>
+      <c r="O17">
+        <v>271932000000.0</v>
+      </c>
+      <c r="P17">
+        <v>215239000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>243786000000.0</v>
+      </c>
+      <c r="R17">
+        <v>304328000000.0</v>
+      </c>
+      <c r="S17">
+        <v>238782000000.0</v>
+      </c>
+      <c r="T17">
+        <v>250828000000.0</v>
+      </c>
+      <c r="U17">
+        <v>203832000000.0</v>
+      </c>
+      <c r="V17">
+        <v>297003000000.0</v>
+      </c>
+      <c r="W17">
+        <v>418838000000.0</v>
+      </c>
+      <c r="X17">
+        <v>184911000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>10860000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>80881000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>201191000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>41821000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-28486000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>38104000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-14031000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>119421000000.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -7300,118 +21201,136 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
     </row>
     <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>73303000000.0</v>
+      </c>
+      <c r="C18">
+        <v>73141000000.0</v>
+      </c>
       <c r="D18"/>
-      <c r="E18"/>
-[...4 lines deleted...]
-      <c r="J18"/>
+      <c r="E18">
+        <v>74625000000.0</v>
+      </c>
+      <c r="F18">
+        <v>59098000000.0</v>
+      </c>
+      <c r="G18">
+        <v>60462000000.0</v>
+      </c>
+      <c r="H18">
+        <v>52373000000.0</v>
+      </c>
+      <c r="I18">
+        <v>53221000000.0</v>
+      </c>
+      <c r="J18">
+        <v>50179000000.0</v>
+      </c>
       <c r="K18">
-        <v>30024000000.0</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>43828000000.0</v>
+      </c>
+      <c r="L18">
+        <v>38999000000.0</v>
+      </c>
       <c r="M18">
-        <v>31608000000.0</v>
+        <v>36902000000.0</v>
       </c>
       <c r="N18">
-        <v>31608000000.0</v>
+        <v>35271000000.0</v>
       </c>
       <c r="O18">
-        <v>34850000000.0</v>
+        <v>28100000000.0</v>
       </c>
       <c r="P18">
-        <v>13975000000.0</v>
+        <v>19522000000.0</v>
       </c>
       <c r="Q18">
-        <v>15355000000.0</v>
+        <v>16791000000.0</v>
       </c>
       <c r="R18">
-        <v>16736000000.0</v>
+        <v>17748000000.0</v>
       </c>
       <c r="S18">
-        <v>18116000000.0</v>
+        <v>15733000000.0</v>
       </c>
       <c r="T18">
-        <v>19465000000.0</v>
+        <v>16545000000.0</v>
       </c>
       <c r="U18">
-        <v>20842000000.0</v>
+        <v>12918000000.0</v>
       </c>
       <c r="V18">
-        <v>22220000000.0</v>
+        <v>13597000000.0</v>
       </c>
       <c r="W18">
-        <v>23598000000.0</v>
+        <v>13216000000.0</v>
       </c>
       <c r="X18">
-        <v>24975000000.0</v>
+        <v>13299000000.0</v>
       </c>
       <c r="Y18">
-        <v>26353000000.0</v>
+        <v>13508000000.0</v>
       </c>
       <c r="Z18">
-        <v>27731000000.0</v>
+        <v>10281000000.0</v>
       </c>
       <c r="AA18">
-        <v>29109000000.0</v>
+        <v>14827000000.0</v>
       </c>
       <c r="AB18">
-        <v>30873000000.0</v>
+        <v>14577000000.0</v>
       </c>
       <c r="AC18">
-        <v>32856000000.0</v>
+        <v>17548000000.0</v>
       </c>
       <c r="AD18">
-        <v>29728000000.0</v>
+        <v>18968000000.0</v>
       </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -7432,51 +21351,51 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
     </row>
     <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7526,51 +21445,51 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
     </row>
     <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7620,753 +21539,653 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
     </row>
     <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>338405000000.0</v>
+      </c>
       <c r="C21">
-        <v>258796000000.0</v>
+        <v>708444000000.0</v>
       </c>
       <c r="D21">
-        <v>241640000000.0</v>
+        <v>454537000000.0</v>
       </c>
       <c r="E21">
-        <v>238234000000.0</v>
+        <v>305180000000.0</v>
       </c>
       <c r="F21">
-        <v>233207000000.0</v>
+        <v>410119000000.0</v>
       </c>
       <c r="G21">
-        <v>236393000000.0</v>
+        <v>751965000000.0</v>
       </c>
       <c r="H21">
-        <v>221585000000.0</v>
+        <v>185574000000.0</v>
       </c>
       <c r="I21">
-        <v>221504000000.0</v>
+        <v>344646000000.0</v>
       </c>
       <c r="J21">
-        <v>221191000000.0</v>
+        <v>268666000000.0</v>
       </c>
       <c r="K21">
-        <v>221126000000.0</v>
+        <v>324259000000.0</v>
       </c>
       <c r="L21">
-        <v>221126000000.0</v>
+        <v>317571000000.0</v>
       </c>
       <c r="M21">
-        <v>221116000000.0</v>
+        <v>15894000000.0</v>
       </c>
       <c r="N21">
-        <v>220439000000.0</v>
+        <v>135923000000.0</v>
       </c>
       <c r="O21">
-        <v>220231000000.0</v>
+        <v>305385000000.0</v>
       </c>
       <c r="P21">
-        <v>234103000000.0</v>
+        <v>249085000000.0</v>
       </c>
       <c r="Q21">
-        <v>230700000000.0</v>
+        <v>289626000000.0</v>
       </c>
       <c r="R21">
-        <v>211543000000.0</v>
+        <v>361760000000.0</v>
       </c>
       <c r="S21">
-        <v>225967000000.0</v>
+        <v>248517000000.0</v>
       </c>
       <c r="T21">
-        <v>206963000000.0</v>
+        <v>333070000000.0</v>
       </c>
       <c r="U21">
-        <v>206644000000.0</v>
-[...3 lines deleted...]
-      <c r="X21"/>
+        <v>242766000000.0</v>
+      </c>
+      <c r="V21">
+        <v>366944000000.0</v>
+      </c>
+      <c r="W21">
+        <v>518266000000.0</v>
+      </c>
+      <c r="X21">
+        <v>220899000000.0</v>
+      </c>
       <c r="Y21">
-        <v>196094000000.0</v>
+        <v>-8683000000.0</v>
       </c>
       <c r="Z21">
-        <v>27731000000.0</v>
+        <v>85638000000.0</v>
       </c>
       <c r="AA21">
-        <v>29109000000.0</v>
+        <v>265154000000.0</v>
       </c>
       <c r="AB21">
-        <v>30873000000.0</v>
+        <v>53924000000.0</v>
       </c>
       <c r="AC21">
-        <v>32856000000.0</v>
+        <v>-49441000000.0</v>
       </c>
       <c r="AD21">
-        <v>29728000000.0</v>
+        <v>30914000000.0</v>
       </c>
       <c r="AE21">
-        <v>30323000000.0</v>
+        <v>-50771000000.0</v>
       </c>
       <c r="AF21">
-        <v>32305000000.0</v>
+        <v>136557000000.0</v>
       </c>
       <c r="AG21">
-        <v>34288000000.0</v>
+        <v>131904000000.0</v>
       </c>
       <c r="AH21">
-        <v>18857000000.0</v>
+        <v>122045000000.0</v>
       </c>
       <c r="AI21">
-        <v>20011000000.0</v>
+        <v>167774000000.0</v>
       </c>
       <c r="AJ21">
-        <v>21164000000.0</v>
+        <v>220454000000.0</v>
       </c>
       <c r="AK21">
-        <v>22317000000.0</v>
+        <v>107083000000.0</v>
       </c>
       <c r="AL21">
-        <v>25937000000.0</v>
+        <v>463119000000.0</v>
       </c>
       <c r="AM21">
-        <v>29557000000.0</v>
+        <v>410380000000.0</v>
       </c>
       <c r="AN21">
-        <v>33177000000.0</v>
+        <v>230232000000.0</v>
       </c>
       <c r="AO21">
-        <v>36798000000.0</v>
+        <v>94598000000.0</v>
       </c>
       <c r="AP21">
-        <v>40101000000.0</v>
+        <v>75564000000.0</v>
       </c>
       <c r="AQ21">
-        <v>43700000000.0</v>
+        <v>218292000000.0</v>
       </c>
       <c r="AR21">
-        <v>46504000000.0</v>
+        <v>217117000000.0</v>
       </c>
       <c r="AS21">
-        <v>50054000000.0</v>
+        <v>213619000000.0</v>
       </c>
       <c r="AT21">
-        <v>85661000000.0</v>
+        <v>186878000000.0</v>
       </c>
       <c r="AU21">
-        <v>102969000000.0</v>
+        <v>303802000000.0</v>
       </c>
       <c r="AV21">
-        <v>109423000000.0</v>
+        <v>303264000000.0</v>
       </c>
       <c r="AW21">
-        <v>112439000000.0</v>
+        <v>331554000000.0</v>
       </c>
       <c r="AX21">
-        <v>115420000000.0</v>
+        <v>301902000000.0</v>
       </c>
       <c r="AY21">
-        <v>118436000000.0</v>
+        <v>437352000000.0</v>
       </c>
       <c r="AZ21">
-        <v>121405000000.0</v>
+        <v>348668000000.0</v>
       </c>
       <c r="BA21">
-        <v>124421000000.0</v>
-[...3 lines deleted...]
-      <c r="BD21"/>
+        <v>123202000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>116427000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>207335000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>372198000000.0</v>
+      </c>
       <c r="BE21">
-        <v>117379000000.0</v>
+        <v>406692000000.0</v>
       </c>
       <c r="BF21">
-        <v>40668000000.0</v>
-[...2 lines deleted...]
-      <c r="BH21"/>
+        <v>337748000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>451077000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>495755000000.0</v>
+      </c>
       <c r="BI21">
-        <v>5744000000.0</v>
-[...3 lines deleted...]
-      <c r="BL21"/>
+        <v>529181000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>527963000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>556146000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>272703000000.0</v>
+      </c>
       <c r="BM21">
-        <v>79388000000.0</v>
+        <v>337254000000.0</v>
       </c>
       <c r="BN21">
-        <v>47667000000.0</v>
+        <v>233417000000.0</v>
       </c>
       <c r="BO21">
-        <v>46649000000.0</v>
-[...1 lines deleted...]
-      <c r="BP21"/>
+        <v>325944000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>294626000000.0</v>
+      </c>
       <c r="BQ21">
-        <v>45990000000.0</v>
-[...21 lines deleted...]
-      <c r="CL21"/>
+        <v>266065000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>132016000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>279422000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>337535000000.0</v>
+      </c>
+      <c r="BU21">
+        <v>382406000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>375769000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>284531000000.0</v>
+      </c>
+      <c r="BX21">
+        <v>325302000000.0</v>
+      </c>
+      <c r="BY21">
+        <v>200845000000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>151582000000.0</v>
+      </c>
+      <c r="CA21">
+        <v>101503000000.0</v>
+      </c>
+      <c r="CB21">
+        <v>172303000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>103753000000.0</v>
+      </c>
+      <c r="CD21">
+        <v>76142000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>68149000000.0</v>
+      </c>
+      <c r="CF21">
+        <v>207456000000.0</v>
+      </c>
+      <c r="CG21">
+        <v>116965000000.0</v>
+      </c>
+      <c r="CH21">
+        <v>95984000000.0</v>
+      </c>
+      <c r="CI21">
+        <v>221671000000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>172549000000.0</v>
+      </c>
+      <c r="CK21">
+        <v>40499000000.0</v>
+      </c>
+      <c r="CL21">
+        <v>127668000000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>46</v>
-[...267 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
     <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>177</v>
       </c>
       <c r="B23">
-        <v>15117438000000.0</v>
+        <v>988524000000.0</v>
       </c>
       <c r="C23">
-        <v>14598563000000.0</v>
+        <v>846358000000.0</v>
       </c>
       <c r="D23">
-        <v>14253853000000.0</v>
+        <v>1181091000000.0</v>
       </c>
       <c r="E23">
-        <v>13841956000000.0</v>
+        <v>726453000000.0</v>
       </c>
       <c r="F23">
-        <v>13395879000000.0</v>
+        <v>879524000000.0</v>
       </c>
       <c r="G23">
-        <v>13410208000000.0</v>
+        <v>886187000000.0</v>
       </c>
       <c r="H23">
-        <v>12858497000000.0</v>
+        <v>937839000000.0</v>
       </c>
       <c r="I23">
-        <v>12514203000000.0</v>
+        <v>576827000000.0</v>
       </c>
       <c r="J23">
-        <v>12477655000000.0</v>
+        <v>610799000000.0</v>
       </c>
       <c r="K23">
-        <v>12517900000000.0</v>
+        <v>942801000000.0</v>
       </c>
       <c r="L23">
-        <v>12497229000000.0</v>
+        <v>760324000000.0</v>
       </c>
       <c r="M23">
-        <v>12417013000000.0</v>
+        <v>961605000000.0</v>
       </c>
       <c r="N23">
-        <v>12403555000000.0</v>
+        <v>755206000000.0</v>
       </c>
       <c r="O23">
-        <v>12506873000000.0</v>
+        <v>1202796000000.0</v>
       </c>
       <c r="P23">
-        <v>12207153000000.0</v>
+        <v>768975000000.0</v>
       </c>
       <c r="Q23">
-        <v>11851182000000.0</v>
+        <v>1020921000000.0</v>
       </c>
       <c r="R23">
-        <v>11760095000000.0</v>
+        <v>380943000000.0</v>
       </c>
       <c r="S23">
-        <v>11608312000000.0</v>
+        <v>560159000000.0</v>
       </c>
       <c r="T23">
-        <v>11442036000000.0</v>
+        <v>769155000000.0</v>
       </c>
       <c r="U23">
-        <v>10922788000000.0</v>
+        <v>733499000000.0</v>
       </c>
       <c r="V23">
-        <v>10541461000000.0</v>
+        <v>849221000000.0</v>
       </c>
       <c r="W23">
-        <v>10379890000000.0</v>
+        <v>710950000000.0</v>
       </c>
       <c r="X23">
-        <v>10470589000000.0</v>
+        <v>513599000000.0</v>
       </c>
       <c r="Y23">
-        <v>10225322000000.0</v>
+        <v>690253000000.0</v>
       </c>
       <c r="Z23">
-        <v>10209755000000.0</v>
+        <v>810632000000.0</v>
       </c>
       <c r="AA23">
-        <v>10196968000000.0</v>
+        <v>845715000000.0</v>
       </c>
       <c r="AB23">
-        <v>10325202000000.0</v>
+        <v>937293000000.0</v>
       </c>
       <c r="AC23">
-        <v>10037294000000.0</v>
+        <v>710425000000.0</v>
       </c>
       <c r="AD23">
-        <v>10188796000000.0</v>
+        <v>887995000000.0</v>
       </c>
       <c r="AE23">
-        <v>10427644000000.0</v>
+        <v>1179024000000.0</v>
       </c>
       <c r="AF23">
-        <v>10247910000000.0</v>
+        <v>990595000000.0</v>
       </c>
       <c r="AG23">
-        <v>9744381000000.0</v>
+        <v>784222000000.0</v>
       </c>
       <c r="AH23">
-        <v>9786628000000.0</v>
+        <v>751391000000.0</v>
       </c>
       <c r="AI23">
-        <v>9655787000000.0</v>
+        <v>954566000000.0</v>
       </c>
       <c r="AJ23">
-        <v>9842339000000.0</v>
+        <v>890872000000.0</v>
       </c>
       <c r="AK23">
-        <v>9459088000000.0</v>
+        <v>895919000000.0</v>
       </c>
       <c r="AL23">
-        <v>8952649000000.0</v>
+        <v>997195000000.0</v>
       </c>
       <c r="AM23">
-        <v>8692473000000.0</v>
+        <v>826601000000.0</v>
       </c>
       <c r="AN23">
-        <v>9015720000000.0</v>
+        <v>728113000000.0</v>
       </c>
       <c r="AO23">
-        <v>8848792000000.0</v>
+        <v>749978000000.0</v>
       </c>
       <c r="AP23">
-        <v>8835766000000.0</v>
+        <v>713219000000.0</v>
       </c>
       <c r="AQ23">
-        <v>8732180000000.0</v>
+        <v>871703000000.0</v>
       </c>
       <c r="AR23">
-        <v>8987437000000.0</v>
+        <v>809264000000.0</v>
       </c>
       <c r="AS23">
-        <v>8655146000000.0</v>
+        <v>983577000000.0</v>
       </c>
       <c r="AT23">
-        <v>8478446000000.0</v>
+        <v>734171000000.0</v>
       </c>
       <c r="AU23">
-        <v>8532794000000.0</v>
+        <v>903328000000.0</v>
       </c>
       <c r="AV23">
-        <v>8273881000000.0</v>
+        <v>829451000000.0</v>
       </c>
       <c r="AW23">
-        <v>7974876000000.0</v>
+        <v>810724000000.0</v>
       </c>
       <c r="AX23">
-        <v>7497785000000.0</v>
+        <v>923294000000.0</v>
       </c>
       <c r="AY23">
-        <v>7620552000000.0</v>
+        <v>832585000000.0</v>
       </c>
       <c r="AZ23">
-        <v>7571325000000.0</v>
+        <v>753026000000.0</v>
       </c>
       <c r="BA23">
-        <v>7551796000000.0</v>
+        <v>907886000000.0</v>
       </c>
       <c r="BB23">
-        <v>7287408000000.0</v>
+        <v>796556000000.0</v>
       </c>
       <c r="BC23">
-        <v>6893829000000.0</v>
+        <v>646939000000.0</v>
       </c>
       <c r="BD23">
-        <v>7220240000000.0</v>
+        <v>769815000000.0</v>
       </c>
       <c r="BE23">
-        <v>6791859000000.0</v>
+        <v>819431000000.0</v>
       </c>
       <c r="BF23">
-        <v>6447126000000.0</v>
+        <v>666287000000.0</v>
       </c>
       <c r="BG23">
-        <v>6441196000000.0</v>
+        <v>726908000000.0</v>
       </c>
       <c r="BH23">
-        <v>5998898000000.0</v>
+        <v>651796000000.0</v>
       </c>
       <c r="BI23">
-        <v>5561433000000.0</v>
-[...1 lines deleted...]
-      <c r="BJ23"/>
+        <v>657595000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>646182000000.0</v>
+      </c>
       <c r="BK23">
-        <v>5314187000000.0</v>
+        <v>679442000000.0</v>
       </c>
       <c r="BL23">
-        <v>5229330000000.0</v>
+        <v>517942000000.0</v>
       </c>
       <c r="BM23">
-        <v>4852277000000.0</v>
+        <v>548935000000.0</v>
       </c>
       <c r="BN23">
-        <v>4894158000000.0</v>
+        <v>446819000000.0</v>
       </c>
       <c r="BO23">
-        <v>4684049000000.0</v>
-[...1 lines deleted...]
-      <c r="BP23"/>
+        <v>603085000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>529608000000.0</v>
+      </c>
       <c r="BQ23">
-        <v>4921310000000.0</v>
-[...3 lines deleted...]
-      <c r="BT23"/>
+        <v>562278000000.0</v>
+      </c>
+      <c r="BR23">
+        <v>486065000000.0</v>
+      </c>
+      <c r="BS23">
+        <v>601267000000.0</v>
+      </c>
+      <c r="BT23">
+        <v>626692000000.0</v>
+      </c>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
     </row>
     <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -8384,201 +22203,143 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
-[...85 lines deleted...]
-      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
     <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>49</v>
-[...15 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
-        <v>4852000000.0</v>
+        <v>1242000000.0</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>-8493000000.0</v>
       </c>
       <c r="L25">
-        <v>0.0</v>
+        <v>7303000000.0</v>
       </c>
       <c r="M25">
-        <v>0.0</v>
+        <v>2982000000.0</v>
       </c>
       <c r="N25">
-        <v>0.0</v>
+        <v>3067000000.0</v>
       </c>
       <c r="O25">
-        <v>1281000000.0</v>
+        <v>3129000000.0</v>
       </c>
       <c r="P25">
-        <v>2538000000.0</v>
+        <v>3157000000.0</v>
       </c>
       <c r="Q25">
-        <v>3772000000.0</v>
+        <v>3225000000.0</v>
       </c>
       <c r="R25">
-        <v>4984000000.0</v>
+        <v>3206000000.0</v>
       </c>
       <c r="S25">
-        <v>4972000000.0</v>
-[...3 lines deleted...]
-      <c r="V25"/>
+        <v>3220000000.0</v>
+      </c>
+      <c r="T25">
+        <v>3314000000.0</v>
+      </c>
+      <c r="U25">
+        <v>3355000000.0</v>
+      </c>
+      <c r="V25">
+        <v>3635000000.0</v>
+      </c>
       <c r="W25">
-        <v>859000000.0</v>
+        <v>5043000000.0</v>
       </c>
       <c r="X25">
-        <v>2122000000.0</v>
-[...2 lines deleted...]
-      <c r="Z25"/>
+        <v>4896000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>5225000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4838000000.0</v>
+      </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -8602,157 +22363,7825 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
     </row>
     <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26"/>
-[...12 lines deleted...]
-      <c r="X26"/>
+      <c r="K26">
+        <v>21567000000.0</v>
+      </c>
+      <c r="L26">
+        <v>7218000000.0</v>
+      </c>
+      <c r="M26">
+        <v>7188000000.0</v>
+      </c>
+      <c r="N26">
+        <v>7161000000.0</v>
+      </c>
+      <c r="O26">
+        <v>7932000000.0</v>
+      </c>
+      <c r="P26">
+        <v>7031000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>7262000000.0</v>
+      </c>
+      <c r="R26">
+        <v>6918000000.0</v>
+      </c>
+      <c r="S26">
+        <v>9615000000.0</v>
+      </c>
+      <c r="T26">
+        <v>7629000000.0</v>
+      </c>
+      <c r="U26">
+        <v>7601000000.0</v>
+      </c>
+      <c r="V26">
+        <v>7940000000.0</v>
+      </c>
+      <c r="W26">
+        <v>7199000000.0</v>
+      </c>
+      <c r="X26">
+        <v>8914000000.0</v>
+      </c>
       <c r="Y26">
-        <v>1289099000000.0</v>
+        <v>13255000000.0</v>
       </c>
       <c r="Z26">
-        <v>1283243000000.0</v>
+        <v>4374000000.0</v>
       </c>
       <c r="AA26">
-        <v>1286840000000.0</v>
+        <v>5190000000.0</v>
       </c>
       <c r="AB26">
-        <v>1287282000000.0</v>
+        <v>7364000000.0</v>
       </c>
       <c r="AC26">
-        <v>958981000000.0</v>
+        <v>7706000000.0</v>
       </c>
       <c r="AD26">
-        <v>959436000000.0</v>
-[...15 lines deleted...]
-      <c r="AS26"/>
+        <v>6322000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>6873000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>6640000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>7196000000.0</v>
+      </c>
+      <c r="AH26">
+        <v>5781000000.0</v>
+      </c>
+      <c r="AI26">
+        <v>7189000000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>6226000000.0</v>
+      </c>
+      <c r="AK26">
+        <v>6064000000.0</v>
+      </c>
+      <c r="AL26">
+        <v>5162000000.0</v>
+      </c>
+      <c r="AM26">
+        <v>6575000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>6092000000.0</v>
+      </c>
+      <c r="AO26">
+        <v>7255000000.0</v>
+      </c>
+      <c r="AP26">
+        <v>6027000000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>6599000000.0</v>
+      </c>
+      <c r="AR26">
+        <v>6841000000.0</v>
+      </c>
+      <c r="AS26">
+        <v>13534000000.0</v>
+      </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
     </row>
     <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>11753000000.0</v>
+      </c>
+      <c r="F27">
+        <v>12729000000.0</v>
+      </c>
+      <c r="G27">
+        <v>13357000000.0</v>
+      </c>
+      <c r="H27">
+        <v>13276000000.0</v>
+      </c>
+      <c r="I27">
+        <v>10870000000.0</v>
+      </c>
+      <c r="J27">
+        <v>10764000000.0</v>
+      </c>
+      <c r="K27">
+        <v>25647000000.0</v>
+      </c>
+      <c r="L27">
+        <v>16791000000.0</v>
+      </c>
+      <c r="M27">
+        <v>12960000000.0</v>
+      </c>
+      <c r="N27">
+        <v>14317000000.0</v>
+      </c>
+      <c r="O27">
+        <v>20445000000.0</v>
+      </c>
+      <c r="P27">
+        <v>23890000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>10502000000.0</v>
+      </c>
+      <c r="R27">
+        <v>8804000000.0</v>
+      </c>
+      <c r="S27">
+        <v>8997000000.0</v>
+      </c>
+      <c r="T27">
+        <v>9234000000.0</v>
+      </c>
+      <c r="U27">
+        <v>8323000000.0</v>
+      </c>
+      <c r="V27">
+        <v>11623000000.0</v>
+      </c>
+      <c r="W27">
+        <v>10658000000.0</v>
+      </c>
+      <c r="X27">
+        <v>8688000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>8475000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>12532000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>14132000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>15383000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>9591000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>13716000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>28765000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>18946000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>13930000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>11789000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>24312000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>18074000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>12890000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>22651000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>20485000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>8623000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>12242000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>11623000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>12882000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>10837000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>12204000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>10236000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>10651000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>7429000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>8987000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>10849000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>12544000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>9702000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>25288000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>10898000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>3580000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>15298000000.0</v>
+      </c>
+      <c r="BE27">
+        <v>14077000000.0</v>
+      </c>
+      <c r="BF27">
+        <v>10735000000.0</v>
+      </c>
+      <c r="BG27">
+        <v>5417000000.0</v>
+      </c>
+      <c r="BH27">
+        <v>5170000000.0</v>
+      </c>
+      <c r="BI27">
+        <v>4809000000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>7477000000.0</v>
+      </c>
+      <c r="BK27">
+        <v>5895000000.0</v>
+      </c>
+      <c r="BL27">
+        <v>6868000000.0</v>
+      </c>
+      <c r="BM27">
+        <v>7489000000.0</v>
+      </c>
+      <c r="BN27">
+        <v>6648000000.0</v>
+      </c>
+      <c r="BO27">
+        <v>9212000000.0</v>
+      </c>
+      <c r="BP27">
+        <v>7642000000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>8523000000.0</v>
+      </c>
+      <c r="BR27">
+        <v>8714000000.0</v>
+      </c>
+      <c r="BS27">
+        <v>33682000000.0</v>
+      </c>
+      <c r="BT27">
+        <v>49632000000.0</v>
+      </c>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>35342000000.0</v>
+      </c>
+      <c r="C28">
+        <v>39645000000.0</v>
+      </c>
+      <c r="D28">
+        <v>82384000000.0</v>
+      </c>
+      <c r="E28">
+        <v>13949000000.0</v>
+      </c>
+      <c r="F28">
+        <v>16852000000.0</v>
+      </c>
+      <c r="G28">
+        <v>17282000000.0</v>
+      </c>
+      <c r="H28">
+        <v>13731000000.0</v>
+      </c>
+      <c r="I28">
+        <v>17312000000.0</v>
+      </c>
+      <c r="J28">
+        <v>13160000000.0</v>
+      </c>
+      <c r="K28">
+        <v>26464000000.0</v>
+      </c>
+      <c r="L28">
+        <v>11647000000.0</v>
+      </c>
+      <c r="M28">
+        <v>8604000000.0</v>
+      </c>
+      <c r="N28">
+        <v>10799000000.0</v>
+      </c>
+      <c r="O28">
+        <v>11747000000.0</v>
+      </c>
+      <c r="P28">
+        <v>9409000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10941000000.0</v>
+      </c>
+      <c r="R28">
+        <v>9781000000.0</v>
+      </c>
+      <c r="S28">
+        <v>13532000000.0</v>
+      </c>
+      <c r="T28">
+        <v>8116000000.0</v>
+      </c>
+      <c r="U28">
+        <v>9390000000.0</v>
+      </c>
+      <c r="V28">
+        <v>9874000000.0</v>
+      </c>
+      <c r="W28">
+        <v>9139000000.0</v>
+      </c>
+      <c r="X28">
+        <v>8398000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8207000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>9833000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>16273000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>823000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>22237000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>17835000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>7494000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>11811000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>23342000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>21989000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>45965000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>15126000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>15765000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>11465000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>13868000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>15533000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>15865000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>13132000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5731000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>20041000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>20702000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>17380000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>26950000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>25242000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>28599000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>18360000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>23325000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>18573000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12240000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>21191000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>194228000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>86875000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>93200000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>86562000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>88081000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>88763000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>82807000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>86625000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>90694000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>88723000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>81003000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>84574000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>83137000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>67674000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>102798000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>84142000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>100603000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>96117000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>22868000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>16423000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>32304000000.0</v>
+      </c>
+      <c r="BX28">
+        <v>17822000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>27491000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>21482000000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
+        <v>50904000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>11077000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>40431000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>20904000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>24083000000.0</v>
+      </c>
+      <c r="CG28">
+        <v>23696000000.0</v>
+      </c>
+      <c r="CH28">
+        <v>19504000000.0</v>
+      </c>
+      <c r="CI28">
+        <v>5837000000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>18889000000.0</v>
+      </c>
+      <c r="CK28">
+        <v>42492000000.0</v>
+      </c>
+      <c r="CL28">
+        <v>8119000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>73502000000.0</v>
+      </c>
+      <c r="C29">
+        <v>147775000000.0</v>
+      </c>
+      <c r="D29">
+        <v>109650000000.0</v>
+      </c>
+      <c r="E29">
+        <v>58413000000.0</v>
+      </c>
+      <c r="F29">
+        <v>75349000000.0</v>
+      </c>
+      <c r="G29">
+        <v>145366000000.0</v>
+      </c>
+      <c r="H29">
+        <v>32310000000.0</v>
+      </c>
+      <c r="I29">
+        <v>68738000000.0</v>
+      </c>
+      <c r="J29">
+        <v>50985000000.0</v>
+      </c>
+      <c r="K29">
+        <v>62161000000.0</v>
+      </c>
+      <c r="L29">
+        <v>65529000000.0</v>
+      </c>
+      <c r="M29">
+        <v>-1182000000.0</v>
+      </c>
+      <c r="N29">
+        <v>24245000000.0</v>
+      </c>
+      <c r="O29">
+        <v>54770000000.0</v>
+      </c>
+      <c r="P29">
+        <v>54326000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>63735000000.0</v>
+      </c>
+      <c r="R29">
+        <v>75409000000.0</v>
+      </c>
+      <c r="S29">
+        <v>28623000000.0</v>
+      </c>
+      <c r="T29">
+        <v>98436000000.0</v>
+      </c>
+      <c r="U29">
+        <v>51682000000.0</v>
+      </c>
+      <c r="V29">
+        <v>77700000000.0</v>
+      </c>
+      <c r="W29">
+        <v>111842000000.0</v>
+      </c>
+      <c r="X29">
+        <v>48928000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-10138000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>14317000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>68704000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>23046000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-3733000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>12096000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>81614000000.0</v>
+      </c>
+      <c r="C30">
+        <v>75280000000.0</v>
+      </c>
+      <c r="D30">
+        <v>85676000000.0</v>
+      </c>
+      <c r="E30">
+        <v>120518000000.0</v>
+      </c>
+      <c r="F30">
+        <v>90639000000.0</v>
+      </c>
+      <c r="G30">
+        <v>167885000000.0</v>
+      </c>
+      <c r="H30">
+        <v>314373000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1160000000.0</v>
+      </c>
+      <c r="J30">
+        <v>8671000000.0</v>
+      </c>
+      <c r="K30">
+        <v>195503000000.0</v>
+      </c>
+      <c r="L30">
+        <v>22149000000.0</v>
+      </c>
+      <c r="M30">
+        <v>88660000000.0</v>
+      </c>
+      <c r="N30">
+        <v>73275000000.0</v>
+      </c>
+      <c r="O30">
+        <v>57184000000.0</v>
+      </c>
+      <c r="P30">
+        <v>28208000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>138450000000.0</v>
+      </c>
+      <c r="R30">
+        <v>55889000000.0</v>
+      </c>
+      <c r="S30">
+        <v>20532000000.0</v>
+      </c>
+      <c r="T30">
+        <v>13644000000.0</v>
+      </c>
+      <c r="U30">
+        <v>81559000000.0</v>
+      </c>
+      <c r="V30">
+        <v>79200000000.0</v>
+      </c>
+      <c r="W30">
+        <v>40625000000.0</v>
+      </c>
+      <c r="X30">
+        <v>12725000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>58907000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>152251000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>63000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>64902000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>82596000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>95988000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>125131000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>75079000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>82937000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>85272000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>89114000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>92717000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>80607000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>80930000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>59481000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>70227000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>80570000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>70549000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-26684000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>110752000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>133396000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>107477000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>73354000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>85847000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>121601000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>95895000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>109928000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>98657000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>92765000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>108483000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>101535000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>95126000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>88229000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>87079000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>88341000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>83280000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>91857000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>94865000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>105567000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>86613000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>88492000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>91222000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>92349000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>75316000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>111321000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>92856000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>134285000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>145749000000.0</v>
+      </c>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>129200000000.0</v>
+      </c>
+      <c r="C31">
+        <v>79262000000.0</v>
+      </c>
+      <c r="D31">
+        <v>187665000000.0</v>
+      </c>
+      <c r="E31">
+        <v>75607000000.0</v>
+      </c>
+      <c r="F31">
+        <v>56728000000.0</v>
+      </c>
+      <c r="G31">
+        <v>66577000000.0</v>
+      </c>
+      <c r="H31">
+        <v>51396000000.0</v>
+      </c>
+      <c r="I31">
+        <v>52860000000.0</v>
+      </c>
+      <c r="J31">
+        <v>51369000000.0</v>
+      </c>
+      <c r="K31">
+        <v>42069000000.0</v>
+      </c>
+      <c r="L31">
+        <v>38792000000.0</v>
+      </c>
+      <c r="M31">
+        <v>37052000000.0</v>
+      </c>
+      <c r="N31">
+        <v>34088000000.0</v>
+      </c>
+      <c r="O31">
+        <v>21317000000.0</v>
+      </c>
+      <c r="P31">
+        <v>20480000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>17895000000.0</v>
+      </c>
+      <c r="R31">
+        <v>17977000000.0</v>
+      </c>
+      <c r="S31">
+        <v>17479000000.0</v>
+      </c>
+      <c r="T31">
+        <v>16194000000.0</v>
+      </c>
+      <c r="U31">
+        <v>12748000000.0</v>
+      </c>
+      <c r="V31">
+        <v>7759000000.0</v>
+      </c>
+      <c r="W31">
+        <v>12414000000.0</v>
+      </c>
+      <c r="X31">
+        <v>12940000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>9405000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>9560000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>4741000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>10943000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>17222000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>19286000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>24377000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>16165000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>16977000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>19798000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-19418000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>12708000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>16576000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>74254000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1204000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-10621000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-14846000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-7950000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-3456000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-9035000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-2628000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>7095000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-27138000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-11062000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-6318000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-14133000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-13704000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-12178000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>9381000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>5954000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>5535000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>7160000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>12637000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>27464000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>25622000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>25522000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>37499000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-2106000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-40508000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>29922000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>995000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-8147000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-9691000000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-8749000000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>1304000000.0</v>
+      </c>
+      <c r="BR31">
+        <v>6624000000.0</v>
+      </c>
+      <c r="BS31">
+        <v>3178000000.0</v>
+      </c>
+      <c r="BT31">
+        <v>945000000.0</v>
+      </c>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>1326929000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1554802000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1635628000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1031633000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1289643000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1638152000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1123413000000.0</v>
+      </c>
+      <c r="I32">
+        <v>921473000000.0</v>
+      </c>
+      <c r="J32">
+        <v>879465000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1267060000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1038950000000.0</v>
+      </c>
+      <c r="M32">
+        <v>979701000000.0</v>
+      </c>
+      <c r="N32">
+        <v>904185000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1540734000000.0</v>
+      </c>
+      <c r="P32">
+        <v>997287000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1282395000000.0</v>
+      </c>
+      <c r="R32">
+        <v>764932000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1186350000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1162207000000.0</v>
+      </c>
+      <c r="U32">
+        <v>981207000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1195709000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1259114000000.0</v>
+      </c>
+      <c r="X32">
+        <v>711777000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>755814000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>810016000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1113286000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>990429000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>667788000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>927936000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1146026000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>1110548000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>894934000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>868338000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>1163124000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1107315000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>1003799000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1463784000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1230275000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>965123000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>848504000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>803967000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1113217000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>996698000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1191227000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>888473000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>1202416000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>1151971000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>1092179000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>1279973000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>1240123000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>966027000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>1015444000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>912085000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>839407000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>1142013000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>1229521000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>1000637000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>1163517000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>1140049000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1207042000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>1175849000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>1189522000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>836711000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>886189000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>680236000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>929029000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>824234000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>828343000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>618081000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>880689000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>964227000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>975930000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>970714000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>819898000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>861968000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>686004000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>534275000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>563983000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>563475000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>515628000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>505327000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>527258000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>531030000000.0</v>
+      </c>
+      <c r="CG32">
+        <v>433209000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>341363000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>434497000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>470443000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>404743000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>344611000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="C2">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="K2">
+        <v>737114000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>682249000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="S2">
+        <v>558359000000.0</v>
+      </c>
+      <c r="T2">
+        <v>257054000000.0</v>
+      </c>
+      <c r="U2">
+        <v>152292000000.0</v>
+      </c>
+      <c r="V2">
+        <v>215137000000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>433312000000</v>
+      </c>
+      <c r="C3">
+        <v>376249000000</v>
+      </c>
+      <c r="D3">
+        <v>368845000000</v>
+      </c>
+      <c r="E3">
+        <v>320748000000</v>
+      </c>
+      <c r="F3">
+        <v>308377000000</v>
+      </c>
+      <c r="G3">
+        <v>378247000000</v>
+      </c>
+      <c r="H3">
+        <v>464101000000</v>
+      </c>
+      <c r="I3">
+        <v>317758000000</v>
+      </c>
+      <c r="J3">
+        <v>302724000000</v>
+      </c>
+      <c r="K3">
+        <v>202778000000</v>
+      </c>
+      <c r="L3">
+        <v>375328000000</v>
+      </c>
+      <c r="M3">
+        <v>953302000000</v>
+      </c>
+      <c r="N3">
+        <v>1124630000000</v>
+      </c>
+      <c r="O3">
+        <v>804272000000</v>
+      </c>
+      <c r="P3">
+        <v>269162000000</v>
+      </c>
+      <c r="Q3">
+        <v>395600000000</v>
+      </c>
+      <c r="R3">
+        <v>529746000000</v>
+      </c>
+      <c r="S3">
+        <v>578177000000</v>
+      </c>
+      <c r="T3">
+        <v>282852000000</v>
+      </c>
+      <c r="U3">
+        <v>99049000000</v>
+      </c>
+      <c r="V3">
+        <v>137806000000</v>
+      </c>
+      <c r="W3">
+        <v>92835000000</v>
+      </c>
+      <c r="X3">
+        <v>133010000000</v>
+      </c>
+      <c r="Y3">
+        <v>107352000000</v>
+      </c>
+      <c r="Z3">
+        <v>32880000000</v>
+      </c>
+      <c r="AA3">
+        <v>55623000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>2143779000000.0</v>
+      </c>
+      <c r="C6">
+        <v>942241000000.0</v>
+      </c>
+      <c r="D6">
+        <v>664060000000.0</v>
+      </c>
+      <c r="E6">
+        <v>479523000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1408993000000.0</v>
+      </c>
+      <c r="G6">
+        <v>827299000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-531881000000.0</v>
+      </c>
+      <c r="I6">
+        <v>29996000000.0</v>
+      </c>
+      <c r="J6">
+        <v>492846000000.0</v>
+      </c>
+      <c r="K6">
+        <v>403500000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-619418000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-44863000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-397742000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-264845000000.0</v>
+      </c>
+      <c r="P6">
+        <v>903294000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>478439000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-352095000000.0</v>
+      </c>
+      <c r="S6">
+        <v>475985000000.0</v>
+      </c>
+      <c r="T6">
+        <v>301305000000.0</v>
+      </c>
+      <c r="U6">
+        <v>104762000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-62845000000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7">
+        <v>-1392410000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1340737000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1795252000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1755813000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1689299000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1788211000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-2104853000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2026426000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1895526000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1705367000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-320402000000.0</v>
+      </c>
+      <c r="F12">
+        <v>504615000000.0</v>
+      </c>
+      <c r="G12">
+        <v>246290000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-169494000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-60583000000.0</v>
+      </c>
+      <c r="J12">
+        <v>138211000000.0</v>
+      </c>
+      <c r="K12">
+        <v>93392000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-115141000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>389453000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>392912000000.0</v>
+      </c>
+      <c r="E14">
+        <v>371219000000.0</v>
+      </c>
+      <c r="F14">
+        <v>382998000000.0</v>
+      </c>
+      <c r="G14">
+        <v>395332000000.0</v>
+      </c>
+      <c r="H14">
+        <v>395882000000.0</v>
+      </c>
+      <c r="I14">
+        <v>392458000000.0</v>
+      </c>
+      <c r="J14">
+        <v>390425000000.0</v>
+      </c>
+      <c r="K14">
+        <v>384342000000.0</v>
+      </c>
+      <c r="L14">
+        <v>341309000000.0</v>
+      </c>
+      <c r="M14">
+        <v>282473000000.0</v>
+      </c>
+      <c r="N14">
+        <v>293050000000.0</v>
+      </c>
+      <c r="O14">
+        <v>253914000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>443234000000.0</v>
+      </c>
+      <c r="C15">
+        <v>265944000000.0</v>
+      </c>
+      <c r="D15">
+        <v>361363000000.0</v>
+      </c>
+      <c r="E15">
+        <v>347726000000.0</v>
+      </c>
+      <c r="F15">
+        <v>136363000000.0</v>
+      </c>
+      <c r="G15">
+        <v>102273000000.0</v>
+      </c>
+      <c r="H15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="I15">
+        <v>306810000000.0</v>
+      </c>
+      <c r="J15">
+        <v>238627000000.0</v>
+      </c>
+      <c r="K15">
+        <v>252265000000.0</v>
+      </c>
+      <c r="L15">
+        <v>361353000000.0</v>
+      </c>
+      <c r="M15">
+        <v>313628000000.0</v>
+      </c>
+      <c r="N15">
+        <v>450177000000.0</v>
+      </c>
+      <c r="O15">
+        <v>682086000000.0</v>
+      </c>
+      <c r="P15">
+        <v>416016000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>285076000000.0</v>
+      </c>
+      <c r="R15">
+        <v>278700000000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>82050000000.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="C16">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="D16">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="E16">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="F16">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="L16">
+        <v>737114000000.0</v>
+      </c>
+      <c r="M16">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="P16">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="R16">
+        <v>682249000000.0</v>
+      </c>
+      <c r="S16">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="T16">
+        <v>558359000000.0</v>
+      </c>
+      <c r="U16">
+        <v>257054000000.0</v>
+      </c>
+      <c r="V16">
+        <v>152292000000.0</v>
+      </c>
+      <c r="W16">
+        <v>215137000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>2582421000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1189084000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1042545000000.0</v>
+      </c>
+      <c r="E18">
+        <v>728417000000.0</v>
+      </c>
+      <c r="F18">
+        <v>1570474000000.0</v>
+      </c>
+      <c r="G18">
+        <v>959386000000.0</v>
+      </c>
+      <c r="H18">
+        <v>16189000000.0</v>
+      </c>
+      <c r="I18">
+        <v>345481000000.0</v>
+      </c>
+      <c r="J18">
+        <v>959218000000.0</v>
+      </c>
+      <c r="K18">
+        <v>868785000000.0</v>
+      </c>
+      <c r="L18">
+        <v>474152000000.0</v>
+      </c>
+      <c r="M18">
+        <v>561253000000.0</v>
+      </c>
+      <c r="N18">
+        <v>126932000000.0</v>
+      </c>
+      <c r="O18">
+        <v>609094000000.0</v>
+      </c>
+      <c r="P18">
+        <v>1467185000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>981627000000.0</v>
+      </c>
+      <c r="R18">
+        <v>351421000000.0</v>
+      </c>
+      <c r="S18">
+        <v>543370000000.0</v>
+      </c>
+      <c r="T18">
+        <v>659051000000.0</v>
+      </c>
+      <c r="U18">
+        <v>177584000000.0</v>
+      </c>
+      <c r="V18">
+        <v>157790000000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-419795000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-364167000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-333858000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-334804000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-401478000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-344500000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-344500000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-244827000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-396168000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-560202000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>700000000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-4712000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4485000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-10621000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-10621000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-10621000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-10621000000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>1887756000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1476909000000.0</v>
+      </c>
+      <c r="D22">
+        <v>761995000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1036448000000.0</v>
+      </c>
+      <c r="F22">
+        <v>992423000000.0</v>
+      </c>
+      <c r="G22">
+        <v>696011000000.0</v>
+      </c>
+      <c r="H22">
+        <v>253902000000.0</v>
+      </c>
+      <c r="I22">
+        <v>331364000000.0</v>
+      </c>
+      <c r="J22">
+        <v>763481000000.0</v>
+      </c>
+      <c r="K22">
+        <v>593829000000.0</v>
+      </c>
+      <c r="L22">
+        <v>623312000000.0</v>
+      </c>
+      <c r="M22">
+        <v>916704000000.0</v>
+      </c>
+      <c r="N22">
+        <v>769493000000.0</v>
+      </c>
+      <c r="O22">
+        <v>1116186000000.0</v>
+      </c>
+      <c r="P22">
+        <v>1701513000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1033329000000.0</v>
+      </c>
+      <c r="R22">
+        <v>707487000000.0</v>
+      </c>
+      <c r="S22">
+        <v>927555000000.0</v>
+      </c>
+      <c r="T22">
+        <v>564034000000.0</v>
+      </c>
+      <c r="U22">
+        <v>303105000000.0</v>
+      </c>
+      <c r="V22">
+        <v>355724000000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
+        <v>310909000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>494327000000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23">
+        <v>-6284000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4859000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-5291000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-4712000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-4485000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-3632000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-5625000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-11500000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-9382000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-11527000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-19495000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-34546000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-4663000000.0</v>
+      </c>
+      <c r="O23">
+        <v>279000000.0</v>
+      </c>
+      <c r="P23">
+        <v>7288000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1071000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-5190000000.0</v>
+      </c>
+      <c r="S23">
+        <v>864000000.0</v>
+      </c>
+      <c r="T23">
+        <v>383000000.0</v>
+      </c>
+      <c r="U23">
+        <v>-80021000000.0</v>
+      </c>
+      <c r="V23">
+        <v>-67227000000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>-8075000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-43546000000.0</v>
+      </c>
+      <c r="D24">
+        <v>4678000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-32511000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-27008000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-23495000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-52886000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-26408000000.0</v>
+      </c>
+      <c r="J24">
+        <v>22610000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-161258000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-174546000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-195338000000.0</v>
+      </c>
+      <c r="N24">
+        <v>394558000000.0</v>
+      </c>
+      <c r="O24">
+        <v>217630000000.0</v>
+      </c>
+      <c r="P24">
+        <v>5219000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-142933000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-237325000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-254958000000.0</v>
+      </c>
+      <c r="T24">
+        <v>-28204000000.0</v>
+      </c>
+      <c r="U24">
+        <v>-25753000000.0</v>
+      </c>
+      <c r="V24">
+        <v>24520000000.0</v>
+      </c>
+      <c r="W24">
+        <v>5249000000.0</v>
+      </c>
+      <c r="X24">
+        <v>35019000000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25">
+        <v>738524000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1565333000000.0</v>
+      </c>
+      <c r="D25">
+        <v>256483000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-303436000000.0</v>
+      </c>
+      <c r="F25">
+        <v>503430000000.0</v>
+      </c>
+      <c r="G25">
+        <v>246290000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-169494000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-331364000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-763481000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-593829000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-623312000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-916704000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-769493000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1116186000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-1701513000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1377227000000.0</v>
+      </c>
+      <c r="R25">
+        <v>881167000000.0</v>
+      </c>
+      <c r="S25">
+        <v>1121547000000.0</v>
+      </c>
+      <c r="T25">
+        <v>941903000000.0</v>
+      </c>
+      <c r="U25">
+        <v>276633000000.0</v>
+      </c>
+      <c r="V25">
+        <v>295596000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-1020000000.0</v>
+      </c>
+      <c r="S26">
+        <v>-44503000000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28">
+        <v>-449518000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-270103000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-366654000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-352438000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-140848000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-112894000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-135171000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-318310000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-248009000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-263792000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-380848000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-348174000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-458110000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-681807000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-408728000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-496644000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-701764000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-37294000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-11722000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-47069000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-203547000000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29">
+        <v>3015733000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1565333000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1411390000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1104231000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1878851000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1337633000000.0</v>
+      </c>
+      <c r="H29">
+        <v>480290000000.0</v>
+      </c>
+      <c r="I29">
+        <v>663239000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1261942000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1071563000000.0</v>
+      </c>
+      <c r="L29">
+        <v>849480000000.0</v>
+      </c>
+      <c r="M29">
+        <v>1514555000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1251562000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1413366000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1736347000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1377227000000.0</v>
+      </c>
+      <c r="R29">
+        <v>881167000000.0</v>
+      </c>
+      <c r="S29">
+        <v>1121547000000.0</v>
+      </c>
+      <c r="T29">
+        <v>941903000000.0</v>
+      </c>
+      <c r="U29">
+        <v>276633000000.0</v>
+      </c>
+      <c r="V29">
+        <v>295596000000.0</v>
+      </c>
+      <c r="W29">
+        <v>345622000000.0</v>
+      </c>
+      <c r="X29">
+        <v>367997000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>345481000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>88982000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>80212000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30">
+        <v>-478989000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-419795000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-364167000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-350824000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-334804000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-401478000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-861487000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-344166000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-524941000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-396168000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1110076000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1205660000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1350460000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1023086000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-420884000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-402144000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-531498000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-608268000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-628876000000.0</v>
+      </c>
+      <c r="U30">
+        <v>-124802000000.0</v>
+      </c>
+      <c r="V30">
+        <v>-154894000000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:92">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:92">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="C2">
+        <v>6901140000000.0</v>
+      </c>
+      <c r="D2">
+        <v>6509695000000.0</v>
+      </c>
+      <c r="E2">
+        <v>6377872000000.0</v>
+      </c>
+      <c r="F2">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="G2">
+        <v>4857846000000.0</v>
+      </c>
+      <c r="H2">
+        <v>4925538000000.0</v>
+      </c>
+      <c r="I2">
+        <v>4758190000000.0</v>
+      </c>
+      <c r="J2">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="K2">
+        <v>4057700000000.0</v>
+      </c>
+      <c r="L2">
+        <v>4161348000000.0</v>
+      </c>
+      <c r="M2">
+        <v>4079776000000.0</v>
+      </c>
+      <c r="N2">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3606410000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3749678000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3460392000000.0</v>
+      </c>
+      <c r="R2">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="S2">
+        <v>2848072000000.0</v>
+      </c>
+      <c r="T2">
+        <v>2685433000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2400678000000.0</v>
+      </c>
+      <c r="V2">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="W2">
+        <v>1685680000000.0</v>
+      </c>
+      <c r="X2">
+        <v>1606816000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1393357000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1434790000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1330412000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1585608000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1579658000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1881855000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1951646000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1486134000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1451408000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1667139000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>696493000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>472595000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>863148000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>737114000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>622013000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>650633000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1229215000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1384390000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1599990000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1473400000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1022780000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1503127000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1455147000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1836778000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1658276000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2272487000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1861247000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1964564000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>1591052000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>1056015000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>1068030000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>986363000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>682249000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>808495000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>640751000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>1008501000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>851474000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>936762000000.0</v>
+      </c>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+    </row>
+    <row r="3" spans="1:92">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>73431000000</v>
+      </c>
+      <c r="C3">
+        <v>178689000000</v>
+      </c>
+      <c r="D3">
+        <v>107003000000</v>
+      </c>
+      <c r="E3">
+        <v>50871000000</v>
+      </c>
+      <c r="F3">
+        <v>96749000000</v>
+      </c>
+      <c r="G3">
+        <v>107479000000</v>
+      </c>
+      <c r="H3">
+        <v>129041000000</v>
+      </c>
+      <c r="I3">
+        <v>91086000000</v>
+      </c>
+      <c r="J3">
+        <v>63786000000</v>
+      </c>
+      <c r="K3">
+        <v>92060000000</v>
+      </c>
+      <c r="L3">
+        <v>79074000000</v>
+      </c>
+      <c r="M3">
+        <v>88397000000</v>
+      </c>
+      <c r="N3">
+        <v>108671000000</v>
+      </c>
+      <c r="O3">
+        <v>111540000000</v>
+      </c>
+      <c r="P3">
+        <v>84546000000</v>
+      </c>
+      <c r="Q3">
+        <v>76502000000</v>
+      </c>
+      <c r="R3">
+        <v>48160000000</v>
+      </c>
+      <c r="S3">
+        <v>92892000000</v>
+      </c>
+      <c r="T3">
+        <v>77516000000</v>
+      </c>
+      <c r="U3">
+        <v>71423000000</v>
+      </c>
+      <c r="V3">
+        <v>66546000000</v>
+      </c>
+      <c r="W3">
+        <v>116997000000</v>
+      </c>
+      <c r="X3">
+        <v>85845000000</v>
+      </c>
+      <c r="Y3">
+        <v>81094000000</v>
+      </c>
+      <c r="Z3">
+        <v>94311000000</v>
+      </c>
+      <c r="AA3">
+        <v>156518000000</v>
+      </c>
+      <c r="AB3">
+        <v>96964000000</v>
+      </c>
+      <c r="AC3">
+        <v>96973000000</v>
+      </c>
+      <c r="AD3">
+        <v>113646000000</v>
+      </c>
+      <c r="AE3">
+        <v>109739000000</v>
+      </c>
+      <c r="AF3">
+        <v>94432000000</v>
+      </c>
+      <c r="AG3">
+        <v>64355000000</v>
+      </c>
+      <c r="AH3">
+        <v>49232000000</v>
+      </c>
+      <c r="AI3">
+        <v>84193000000</v>
+      </c>
+      <c r="AJ3">
+        <v>161190000000</v>
+      </c>
+      <c r="AK3">
+        <v>17756000000</v>
+      </c>
+      <c r="AL3">
+        <v>39585000000</v>
+      </c>
+      <c r="AM3">
+        <v>52076000000</v>
+      </c>
+      <c r="AN3">
+        <v>42349000000</v>
+      </c>
+      <c r="AO3">
+        <v>5527000000</v>
+      </c>
+      <c r="AP3">
+        <v>102826000000</v>
+      </c>
+      <c r="AQ3">
+        <v>15181000000</v>
+      </c>
+      <c r="AR3">
+        <v>92618000000</v>
+      </c>
+      <c r="AS3">
+        <v>114578000000</v>
+      </c>
+      <c r="AT3">
+        <v>152951000000</v>
+      </c>
+      <c r="AU3">
+        <v>206026000000</v>
+      </c>
+      <c r="AV3">
+        <v>181939000000</v>
+      </c>
+      <c r="AW3">
+        <v>282846000000</v>
+      </c>
+      <c r="AX3">
+        <v>282491000000</v>
+      </c>
+      <c r="AY3">
+        <v>317009000000</v>
+      </c>
+      <c r="AZ3">
+        <v>294387000000</v>
+      </c>
+      <c r="BA3">
+        <v>276010000000</v>
+      </c>
+      <c r="BB3">
+        <v>237224000000</v>
+      </c>
+      <c r="BC3">
+        <v>481187000000</v>
+      </c>
+      <c r="BD3">
+        <v>178612000000</v>
+      </c>
+      <c r="BE3">
+        <v>94360000000</v>
+      </c>
+      <c r="BF3">
+        <v>50113000000</v>
+      </c>
+      <c r="BG3">
+        <v>90602000000</v>
+      </c>
+      <c r="BH3">
+        <v>59219000000</v>
+      </c>
+      <c r="BI3">
+        <v>68581000000</v>
+      </c>
+      <c r="BJ3">
+        <v>50760000000</v>
+      </c>
+      <c r="BK3">
+        <v>221990000000</v>
+      </c>
+      <c r="BL3">
+        <v>59864000000</v>
+      </c>
+      <c r="BM3">
+        <v>134262000000</v>
+      </c>
+      <c r="BN3">
+        <v>56801000000</v>
+      </c>
+      <c r="BO3">
+        <v>72735000000</v>
+      </c>
+      <c r="BP3">
+        <v>48004000000</v>
+      </c>
+      <c r="BQ3">
+        <v>82857000000</v>
+      </c>
+      <c r="BR3">
+        <v>96503000000</v>
+      </c>
+      <c r="BS3">
+        <v>82430000000</v>
+      </c>
+      <c r="BT3">
+        <v>62455000000</v>
+      </c>
+      <c r="BU3">
+        <v>198955000000</v>
+      </c>
+      <c r="BV3">
+        <v>115596000000</v>
+      </c>
+      <c r="BW3">
+        <v>282727000000</v>
+      </c>
+      <c r="BX3">
+        <v>247348000000</v>
+      </c>
+      <c r="BY3">
+        <v>158722000000</v>
+      </c>
+      <c r="BZ3">
+        <v>67074000000</v>
+      </c>
+      <c r="CA3">
+        <v>99049000000</v>
+      </c>
+      <c r="CB3">
+        <v>76232000000</v>
+      </c>
+      <c r="CC3">
+        <v>48355000000</v>
+      </c>
+      <c r="CD3">
+        <v>8599000000</v>
+      </c>
+      <c r="CE3">
+        <v>137806000000</v>
+      </c>
+      <c r="CF3">
+        <v>135365000000</v>
+      </c>
+      <c r="CG3">
+        <v>18778000000</v>
+      </c>
+      <c r="CH3">
+        <v>35190000000</v>
+      </c>
+      <c r="CI3">
+        <v>92835000000</v>
+      </c>
+      <c r="CJ3">
+        <v>64815000000</v>
+      </c>
+      <c r="CK3">
+        <v>36189000000</v>
+      </c>
+      <c r="CL3">
+        <v>24440000000</v>
+      </c>
+      <c r="CM3">
+        <v>133010000000</v>
+      </c>
+      <c r="CN3">
+        <v>62609000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:92">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+    </row>
+    <row r="5" spans="1:92">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+    </row>
+    <row r="6" spans="1:92">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>233027000000.0</v>
+      </c>
+      <c r="C6">
+        <v>696330000000.0</v>
+      </c>
+      <c r="D6">
+        <v>391445000000.0</v>
+      </c>
+      <c r="E6">
+        <v>131823000000.0</v>
+      </c>
+      <c r="F6">
+        <v>924181000000.0</v>
+      </c>
+      <c r="G6">
+        <v>595845000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-67692000000.0</v>
+      </c>
+      <c r="I6">
+        <v>167348000000.0</v>
+      </c>
+      <c r="J6">
+        <v>246740000000.0</v>
+      </c>
+      <c r="K6">
+        <v>453750000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-103648000000.0</v>
+      </c>
+      <c r="M6">
+        <v>81572000000.0</v>
+      </c>
+      <c r="N6">
+        <v>232386000000.0</v>
+      </c>
+      <c r="O6">
+        <v>240980000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-143268000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>289286000000.0</v>
+      </c>
+      <c r="R6">
+        <v>92525000000.0</v>
+      </c>
+      <c r="S6">
+        <v>519795000000.0</v>
+      </c>
+      <c r="T6">
+        <v>162639000000.0</v>
+      </c>
+      <c r="U6">
+        <v>284755000000.0</v>
+      </c>
+      <c r="V6">
+        <v>441804000000.0</v>
+      </c>
+      <c r="W6">
+        <v>273194000000.0</v>
+      </c>
+      <c r="X6">
+        <v>78864000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>213459000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>261782000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-303215000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>104378000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-255196000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-77848000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>83798000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-302197000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-69791000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>318186000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>147326000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>34726000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-215731000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>526525000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>444121000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>223898000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-390553000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>126034000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>115101000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-28620000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-578582000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-127317000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-27858000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-215600000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>126590000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>72005000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>378615000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-480347000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>47980000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-343990000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-37641000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>178502000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-614211000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>208505000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>202735000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-103317000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>373512000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>430364000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>104673000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-12015000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>81667000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>304114000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-126246000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>167744000000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-367750000000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-25843000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>182870000000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-85288000000.0</v>
+      </c>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+    </row>
+    <row r="7" spans="1:92">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-1392410000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-971433000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-647037000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-387351000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1340737000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1235841000000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-1321613000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-828153000000.0</v>
+      </c>
+      <c r="N7">
+        <v>-373987000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-1755813000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1219456000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-779139000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-384862000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-1689299000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1307877000000.0</v>
+      </c>
+      <c r="U7">
+        <v>-811593000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-370092000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-1788211000000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1298244000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-836230000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-361532000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-2104853000000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+    </row>
+    <row r="8" spans="1:92">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+    </row>
+    <row r="9" spans="1:92">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+    </row>
+    <row r="10" spans="1:92">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+    </row>
+    <row r="11" spans="1:92">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+    </row>
+    <row r="12" spans="1:92">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>376121000000.0</v>
+      </c>
+      <c r="N12">
+        <v>376121000000.0</v>
+      </c>
+      <c r="O12">
+        <v>-41316000000.0</v>
+      </c>
+      <c r="P12">
+        <v>-41316000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>16574000000.0</v>
+      </c>
+      <c r="R12">
+        <v>-254344000000.0</v>
+      </c>
+      <c r="S12">
+        <v>299403000000.0</v>
+      </c>
+      <c r="T12">
+        <v>43553000000.0</v>
+      </c>
+      <c r="U12">
+        <v>62491000000.0</v>
+      </c>
+      <c r="V12">
+        <v>99168000000.0</v>
+      </c>
+      <c r="W12">
+        <v>-78196000000.0</v>
+      </c>
+      <c r="X12">
+        <v>-27112000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>257029000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>94569000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-393968000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>79060000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-87960000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>233374000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>128588000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-96148000000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+    </row>
+    <row r="13" spans="1:92">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+    </row>
+    <row r="14" spans="1:92">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>100935000000.0</v>
+      </c>
+      <c r="C14">
+        <v>99260000000.0</v>
+      </c>
+      <c r="D14">
+        <v>96918000000.0</v>
+      </c>
+      <c r="E14">
+        <v>96081000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
+        <v>98861000000.0</v>
+      </c>
+      <c r="I14">
+        <v>94979000000.0</v>
+      </c>
+      <c r="J14">
+        <v>95083000000.0</v>
+      </c>
+      <c r="K14">
+        <v>96659000000.0</v>
+      </c>
+      <c r="L14">
+        <v>107492000000.0</v>
+      </c>
+      <c r="M14">
+        <v>94107000000.0</v>
+      </c>
+      <c r="N14">
+        <v>94654000000.0</v>
+      </c>
+      <c r="O14">
+        <v>3129000000.0</v>
+      </c>
+      <c r="P14">
+        <v>3157000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3225000000.0</v>
+      </c>
+      <c r="R14">
+        <v>3206000000.0</v>
+      </c>
+      <c r="S14">
+        <v>95343000000.0</v>
+      </c>
+      <c r="T14">
+        <v>96640000000.0</v>
+      </c>
+      <c r="U14">
+        <v>94645000000.0</v>
+      </c>
+      <c r="V14">
+        <v>96370000000.0</v>
+      </c>
+      <c r="W14">
+        <v>96787000000.0</v>
+      </c>
+      <c r="X14">
+        <v>96546000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>97188000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>99300000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>98211000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>97551000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>95765000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>97852000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>94546000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>95244000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>96133000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>98606000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>95934000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>101560000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>93915000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>94403000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>90094000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>99009000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>85767000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>94991000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>84853000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>78138000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>84324000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>79667000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>75138000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>70312000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>55680000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>81343000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>76868000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>74562000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>74443000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>67177000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>64236000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>65508000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+    </row>
+    <row r="15" spans="1:92">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>443234000000.0</v>
+      </c>
+      <c r="D15">
+        <v>443234000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>265944000000.0</v>
+      </c>
+      <c r="H15">
+        <v>265944000000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>361363000000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
+        <v>173863000000.0</v>
+      </c>
+      <c r="P15">
+        <v>347726000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>347726000000.0</v>
+      </c>
+      <c r="R15">
+        <v>347726000000.0</v>
+      </c>
+      <c r="S15">
+        <v>347726000000.0</v>
+      </c>
+      <c r="T15">
+        <v>136363000000.0</v>
+      </c>
+      <c r="U15">
+        <v>136363000000.0</v>
+      </c>
+      <c r="V15">
+        <v>136363000000.0</v>
+      </c>
+      <c r="W15">
+        <v>136363000000.0</v>
+      </c>
+      <c r="X15">
+        <v>102273000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>102273000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>102273000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>306810000000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>238627000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>238627000000.0</v>
+      </c>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
+        <v>252265000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>252265000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>252265000000.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
+        <v>361353000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>361353000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>361353000000.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>313628000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>313628000000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>450177000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>450177000000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>682086000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>20000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>682066000000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>19000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>415997000000.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>285076000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>285076000000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>278697000000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>406000000.0</v>
+      </c>
+      <c r="BY15">
+        <v>81000000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>81000000.0</v>
+      </c>
+      <c r="CA15">
+        <v>82050000000.0</v>
+      </c>
+      <c r="CB15">
+        <v>82050000000.0</v>
+      </c>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+    </row>
+    <row r="16" spans="1:92">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>7830497000000.0</v>
+      </c>
+      <c r="C16">
+        <v>7597470000000.0</v>
+      </c>
+      <c r="D16">
+        <v>6901140000000.0</v>
+      </c>
+      <c r="E16">
+        <v>6509695000000.0</v>
+      </c>
+      <c r="F16">
+        <v>6377872000000.0</v>
+      </c>
+      <c r="G16">
+        <v>5453691000000.0</v>
+      </c>
+      <c r="H16">
+        <v>4857846000000.0</v>
+      </c>
+      <c r="I16">
+        <v>4925538000000.0</v>
+      </c>
+      <c r="J16">
+        <v>4758190000000.0</v>
+      </c>
+      <c r="K16">
+        <v>4511450000000.0</v>
+      </c>
+      <c r="L16">
+        <v>4057700000000.0</v>
+      </c>
+      <c r="M16">
+        <v>4161348000000.0</v>
+      </c>
+      <c r="N16">
+        <v>4079776000000.0</v>
+      </c>
+      <c r="O16">
+        <v>3847390000000.0</v>
+      </c>
+      <c r="P16">
+        <v>3606410000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3749678000000.0</v>
+      </c>
+      <c r="R16">
+        <v>3460392000000.0</v>
+      </c>
+      <c r="S16">
+        <v>3367867000000.0</v>
+      </c>
+      <c r="T16">
+        <v>2848072000000.0</v>
+      </c>
+      <c r="U16">
+        <v>2685433000000.0</v>
+      </c>
+      <c r="V16">
+        <v>2400678000000.0</v>
+      </c>
+      <c r="W16">
+        <v>1958874000000.0</v>
+      </c>
+      <c r="X16">
+        <v>1685680000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1606816000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1393357000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1131575000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1434790000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1330412000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1585608000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1663456000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1579658000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1881855000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1951646000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1633460000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1486134000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1451408000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1667139000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>1140614000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>696493000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>472595000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>863148000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>737114000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>622013000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>650633000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1229215000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1356532000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1384390000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1599990000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1473400000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1401395000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1022780000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1503127000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>1455147000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1799137000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1836778000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1658276000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>2272487000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2063982000000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1861247000000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1964564000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1591052000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1160688000000.0</v>
+      </c>
+      <c r="BL16">
+        <v>1056015000000.0</v>
+      </c>
+      <c r="BM16">
+        <v>1068030000000.0</v>
+      </c>
+      <c r="BN16">
+        <v>986363000000.0</v>
+      </c>
+      <c r="BO16">
+        <v>682249000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>808495000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>640751000000.0</v>
+      </c>
+      <c r="BR16">
+        <v>1008501000000.0</v>
+      </c>
+      <c r="BS16">
+        <v>1034344000000.0</v>
+      </c>
+      <c r="BT16">
+        <v>851474000000.0</v>
+      </c>
+      <c r="BU16">
+        <v>936762000000.0</v>
+      </c>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+    </row>
+    <row r="17" spans="1:92">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+    </row>
+    <row r="18" spans="1:92">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>217832000000.0</v>
+      </c>
+      <c r="C18">
+        <v>684342000000.0</v>
+      </c>
+      <c r="D18">
+        <v>812770000000.0</v>
+      </c>
+      <c r="E18">
+        <v>187210000000.0</v>
+      </c>
+      <c r="F18">
+        <v>898099000000.0</v>
+      </c>
+      <c r="G18">
+        <v>521603000000.0</v>
+      </c>
+      <c r="H18">
+        <v>310984000000.0</v>
+      </c>
+      <c r="I18">
+        <v>128048000000.0</v>
+      </c>
+      <c r="J18">
+        <v>213239000000.0</v>
+      </c>
+      <c r="K18">
+        <v>462293000000.0</v>
+      </c>
+      <c r="L18">
+        <v>221598000000.0</v>
+      </c>
+      <c r="M18">
+        <v>81115000000.0</v>
+      </c>
+      <c r="N18">
+        <v>3284000000.0</v>
+      </c>
+      <c r="O18">
+        <v>163791000000.0</v>
+      </c>
+      <c r="P18">
+        <v>134097000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-73277000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-44954000000.0</v>
+      </c>
+      <c r="S18">
+        <v>540794000000.0</v>
+      </c>
+      <c r="T18">
+        <v>313759000000.0</v>
+      </c>
+      <c r="U18">
+        <v>289694000000.0</v>
+      </c>
+      <c r="V18">
+        <v>426227000000.0</v>
+      </c>
+      <c r="W18">
+        <v>321925000000.0</v>
+      </c>
+      <c r="X18">
+        <v>170036000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>285449000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>181976000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-249529000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>123081000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-115553000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>258190000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>102047000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>26419000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-99659000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>316674000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>134704000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>376004000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-130070000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>578580000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>486312000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>271834000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-57609000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>168248000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>297620000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-4583000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>85447000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>95668000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>143026000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>113766000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>128760000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>175701000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>364385000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-116069000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>53233000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-174617000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-200233000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>280431000000.0</v>
+      </c>
+      <c r="BE18">
+        <v>274168000000.0</v>
+      </c>
+      <c r="BF18">
+        <v>254728000000.0</v>
+      </c>
+      <c r="BG18">
+        <v>227217000000.0</v>
+      </c>
+      <c r="BH18">
+        <v>364866000000.0</v>
+      </c>
+      <c r="BI18">
+        <v>413100000000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>462002000000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-221990000000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-59864000000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-134262000000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-56801000000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-72735000000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-48004000000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-82857000000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-96503000000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-82430000000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-62455000000.0</v>
+      </c>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+    </row>
+    <row r="19" spans="1:92">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-72710000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-107146000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-120558000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-134518000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-96315000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-68404000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-90818000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-78802000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-84385000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-110162000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-112143000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-83998000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-86633000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-51084000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-111031000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-83179000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-71861000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-68733000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-131498000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-92987000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-82610000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-94383000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-201222000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-113806000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-103321000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-443138000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-328250000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-328250000000.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+    </row>
+    <row r="20" spans="1:92">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+    </row>
+    <row r="21" spans="1:92">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
+        <v>-1257000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-1257000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-1200000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-1200000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1167000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1145000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-1125000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-750000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-1305000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1305000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-2625000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-2626000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2645000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>5350000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-5350000000.0</v>
+      </c>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+    </row>
+    <row r="22" spans="1:92">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>394437000000.0</v>
+      </c>
+      <c r="C22">
+        <v>640383000000.0</v>
+      </c>
+      <c r="D22">
+        <v>532913000000.0</v>
+      </c>
+      <c r="E22">
+        <v>322660000000.0</v>
+      </c>
+      <c r="F22">
+        <v>391800000000.0</v>
+      </c>
+      <c r="G22">
+        <v>673562000000.0</v>
+      </c>
+      <c r="H22">
+        <v>205023000000.0</v>
+      </c>
+      <c r="I22">
+        <v>329019000000.0</v>
+      </c>
+      <c r="J22">
+        <v>269305000000.0</v>
+      </c>
+      <c r="K22">
+        <v>304405000000.0</v>
+      </c>
+      <c r="L22">
+        <v>291082000000.0</v>
+      </c>
+      <c r="M22">
+        <v>54553000000.0</v>
+      </c>
+      <c r="N22">
+        <v>111955000000.0</v>
+      </c>
+      <c r="O22">
+        <v>272202000000.0</v>
+      </c>
+      <c r="P22">
+        <v>215486000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>244132000000.0</v>
+      </c>
+      <c r="R22">
+        <v>304628000000.0</v>
+      </c>
+      <c r="S22">
+        <v>238940000000.0</v>
+      </c>
+      <c r="T22">
+        <v>251082000000.0</v>
+      </c>
+      <c r="U22">
+        <v>203981000000.0</v>
+      </c>
+      <c r="V22">
+        <v>297235000000.0</v>
+      </c>
+      <c r="W22">
+        <v>418953000000.0</v>
+      </c>
+      <c r="X22">
+        <v>185069000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>10949000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>81040000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>201368000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>42056000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-28149000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>38627000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-13330000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>119773000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>108922000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>115999000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>123939000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>180008000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>85194000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>374340000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>321500000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>159685000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>62193000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>50451000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>153613000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>160850000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>155812000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>153037000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>218068000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>227978000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>247031000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>223627000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>326612000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>263719000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>78646000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>100516000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>166328000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>310658000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>340074000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>299126000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>389109000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>426149000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>492396000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>393859000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>391484000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>224068000000.0</v>
+      </c>
+      <c r="BM22">
+        <v>249898000000.0</v>
+      </c>
+      <c r="BN22">
+        <v>167879000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>218166000000.0</v>
+      </c>
+      <c r="BP22">
+        <v>202620000000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>183560000000.0</v>
+      </c>
+      <c r="BR22">
+        <v>103141000000.0</v>
+      </c>
+      <c r="BS22">
+        <v>209686000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>234132000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>257826000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>267186000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>202284000000.0</v>
+      </c>
+      <c r="BX22">
+        <v>194758000000.0</v>
+      </c>
+      <c r="BY22">
+        <v>75673000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>91319000000.0</v>
+      </c>
+      <c r="CA22">
+        <v>82499000000.0</v>
+      </c>
+      <c r="CB22">
+        <v>100480000000.0</v>
+      </c>
+      <c r="CC22">
+        <v>57664000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>62462000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>58884000000.0</v>
+      </c>
+      <c r="CF22">
+        <v>153204000000.0</v>
+      </c>
+      <c r="CG22">
+        <v>84789000000.0</v>
+      </c>
+      <c r="CH22">
+        <v>58847000000.0</v>
+      </c>
+      <c r="CI22">
+        <v>105171000000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>145070000000.0</v>
+      </c>
+      <c r="CK22">
+        <v>49822000000.0</v>
+      </c>
+      <c r="CL22">
+        <v>70273000000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+    </row>
+    <row r="23" spans="1:92">
+      <c r="A23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23">
+        <v>-1371000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1366000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2263000000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
+        <v>700000000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
+        <v>-68404000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-90818000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-1659000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-1257000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-1234000000.0</v>
+      </c>
+      <c r="O23">
+        <v>172652000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-1189000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1167000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-1145000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1125000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-750000000.0</v>
+      </c>
+      <c r="U23">
+        <v>-1262000000.0</v>
+      </c>
+      <c r="V23">
+        <v>-1305000000.0</v>
+      </c>
+      <c r="W23">
+        <v>-2985000000.0</v>
+      </c>
+      <c r="X23">
+        <v>-2626000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-2645000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-275000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-3300000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-750000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-1300000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-3600000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-306810000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-3150000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-550000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-2728000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-1950000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-1274000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-3430000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>-6277000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-4200000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-252265000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3250000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-2569000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-5700000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>-376526000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-6774000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>-5048000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>-326312000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-11446000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-5368000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>-3353000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>-1310000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-409558000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>17000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>235000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>-682075000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>36000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4121000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>-414677000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>-3314000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>5161000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>880000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>315000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>-1118000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>994000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>-628000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>-2116000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>-279166000000.0</v>
+      </c>
+      <c r="BR23">
+        <v>-2997000000.0</v>
+      </c>
+      <c r="BS23">
+        <v>-39936000000.0</v>
+      </c>
+      <c r="BT23">
+        <v>-4908000000.0</v>
+      </c>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
+        <v>1448000000.0</v>
+      </c>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+    </row>
+    <row r="24" spans="1:92">
+      <c r="A24" t="s">
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>-3465000000.0</v>
+      </c>
+      <c r="C24">
+        <v>12148000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-10816000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-21839000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-10397000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-13012000000.0</v>
+      </c>
+      <c r="H24">
+        <v>-23000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-4980000000.0</v>
+      </c>
+      <c r="J24">
+        <v>-5739000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-22053000000.0</v>
+      </c>
+      <c r="L24">
+        <v>153000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-129000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1554000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-2116000000.0</v>
+      </c>
+      <c r="P24">
+        <v>299000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-10201000000.0</v>
+      </c>
+      <c r="R24">
+        <v>-2924000000.0</v>
+      </c>
+      <c r="S24">
+        <v>-18139000000.0</v>
+      </c>
+      <c r="T24">
+        <v>-5663000000.0</v>
+      </c>
+      <c r="U24">
+        <v>-438000000.0</v>
+      </c>
+      <c r="V24">
+        <v>-2187000000.0</v>
+      </c>
+      <c r="W24">
+        <v>-14501000000.0</v>
+      </c>
+      <c r="X24">
+        <v>-7142000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-1516000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-28454000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-16842000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-6348000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-1242000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-4122000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-27986000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>10504000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>-4804000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>13709000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>228136000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-39532000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>-45898000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-45546000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>-40074000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>-113736000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>37008000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-116930000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-78337000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>-263560000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-235043000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>-173731000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-11582000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-16801000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>6776000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>143138000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>117849000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>62538000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>71033000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>191996000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-107235000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>-80695000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>-51420000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>113267000000.0</v>
+      </c>
+      <c r="BH24">
+        <v>-60553000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>-32639000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>-17904000000.0</v>
+      </c>
+      <c r="BK24">
+        <v>115446000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>-38418000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>41694000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>-36082000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>-76144000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>-52870000000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>-40311000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>-62074000000.0</v>
+      </c>
+      <c r="BS24">
+        <v>-120299000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>-55914000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>2847000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>19000000.0</v>
+      </c>
+      <c r="BW24"/>
+      <c r="BX24">
+        <v>154000000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
+        <v>4902000000.0</v>
+      </c>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24">
+        <v>5249000000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>3178000000.0</v>
+      </c>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24">
+        <v>35019000000.0</v>
+      </c>
+      <c r="CN24"/>
+    </row>
+    <row r="25" spans="1:92">
+      <c r="A25" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25">
+        <v>-204109000000.0</v>
+      </c>
+      <c r="C25">
+        <v>123388000000.0</v>
+      </c>
+      <c r="D25">
+        <v>289942000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-180660000000.0</v>
+      </c>
+      <c r="F25">
+        <v>994848000000.0</v>
+      </c>
+      <c r="G25">
+        <v>629082000000.0</v>
+      </c>
+      <c r="H25">
+        <v>136208000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-204864000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-87363000000.0</v>
+      </c>
+      <c r="K25">
+        <v>153289000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-97902000000.0</v>
+      </c>
+      <c r="M25">
+        <v>20852000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-94654000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-275331000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-218643000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-247357000000.0</v>
+      </c>
+      <c r="R25">
+        <v>-307834000000.0</v>
+      </c>
+      <c r="S25">
+        <v>-238940000000.0</v>
+      </c>
+      <c r="T25">
+        <v>-251082000000.0</v>
+      </c>
+      <c r="U25">
+        <v>-203981000000.0</v>
+      </c>
+      <c r="V25">
+        <v>-297235000000.0</v>
+      </c>
+      <c r="W25">
+        <v>-418953000000.0</v>
+      </c>
+      <c r="X25">
+        <v>-185069000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-10949000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-81040000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-201368000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-42056000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>28149000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-38627000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>13330000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-119773000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-108922000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-115999000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-123939000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-180008000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-85194000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-374340000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-321500000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-159685000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-62193000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-50451000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-153613000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-160850000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-155812000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-153037000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-218068000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-227978000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-247031000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-223627000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-326612000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-263719000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-78646000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-100516000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-166328000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-310658000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-340074000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-299126000000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-389109000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-426149000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-492396000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-393859000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>-391484000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>-224068000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>-249898000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>-167879000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>-218166000000.0</v>
+      </c>
+      <c r="BP25">
+        <v>-202620000000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>-183560000000.0</v>
+      </c>
+      <c r="BR25">
+        <v>-103141000000.0</v>
+      </c>
+      <c r="BS25">
+        <v>-209686000000.0</v>
+      </c>
+      <c r="BT25">
+        <v>-234132000000.0</v>
+      </c>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+    </row>
+    <row r="26" spans="1:92">
+      <c r="A26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>-3270000000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
+        <v>1020000000.0</v>
+      </c>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
+        <v>-1020000000.0</v>
+      </c>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+    </row>
+    <row r="27" spans="1:92">
+      <c r="A27" t="s">
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8799,21494 +30228,810 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="B28">
-        <v>-6899463000000.0</v>
+        <v>-1371000000.0</v>
       </c>
       <c r="C28">
-        <v>-6508792000000.0</v>
+        <v>-1366000000.0</v>
       </c>
       <c r="D28">
-        <v>-6375630000000.0</v>
+        <v>-445497000000.0</v>
       </c>
       <c r="E28">
-        <v>-5450133000000.0</v>
+        <v>-1339000000.0</v>
       </c>
       <c r="F28">
-        <v>-4852994000000.0</v>
+        <v>-1316000000.0</v>
       </c>
       <c r="G28">
-        <v>-4919461000000.0</v>
+        <v>-594000000.0</v>
       </c>
       <c r="H28">
-        <v>-4750933000000.0</v>
+        <v>-267169000000.0</v>
       </c>
       <c r="I28">
-        <v>-4503033000000.0</v>
+        <v>-1180000000.0</v>
       </c>
       <c r="J28">
-        <v>-4048142000000.0</v>
+        <v>-1160000000.0</v>
       </c>
       <c r="K28">
-        <v>-4160067000000.0</v>
+        <v>-1141000000.0</v>
       </c>
       <c r="L28">
-        <v>-4077238000000.0</v>
+        <v>-363022000000.0</v>
       </c>
       <c r="M28">
-        <v>-3843618000000.0</v>
+        <v>-1257000000.0</v>
       </c>
       <c r="N28">
-        <v>-3601427000000.0</v>
+        <v>-1234000000.0</v>
       </c>
       <c r="O28">
-        <v>-3743506000000.0</v>
+        <v>-1211000000.0</v>
       </c>
       <c r="P28">
-        <v>-3453053000000.0</v>
+        <v>-348915000000.0</v>
       </c>
       <c r="Q28">
-        <v>-3359383000000.0</v>
+        <v>-1167000000.0</v>
       </c>
       <c r="R28">
-        <v>-2838463000000.0</v>
+        <v>-1145000000.0</v>
       </c>
       <c r="S28">
-        <v>-2675005000000.0</v>
+        <v>-1125000000.0</v>
       </c>
       <c r="T28">
-        <v>-2398556000000.0</v>
+        <v>-137113000000.0</v>
       </c>
       <c r="U28">
-        <v>-1955514000000.0</v>
+        <v>-1305000000.0</v>
       </c>
       <c r="V28">
-        <v>-1679802000000.0</v>
+        <v>-1305000000.0</v>
       </c>
       <c r="W28">
-        <v>-1600178000000.0</v>
+        <v>-2625000000.0</v>
       </c>
       <c r="X28">
-        <v>-1383862000000.0</v>
+        <v>-104899000000.0</v>
       </c>
       <c r="Y28">
-        <v>-1131575000000.0</v>
+        <v>-2645000000.0</v>
       </c>
       <c r="Z28">
-        <v>-1434790000000.0</v>
+        <v>-2725000000.0</v>
       </c>
       <c r="AA28">
-        <v>-1330412000000.0</v>
+        <v>-275000000.0</v>
       </c>
       <c r="AB28">
-        <v>-1585608000000.0</v>
+        <v>-3300000000.0</v>
       </c>
       <c r="AC28">
-        <v>-1663456000000.0</v>
+        <v>-130296000000.0</v>
       </c>
       <c r="AD28">
-        <v>-1579658000000.0</v>
+        <v>-1300000000.0</v>
       </c>
       <c r="AE28">
-        <v>-1881855000000.0</v>
+        <v>-3600000000.0</v>
       </c>
       <c r="AF28">
-        <v>-1951646000000.0</v>
+        <v>-311010000000.0</v>
       </c>
       <c r="AG28">
-        <v>-1633460000000.0</v>
+        <v>-3150000000.0</v>
       </c>
       <c r="AH28">
-        <v>-1486134000000.0</v>
+        <v>-550000000.0</v>
       </c>
       <c r="AI28">
-        <v>-1451408000000.0</v>
+        <v>-2728000000.0</v>
       </c>
       <c r="AJ28">
-        <v>-1667139000000.0</v>
+        <v>-240577000000.0</v>
       </c>
       <c r="AK28">
-        <v>-1140614000000.0</v>
+        <v>-1274000000.0</v>
       </c>
       <c r="AL28">
-        <v>-696493000000.0</v>
+        <v>-3430000000.0</v>
       </c>
       <c r="AM28">
-        <v>-472595000000.0</v>
+        <v>-6277000000.0</v>
       </c>
       <c r="AN28">
-        <v>-863148000000.0</v>
+        <v>-4200000000.0</v>
       </c>
       <c r="AO28">
-        <v>-737114000000.0</v>
+        <v>-256565000000.0</v>
       </c>
       <c r="AP28">
-        <v>-622013000000.0</v>
+        <v>3250000000.0</v>
       </c>
       <c r="AQ28">
-        <v>-650633000000.0</v>
+        <v>-1522000000.0</v>
       </c>
       <c r="AR28">
-        <v>-1229215000000.0</v>
+        <v>-5069000000.0</v>
       </c>
       <c r="AS28">
-        <v>-1356532000000.0</v>
+        <v>-376526000000.0</v>
       </c>
       <c r="AT28">
-        <v>-1384390000000.0</v>
+        <v>2269000000.0</v>
       </c>
       <c r="AU28">
-        <v>-1599990000000.0</v>
+        <v>-5048000000.0</v>
       </c>
       <c r="AV28">
-        <v>-1473400000000.0</v>
+        <v>-326312000000.0</v>
       </c>
       <c r="AW28">
-        <v>-1401395000000.0</v>
+        <v>-11446000000.0</v>
       </c>
       <c r="AX28">
-        <v>-1022780000000.0</v>
+        <v>-5368000000.0</v>
       </c>
       <c r="AY28">
-        <v>-1503127000000.0</v>
+        <v>-3353000000.0</v>
       </c>
       <c r="AZ28">
-        <v>-1455147000000.0</v>
+        <v>-453447000000.0</v>
       </c>
       <c r="BA28">
-        <v>-1799137000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1310000000.0</v>
+      </c>
+      <c r="BB28"/>
       <c r="BC28">
-        <v>-1658276000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="BD28">
-        <v>-2272487000000.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="BE28">
-        <v>-2063982000000.0</v>
+        <v>-682075000000.0</v>
       </c>
       <c r="BF28">
-        <v>-1861247000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="BG28">
-        <v>-1964564000000.0</v>
+        <v>4102000000.0</v>
       </c>
       <c r="BH28">
-        <v>-1591052000000.0</v>
+        <v>-414677000000.0</v>
       </c>
       <c r="BI28">
-        <v>-1160688000000.0</v>
-[...1 lines deleted...]
-      <c r="BJ28"/>
+        <v>-3314000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>5161000000.0</v>
+      </c>
       <c r="BK28">
-        <v>-738307000000.0</v>
+        <v>-291309000000.0</v>
       </c>
       <c r="BL28">
-        <v>-542135000000.0</v>
+        <v>-321383000000.0</v>
       </c>
       <c r="BM28">
-        <v>-447249000000.0</v>
+        <v>-114587000000.0</v>
       </c>
       <c r="BN28">
-        <v>-90758000000.0</v>
+        <v>230635000000.0</v>
       </c>
       <c r="BO28">
-        <v>102151000000.0</v>
-[...1 lines deleted...]
-      <c r="BP28"/>
+        <v>-351677000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>81961000000.0</v>
+      </c>
       <c r="BQ28">
-        <v>-96844000000.0</v>
-[...4 lines deleted...]
-      <c r="BU28"/>
+        <v>-279816000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-152232000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-40536000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-142726000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>121918000000.0</v>
+      </c>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28"/>
-      <c r="BZ28"/>
+      <c r="BY28">
+        <v>93549000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>22598000000.0</v>
+      </c>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28">
+        <v>3495000000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>213</v>
+      </c>
+      <c r="B29">
+        <v>291263000000.0</v>
+      </c>
       <c r="C29">
-        <v>12829441000000.0</v>
+        <v>863031000000.0</v>
       </c>
       <c r="D29">
-        <v>12950537000000.0</v>
+        <v>919773000000.0</v>
       </c>
       <c r="E29">
-        <v>12559186000000.0</v>
+        <v>238081000000.0</v>
       </c>
       <c r="F29">
-        <v>11885569000000.0</v>
+        <v>994848000000.0</v>
       </c>
       <c r="G29">
-        <v>11680693000000.0</v>
+        <v>629082000000.0</v>
       </c>
       <c r="H29">
-        <v>11617804000000.0</v>
+        <v>440092000000.0</v>
       </c>
       <c r="I29">
-        <v>11348618000000.0</v>
+        <v>219134000000.0</v>
       </c>
       <c r="J29">
-        <v>11027613000000.0</v>
+        <v>277025000000.0</v>
       </c>
       <c r="K29">
-        <v>10737983000000.0</v>
+        <v>554353000000.0</v>
       </c>
       <c r="L29">
-        <v>11046191000000.0</v>
+        <v>300672000000.0</v>
       </c>
       <c r="M29">
-        <v>10935562000000.0</v>
+        <v>169512000000.0</v>
       </c>
       <c r="N29">
-        <v>10588697000000.0</v>
+        <v>111955000000.0</v>
       </c>
       <c r="O29">
-        <v>10720658000000.0</v>
+        <v>275331000000.0</v>
       </c>
       <c r="P29">
-        <v>10476166000000.0</v>
+        <v>218643000000.0</v>
       </c>
       <c r="Q29">
-        <v>10171198000000.0</v>
+        <v>3225000000.0</v>
       </c>
       <c r="R29">
-        <v>9907564000000.0</v>
+        <v>3206000000.0</v>
       </c>
       <c r="S29">
-        <v>9791072000000.0</v>
+        <v>633686000000.0</v>
       </c>
       <c r="T29">
-        <v>9582116000000.0</v>
+        <v>391275000000.0</v>
       </c>
       <c r="U29">
-        <v>9284231000000.0</v>
+        <v>361117000000.0</v>
       </c>
       <c r="V29">
-        <v>8659326000000.0</v>
+        <v>492773000000.0</v>
       </c>
       <c r="W29">
-        <v>8576939000000.0</v>
+        <v>438922000000.0</v>
       </c>
       <c r="X29">
-        <v>8578860000000.0</v>
-[...61 lines deleted...]
-      <c r="CG29"/>
+        <v>255881000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>366543000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>276287000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-93011000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>220045000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-18580000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>371836000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>211786000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>120851000000.0</v>
+      </c>
+      <c r="AG29">
+        <v>-35304000000.0</v>
+      </c>
+      <c r="AH29">
+        <v>365906000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>218897000000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>537194000000.0</v>
+      </c>
+      <c r="AK29">
+        <v>-112314000000.0</v>
+      </c>
+      <c r="AL29">
+        <v>618165000000.0</v>
+      </c>
+      <c r="AM29">
+        <v>538388000000.0</v>
+      </c>
+      <c r="AN29">
+        <v>314183000000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-52082000000.0</v>
+      </c>
+      <c r="AP29">
+        <v>271074000000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>312801000000.0</v>
+      </c>
+      <c r="AR29">
+        <v>88035000000.0</v>
+      </c>
+      <c r="AS29">
+        <v>200025000000.0</v>
+      </c>
+      <c r="AT29">
+        <v>248619000000.0</v>
+      </c>
+      <c r="AU29">
+        <v>349052000000.0</v>
+      </c>
+      <c r="AV29">
+        <v>295705000000.0</v>
+      </c>
+      <c r="AW29">
+        <v>411606000000.0</v>
+      </c>
+      <c r="AX29">
+        <v>458192000000.0</v>
+      </c>
+      <c r="AY29">
+        <v>681394000000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>178318000000.0</v>
+      </c>
+      <c r="BA29">
+        <v>329243000000.0</v>
+      </c>
+      <c r="BB29">
+        <v>62607000000.0</v>
+      </c>
+      <c r="BC29">
+        <v>280954000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>459043000000.0</v>
+      </c>
+      <c r="BE29">
+        <v>368528000000.0</v>
+      </c>
+      <c r="BF29">
+        <v>304841000000.0</v>
+      </c>
+      <c r="BG29">
+        <v>317819000000.0</v>
+      </c>
+      <c r="BH29">
+        <v>424085000000.0</v>
+      </c>
+      <c r="BI29">
+        <v>481681000000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>512762000000.0</v>
+      </c>
+      <c r="BK29">
+        <v>1377227000000.0</v>
+      </c>
+      <c r="BL29">
+        <v>874701000000.0</v>
+      </c>
+      <c r="BM29">
+        <v>460785000000.0</v>
+      </c>
+      <c r="BN29">
+        <v>171963000000.0</v>
+      </c>
+      <c r="BO29">
+        <v>881167000000.0</v>
+      </c>
+      <c r="BP29">
+        <v>506857000000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>320200000000.0</v>
+      </c>
+      <c r="BR29">
+        <v>284966000000.0</v>
+      </c>
+      <c r="BS29">
+        <v>1123959000000.0</v>
+      </c>
+      <c r="BT29">
+        <v>582949000000.0</v>
+      </c>
+      <c r="BU29">
+        <v>443930000000.0</v>
+      </c>
+      <c r="BV29">
+        <v>108577000000.0</v>
+      </c>
+      <c r="BW29">
+        <v>690408000000.0</v>
+      </c>
+      <c r="BX29">
+        <v>461712000000.0</v>
+      </c>
+      <c r="BY29">
+        <v>154669000000.0</v>
+      </c>
+      <c r="BZ29">
+        <v>84284000000.0</v>
+      </c>
+      <c r="CA29">
+        <v>276633000000.0</v>
+      </c>
+      <c r="CB29">
+        <v>211331000000.0</v>
+      </c>
+      <c r="CC29">
+        <v>117821000000.0</v>
+      </c>
+      <c r="CD29">
+        <v>58454000000.0</v>
+      </c>
+      <c r="CE29">
+        <v>295596000000.0</v>
+      </c>
+      <c r="CF29">
+        <v>327437000000.0</v>
+      </c>
+      <c r="CG29">
+        <v>191134000000.0</v>
+      </c>
       <c r="CH29"/>
-      <c r="CI29"/>
-[...2 lines deleted...]
-      <c r="CL29"/>
+      <c r="CI29">
+        <v>345622000000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>315666000000.0</v>
+      </c>
+      <c r="CK29">
+        <v>97680000000.0</v>
+      </c>
+      <c r="CL29">
+        <v>33026000000.0</v>
+      </c>
+      <c r="CM29">
+        <v>367997000000.0</v>
+      </c>
+      <c r="CN29">
+        <v>261806000000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="B30">
-        <v>243969000000.0</v>
+        <v>-76000000000.0</v>
       </c>
       <c r="C30">
-        <v>238562000000.0</v>
+        <v>-175351000000.0</v>
       </c>
       <c r="D30">
-        <v>214845000000.0</v>
+        <v>-123782000000.0</v>
       </c>
       <c r="E30">
-        <v>684341000000.0</v>
+        <v>-72710000000.0</v>
       </c>
       <c r="F30">
-        <v>381409000000.0</v>
+        <v>-107146000000.0</v>
       </c>
       <c r="G30">
-        <v>285870000000.0</v>
+        <v>-120558000000.0</v>
       </c>
       <c r="H30">
-        <v>231863000000.0</v>
+        <v>-134518000000.0</v>
       </c>
       <c r="I30">
-        <v>216312000000.0</v>
+        <v>-96315000000.0</v>
       </c>
       <c r="J30">
-        <v>201105000000.0</v>
+        <v>-68404000000.0</v>
       </c>
       <c r="K30">
-        <v>207882000000.0</v>
+        <v>-90818000000.0</v>
       </c>
       <c r="L30">
-        <v>189364000000.0</v>
+        <v>-78802000000.0</v>
       </c>
       <c r="M30">
-        <v>397476000000.0</v>
+        <v>-84385000000.0</v>
       </c>
       <c r="N30">
-        <v>264942000000.0</v>
+        <v>-110162000000.0</v>
       </c>
       <c r="O30">
-        <v>400777000000.0</v>
+        <v>-112143000000.0</v>
       </c>
       <c r="P30">
-        <v>259097000000.0</v>
+        <v>-83998000000.0</v>
       </c>
       <c r="Q30">
-        <v>307328000000.0</v>
+        <v>-86633000000.0</v>
       </c>
       <c r="R30">
-        <v>318250000000.0</v>
+        <v>-51084000000.0</v>
       </c>
       <c r="S30">
-        <v>278684000000.0</v>
+        <v>-111031000000.0</v>
       </c>
       <c r="T30">
-        <v>465199000000.0</v>
+        <v>-83179000000.0</v>
       </c>
       <c r="U30">
-        <v>339080000000.0</v>
+        <v>-71861000000.0</v>
       </c>
       <c r="V30">
-        <v>196604000000.0</v>
+        <v>-68733000000.0</v>
       </c>
       <c r="W30">
-        <v>210555000000.0</v>
+        <v>-131498000000.0</v>
       </c>
       <c r="X30">
-        <v>468477000000.0</v>
+        <v>-92987000000.0</v>
       </c>
       <c r="Y30">
-        <v>367179000000.0</v>
+        <v>-82610000000.0</v>
       </c>
       <c r="Z30">
-        <v>148571000000.0</v>
+        <v>-94383000000.0</v>
       </c>
       <c r="AA30">
-        <v>134600000000.0</v>
+        <v>-201222000000.0</v>
       </c>
       <c r="AB30">
-        <v>160414000000.0</v>
+        <v>-113806000000.0</v>
       </c>
       <c r="AC30">
-        <v>152026000000.0</v>
+        <v>-103321000000.0</v>
       </c>
       <c r="AD30">
-        <v>187208000000.0</v>
+        <v>-443138000000.0</v>
       </c>
       <c r="AE30">
-        <v>134091000000.0</v>
+        <v>-113861000000.0</v>
       </c>
       <c r="AF30">
-        <v>183851000000.0</v>
+        <v>-122418000000.0</v>
       </c>
       <c r="AG30">
-        <v>175452000000.0</v>
+        <v>-53851000000.0</v>
       </c>
       <c r="AH30">
-        <v>219247000000.0</v>
+        <v>-54036000000.0</v>
       </c>
       <c r="AI30">
-        <v>240042000000.0</v>
+        <v>-70484000000.0</v>
       </c>
       <c r="AJ30">
-        <v>201848000000.0</v>
+        <v>-266859000000.0</v>
       </c>
       <c r="AK30">
-        <v>202745000000.0</v>
+        <v>-102115000000.0</v>
       </c>
       <c r="AL30">
-        <v>203069000000.0</v>
+        <v>-85483000000.0</v>
       </c>
       <c r="AM30">
-        <v>22360000000.0</v>
+        <v>-97622000000.0</v>
       </c>
       <c r="AN30">
-        <v>15984000000.0</v>
+        <v>-82423000000.0</v>
       </c>
       <c r="AO30">
-        <v>22834000000.0</v>
+        <v>-80339000000.0</v>
       </c>
       <c r="AP30">
-        <v>57345000000.0</v>
+        <v>-135784000000.0</v>
       </c>
       <c r="AQ30">
-        <v>34246000000.0</v>
+        <v>-172989000000.0</v>
       </c>
       <c r="AR30">
-        <v>16926000000.0</v>
+        <v>-170955000000.0</v>
       </c>
       <c r="AS30">
-        <v>20686000000.0</v>
+        <v>-378138000000.0</v>
       </c>
       <c r="AT30">
-        <v>27288000000.0</v>
+        <v>-387994000000.0</v>
       </c>
       <c r="AU30">
-        <v>9640000000.0</v>
+        <v>-379757000000.0</v>
       </c>
       <c r="AV30">
-        <v>139133000000.0</v>
+        <v>-193521000000.0</v>
       </c>
       <c r="AW30">
-        <v>91935000000.0</v>
+        <v>-299647000000.0</v>
       </c>
       <c r="AX30">
-        <v>191520000000.0</v>
+        <v>-332735000000.0</v>
       </c>
       <c r="AY30">
-        <v>47398000000.0</v>
+        <v>-333693000000.0</v>
       </c>
       <c r="AZ30">
-        <v>91258000000.0</v>
+        <v>-311458000000.0</v>
       </c>
       <c r="BA30">
-        <v>52132000000.0</v>
+        <v>-295751000000.0</v>
       </c>
       <c r="BB30">
-        <v>173125000000.0</v>
+        <v>-409558000000.0</v>
       </c>
       <c r="BC30">
-        <v>212195000000.0</v>
+        <v>-322801000000.0</v>
       </c>
       <c r="BD30">
-        <v>117542000000.0</v>
+        <v>-285847000000.0</v>
       </c>
       <c r="BE30">
-        <v>117620000000.0</v>
+        <v>-312905000000.0</v>
       </c>
       <c r="BF30">
-        <v>40668000000.0</v>
+        <v>-101533000000.0</v>
       </c>
       <c r="BG30">
-        <v>47509000000.0</v>
+        <v>-128066000000.0</v>
       </c>
       <c r="BH30">
-        <v>42510000000.0</v>
+        <v>-119772000000.0</v>
       </c>
       <c r="BI30">
-        <v>5744000000.0</v>
+        <v>-101220000000.0</v>
       </c>
       <c r="BJ30">
-        <v>28486000000.0</v>
+        <v>-71826000000.0</v>
       </c>
       <c r="BK30">
-        <v>31041000000.0</v>
+        <v>-106544000000.0</v>
       </c>
       <c r="BL30">
-        <v>34090000000.0</v>
+        <v>-104548000000.0</v>
       </c>
       <c r="BM30">
-        <v>79388000000.0</v>
+        <v>-92568000000.0</v>
       </c>
       <c r="BN30">
-        <v>47667000000.0</v>
+        <v>-98484000000.0</v>
       </c>
       <c r="BO30">
-        <v>46649000000.0</v>
+        <v>-148879000000.0</v>
       </c>
       <c r="BP30">
-        <v>49598000000.0</v>
+        <v>-100874000000.0</v>
       </c>
       <c r="BQ30">
-        <v>45990000000.0</v>
+        <v>-123168000000.0</v>
       </c>
       <c r="BR30">
-        <v>117470000000.0</v>
+        <v>-158577000000.0</v>
       </c>
       <c r="BS30">
-        <v>80373000000.0</v>
+        <v>-202729000000.0</v>
       </c>
       <c r="BT30">
-        <v>183048000000.0</v>
-[...20840 lines deleted...]
-      <c r="BR30">
         <v>-118369000000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>