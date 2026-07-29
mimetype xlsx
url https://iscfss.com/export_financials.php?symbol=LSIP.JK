--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1889,51 +1889,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>195187000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>23117000000.0</v>
+      </c>
       <c r="D16">
         <v>27181000000.0</v>
       </c>
       <c r="E16">
         <v>48197000000.0</v>
       </c>
       <c r="F16">
         <v>66228000000.0</v>
       </c>
       <c r="G16">
         <v>120533000000.0</v>
       </c>
       <c r="H16">
         <v>47169000000.0</v>
       </c>
       <c r="I16">
         <v>90914000000.0</v>
       </c>
       <c r="J16">
         <v>20505000000.0</v>
       </c>
       <c r="K16">
         <v>211821000000.0</v>
       </c>
       <c r="L16">
@@ -2957,51 +2959,51 @@
         <v>352623000000.0</v>
       </c>
       <c r="S35">
         <v>874093000000.0</v>
       </c>
       <c r="T35">
         <v>789766000000.0</v>
       </c>
       <c r="U35">
         <v>689191000000.0</v>
       </c>
       <c r="V35">
         <v>670367000000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>317857000000.0</v>
+        <v>45585000000.0</v>
       </c>
       <c r="C36">
         <v>167184000000.0</v>
       </c>
       <c r="D36">
         <v>154884000000.0</v>
       </c>
       <c r="E36">
         <v>68642000000.0</v>
       </c>
       <c r="F36">
         <v>97002000000.0</v>
       </c>
       <c r="G36">
         <v>101719000000.0</v>
       </c>
       <c r="H36">
         <v>189810000000.0</v>
       </c>
       <c r="I36">
         <v>256799000000.0</v>
       </c>
       <c r="J36">
         <v>282164000000.0</v>
       </c>
@@ -3230,51 +3232,51 @@
       </c>
       <c r="W39">
         <v>43682000000.0</v>
       </c>
       <c r="X39">
         <v>22877000000.0</v>
       </c>
       <c r="Y39">
         <v>24694000000.0</v>
       </c>
       <c r="Z39">
         <v>31304000000.0</v>
       </c>
       <c r="AA39">
         <v>31611000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>474194000000.0</v>
       </c>
       <c r="C40">
-        <v>276138000000.0</v>
+        <v>414327000000.0</v>
       </c>
       <c r="D40">
         <v>223566000000.0</v>
       </c>
       <c r="E40">
         <v>238872000000.0</v>
       </c>
       <c r="F40">
         <v>265497000000.0</v>
       </c>
       <c r="G40">
         <v>241429000000.0</v>
       </c>
       <c r="H40">
         <v>157945000000.0</v>
       </c>
       <c r="I40">
         <v>197758000000.0</v>
       </c>
       <c r="J40">
         <v>202193000000.0</v>
       </c>
       <c r="K40">
         <v>359881000000.0</v>
       </c>
@@ -7258,51 +7260,53 @@
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
     </row>
     <row r="16" spans="1:92">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>65018000000.0</v>
       </c>
       <c r="C16">
         <v>195187000000.0</v>
       </c>
       <c r="D16">
         <v>44321000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>74252000000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>11969000000.0</v>
       </c>
       <c r="I16">
         <v>19968000000.0</v>
       </c>
       <c r="J16">
         <v>48550000000.0</v>
       </c>
       <c r="K16">
         <v>27181000000.0</v>
       </c>
       <c r="L16">
         <v>113982000000.0</v>
       </c>
       <c r="M16">
         <v>11516000000.0</v>
       </c>
       <c r="N16">
         <v>124547000000.0</v>
       </c>
       <c r="O16">
         <v>48197000000.0</v>
@@ -10526,51 +10530,51 @@
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
     </row>
     <row r="36" spans="1:92">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>319787000000.0</v>
+        <v>47417000000.0</v>
       </c>
       <c r="C36">
         <v>317857000000.0</v>
       </c>
       <c r="D36">
         <v>308163000000.0</v>
       </c>
       <c r="E36">
         <v>168431000000.0</v>
       </c>
       <c r="F36">
         <v>170502000000.0</v>
       </c>
       <c r="G36">
         <v>167184000000.0</v>
       </c>
       <c r="H36">
         <v>357447000000.0</v>
       </c>
       <c r="I36">
         <v>68023000000.0</v>
       </c>
       <c r="J36">
         <v>37272000000.0</v>
       </c>
@@ -11411,51 +11415,51 @@
       </c>
       <c r="CL39">
         <v>421873000000.0</v>
       </c>
       <c r="CM39">
         <v>22877000000.0</v>
       </c>
       <c r="CN39">
         <v>24613000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:92">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>464035000000.0</v>
       </c>
       <c r="C40">
         <v>474194000000.0</v>
       </c>
       <c r="D40">
         <v>530342000000.0</v>
       </c>
       <c r="E40">
-        <v>780443000000.0</v>
+        <v>965164000000.0</v>
       </c>
       <c r="F40">
         <v>256195000000.0</v>
       </c>
       <c r="G40">
         <v>272580000000.0</v>
       </c>
       <c r="H40">
         <v>307694000000.0</v>
       </c>
       <c r="I40">
         <v>577579000000.0</v>
       </c>
       <c r="J40">
         <v>247678000000.0</v>
       </c>
       <c r="K40">
         <v>245888000000.0</v>
       </c>
       <c r="L40">
         <v>226844000000.0</v>
       </c>
       <c r="M40">
         <v>654713000000.0</v>
       </c>
@@ -13593,51 +13597,51 @@
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
     </row>
     <row r="52" spans="1:92">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>166000000.0</v>
       </c>
       <c r="C52">
-        <v>329000000.0</v>
+        <v>658000000.0</v>
       </c>
       <c r="D52">
         <v>1677000000.0</v>
       </c>
       <c r="E52">
         <v>1806000000.0</v>
       </c>
       <c r="F52">
         <v>4484000000.0</v>
       </c>
       <c r="G52">
         <v>7116000000.0</v>
       </c>
       <c r="H52">
         <v>9704000000.0</v>
       </c>
       <c r="I52">
         <v>10348000000.0</v>
       </c>
       <c r="J52">
         <v>10030000000.0</v>
       </c>
       <c r="K52">
         <v>9718000000.0</v>
       </c>
@@ -17277,51 +17281,53 @@
         <v>25949000000.0</v>
       </c>
       <c r="L26">
         <v>26974000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>181</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>73099000000.0</v>
+      </c>
       <c r="C27">
         <v>48267000000.0</v>
       </c>
       <c r="D27">
         <v>69715000000.0</v>
       </c>
       <c r="E27">
         <v>68437000000.0</v>
       </c>
       <c r="F27">
         <v>38177000000.0</v>
       </c>
       <c r="G27">
         <v>40353000000.0</v>
       </c>
       <c r="H27">
         <v>52822000000.0</v>
       </c>
       <c r="I27">
         <v>73430000000.0</v>
       </c>
       <c r="J27">
         <v>77927000000.0</v>
       </c>
       <c r="K27">
@@ -17349,51 +17355,51 @@
         <v>34091000000.0</v>
       </c>
       <c r="S27">
         <v>155428000000.0</v>
       </c>
       <c r="T27">
         <v>22908000000.0</v>
       </c>
       <c r="U27">
         <v>23588000000.0</v>
       </c>
       <c r="V27">
         <v>28653000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>182</v>
       </c>
       <c r="B28">
-        <v>141253000000.0</v>
+        <v>68154000000.0</v>
       </c>
       <c r="C28">
         <v>61485000000.0</v>
       </c>
       <c r="D28">
         <v>210126000000.0</v>
       </c>
       <c r="E28">
         <v>41878000000.0</v>
       </c>
       <c r="F28">
         <v>40912000000.0</v>
       </c>
       <c r="G28">
         <v>35577000000.0</v>
       </c>
       <c r="H28">
         <v>57168000000.0</v>
       </c>
       <c r="I28">
         <v>64636000000.0</v>
       </c>
       <c r="J28">
         <v>88321000000.0</v>
       </c>
@@ -22529,52 +22535,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
     </row>
     <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>181</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>15226000000.0</v>
+      </c>
+      <c r="C27">
+        <v>17948000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>11753000000.0</v>
       </c>
       <c r="F27">
         <v>12729000000.0</v>
       </c>
       <c r="G27">
         <v>13357000000.0</v>
       </c>
       <c r="H27">
         <v>13276000000.0</v>
       </c>
       <c r="I27">
         <v>10870000000.0</v>
       </c>
       <c r="J27">
         <v>10764000000.0</v>
       </c>
       <c r="K27">
         <v>25647000000.0</v>
       </c>
       <c r="L27">
         <v>16791000000.0</v>
       </c>
@@ -22760,54 +22770,54 @@
       </c>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
     </row>
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>182</v>
       </c>
       <c r="B28">
-        <v>35342000000.0</v>
+        <v>20116000000.0</v>
       </c>
       <c r="C28">
-        <v>39645000000.0</v>
+        <v>21697000000.0</v>
       </c>
       <c r="D28">
         <v>82384000000.0</v>
       </c>
       <c r="E28">
         <v>13949000000.0</v>
       </c>
       <c r="F28">
         <v>16852000000.0</v>
       </c>
       <c r="G28">
         <v>17282000000.0</v>
       </c>
       <c r="H28">
         <v>13731000000.0</v>
       </c>
       <c r="I28">
         <v>17312000000.0</v>
       </c>
       <c r="J28">
         <v>13160000000.0</v>
       </c>
       <c r="K28">
         <v>26464000000.0</v>
       </c>
@@ -24603,51 +24613,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>199</v>
       </c>
       <c r="B14">
         <v>389453000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>388262000000.0</v>
+      </c>
       <c r="D14">
         <v>392912000000.0</v>
       </c>
       <c r="E14">
         <v>371219000000.0</v>
       </c>
       <c r="F14">
         <v>382998000000.0</v>
       </c>
       <c r="G14">
         <v>395332000000.0</v>
       </c>
       <c r="H14">
         <v>395882000000.0</v>
       </c>
       <c r="I14">
         <v>392458000000.0</v>
       </c>
       <c r="J14">
         <v>390425000000.0</v>
       </c>
       <c r="K14">
         <v>384342000000.0</v>
       </c>
       <c r="L14">