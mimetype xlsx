--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3241,51 +3244,51 @@
       </c>
       <c r="Z39">
         <v>31304000000.0</v>
       </c>
       <c r="AA39">
         <v>31611000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>474194000000.0</v>
       </c>
       <c r="C40">
         <v>414327000000.0</v>
       </c>
       <c r="D40">
         <v>223566000000.0</v>
       </c>
       <c r="E40">
         <v>238872000000.0</v>
       </c>
       <c r="F40">
-        <v>265497000000.0</v>
+        <v>270209000000.0</v>
       </c>
       <c r="G40">
         <v>241429000000.0</v>
       </c>
       <c r="H40">
         <v>157945000000.0</v>
       </c>
       <c r="I40">
         <v>197758000000.0</v>
       </c>
       <c r="J40">
         <v>202193000000.0</v>
       </c>
       <c r="K40">
         <v>359881000000.0</v>
       </c>
       <c r="L40">
         <v>320688000000.0</v>
       </c>
       <c r="M40">
         <v>407461000000.0</v>
       </c>
       <c r="N40">
         <v>426871000000.0</v>
       </c>
@@ -3925,51 +3928,51 @@
         <v>589591000000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>329000000.0</v>
       </c>
       <c r="C52">
         <v>3558000000.0</v>
       </c>
       <c r="D52">
         <v>4859000000.0</v>
       </c>
       <c r="E52">
         <v>3772000000.0</v>
       </c>
       <c r="F52">
-        <v>9424000000.0</v>
+        <v>4712000000.0</v>
       </c>
       <c r="G52">
         <v>-49728000000.0</v>
       </c>
       <c r="H52">
         <v>-47169000000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52">
         <v>204450000000.0</v>
       </c>
@@ -4596,620 +4599,626 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-        <v>155</v>
+      <c r="CO1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>229435000000.0</v>
+      </c>
+      <c r="C2">
         <v>269418000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>250700000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>251676000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>269040000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>163322000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>180344000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176806000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>179999000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>185329000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>215118000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200511000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>285271000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>205475000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>330039000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>242165000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>227430000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>237154000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>212055000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>202724000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>180631000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>232060000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>164238000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>165732000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>165778000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>199330000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>234867000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>191352000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>160414000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>202413000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>233651000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>208933000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>219945000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>156712000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>128674000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>160513000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>142500000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>152785000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119900000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>138154000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>123261000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>162195000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>171079000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>193366000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>262767000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>216899000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>282966000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>290076000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>282898000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>318522000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>310862000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>274920000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>286067000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>323823000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>298847000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>216998000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>158949000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>155066000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>112218000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>129178000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>100701000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>107784000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>82807000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>80499000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>53109000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>60181000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>59103000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>62212000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96007000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>104781000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>103628000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>100867000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>44200000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>97859000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>63403000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>58788000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25877000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13909000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>43567000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>34513000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13229000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>23968000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>45624000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>31549000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>59447000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>17124000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>32693000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>34084000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>13816000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>16573000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>23473000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>352895000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5260,52 +5269,53 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5356,254 +5366,258 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>129877000000.0</v>
+      </c>
+      <c r="C5">
         <v>124963000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>124977000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>125007000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>125020000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>120090000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>120152000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>120126000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>120141000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>115161000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>115149000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>115080000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>115205000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>110182000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>110181000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>110265000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>105236000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>105217000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>105218000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>105216000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>100487000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>100599000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14911000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12669000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11904000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14487000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11397000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11739000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11700000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11831000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12132000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>16168000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15365000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14393000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14065000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>888000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>79000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>83000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>586000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>35403000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>36660000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>36225000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>40934000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>47200000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35871000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>33587000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>26612000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>24530000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>21443000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13396000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>24741000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>21951000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9370000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7745000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5654,129 +5668,132 @@
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>0.0</v>
+      </c>
+      <c r="C7">
         <v>166000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>329000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>903000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2242000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3558000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4852000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6077000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7257000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8417000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9558000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1281000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2538000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3772000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4983000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6172000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7339000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8484000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9609000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10428000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2122000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3360000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5878000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6638000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9495000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5798,114 +5815,117 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>681996000000.0</v>
       </c>
       <c r="C8">
         <v>681996000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>681996000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>681996000000.0</v>
       </c>
       <c r="G8">
         <v>681996000000.0</v>
       </c>
       <c r="H8">
         <v>681996000000.0</v>
       </c>
       <c r="I8">
-        <v>682286000000.0</v>
+        <v>681996000000.0</v>
       </c>
       <c r="J8">
         <v>682286000000.0</v>
       </c>
       <c r="K8">
         <v>682286000000.0</v>
       </c>
       <c r="L8">
         <v>682286000000.0</v>
       </c>
       <c r="M8">
         <v>682286000000.0</v>
       </c>
       <c r="N8">
         <v>682286000000.0</v>
       </c>
       <c r="O8">
         <v>682286000000.0</v>
       </c>
       <c r="P8">
         <v>682286000000.0</v>
       </c>
       <c r="Q8">
         <v>682286000000.0</v>
       </c>
       <c r="R8">
         <v>682286000000.0</v>
       </c>
       <c r="S8">
         <v>682286000000.0</v>
       </c>
       <c r="T8">
         <v>682286000000.0</v>
       </c>
       <c r="U8">
         <v>682286000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>682286000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5932,129 +5952,130 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>1027332000000.0</v>
       </c>
       <c r="E9">
         <v>1027332000000.0</v>
       </c>
       <c r="F9">
         <v>1027332000000.0</v>
       </c>
       <c r="G9">
         <v>1027332000000.0</v>
       </c>
       <c r="H9">
         <v>1027332000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>1027332000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>1030312000000.0</v>
       </c>
       <c r="N9">
         <v>1030312000000.0</v>
       </c>
       <c r="O9">
         <v>1030312000000.0</v>
       </c>
       <c r="P9">
         <v>1030312000000.0</v>
       </c>
       <c r="Q9">
         <v>1030312000000.0</v>
       </c>
       <c r="R9">
         <v>1030312000000.0</v>
       </c>
       <c r="S9">
         <v>1030312000000.0</v>
       </c>
       <c r="T9">
         <v>1030312000000.0</v>
       </c>
       <c r="U9">
         <v>1030312000000.0</v>
       </c>
       <c r="V9">
         <v>1030312000000.0</v>
       </c>
       <c r="W9">
         <v>1030312000000.0</v>
       </c>
       <c r="X9">
         <v>1030312000000.0</v>
       </c>
       <c r="Y9">
         <v>1030312000000.0</v>
       </c>
       <c r="Z9">
         <v>1030312000000.0</v>
       </c>
       <c r="AA9">
         <v>1030312000000.0</v>
       </c>
       <c r="AB9">
         <v>1030312000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>1030312000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6074,284 +6095,288 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>8371777000000.0</v>
+      </c>
+      <c r="C10">
         <v>7830497000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7597470000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6901140000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6509695000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6377872000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5453691000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4857846000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4925538000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4758190000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4511450000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4057700000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4161348000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4079776000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3847390000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3606410000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3749678000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3460392000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3367867000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2848072000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2685433000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2400678000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1958874000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1685680000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1606816000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1393357000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1131575000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1434790000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1330412000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1585608000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1663456000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1579658000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1881855000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1951646000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1633460000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1486134000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1451408000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1667139000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1140614000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>696493000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>472595000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>863148000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>737114000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>622013000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>650633000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1229215000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1356532000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1384390000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1599990000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1473400000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1401395000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1022780000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1503127000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1455147000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1799137000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1836778000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1658276000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2272487000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2063982000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1861247000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1964564000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1591052000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1160688000000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>1068030000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>986363000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>682249000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>808495000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>640751000000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>1034344000000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6402,310 +6427,314 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>8371777000000.0</v>
+      </c>
+      <c r="C12">
         <v>7830497000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7597470000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6901140000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6509695000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6377872000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5453691000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4857846000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4925538000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4758190000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4511450000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4057700000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4161348000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4079776000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3847390000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3606410000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3749678000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3460392000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3367867000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2848072000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2685433000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2400678000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1958874000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1685680000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1606816000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1393357000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1131575000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1434790000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1330412000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1585608000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1663456000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1579658000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1881855000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1951646000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1633460000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1486134000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1451408000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1667139000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1140614000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>696493000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>472595000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>863148000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>737114000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>622013000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>650633000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1229215000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1356532000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1384390000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1599990000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1473400000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1401395000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1022780000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1503127000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1455147000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1799137000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1836778000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1658276000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2272487000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2063982000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1861247000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1964564000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1591052000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1160688000000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>1068030000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>986363000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>682249000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>808495000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>640751000000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>1034344000000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>681996000000.0</v>
       </c>
       <c r="C13">
         <v>681996000000.0</v>
       </c>
       <c r="D13">
         <v>681996000000.0</v>
       </c>
       <c r="E13">
         <v>681996000000.0</v>
       </c>
       <c r="F13">
         <v>681996000000.0</v>
       </c>
       <c r="G13">
         <v>681996000000.0</v>
       </c>
       <c r="H13">
         <v>681996000000.0</v>
       </c>
       <c r="I13">
-        <v>682286000000.0</v>
+        <v>681996000000.0</v>
       </c>
       <c r="J13">
         <v>682286000000.0</v>
       </c>
       <c r="K13">
         <v>682286000000.0</v>
       </c>
       <c r="L13">
         <v>682286000000.0</v>
       </c>
       <c r="M13">
         <v>682286000000.0</v>
       </c>
       <c r="N13">
         <v>682286000000.0</v>
       </c>
       <c r="O13">
         <v>682286000000.0</v>
       </c>
       <c r="P13">
         <v>682286000000.0</v>
       </c>
       <c r="Q13">
         <v>682286000000.0</v>
       </c>
@@ -6862,137 +6891,140 @@
       <c r="BP13">
         <v>682286000000.0</v>
       </c>
       <c r="BQ13">
         <v>682286000000.0</v>
       </c>
       <c r="BR13">
         <v>682286000000.0</v>
       </c>
       <c r="BS13">
         <v>682286000000.0</v>
       </c>
       <c r="BT13">
         <v>682286000000.0</v>
       </c>
       <c r="BU13">
         <v>682286000000.0</v>
       </c>
       <c r="BV13">
         <v>682286000000.0</v>
       </c>
       <c r="BW13">
         <v>682286000000.0</v>
       </c>
       <c r="BX13">
-        <v>547615000000.0</v>
+        <v>682286000000.0</v>
       </c>
       <c r="BY13">
         <v>547615000000.0</v>
       </c>
       <c r="BZ13">
         <v>547615000000.0</v>
       </c>
       <c r="CA13">
         <v>547615000000.0</v>
       </c>
       <c r="CB13">
         <v>547615000000.0</v>
       </c>
       <c r="CC13">
         <v>547615000000.0</v>
       </c>
       <c r="CD13">
         <v>547615000000.0</v>
       </c>
       <c r="CE13">
         <v>547615000000.0</v>
       </c>
       <c r="CF13">
         <v>547615000000.0</v>
       </c>
       <c r="CG13">
         <v>547615000000.0</v>
       </c>
       <c r="CH13">
         <v>547615000000.0</v>
       </c>
       <c r="CI13">
         <v>547615000000.0</v>
       </c>
       <c r="CJ13">
+        <v>547615000000.0</v>
+      </c>
+      <c r="CK13">
         <v>547616000000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>517167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242807000000.0</v>
       </c>
       <c r="CM13">
         <v>242807000000.0</v>
       </c>
       <c r="CN13">
         <v>242807000000.0</v>
       </c>
+      <c r="CO13">
+        <v>242807000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>6819964000.0</v>
       </c>
       <c r="C14">
         <v>6819964000.0</v>
       </c>
       <c r="D14">
         <v>6819964000.0</v>
       </c>
       <c r="E14">
         <v>6819964000.0</v>
       </c>
       <c r="F14">
         <v>6819964000.0</v>
       </c>
       <c r="G14">
         <v>6819964000.0</v>
       </c>
       <c r="H14">
         <v>6819964000.0</v>
       </c>
       <c r="I14">
         <v>6819964000.0</v>
       </c>
       <c r="J14">
         <v>6819964000.0</v>
       </c>
       <c r="K14">
         <v>6819964000.0</v>
       </c>
       <c r="L14">
-        <v>6819963965.0</v>
+        <v>6819964000.0</v>
       </c>
       <c r="M14">
         <v>6819963965.0</v>
       </c>
       <c r="N14">
         <v>6819963965.0</v>
       </c>
       <c r="O14">
         <v>6819963965.0</v>
       </c>
       <c r="P14">
         <v>6819963965.0</v>
       </c>
       <c r="Q14">
         <v>6819963965.0</v>
       </c>
       <c r="R14">
         <v>6819963965.0</v>
       </c>
       <c r="S14">
         <v>6819963965.0</v>
       </c>
       <c r="T14">
         <v>6819963965.0</v>
       </c>
@@ -7059,143 +7091,146 @@
       <c r="AO14">
         <v>6819963965.0</v>
       </c>
       <c r="AP14">
         <v>6819963965.0</v>
       </c>
       <c r="AQ14">
         <v>6819963965.0</v>
       </c>
       <c r="AR14">
         <v>6819963965.0</v>
       </c>
       <c r="AS14">
         <v>6819963965.0</v>
       </c>
       <c r="AT14">
         <v>6819963965.0</v>
       </c>
       <c r="AU14">
         <v>6819963965.0</v>
       </c>
       <c r="AV14">
         <v>6819963965.0</v>
       </c>
       <c r="AW14">
+        <v>6819963965.0</v>
+      </c>
+      <c r="AX14">
         <v>6820979033.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6819963965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6820979033.0</v>
       </c>
       <c r="AZ14">
         <v>6820979033.0</v>
       </c>
       <c r="BA14">
-        <v>6822863965.0</v>
+        <v>6820979033.0</v>
       </c>
       <c r="BB14">
         <v>6822863965.0</v>
       </c>
       <c r="BC14">
         <v>6822863965.0</v>
       </c>
       <c r="BD14">
         <v>6822863965.0</v>
       </c>
       <c r="BE14">
         <v>6822863965.0</v>
       </c>
       <c r="BF14">
         <v>6822863965.0</v>
       </c>
       <c r="BG14">
         <v>6822863965.0</v>
       </c>
       <c r="BH14">
         <v>6822863965.0</v>
       </c>
       <c r="BI14">
         <v>6822863965.0</v>
       </c>
       <c r="BJ14">
         <v>6822863965.0</v>
       </c>
       <c r="BK14">
         <v>6822863965.0</v>
       </c>
       <c r="BL14">
         <v>6822863965.0</v>
       </c>
       <c r="BM14">
         <v>6822863965.0</v>
       </c>
       <c r="BN14">
         <v>6822863965.0</v>
       </c>
       <c r="BO14">
         <v>6822863965.0</v>
       </c>
       <c r="BP14">
         <v>6822863965.0</v>
       </c>
       <c r="BQ14">
-        <v>6703043965.0</v>
+        <v>6822863965.0</v>
       </c>
       <c r="BR14">
         <v>6703043965.0</v>
       </c>
       <c r="BS14">
         <v>6703043965.0</v>
       </c>
       <c r="BT14">
         <v>6703043965.0</v>
       </c>
-      <c r="BU14"/>
+      <c r="BU14">
+        <v>6703043965.0</v>
+      </c>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7246,206 +7281,214 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>60201000000.0</v>
+      </c>
+      <c r="C16">
         <v>65018000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>195187000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44321000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74252000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
+      <c r="G16">
+        <v>27573000000.0</v>
+      </c>
       <c r="H16">
+        <v>23117000000.0</v>
+      </c>
+      <c r="I16">
         <v>11969000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19968000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48550000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27181000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>113982000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11516000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>124547000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>48197000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>132252000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>52380000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>61145000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66228000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>142400000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>175607000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>216986000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>120533000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>410693000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>358993000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>392484000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>39429000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>80570000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>81983000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>47378000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>40108000000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>407643000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7496,125 +7539,126 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>30024000000.0</v>
       </c>
-      <c r="N18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>31608000000.0</v>
       </c>
       <c r="Q18">
+        <v>31608000000.0</v>
+      </c>
+      <c r="R18">
         <v>34850000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13975000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15355000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16736000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18116000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19465000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20842000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22220000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>23598000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24975000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26353000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>27731000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>29109000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>30873000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32856000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>29728000000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -7630,52 +7674,53 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7726,52 +7771,53 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7822,772 +7868,782 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>272690000000.0</v>
+      </c>
+      <c r="C21">
         <v>272370000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>272272000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>258796000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>241640000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>238234000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>233207000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>236393000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>221585000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>221504000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>221191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221126000000.0</v>
       </c>
       <c r="N21">
         <v>221126000000.0</v>
       </c>
       <c r="O21">
+        <v>221126000000.0</v>
+      </c>
+      <c r="P21">
         <v>221116000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>220439000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>220231000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>234103000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>230700000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>211543000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>225967000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>206963000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>206644000000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>196094000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27731000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29109000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30873000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>32856000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>29728000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30323000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>32305000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>34288000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>18857000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20011000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21164000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22317000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>25937000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29557000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>33177000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>36798000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40101000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>43700000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>46504000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>50054000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>85661000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>102969000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>109423000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>112439000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>115420000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>118436000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>121405000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>124421000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>117379000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>40668000000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>5744000000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>79388000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>47667000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>46649000000.0</v>
       </c>
-      <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>45990000000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>867355000000.0</v>
+      </c>
+      <c r="C22">
         <v>820681000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>864312000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>824330000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1044586000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>801929000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>925074000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>774208000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>741954000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>617627000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>594296000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>819885000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>734763000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>826293000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>814576000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1051791000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>878240000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>973634000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>580000000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>586588000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>540952000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>504601000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>527003000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>562449000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>430059000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>480507000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>524771000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>503813000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>608580000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>537455000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>577992000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>740086000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>683699000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>515857000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>308149000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>360598000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>364154000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>429361000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>569085000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>458814000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>388512000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>382557000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>398426000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>486707000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>455749000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>427115000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>380360000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>447890000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>418419000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>326332000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>374485000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>370985000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>385312000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>591557000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>645954000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>457896000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>399989000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>467318000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>368244000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>350660000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>282598000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>248435000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>264473000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>295553000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>221592000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>263154000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>192133000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>223045000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>218475000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>218898000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>213719000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>244803000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>194425000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>235135000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>225833000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>135860000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>180104000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>164467000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>130636000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>155645000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>142007000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>128031000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>142495000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>156357000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>121473000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>86778000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>80915000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>113962000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>108124000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>82095000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>88439000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>73583000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>16294964000000.0</v>
+      </c>
+      <c r="C23">
         <v>16133562000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15857229000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15117438000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14598563000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14253853000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13841956000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13395879000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13410208000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12858497000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12514203000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12477655000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12517900000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12497229000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12417013000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12403555000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12506873000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12207153000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11851182000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11760095000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11608312000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11442036000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10922788000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10541461000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10379890000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10470589000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10225322000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10209755000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10196968000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10325202000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10037294000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10188796000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10427644000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10247910000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9744381000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9786628000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9655787000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9842339000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9459088000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8952649000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8692473000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9015720000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8848792000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8835766000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8732180000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8987437000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8655146000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8478446000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8532794000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8273881000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7974876000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7497785000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7620552000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7571325000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7551796000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7287408000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6893829000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7220240000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6791859000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6447126000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6441196000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5998898000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5561433000000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>5314187000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5229330000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4852277000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4894158000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4684049000000.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>4921310000000.0</v>
       </c>
-      <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -8609,204 +8665,205 @@
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>144150000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>183347000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>229802000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>30550000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>557597000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>438227000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>495819000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>609528000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>520361000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>567661000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>481321000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>539152000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>626678000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>589325000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>502299000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>466856000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>468637000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>415519000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>450984000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>488012000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>560170000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>536091000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>573739000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>565379000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>605964000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>622352000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>13606000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>12633000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>12538000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4852000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
         <v>1281000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2538000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3772000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4984000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4972000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>859000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2122000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -8828,99 +8885,100 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>1289099000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1283243000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1286840000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1287282000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>958981000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>959436000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8936,52 +8994,53 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9032,361 +9091,367 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-8371777000000.0</v>
+      </c>
+      <c r="C28">
         <v>-7830331000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7597141000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6899463000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6508792000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6375630000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5450133000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4852994000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4919461000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4750933000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4503033000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4048142000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4160067000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4077238000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3843618000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3601427000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3743506000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3453053000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3359383000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2838463000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2675005000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2398556000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1955514000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1679802000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1600178000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1383862000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1131575000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1434790000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1330412000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1585608000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1663456000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1579658000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1881855000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1951646000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1633460000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1486134000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1451408000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1667139000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1140614000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-696493000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-472595000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-863148000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-737114000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-622013000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-650633000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1229215000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1356532000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1384390000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1599990000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1473400000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1401395000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1022780000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1503127000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1455147000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1799137000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1836778000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1658276000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2272487000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2063982000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1861247000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1964564000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1591052000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1160688000000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-738307000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-542135000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-447249000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-90758000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>102151000000.0</v>
       </c>
-      <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-96844000000.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>14322772000000.0</v>
+      </c>
+      <c r="C29">
         <v>14393367000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13999946000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>12829441000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12950537000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12559186000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11885569000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11680693000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11617804000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11348618000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11027613000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10737983000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11046191000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10935562000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10588697000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10720658000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10476166000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10171198000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9907564000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9791072000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9582116000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9284231000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8659326000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8576939000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8578860000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9408,403 +9473,407 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>192333000000.0</v>
+      </c>
+      <c r="C30">
         <v>245094000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>226743000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>243969000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>238562000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>214845000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>684341000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>381409000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>285870000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>231863000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>216312000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>201105000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>207882000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>189364000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>397476000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>264942000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>400777000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>259097000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>307328000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>318250000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>278684000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>465199000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>339080000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>196604000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>210555000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>468477000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>367179000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>148571000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>134600000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>160414000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>152026000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>187208000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>134091000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>183851000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>175452000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>219247000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>240042000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>201848000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>202745000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>203069000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22360000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15984000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22834000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>57345000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34246000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16926000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20686000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>27288000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9640000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>139133000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>91935000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>191520000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>47398000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>91258000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>52132000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>173125000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>212195000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>117542000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>117620000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>40668000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>47509000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>42510000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5744000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>28486000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>31041000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>34090000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>79388000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>47667000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>46649000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>49598000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>45990000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>117470000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>80373000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>183048000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>82868000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>79953000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>36124000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>66130000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>60379000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>98205000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>83640000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>92617000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>65761000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>92906000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>49292000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>61889000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>75331000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>55545000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>81623000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>60965000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>31717000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>17064000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>10737983000000.0</v>
       </c>
-      <c r="N31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O31"/>
       <c r="P31">
         <v>10714446000000.0</v>
       </c>
       <c r="Q31">
+        <v>10714446000000.0</v>
+      </c>
+      <c r="R31">
         <v>10500427000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10242063000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9940498000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9696021000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>9791072000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9582116000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9284231000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8659326000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>8576939000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>8578860000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8495878000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8248107000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>8206905000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8365658000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8328225000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8292406000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9820,129 +9889,132 @@
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>8158932000000.0</v>
+      </c>
+      <c r="C32">
         <v>8202377000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7778861000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>6676082000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6803375000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6439310000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5487637000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5196260000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5106504000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4812341000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4542831000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4191736000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4500428000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4397862000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4194403000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4309974000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4058700000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3611216000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3069427000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2841247000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2639219000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2323270000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1945088000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1828877000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1784977000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9964,284 +10036,288 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>6794710000000.0</v>
+      </c>
+      <c r="C33">
         <v>7132548000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7157958000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7099729000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6737850000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6728571000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6724673000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7300079000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7362613000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7117011000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7137366000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7308848000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7319805000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7324585000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7309524000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7397498000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7385283000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7430675000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>7543410000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>7913111000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7970842000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7969859000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8002513000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>7974070000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7980463000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>8046425000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>8032828000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7939014000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7948160000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7939587000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>7593267000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>7506077000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7472717000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7526691000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7575967000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7659046000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7478477000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7524399000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7539427000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7534817000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7559468000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7628525000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7580235000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7507369000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7427285000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7185607000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>6791640000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>6516959000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>6419603000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6187357000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>5975750000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>5741403000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>5491082000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>5290268000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4957980000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4665733000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4494229000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4257035000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4224202000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4173098000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4110941000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>4087092000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>4074176000000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>3975005000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3928085000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3887915000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3793698000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>3724238000000.0</v>
       </c>
-      <c r="BR33"/>
-      <c r="BS33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>3475510000000.0</v>
       </c>
-      <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -10292,516 +10368,523 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>635432000000.0</v>
+      </c>
+      <c r="C35">
         <v>945725000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>940706000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>930850000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>587511000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>584143000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>607229000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>611480000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>627469000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>607143000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>602266000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>825005000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>774249000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>779088000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>771679000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1002789000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>973937000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1012201000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>982120000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1073508000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1019297000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1025093000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1039451000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1257616000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1230027000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1250079000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1260016000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1270582000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1236041000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1208229000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1180361000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1249244000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1234817000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1249309000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1205958000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1099837000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1077384000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1054930000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1032477000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1002138000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>984691000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>950979000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>939652000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1046359000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1018820000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>991283000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>688236000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>666363000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>641172000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>577538000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>556461000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>561530000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>543995000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>499135000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>479601000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>468176000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>457924000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>431496000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>421109000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>428679000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>414992000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>398130000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>385735000000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>551246000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>560998000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>352623000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>854702000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>727772000000.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>874093000000.0</v>
       </c>
-      <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>47936000000.0</v>
+      </c>
+      <c r="C36">
         <v>47417000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>317857000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>308163000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>168431000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>170502000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>167184000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>357447000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>68023000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>37272000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>30510000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-183363000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-189184000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>70726000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>68642000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>68198000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>68967000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>94589000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>97002000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>95446000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>94221000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>99327000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>101719000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1678157000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1674125000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1720583000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>235461000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>252457000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>244455000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>242437000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>256799000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>228272000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>211249000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>278788000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>282164000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>331512000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>330507000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>329004000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>332603000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>244870000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>242739000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>251497000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>239021000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>169159000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>151639000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>183537000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2927463000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3202698000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3157445000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3088778000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2582055000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2895310000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2790962000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>72926000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2512481000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>2482437000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>2572604000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>2420691000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>206014000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2260606000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2338657000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2341869000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2242819000000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>2305276000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2294443000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>222471000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>2152727000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2105760000000.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>194629000000.0</v>
       </c>
-      <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10852,1158 +10935,1167 @@
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>318012000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>308920000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>300271000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>282585000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>276297000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>298380000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>291276000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>382705000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>291400000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157056000000.0</v>
       </c>
       <c r="P38">
         <v>157056000000.0</v>
       </c>
       <c r="Q38">
+        <v>157056000000.0</v>
+      </c>
+      <c r="R38">
         <v>142043000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>161287000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>213769000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>204026000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>407260000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>401841000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>402569000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>394246000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>391576000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>435011000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>432627000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>297246000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>405635000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>400155000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>399746000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>325032000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1254344000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1276080000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1347357000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1362241000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1144065000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1150824000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1173856000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1179759000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1171703000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1227740000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1263482000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1178307000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1178364000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1042703000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>773424000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>696307000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>721485000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>722887000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>706090000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>680615000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>647709000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>646767000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>483869000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>443790000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>442177000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>322734000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>330454000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>338337000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>312832000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>328566000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>326604000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>323406000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>320387000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>325852000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>328677000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>352535000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>344927000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>349294000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>302056000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>200274000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>158699000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>156189000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>162251000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>193234000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>201622000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>198815000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>197744000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>189032000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>190598000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>190371000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>210946000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>258787000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>204980000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>210386000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>688833000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>178973000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>174040000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>216126000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>216134000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>320581000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>68789000000.0</v>
+      </c>
+      <c r="C39">
         <v>104742000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10746000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>48270000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>67870000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>130636000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>54177000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>82337000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94233000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>133806000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>54779000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>414897000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>388923000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>396384000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>381263000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>82914000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>414195000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>455558000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>399860000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>431236000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>419509000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>414050000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>428391000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>387542000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>366757000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>287523000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>351889000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>388421000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>360576000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>308379000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>222963000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>365092000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>423567000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>286667000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>275922000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>181928000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>232844000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>131818000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>127469000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>158993000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>249538000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>125506000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>110183000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>162332000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>164267000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>128574000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>105928000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>101919000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>85142000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>147659000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>131311000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>171097000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>241031000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>234353000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>148725000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>327001000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>341335000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>223400000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>128370000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>21453000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>35584000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>29809000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>56352000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>18966000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>18519000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>17638000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>89980000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>21253000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>53936000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>76618000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>151747000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>178008000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>139211000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>134022000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>138718000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>150576000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>150283000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>180387000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>91666000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>35159000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>28052000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>41307000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>36964000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>66935000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>51818000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>25712000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>43682000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>334270000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>329765000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>421873000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>22877000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>24613000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>895790000000.0</v>
+      </c>
+      <c r="C40">
         <v>464035000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>474194000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>530342000000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>256195000000.0</v>
+        <v>707094000000.0</v>
       </c>
       <c r="G40">
-        <v>272580000000.0</v>
+        <v>230864000000.0</v>
       </c>
       <c r="H40">
-        <v>307694000000.0</v>
+        <v>253021000000.0</v>
       </c>
       <c r="I40">
-        <v>577579000000.0</v>
+        <v>312546000000.0</v>
       </c>
       <c r="J40">
-        <v>247678000000.0</v>
+        <v>582753000000.0</v>
       </c>
       <c r="K40">
-        <v>245888000000.0</v>
+        <v>252693000000.0</v>
       </c>
       <c r="L40">
+        <v>223566000000.0</v>
+      </c>
+      <c r="M40">
         <v>226844000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>654713000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>262404000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>238872000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>351887000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>377871000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>287142000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>270209000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>373064000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>386724000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>333562000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>260917000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>291573000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>264407000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>274183000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>205114000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>425051000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>532420000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>505103000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>288672000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>400049000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>713169000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>418926000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>222698000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>374906000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>472931000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>404635000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>571702000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>400313000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>312101000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>458339000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>385181000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>416231000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>441274000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>505651000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>409017000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>411102000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>741512000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>413601000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>426871000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>316756000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>699457000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>331829000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>454695000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>613248000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>497618000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>444360000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>396396000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>396864000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>788888000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>400610000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>462703000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>512000000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>501992000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>339305000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>340653000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>292836000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>310574000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>482437000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>262048000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>435418000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>461174000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>458342000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>509669000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>397257000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>302369000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>370743000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>327752000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>279658000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>388277000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>305419000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>254573000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>332591000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>254555000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>288677000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>335636000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>183244000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>154602000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>295000000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>330231000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>400702000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>774249000000.0</v>
       </c>
-      <c r="N41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>771679000000.0</v>
       </c>
       <c r="Q41">
+        <v>771679000000.0</v>
+      </c>
+      <c r="R41">
         <v>972656000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1009663000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>978348000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1068524000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1014325000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1025093000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1039451000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1257616000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1229168000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1247957000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1260016000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1270582000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1236041000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1208229000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1180361000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1249244000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1234550000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1249044000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1205692000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1099569000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1077115000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1054661000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1032207000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1001871000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>984425000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>933379000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>939387000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1046189000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1018650000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>991112000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>673984000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>639303000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>612294000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>574503000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>546510000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>548588000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>526195000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>499135000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>468787000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>440680000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>426443000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>412426000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>388512000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>387470000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>372586000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>353322000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>330647000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>310428000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>298405000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>275527000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>255445000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>224838000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>217454000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>216023000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>209518000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>204832000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>209238000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>194650000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>182155000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>175559000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>172368000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>140166000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>124750000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>109324000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>101824000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>99911000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>184820000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>176010000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>187522000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>176154000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>164786000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>127038000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>141790000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>145926000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>66130000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>67276000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>1027332000000.0</v>
       </c>
       <c r="C42">
         <v>1027332000000.0</v>
       </c>
       <c r="D42">
         <v>1027332000000.0</v>
       </c>
       <c r="E42">
         <v>1027332000000.0</v>
       </c>
       <c r="F42">
         <v>1027332000000.0</v>
       </c>
       <c r="G42">
         <v>1027332000000.0</v>
       </c>
       <c r="H42">
         <v>1027332000000.0</v>
       </c>
       <c r="I42">
-        <v>1027042000000.0</v>
+        <v>1027332000000.0</v>
       </c>
       <c r="J42">
         <v>1027042000000.0</v>
       </c>
       <c r="K42">
         <v>1027042000000.0</v>
       </c>
       <c r="L42">
         <v>1027042000000.0</v>
       </c>
       <c r="M42">
         <v>1027042000000.0</v>
       </c>
       <c r="N42">
         <v>1027042000000.0</v>
       </c>
       <c r="O42">
         <v>1027042000000.0</v>
       </c>
       <c r="P42">
         <v>1027042000000.0</v>
       </c>
       <c r="Q42">
         <v>1027042000000.0</v>
       </c>
@@ -12073,143 +12165,146 @@
       <c r="AM42">
         <v>1027042000000.0</v>
       </c>
       <c r="AN42">
         <v>1027042000000.0</v>
       </c>
       <c r="AO42">
         <v>1027042000000.0</v>
       </c>
       <c r="AP42">
         <v>1027042000000.0</v>
       </c>
       <c r="AQ42">
         <v>1027042000000.0</v>
       </c>
       <c r="AR42">
         <v>1027042000000.0</v>
       </c>
       <c r="AS42">
         <v>1027042000000.0</v>
       </c>
       <c r="AT42">
         <v>1027042000000.0</v>
       </c>
       <c r="AU42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="AV42">
         <v>1243144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027042000000.0</v>
       </c>
       <c r="AW42">
         <v>1027042000000.0</v>
       </c>
       <c r="AX42">
         <v>1027042000000.0</v>
       </c>
       <c r="AY42">
         <v>1027042000000.0</v>
       </c>
       <c r="AZ42">
         <v>1027042000000.0</v>
       </c>
       <c r="BA42">
+        <v>1027042000000.0</v>
+      </c>
+      <c r="BB42">
         <v>1089682000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1083057000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1082348000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1036114000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1030312000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5456331000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1070312000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>4728029000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030312000000.0</v>
       </c>
       <c r="BJ42">
         <v>1030312000000.0</v>
       </c>
       <c r="BK42">
+        <v>1030312000000.0</v>
+      </c>
+      <c r="BL42">
         <v>1065312000000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>1030312000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1060312000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3101179000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>911903000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>842546000000.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>2500254000000.0</v>
       </c>
-      <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12260,52 +12355,53 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12356,99 +12452,102 @@
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>12183689000000.0</v>
+      </c>
+      <c r="C45">
         <v>12105356000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12034566000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>11810343000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>11725236000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11631106000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>11684658000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>11554138000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>11482397000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>11421235000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>11341680000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>11254340000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>11176449000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>11069664000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>10964893000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12480,810 +12579,818 @@
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>5092480000000.0</v>
+      </c>
+      <c r="C46">
         <v>5104356000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5130728000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5055030000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5045696000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5052515000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5053195000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5354917000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5450030000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5469591000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5501643000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5657654000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5675799000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>5683377000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5669018000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5749669000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5757424000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5770804000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5834689000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>6236445000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6285806000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6289986000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6316600000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6294763000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6304160000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6320259000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6311102000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>6255209000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>6255685000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6252150000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6234540000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6221609000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6218373000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6178611000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3233981000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3339706000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3379504000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3426643000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3465626000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3476161000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3500097000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3532983000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3466049000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3479460000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3459487000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3713228000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3464293000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3228600000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3159189000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2989156000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2868963000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2730673000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2581684000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2437872000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2321078000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2058161000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1921625000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1836344000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>3900809000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1794597000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1772284000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1745223000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1728694000000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>1660614000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1633642000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3559238000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1533878000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1511403000000.0</v>
       </c>
-      <c r="BR46"/>
-      <c r="BS46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>3173454000000.0</v>
       </c>
-      <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>5130728000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5055030000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5045696000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5052515000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5053195000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5354917000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>5657654000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5675799000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5683377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5669018000000.0</v>
       </c>
       <c r="P47">
         <v>5669018000000.0</v>
       </c>
       <c r="Q47">
+        <v>5669018000000.0</v>
+      </c>
+      <c r="R47">
         <v>5757424000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5770804000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5834689000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>6236445000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6285806000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6289986000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6316600000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6294763000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6304160000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6320259000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6311102000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6255209000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6255685000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6252150000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6234540000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6221609000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6218373000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6250611000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6228610000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6296805000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6334412000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6373575000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6365571000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>6355058000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>6387765000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>6400785000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>6316753000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6329062000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6248921000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6142904000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>6018216000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>5820652000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5698118000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5464470000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5269660000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5060788000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>4843373000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>4643501000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>4474111000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4221943000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4052052000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3934301000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3900809000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3834761000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3798109000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3758526000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3747572000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3697902000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3654618000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3602233000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3559238000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3441163000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3379311000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3287144000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3173454000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3117072000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3050212000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2924231000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2770111000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2644356000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2506928000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2360749000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2247733000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2145701000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2093387000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2029262000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1993715000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1884185000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1875160000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1819085000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1259032000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1217609000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1178205000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1197887000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1169983000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1081127000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>12483567000000.0</v>
+      </c>
+      <c r="C48">
         <v>12559076000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>12165641000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11527618000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10995093000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11121119000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>10729706000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>10056115000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9851224000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>9793315000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>9524141000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>9203205000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8913450000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>9226681000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9116053000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>8769104000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8906094000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>8661621000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>8356652000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>8093020000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>7981257000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>7772189000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>7474992000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6852329000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>6775707000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6775045000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6695153000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6447040000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6405877000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>6569499000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>6531765000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>6491910000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6362839000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>6531711000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6322940000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6259289000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6079859000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>6238942000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5865180000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5539303000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>5378443000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>5584256000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>5520787000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>5313699000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5153342000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5364481000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5427962000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>5209894000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4981916000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>5053604000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4829977000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>4503365000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4239646000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4616309000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>4515793000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>4394465000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4083807000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>4426019000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000000.0</v>
       </c>
       <c r="BH48">
         <v>40000000000.0</v>
       </c>
       <c r="BI48">
+        <v>40000000000.0</v>
+      </c>
+      <c r="BJ48">
         <v>3311568000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3235366000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2841507000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2450023000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2225954000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2231252000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>30000000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1882701000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1680081000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1775368000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>14519000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1517562000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1269684000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1011858000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>744672000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>542387000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>347629000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>271956000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>180637000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>98137000000.0</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>22136000000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
+      <c r="CO48"/>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13334,52 +13441,53 @@
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -13430,546 +13538,550 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
         <v>76</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>166000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>329000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1677000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>903000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2242000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3558000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4852000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6077000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7257000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8417000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>9558000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1281000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2538000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3772000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4983000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6172000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7339000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8484000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>9609000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10428000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2122000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3360000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5878000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6638000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>9495000000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>329723000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>444228000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>235000000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>717737000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>742902000000.0</v>
       </c>
-      <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>937500000000.0</v>
       </c>
-      <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>166000000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>329000000.0</v>
+      </c>
+      <c r="E52">
         <v>1677000000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
-        <v>4484000000.0</v>
+        <v>903000000.0</v>
       </c>
       <c r="G52">
-        <v>7116000000.0</v>
+        <v>2242000000.0</v>
       </c>
       <c r="H52">
-        <v>9704000000.0</v>
+        <v>3558000000.0</v>
       </c>
       <c r="I52">
-        <v>10348000000.0</v>
+        <v>4852000000.0</v>
       </c>
       <c r="J52">
-        <v>10030000000.0</v>
+        <v>5174000000.0</v>
       </c>
       <c r="K52">
-        <v>9718000000.0</v>
+        <v>5015000000.0</v>
       </c>
       <c r="L52">
+        <v>4859000000.0</v>
+      </c>
+      <c r="M52">
         <v>4706000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1281000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2538000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3772000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4983000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4891000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4801000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4712000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>-50197069000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>-144838000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>-52366000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>-49728000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>-76921000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>-83190000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>-116245000000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>146376000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>214426000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>204450000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>160140000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>304675000000.0</v>
       </c>
-      <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>327972000000.0</v>
       </c>
-      <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>6358947000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3695095000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4719814000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4558629000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5072092000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4302291000000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>-126456000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-122669000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-98269000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-91460000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-88102000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>-88327000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-92509000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>-72903000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2312878000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>-116599000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-108538000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-86146000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-94411000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-93102000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1601390000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>-119281000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-105522000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-101693000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-112364000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-85496000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-72737000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-93180000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-3086428000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>-3062618000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-3054980000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-3069091000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-3046034000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-3035627000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-3028965000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-3014341000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-3003033000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-2982729000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-2940734000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-2887379000000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>-2348432000000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14020,1118 +14132,1131 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>16294964000000.0</v>
+      </c>
+      <c r="C55">
         <v>16133562000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15857229000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15117438000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14598563000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14253853000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13841956000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13395879000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13410208000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12858497000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12514203000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>12477655000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>12517900000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12497229000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12417013000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12403555000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12506873000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12207153000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11851182000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11760095000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11608312000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11442036000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10922788000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10541461000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10379890000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>10470589000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10225322000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>10209755000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>10196968000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>10325202000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>10037294000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>10188796000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>10427644000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>10247910000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9744381000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9786628000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9655787000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9842339000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9459088000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8952649000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8692473000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9015720000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8848792000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8835766000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8732180000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8987437000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8655146000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8478446000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8532794000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8273881000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7974876000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>7497785000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>7620552000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7571325000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>7551796000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>7287408000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6893829000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>7220240000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6791859000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>6447126000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>6441196000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>5998898000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5561433000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>5420328000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>5314187000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>5229330000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>4852277000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>4894158000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>4684049000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>4990053000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4921310000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4709101000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4559682000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4127053000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3938140000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3618021000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3422961000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3265762000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2985212000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2821247000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2666436000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2650065000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2602173000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2666711000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2451128000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2372150000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2362930000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2156091000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2007526000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2082707000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2019458000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1921895000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>9500254000000.0</v>
+      </c>
+      <c r="C56">
         <v>9001014000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8699271000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8017709000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7860713000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7525282000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7117283000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6095800000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6047595000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5741486000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5376837000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5168807000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5198095000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5172644000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5107489000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>5006057000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5121590000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4776478000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4307772000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3846984000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3637470000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3472177000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2920275000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2567391000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2399427000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2424164000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2192494000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2270741000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2248808000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2385615000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2444027000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2682719000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2954927000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2721219000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2168414000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2127582000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2177310000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2317940000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1919661000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1417832000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1133005000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1387195000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1268557000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1328397000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1304895000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1801830000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1863506000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1961487000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2113191000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2086524000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1999126000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1756382000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2129470000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2281057000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2593816000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2621675000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2399600000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2963205000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2567657000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2274028000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2330255000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1911806000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1487257000000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>1339182000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1301245000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>964362000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1100460000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>959811000000.0</v>
       </c>
-      <c r="BR56"/>
-      <c r="BS56">
+      <c r="BS56"/>
+      <c r="BT56">
         <v>1445800000000.0</v>
       </c>
-      <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1341322000000.0</v>
+      </c>
+      <c r="C57">
         <v>798637000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>920410000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>828016000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1184631000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>721907000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>677973000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>608163000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>851335000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>634982000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>564496000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>625976000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1006359000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>672216000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>709627000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>811654000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>811616000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>717778000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>696556000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>777557000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>796223000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>832958000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>597005000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>622303000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>570550000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>639187000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>466806000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>688267000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>750988000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>747944000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>524814000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>642551000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1025348000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>667661000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>416258000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>641252000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>712895000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>767658000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>780627000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>594745000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>511504000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>668023000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>571162000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>659250000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>754890000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>833829000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>748076000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>813392000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1123994000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>870075000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>804428000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>653096000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1066349000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>691391000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>792482000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>706885000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>639776000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>650299000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>531326000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>568070000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1001897000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>652472000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>621593000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>736274000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>824389000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>694482000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>686189000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>562566000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>751364000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>932368000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>850158000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>818482000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>865246000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>811022000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>833347000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1009650000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1043270000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1100135000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>950121000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>890993000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>901320000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>827749000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>806869000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>870135000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>816511000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>807471000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>868810000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>716680000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>781237000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1723067000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1746918000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1786756000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1976754000000.0</v>
+      </c>
+      <c r="C58">
         <v>1744362000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1861116000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1758866000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1772142000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1306050000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1285202000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1512356000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1731198000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1242125000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1166762000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1450981000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1780608000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1451304000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1481306000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1814443000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1785553000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1729979000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1678676000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1851065000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1815520000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1858051000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1636456000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1879919000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1800577000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1889266000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1726822000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1958849000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1987029000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1956173000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1705175000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1891795000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2260165000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1916970000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1622216000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1741089000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1790279000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1822588000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1813104000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1596883000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1496195000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1619002000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1510814000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1705609000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1773710000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1825112000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1436312000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1479755000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1765166000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1447613000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1360889000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1214626000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1610344000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1190526000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1272083000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1175061000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1097700000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1081795000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>952435000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>996749000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1416889000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1050602000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1007328000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1257707000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1375635000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1255480000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1038812000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1417268000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1479136000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1689853000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1724251000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1621184000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1719643000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1544840000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1623113000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1910371000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1910069000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1828543000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1639312000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1557847000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1503515000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1462666000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1569646000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1688663000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1632040000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1632167000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1676110000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1550271000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1646242000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1981461000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1915522000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1953512000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15182,384 +15307,386 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>14322772000000.0</v>
+      </c>
+      <c r="C60">
         <v>14393367000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13999946000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>13361953000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>12829441000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>12950537000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12559186000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11885569000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11680693000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11617804000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11348618000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>11027613000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10737983000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>11046191000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10935562000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>10588697000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>10720658000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>10476166000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>10171198000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>9907564000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>9791072000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>9582116000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>9284231000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>8659326000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8576939000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>8578860000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8495878000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>8248107000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>8206905000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8365658000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8328225000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>8292406000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8162532000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>8325432000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8116333000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>8039505000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7859266000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8013353000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7640094000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7349034000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>7189431000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>7389809000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>7331049000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>7130227000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6958541000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7162396000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>7218902000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>6998752000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6767687000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>6826328000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>6614046000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6284644000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>6011614000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6381652000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>6280427000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>6112865000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>5796405000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>6138617000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5839491000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5450315000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5024166000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>4947964000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4554105000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>4162621000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>3938552000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3973850000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3813465000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3476890000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3204913000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3300200000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3197059000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3087917000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2840039000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2582213000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2315027000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1707650000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1512892000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1437219000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1345900000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1263400000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1162921000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1187399000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1124937000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1066053000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>912849000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>828060000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>769213000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>669339000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>432179000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>174209000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>103936000000.0</v>
       </c>
-      <c r="CN60"/>
+      <c r="CO60"/>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
-[...1 lines deleted...]
-      </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-3270000000.0</v>
       </c>
       <c r="U61">
         <v>-3270000000.0</v>
       </c>
       <c r="V61">
         <v>-3270000000.0</v>
       </c>
       <c r="W61">
         <v>-3270000000.0</v>
       </c>
       <c r="X61">
         <v>-3270000000.0</v>
       </c>
       <c r="Y61">
         <v>-3270000000.0</v>
       </c>
       <c r="Z61">
         <v>-3270000000.0</v>
       </c>
       <c r="AA61">
         <v>-3270000000.0</v>
       </c>
       <c r="AB61">
         <v>-3270000000.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>-3270000000.0</v>
+      </c>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>-3270000000.0</v>
       </c>
       <c r="AH61">
         <v>-3270000000.0</v>
       </c>
       <c r="AI61">
         <v>-3270000000.0</v>
       </c>
       <c r="AJ61">
         <v>-3270000000.0</v>
       </c>
       <c r="AK61">
         <v>-3270000000.0</v>
       </c>
       <c r="AL61">
         <v>-3270000000.0</v>
       </c>
       <c r="AM61">
         <v>-3270000000.0</v>
       </c>
       <c r="AN61">
         <v>-3270000000.0</v>
       </c>
       <c r="AO61">
@@ -15576,100 +15703,103 @@
       </c>
       <c r="AS61">
         <v>-3270000000.0</v>
       </c>
       <c r="AT61">
         <v>-3270000000.0</v>
       </c>
       <c r="AU61">
         <v>-3270000000.0</v>
       </c>
       <c r="AV61">
         <v>-3270000000.0</v>
       </c>
       <c r="AW61">
         <v>-3270000000.0</v>
       </c>
       <c r="AX61">
         <v>-3270000000.0</v>
       </c>
       <c r="AY61">
         <v>-3270000000.0</v>
       </c>
       <c r="AZ61">
         <v>-3270000000.0</v>
       </c>
-      <c r="BA61"/>
+      <c r="BA61">
+        <v>-3270000000.0</v>
+      </c>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
-      <c r="BP61">
+      <c r="BP61"/>
+      <c r="BQ61">
         <v>-27830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45523000000.0</v>
       </c>
       <c r="BR61">
         <v>-45523000000.0</v>
       </c>
       <c r="BS61">
         <v>-45523000000.0</v>
       </c>
-      <c r="BT61"/>
+      <c r="BT61">
+        <v>-45523000000.0</v>
+      </c>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15720,50 +15850,51 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15838,51 +15969,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>3266747000000.0</v>
       </c>
       <c r="C2">
         <v>2570542000000.0</v>
       </c>
       <c r="D2">
         <v>3039028000000.0</v>
       </c>
       <c r="E2">
         <v>3093904000000.0</v>
       </c>
       <c r="F2">
         <v>2717099000000.0</v>
       </c>
       <c r="G2">
         <v>2460926000000.0</v>
       </c>
       <c r="H2">
         <v>3137879000000.0</v>
       </c>
       <c r="I2">
         <v>3336813000000.0</v>
       </c>
@@ -15921,51 +16052,51 @@
       </c>
       <c r="U2">
         <v>1596085000000.0</v>
       </c>
       <c r="V2">
         <v>1300825000000.0</v>
       </c>
       <c r="W2">
         <v>1067756000000.0</v>
       </c>
       <c r="X2">
         <v>825746000000.0</v>
       </c>
       <c r="Y2">
         <v>677268000000.0</v>
       </c>
       <c r="Z2">
         <v>388781000000.0</v>
       </c>
       <c r="AA2">
         <v>290916000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>389453000000.0</v>
       </c>
       <c r="C3">
         <v>388262000000.0</v>
       </c>
       <c r="D3">
         <v>392912000000.0</v>
       </c>
       <c r="E3">
         <v>371219000000.0</v>
       </c>
       <c r="F3">
         <v>382998000000.0</v>
       </c>
       <c r="G3">
         <v>395332000000.0</v>
       </c>
       <c r="H3">
         <v>395882000000.0</v>
       </c>
       <c r="I3">
         <v>392458000000.0</v>
       </c>
@@ -15990,82 +16121,82 @@
       <c r="P3">
         <v>90410000000.0</v>
       </c>
       <c r="Q3">
         <v>8575000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3">
         <v>-83769000000.0</v>
       </c>
       <c r="U3">
         <v>50299000000.0</v>
       </c>
       <c r="V3">
         <v>2185000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>1940361000000.0</v>
       </c>
       <c r="C5">
         <v>1773706000000.0</v>
       </c>
       <c r="D5">
         <v>911992000000.0</v>
       </c>
       <c r="E5">
         <v>1284201000000.0</v>
       </c>
       <c r="F5">
         <v>1248823000000.0</v>
       </c>
       <c r="G5">
         <v>861024000000.0</v>
       </c>
       <c r="H5">
         <v>353340000000.0</v>
       </c>
       <c r="I5">
         <v>417477000000.0</v>
       </c>
@@ -16090,51 +16221,51 @@
       <c r="P5">
         <v>2013733000000.0</v>
       </c>
       <c r="Q5">
         <v>1399520000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5">
         <v>990900000000.0</v>
       </c>
       <c r="U5">
         <v>454648000000.0</v>
       </c>
       <c r="V5">
         <v>445075000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>2329814000000.0</v>
       </c>
       <c r="C6">
         <v>2161968000000.0</v>
       </c>
       <c r="D6">
         <v>1304904000000.0</v>
       </c>
       <c r="E6">
         <v>1655420000000.0</v>
       </c>
       <c r="F6">
         <v>1631821000000.0</v>
       </c>
       <c r="G6">
         <v>1256356000000.0</v>
       </c>
       <c r="H6">
         <v>749222000000.0</v>
       </c>
       <c r="I6">
         <v>809935000000.0</v>
       </c>
@@ -16147,129 +16278,129 @@
       <c r="L6">
         <v>1161658000000.0</v>
       </c>
       <c r="M6">
         <v>1234653000000.0</v>
       </c>
       <c r="N6">
         <v>1009230000000.0</v>
       </c>
       <c r="O6">
         <v>1385567000000.0</v>
       </c>
       <c r="P6">
         <v>2104143000000.0</v>
       </c>
       <c r="Q6">
         <v>1408095000000.0</v>
       </c>
       <c r="R6">
         <v>1222939000000.0</v>
       </c>
       <c r="S6">
         <v>1504586000000.0</v>
       </c>
       <c r="T6">
-        <v>907131000000.0</v>
+        <v>990900000000.0</v>
       </c>
       <c r="U6">
         <v>504947000000.0</v>
       </c>
       <c r="V6">
         <v>447260000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>2244959000000.0</v>
       </c>
       <c r="C9">
         <v>1991961000000.0</v>
       </c>
       <c r="D9">
         <v>1150868000000.0</v>
       </c>
       <c r="E9">
         <v>1491444000000.0</v>
       </c>
       <c r="F9">
         <v>1808374000000.0</v>
       </c>
       <c r="G9">
         <v>1075795000000.0</v>
       </c>
       <c r="H9">
         <v>561560000000.0</v>
       </c>
       <c r="I9">
         <v>683033000000.0</v>
       </c>
@@ -16298,51 +16429,51 @@
         <v>1771414000000.0</v>
       </c>
       <c r="R9">
         <v>1390493000000.0</v>
       </c>
       <c r="S9">
         <v>1860775000000.0</v>
       </c>
       <c r="T9">
         <v>1089999000000.0</v>
       </c>
       <c r="U9">
         <v>552328000000.0</v>
       </c>
       <c r="V9">
         <v>532035000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>2277542000000.0</v>
       </c>
       <c r="C10">
         <v>1773053000000.0</v>
       </c>
       <c r="D10">
         <v>911426000000.0</v>
       </c>
       <c r="E10">
         <v>1283525000000.0</v>
       </c>
       <c r="F10">
         <v>1246886000000.0</v>
       </c>
       <c r="G10">
         <v>860439000000.0</v>
       </c>
       <c r="H10">
         <v>352743000000.0</v>
       </c>
       <c r="I10">
         <v>417052000000.0</v>
       </c>
@@ -16377,51 +16508,51 @@
         <v>1326716000000.0</v>
       </c>
       <c r="T10">
         <v>834789000000.0</v>
       </c>
       <c r="U10">
         <v>429962000000.0</v>
       </c>
       <c r="V10">
         <v>373942000000.0</v>
       </c>
       <c r="W10">
         <v>357630000000.0</v>
       </c>
       <c r="X10">
         <v>323797000000.0</v>
       </c>
       <c r="Y10">
         <v>515101000000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>391187000000.0</v>
       </c>
       <c r="C11">
         <v>297399000000.0</v>
       </c>
       <c r="D11">
         <v>150753000000.0</v>
       </c>
       <c r="E11">
         <v>248240000000.0</v>
       </c>
       <c r="F11">
         <v>256441000000.0</v>
       </c>
       <c r="G11">
         <v>164949000000.0</v>
       </c>
       <c r="H11">
         <v>100113000000.0</v>
       </c>
       <c r="I11">
         <v>87626000000.0</v>
       </c>
@@ -16458,51 +16589,51 @@
       <c r="T11">
         <v>270755000000.0</v>
       </c>
       <c r="U11">
         <v>126857000000.0</v>
       </c>
       <c r="V11">
         <v>18218000000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>12888000000.0</v>
       </c>
       <c r="Y11">
         <v>20774000000.0</v>
       </c>
       <c r="Z11">
         <v>28405000000.0</v>
       </c>
       <c r="AA11">
         <v>39872000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>1176000000.0</v>
       </c>
       <c r="C12">
         <v>653000000.0</v>
       </c>
       <c r="D12">
         <v>566000000.0</v>
       </c>
       <c r="E12">
         <v>676000000.0</v>
       </c>
       <c r="F12">
         <v>441000000.0</v>
       </c>
       <c r="G12">
         <v>585000000.0</v>
       </c>
       <c r="H12">
         <v>597000000.0</v>
       </c>
       <c r="I12">
         <v>425000000.0</v>
       </c>
@@ -16541,51 +16672,51 @@
       </c>
       <c r="U12">
         <v>74985000000.0</v>
       </c>
       <c r="V12">
         <v>73318000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
         <v>276021000000.0</v>
       </c>
       <c r="C13">
         <v>222202000000.0</v>
       </c>
       <c r="D13">
         <v>155566000000.0</v>
       </c>
       <c r="E13">
         <v>77669000000.0</v>
       </c>
       <c r="F13">
         <v>55589000000.0</v>
       </c>
       <c r="G13">
         <v>50889000000.0</v>
       </c>
       <c r="H13">
         <v>52192000000.0</v>
       </c>
       <c r="I13">
         <v>77317000000.0</v>
       </c>
@@ -16594,51 +16725,51 @@
       </c>
       <c r="K13">
         <v>32213000000.0</v>
       </c>
       <c r="L13">
         <v>17501000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>1401000000.0</v>
       </c>
       <c r="C14">
         <v>1255000000.0</v>
       </c>
       <c r="D14">
         <v>1322000000.0</v>
       </c>
       <c r="E14">
         <v>1163000000.0</v>
       </c>
       <c r="F14">
         <v>793000000.0</v>
       </c>
       <c r="G14">
         <v>2101000000.0</v>
       </c>
       <c r="H14">
         <v>2622000000.0</v>
       </c>
       <c r="I14">
         <v>3894000000.0</v>
       </c>
@@ -16649,51 +16780,51 @@
         <v>5890000000.0</v>
       </c>
       <c r="L14">
         <v>6929000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>1887756000000.0</v>
       </c>
       <c r="C15">
         <v>1476909000000.0</v>
       </c>
       <c r="D15">
         <v>761995000000.0</v>
       </c>
       <c r="E15">
         <v>1036448000000.0</v>
       </c>
       <c r="F15">
         <v>992423000000.0</v>
       </c>
       <c r="G15">
         <v>696011000000.0</v>
       </c>
       <c r="H15">
         <v>253902000000.0</v>
       </c>
       <c r="I15">
         <v>331364000000.0</v>
       </c>
@@ -16726,51 +16857,51 @@
       </c>
       <c r="S15">
         <v>927555000000.0</v>
       </c>
       <c r="T15">
         <v>564034000000.0</v>
       </c>
       <c r="U15">
         <v>303105000000.0</v>
       </c>
       <c r="V15">
         <v>355724000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
         <v>310909000000.0</v>
       </c>
       <c r="Y15">
         <v>494327000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>1887756000000.0</v>
       </c>
       <c r="C16">
         <v>1476909000000.0</v>
       </c>
       <c r="D16">
         <v>761995000000.0</v>
       </c>
       <c r="E16">
         <v>1036448000000.0</v>
       </c>
       <c r="F16">
         <v>992423000000.0</v>
       </c>
       <c r="G16">
         <v>696011000000.0</v>
       </c>
       <c r="H16">
         <v>253902000000.0</v>
       </c>
       <c r="I16">
         <v>331364000000.0</v>
       </c>
@@ -16803,51 +16934,51 @@
       </c>
       <c r="S16">
         <v>927555000000.0</v>
       </c>
       <c r="T16">
         <v>564034000000.0</v>
       </c>
       <c r="U16">
         <v>303105000000.0</v>
       </c>
       <c r="V16">
         <v>355724000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16">
         <v>310909000000.0</v>
       </c>
       <c r="Y16">
         <v>494327000000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
         <v>1886355000000.0</v>
       </c>
       <c r="C17">
         <v>1475654000000.0</v>
       </c>
       <c r="D17">
         <v>760673000000.0</v>
       </c>
       <c r="E17">
         <v>1035285000000.0</v>
       </c>
       <c r="F17">
         <v>990445000000.0</v>
       </c>
       <c r="G17">
         <v>695490000000.0</v>
       </c>
       <c r="H17">
         <v>252630000000.0</v>
       </c>
       <c r="I17">
         <v>329426000000.0</v>
       </c>
@@ -16856,164 +16987,164 @@
       </c>
       <c r="K17">
         <v>592769000000.0</v>
       </c>
       <c r="L17">
         <v>623309000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>274845000000.0</v>
       </c>
       <c r="C18">
         <v>216235000000.0</v>
       </c>
       <c r="D18">
         <v>155000000000.0</v>
       </c>
       <c r="E18">
         <v>79674000000.0</v>
       </c>
       <c r="F18">
         <v>58793000000.0</v>
       </c>
       <c r="G18">
         <v>50304000000.0</v>
       </c>
       <c r="H18">
         <v>65920000000.0</v>
       </c>
       <c r="I18">
         <v>70679000000.0</v>
       </c>
       <c r="J18">
         <v>56684000000.0</v>
       </c>
       <c r="K18">
         <v>27483000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>1940361000000.0</v>
       </c>
       <c r="C21">
         <v>1550851000000.0</v>
       </c>
       <c r="D21">
         <v>759425000000.0</v>
       </c>
       <c r="E21">
         <v>1205856000000.0</v>
       </c>
       <c r="F21">
         <v>1192706000000.0</v>
       </c>
       <c r="G21">
         <v>816120000000.0</v>
       </c>
       <c r="H21">
         <v>300551000000.0</v>
       </c>
       <c r="I21">
         <v>339735000000.0</v>
       </c>
@@ -17052,82 +17183,82 @@
       </c>
       <c r="U21">
         <v>454648000000.0</v>
       </c>
       <c r="V21">
         <v>445075000000.0</v>
       </c>
       <c r="W21">
         <v>459216000000.0</v>
       </c>
       <c r="X21">
         <v>313103000000.0</v>
       </c>
       <c r="Y21">
         <v>326367000000.0</v>
       </c>
       <c r="Z21">
         <v>110702000000.0</v>
       </c>
       <c r="AA21">
         <v>168921000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>3571345000000.0</v>
       </c>
       <c r="C23">
         <v>3011652000000.0</v>
       </c>
       <c r="D23">
         <v>3430471000000.0</v>
       </c>
       <c r="E23">
         <v>3373635000000.0</v>
       </c>
       <c r="F23">
         <v>3332767000000.0</v>
       </c>
       <c r="G23">
         <v>2725434000000.0</v>
       </c>
       <c r="H23">
         <v>3381428000000.0</v>
       </c>
       <c r="I23">
         <v>3705232000000.0</v>
       </c>
@@ -17156,174 +17287,174 @@
         <v>2193138000000.0</v>
       </c>
       <c r="R23">
         <v>2181036000000.0</v>
       </c>
       <c r="S23">
         <v>2531738000000.0</v>
       </c>
       <c r="T23">
         <v>1909935000000.0</v>
       </c>
       <c r="U23">
         <v>1693765000000.0</v>
       </c>
       <c r="V23">
         <v>1387785000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25">
         <v>4859000000.0</v>
       </c>
       <c r="E25">
         <v>12717000000.0</v>
       </c>
       <c r="F25">
         <v>13524000000.0</v>
       </c>
       <c r="G25">
         <v>20002000000.0</v>
       </c>
       <c r="H25">
         <v>10590000000.0</v>
       </c>
       <c r="I25">
         <v>11846000000.0</v>
       </c>
       <c r="J25">
         <v>2418000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>29143000000.0</v>
       </c>
       <c r="F26">
         <v>32785000000.0</v>
       </c>
       <c r="G26">
         <v>26582000000.0</v>
       </c>
       <c r="H26">
         <v>26582000000.0</v>
       </c>
       <c r="I26">
         <v>26490000000.0</v>
       </c>
       <c r="J26">
         <v>24641000000.0</v>
       </c>
       <c r="K26">
         <v>25949000000.0</v>
       </c>
       <c r="L26">
         <v>26974000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>73099000000.0</v>
       </c>
       <c r="C27">
         <v>48267000000.0</v>
       </c>
       <c r="D27">
         <v>69715000000.0</v>
       </c>
       <c r="E27">
         <v>68437000000.0</v>
       </c>
       <c r="F27">
         <v>38177000000.0</v>
       </c>
       <c r="G27">
         <v>40353000000.0</v>
       </c>
       <c r="H27">
         <v>52822000000.0</v>
       </c>
       <c r="I27">
         <v>73430000000.0</v>
       </c>
@@ -17352,51 +17483,51 @@
         <v>26900000000.0</v>
       </c>
       <c r="R27">
         <v>34091000000.0</v>
       </c>
       <c r="S27">
         <v>155428000000.0</v>
       </c>
       <c r="T27">
         <v>22908000000.0</v>
       </c>
       <c r="U27">
         <v>23588000000.0</v>
       </c>
       <c r="V27">
         <v>28653000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>68154000000.0</v>
       </c>
       <c r="C28">
         <v>61485000000.0</v>
       </c>
       <c r="D28">
         <v>210126000000.0</v>
       </c>
       <c r="E28">
         <v>41878000000.0</v>
       </c>
       <c r="F28">
         <v>40912000000.0</v>
       </c>
       <c r="G28">
         <v>35577000000.0</v>
       </c>
       <c r="H28">
         <v>57168000000.0</v>
       </c>
       <c r="I28">
         <v>64636000000.0</v>
       </c>
@@ -17435,51 +17566,51 @@
       </c>
       <c r="U28">
         <v>74092000000.0</v>
       </c>
       <c r="V28">
         <v>58307000000.0</v>
       </c>
       <c r="W28">
         <v>75337000000.0</v>
       </c>
       <c r="X28">
         <v>73541000000.0</v>
       </c>
       <c r="Y28">
         <v>60670000000.0</v>
       </c>
       <c r="Z28">
         <v>58572000000.0</v>
       </c>
       <c r="AA28">
         <v>49910000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>391187000000.0</v>
       </c>
       <c r="C29">
         <v>297399000000.0</v>
       </c>
       <c r="D29">
         <v>150753000000.0</v>
       </c>
       <c r="E29">
         <v>248240000000.0</v>
       </c>
       <c r="F29">
         <v>256441000000.0</v>
       </c>
       <c r="G29">
         <v>164949000000.0</v>
       </c>
       <c r="H29">
         <v>100113000000.0</v>
       </c>
       <c r="I29">
         <v>87626000000.0</v>
       </c>
@@ -17488,51 +17619,51 @@
       </c>
       <c r="K29">
         <v>185792000000.0</v>
       </c>
       <c r="L29">
         <v>195096000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>304598000000.0</v>
       </c>
       <c r="C30">
         <v>441110000000.0</v>
       </c>
       <c r="D30">
         <v>392544000000.0</v>
       </c>
       <c r="E30">
         <v>299492000000.0</v>
       </c>
       <c r="F30">
         <v>319911000000.0</v>
       </c>
       <c r="G30">
         <v>271999000000.0</v>
       </c>
       <c r="H30">
         <v>243549000000.0</v>
       </c>
       <c r="I30">
         <v>368419000000.0</v>
       </c>
@@ -17561,51 +17692,51 @@
         <v>371894000000.0</v>
       </c>
       <c r="R30">
         <v>371842000000.0</v>
       </c>
       <c r="S30">
         <v>546359000000.0</v>
       </c>
       <c r="T30">
         <v>99099000000.0</v>
       </c>
       <c r="U30">
         <v>97680000000.0</v>
       </c>
       <c r="V30">
         <v>86960000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>337181000000.0</v>
       </c>
       <c r="C31">
         <v>222202000000.0</v>
       </c>
       <c r="D31">
         <v>152001000000.0</v>
       </c>
       <c r="E31">
         <v>77669000000.0</v>
       </c>
       <c r="F31">
         <v>55676000000.0</v>
       </c>
       <c r="G31">
         <v>44319000000.0</v>
       </c>
       <c r="H31">
         <v>52192000000.0</v>
       </c>
       <c r="I31">
         <v>77317000000.0</v>
       </c>
@@ -17634,51 +17765,51 @@
         <v>-17738000000.0</v>
       </c>
       <c r="R31">
         <v>-10512000000.0</v>
       </c>
       <c r="S31">
         <v>12300000000.0</v>
       </c>
       <c r="T31">
         <v>-156111000000.0</v>
       </c>
       <c r="U31">
         <v>-24686000000.0</v>
       </c>
       <c r="V31">
         <v>-71133000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>5511706000000.0</v>
       </c>
       <c r="C32">
         <v>4562503000000.0</v>
       </c>
       <c r="D32">
         <v>4189896000000.0</v>
       </c>
       <c r="E32">
         <v>4585348000000.0</v>
       </c>
       <c r="F32">
         <v>4525473000000.0</v>
       </c>
       <c r="G32">
         <v>3536721000000.0</v>
       </c>
       <c r="H32">
         <v>3699439000000.0</v>
       </c>
       <c r="I32">
         <v>4019846000000.0</v>
       </c>
@@ -17736,842 +17867,849 @@
       <c r="AA32">
         <v>542350000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>924838000000.0</v>
+      </c>
+      <c r="C2">
         <v>906910000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>771078000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1095415000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>605935000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>788885000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>718302000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>649962000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>579864000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>622414000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>750343000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>738175000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>872945000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>681931000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1145612000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>740767000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>882471000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>325054000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>539627000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>755511000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>651940000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>770021000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>670325000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>500874000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>631346000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>658381000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>845652000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>872391000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>627829000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>792007000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1053893000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>915516000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>701285000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>666119000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>865452000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>798155000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>815312000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>916265000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>767120000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>657886000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>669408000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>642670000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>898387000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>698512000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>850181000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>626694000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>829974000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>743604000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>689123000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>827399000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>722657000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>654369000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>815121000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>688073000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>545404000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>674689000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>731202000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>579208000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>638567000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>568516000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>565738000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>551317000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>573875000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>431329000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>460443000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>355597000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>510736000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>454292000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>450957000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>393209000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>466982000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>480943000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>567557000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>547236000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>474531000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>494807000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>399727000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>339418000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>444902000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>320224000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>380668000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>369083000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>480605000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>300370000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>293273000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>226577000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>382526000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>280302000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>247648000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>209265000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>158</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>100935000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>99260000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>96918000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>94595000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95707000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>99339000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>98861000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>94979000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>95083000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>96659000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>107492000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>94107000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>94654000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>95786000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>93393000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>91377000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>90663000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>95343000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>96640000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>94645000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>96370000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5043000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4896000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5225000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4838000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1753000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9666000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>95765000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2933000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2824000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10456000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1433000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1434000000.0</v>
       </c>
-      <c r="AI3">
-[...1 lines deleted...]
-      </c>
       <c r="AJ3">
+        <v>95934000000.0</v>
+      </c>
+      <c r="AK3">
         <v>4768000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4312000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3892000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3863000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3845000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3386000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3703000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2915000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3850000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4128000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2350000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2574000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2173000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2065000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2352000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2428000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2306000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2289000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2180000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1624000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8354000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>45225000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-3398000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>75942000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-7502000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>20266000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1704000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>-37491000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>38163000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7903000000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
         <v>-42938000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9492000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>33446000000.0</v>
       </c>
-      <c r="BR3"/>
-      <c r="BS3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>-40626000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12831000000.0</v>
       </c>
-      <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18618,522 +18756,527 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>160</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>338405000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>708444000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>642282000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>380868000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>371246000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>818675000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>237117000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>397678000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>320236000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>366545000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>356487000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>53037000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>135923000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>326848000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>269721000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>307697000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>379935000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>267627000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>349313000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>255585000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>374802000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>530810000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>234000000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>917000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>95297000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>269993000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>65057000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-32046000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>50336000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-26246000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>142373000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>203979000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>140446000000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
+        <v>178523000000.0</v>
+      </c>
+      <c r="AK5">
         <v>232561000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>122023000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>473668000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>411758000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>219852000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>79940000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>67822000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>215171000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>208595000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>211572000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>194488000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>284650000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>293244000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>326075000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>291682000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>424413000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>337303000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>115154000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>123160000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>207335000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>372198000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>406692000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>337748000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>451077000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>495755000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>529181000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>528401000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>556146000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>272703000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>337254000000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>325944000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>294626000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>266065000000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>279422000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>337535000000.0</v>
       </c>
-      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>594825000000.0</v>
+      </c>
+      <c r="C6">
         <v>439340000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>807704000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>739200000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>475463000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>466953000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>918014000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>335978000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>492657000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>415319000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>463204000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>463979000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>147144000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>230577000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>422634000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>363114000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>399074000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>470598000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>362970000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>445953000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>350230000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>471172000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>535853000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>238896000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6142000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>100135000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>271746000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>74723000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>63719000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>53269000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-23422000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>152829000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>205412000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>141880000000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>274457000000.0</v>
+      </c>
+      <c r="AK6">
         <v>237329000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>126335000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>477560000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>415621000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>223697000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>83326000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>71525000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>218086000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>212445000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>215700000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>196838000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>287224000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>295417000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>328140000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>294034000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>426841000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>339609000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>117443000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>125340000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>208959000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>380552000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>451917000000.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
+        <v>366067000000.0</v>
+      </c>
+      <c r="BH6">
         <v>527019000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>488253000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>549447000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>530105000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>518655000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>310866000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>345157000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>233417000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>283006000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>304118000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>299511000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>132016000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>238796000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>350366000000.0</v>
       </c>
-      <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19180,54 +19323,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19274,1221 +19418,1236 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>437978000000.0</v>
+      </c>
+      <c r="C9">
         <v>420019000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>783724000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>540213000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>425698000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>500758000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>919850000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>473451000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>341609000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>277337000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>516717000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>300775000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>106756000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>222254000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>395122000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>256520000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>399924000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>439878000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>646723000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>406696000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>329267000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>425688000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>588789000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>210903000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>124468000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>151635000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>267634000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>118038000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>39959000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>135929000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>92133000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>195032000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>193649000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>202219000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>297672000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>309160000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>188487000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>547519000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>463155000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>307237000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>179096000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>161297000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>214830000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>298186000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>341046000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>261779000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>372442000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>408367000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>403056000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>452574000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>517466000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>311658000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>200323000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>224012000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>294003000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>467324000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>498319000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>421429000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>524950000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>571533000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>641304000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>624532000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>615647000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>405382000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>425746000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>324639000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>418293000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>369942000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>377386000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>224872000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>413707000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>483284000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>408373000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>423478000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>345367000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>367161000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>286277000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>194857000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>119081000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>243251000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>134960000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>136244000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>46653000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>230660000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>139936000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>114786000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>51971000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>190141000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>157095000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>135346000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>594788000000.0</v>
+      </c>
+      <c r="C10">
         <v>467605000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>787706000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>642202000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>380787000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>466847000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>818542000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>236970000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>397506000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>320035000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>366328000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>356363000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52946000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>135789000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>326702000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>269565000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>307521000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>379737000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>267405000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>349264000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>255514000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>374703000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>530680000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>233839000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>722000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>95198000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>269895000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>64867000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-32219000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>50200000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-26394000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>152722000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>148881000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>141843000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>178398000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>232444000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>121871000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>473523000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>411584000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>219611000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>79752000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>67614000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>214836000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>208082000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>210991000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>193973000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>283724000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>292202000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>325236000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>287769000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>423648000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>336490000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>114472000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>122381000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>208184000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>379358000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>419329000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>365212000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>476699000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>521277000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>566680000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>525857000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>515638000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>302625000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>338249000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>225270000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>316253000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>285877000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>267369000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>138640000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>282600000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>338480000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>379576000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>385026000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>267999000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>288193000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>143726000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>134871000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>116833000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>149305000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>73903000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>89921000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>52092000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>163433000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>101902000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>56515000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>81717000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>144796000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>27589000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>103528000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>98632000000.0</v>
+      </c>
+      <c r="C11">
         <v>73502000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>147775000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>109650000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58413000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>75349000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>145366000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>32310000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68738000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>50985000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>62161000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65529000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1182000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>24245000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>54770000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>54326000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>63735000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>75409000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28623000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>98436000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>51682000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>77700000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>111842000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>48928000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10138000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14317000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>68704000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>23046000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3733000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12096000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12363000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>33301000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>40520000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>26168000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>54661000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>52644000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>36833000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>98675000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>90926000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>60041000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>17642000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17183000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>61224000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>47231000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>55179000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>40939000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>65663000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>64226000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>78204000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>64143000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>97133000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>72850000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>36379000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>22004000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>42052000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>68942000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>79359000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>66191000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>87652000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>95207000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>74475000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>131666000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>124154000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>78557000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>88351000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>57391000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>98087000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>83257000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>83809000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>35499000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>72914000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>104348000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>121750000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>117840000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>65715000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>93435000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>68053000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>43552000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>34334000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>48825000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>16239000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>27459000000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>10229000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>17113000000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>33255000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>37000000.0</v>
+      </c>
+      <c r="C12">
         <v>100000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>909000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>80000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>106000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>133000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>147000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>172000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>201000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>217000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>124000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>91000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>134000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>146000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>156000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>176000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>198000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>222000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>49000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>71000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>130000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>161000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>195000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>98000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>190000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>173000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>136000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>148000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>107000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>133000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>125000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>117000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>152000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>145000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>174000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>241000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>188000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>208000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>335000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>513000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>581000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>515000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>926000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1042000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>839000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>730000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>765000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>813000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>682000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>776000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>775000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1194000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>871000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>855000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1308000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>553000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1256000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4248000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1484000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1592000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6982000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8073000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9258000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>18241000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12507000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13011000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19387000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11886000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10147000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9471000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16552000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18928000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16162000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>14572000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14041000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14237000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>13564000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14132000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>21590000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15715000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>19380000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15406000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>60406000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>14987000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4504000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>812000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>69756000000.0</v>
+      </c>
+      <c r="C13">
         <v>73403000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>74050000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>111598000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>75607000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>56728000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>66577000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>51396000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>53393000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50380000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>44045000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>38792000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>37052000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>34088000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>21317000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>20480000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16967000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>17946000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18888000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16194000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12748000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13696000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>13346000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13460000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13703000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9560000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4741000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10943000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17721000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>19104000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20504,539 +20663,546 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>395000000.0</v>
+      </c>
+      <c r="C14">
         <v>334000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>452000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>286000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>302000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>386000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>363000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>251000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>255000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>238000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>248000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>425000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>411000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>270000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>247000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>346000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>300000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>158000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>254000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1720000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1869000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2101000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2216000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2374000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2463000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2622000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2799000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3034000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3371000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3894000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4595000000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>508000000.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>1000000.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>1000000.0</v>
       </c>
-      <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
-      <c r="BJ14">
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>332000000.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>496551000000.0</v>
+      </c>
+      <c r="C15">
         <v>394437000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>640383000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>532913000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>322660000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>391800000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>673562000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>205023000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>329019000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>269305000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>304405000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>291082000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>54553000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>111955000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>272202000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>215486000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>244132000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>304628000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>238940000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>251082000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>203981000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>297235000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>418953000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>185069000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10949000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>81040000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>201368000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42056000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-28149000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38627000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-13330000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>119773000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>108922000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>115999000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>123939000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>180008000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>85194000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>327686000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>321500000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>159685000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>62193000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>50451000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>153613000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>160850000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>155812000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>153037000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>218068000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>227978000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>247031000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>226014000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>326612000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>263719000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>78646000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>100516000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>166328000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>310658000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>340074000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>299126000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>389176000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>426149000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>492396000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>393859000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>391484000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>224068000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>249898000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>167879000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>218166000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>202620000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>183560000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>103141000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>209686000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>234132000000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>640383000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>532913000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>322660000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>391800000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>673562000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>205023000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>291082000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54553000000.0</v>
       </c>
       <c r="N16">
         <v>54553000000.0</v>
       </c>
       <c r="O16">
-        <v>243844000000.0</v>
+        <v>54553000000.0</v>
       </c>
       <c r="P16">
         <v>243844000000.0</v>
       </c>
       <c r="Q16">
+        <v>243844000000.0</v>
+      </c>
+      <c r="R16">
         <v>244132000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>304628000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>238940000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>251082000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>203981000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>297235000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>418953000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>185069000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10949000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>81040000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201368000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>42056000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-28149000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38627000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-13330000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>119773000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21050,147 +21216,150 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>496156000000.0</v>
+      </c>
+      <c r="C17">
         <v>394103000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>639931000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>322374000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>391498000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>673176000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>204660000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>328768000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>269050000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>304167000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>290834000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>54128000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>111544000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>271932000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>215239000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>243786000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>304328000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>238782000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>250828000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>203832000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>297003000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>418838000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>184911000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10860000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>80881000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>201191000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>41821000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-28486000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>38104000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-14031000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>119421000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21204,141 +21373,144 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>69719000000.0</v>
+      </c>
+      <c r="C18">
         <v>73303000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>73141000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>74625000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>59098000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>60462000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52373000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>53221000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>50179000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43828000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>38999000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36902000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35271000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28100000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19522000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16791000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17748000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15733000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16545000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12918000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13597000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13216000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13299000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13508000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10281000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14827000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14577000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17548000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18968000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21354,54 +21526,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21448,54 +21621,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21542,326 +21716,330 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>434461000000.0</v>
+      </c>
+      <c r="C21">
         <v>338405000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>708444000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>454537000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>305180000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>410119000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>751965000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>185574000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>344646000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>268666000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>324259000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>317571000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15894000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>135923000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>305385000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>249085000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>289626000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>361760000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>248517000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>333070000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>242766000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>366944000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>518266000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>220899000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-8683000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>85638000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>265154000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>53924000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-49441000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30914000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-50771000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>136557000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>131904000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>122045000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>167774000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>220454000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>107083000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>463119000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>410380000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>230232000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>94598000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>75564000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>218292000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>217117000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>213619000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>186878000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>303802000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>303264000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>331554000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>301902000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>437352000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>348668000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>123202000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>116427000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>207335000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>372198000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>406692000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>337748000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>451077000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>495755000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>529181000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>527963000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>556146000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>272703000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>337254000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>233417000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>325944000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>294626000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>266065000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>132016000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>279422000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>337535000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>382406000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>375769000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>284531000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>325302000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>200845000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>151582000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>101503000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>172303000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>103753000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>76142000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>68149000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>207456000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>116965000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>95984000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>221671000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>172549000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>40499000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>127668000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21908,290 +22086,294 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>928355000000.0</v>
+      </c>
+      <c r="C23">
         <v>988524000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>846358000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1181091000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>726453000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>879524000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>886187000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>937839000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>576827000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>610799000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>942801000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>760324000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>961605000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>755206000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1202796000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>768975000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1020921000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>380943000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>560159000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>769155000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>733499000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>849221000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>710950000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>513599000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>690253000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>810632000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>845715000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>937293000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>710425000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>887995000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1179024000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>990595000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>784222000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>751391000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>954566000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>890872000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>895919000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>997195000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>826601000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>728113000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>749978000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>713219000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>871703000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>809264000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>983577000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>734171000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>903328000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>829451000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>810724000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>923294000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>832585000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>753026000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>907886000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>796556000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>646939000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>769815000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>819431000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>666287000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>726908000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>651796000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>657595000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>646182000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>679442000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>517942000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>548935000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>446819000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>603085000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>529608000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>562278000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>486065000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>601267000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>626692000000.0</v>
       </c>
-      <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22238,115 +22420,116 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>1242000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-8493000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7303000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2982000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3067000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3129000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3157000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3225000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3206000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3220000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3314000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3355000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3635000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5043000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4896000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5225000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4838000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22366,811 +22549,821 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>21567000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7218000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7188000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7161000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7932000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7031000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7262000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6918000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9615000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7629000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7601000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7940000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7199000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8914000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13255000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4374000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>5190000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7364000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7706000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6322000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6873000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6640000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7196000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5781000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7189000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6226000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6064000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5162000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6575000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6092000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7255000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6027000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6599000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6841000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>13534000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>11602000000.0</v>
+      </c>
+      <c r="C27">
         <v>15226000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17948000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>11753000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12729000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13357000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13276000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10870000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10764000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25647000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16791000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12960000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14317000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20445000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23890000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10502000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8804000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8997000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9234000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8323000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11623000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10658000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8688000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8475000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12532000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14132000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>15383000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9591000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>13716000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>28765000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>18946000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>13930000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>11789000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>24312000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>18074000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>12890000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>22651000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>20485000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8623000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>12242000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11623000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>12882000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10837000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>12204000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>10236000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10651000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7429000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8987000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>10849000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12544000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>9702000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>25288000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10898000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3580000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15298000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>14077000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>10735000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5417000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>5170000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4809000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7477000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>5895000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>6868000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>7489000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>6648000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9212000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>7642000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>8523000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8714000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>33682000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>49632000000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>15126000000.0</v>
+      </c>
+      <c r="C28">
         <v>20116000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21697000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>82384000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13949000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16852000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17282000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13731000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17312000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13160000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26464000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11647000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8604000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10799000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11747000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9409000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10941000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9781000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13532000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8116000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9390000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9874000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9139000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8398000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8207000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9833000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16273000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>823000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22237000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17835000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7494000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11811000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23342000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>21989000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>45965000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15126000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15765000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11465000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13868000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15533000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>15865000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13132000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5731000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>20041000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20702000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17380000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26950000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>25242000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>28599000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18360000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23325000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18573000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12240000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>21191000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>194228000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>86875000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>93200000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>86562000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>88081000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>88763000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>82807000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>86625000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>90694000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>88723000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>81003000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>84574000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>83137000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>67674000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>102798000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>84142000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>100603000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>96117000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22868000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>16423000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>32304000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>17822000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>27491000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21482000000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>50904000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11077000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>40431000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>20904000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>24083000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>23696000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19504000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5837000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18889000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>42492000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8119000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>98632000000.0</v>
+      </c>
+      <c r="C29">
         <v>73502000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>147775000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>109650000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58413000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>75349000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>145366000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32310000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>68738000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50985000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>62161000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>65529000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1182000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24245000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>54770000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>54326000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>63735000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>75409000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28623000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>98436000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>51682000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>77700000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>111842000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>48928000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10138000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14317000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>68704000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>23046000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3733000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12096000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23186,792 +23379,802 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>3517000000.0</v>
+      </c>
+      <c r="C30">
         <v>81614000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>75280000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>85676000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120518000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90639000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>167885000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>314373000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1160000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8671000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>195503000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22149000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88660000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>73275000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>57184000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28208000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>138450000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>55889000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20532000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13644000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>81559000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>79200000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>40625000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12725000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>58907000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>152251000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>64902000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>82596000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>95988000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>125131000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>75079000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>82937000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>85272000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>89114000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>92717000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>80607000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>80930000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59481000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>70227000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80570000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>70549000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-26684000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>110752000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>133396000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>107477000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>73354000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>85847000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>121601000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>95895000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>109928000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>98657000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>92765000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>108483000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>101535000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>95126000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>88229000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>87079000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>88341000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>83280000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>91857000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>94865000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>105567000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>86613000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>88492000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>91222000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>92349000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>75316000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>111321000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>92856000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>134285000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>145749000000.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>160327000000.0</v>
+      </c>
+      <c r="C31">
         <v>129200000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>79262000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>187665000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>75607000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>56728000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>66577000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>51396000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>52860000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>51369000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>42069000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>38792000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>37052000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>34088000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>21317000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>20480000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17895000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>17977000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>17479000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>16194000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12748000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>7759000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>12414000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>12940000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9405000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>9560000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4741000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>10943000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>17222000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>19286000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>24377000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>16165000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>16977000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>19798000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-19418000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12708000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>16576000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>74254000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1204000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10621000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14846000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-7950000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3456000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9035000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2628000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>7095000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-27138000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-11062000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6318000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-14133000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-13704000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-12178000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>9381000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>5954000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>5535000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>7160000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>12637000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>27464000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>25622000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>25522000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>37499000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2106000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-40508000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>29922000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>995000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8147000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-9691000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-8749000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1304000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>6624000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>3178000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>945000000.0</v>
       </c>
-      <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>1362816000000.0</v>
+      </c>
+      <c r="C32">
         <v>1326929000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1554802000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1635628000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1031633000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1289643000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1638152000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1123413000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>921473000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>879465000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1267060000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1038950000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>979701000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>904185000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1540734000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>997287000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1282395000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>764932000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1186350000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1162207000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>981207000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1195709000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1259114000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>711777000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>755814000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>810016000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1113286000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>990429000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>667788000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>927936000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1146026000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1110548000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>894934000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>868338000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1163124000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1107315000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1003799000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1463784000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1230275000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>965123000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>848504000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>803967000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1113217000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>996698000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1191227000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>888473000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1202416000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1151971000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1092179000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1279973000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1240123000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>966027000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1015444000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>912085000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>839407000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1142013000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1229521000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1000637000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1163517000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1140049000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1207042000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1175849000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1189522000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>836711000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>886189000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>680236000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>929029000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>824234000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>828343000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>618081000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>880689000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>964227000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>975930000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>970714000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>819898000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>861968000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>686004000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>534275000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>563983000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>563475000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>515628000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>505327000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>527258000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>531030000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>433209000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>341363000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>434497000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>470443000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>404743000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>344611000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24048,51 +24251,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>5453691000000.0</v>
       </c>
       <c r="C2">
         <v>4511450000000.0</v>
       </c>
       <c r="D2">
         <v>3847390000000.0</v>
       </c>
       <c r="E2">
         <v>3367867000000.0</v>
       </c>
       <c r="F2">
         <v>1958874000000.0</v>
       </c>
       <c r="G2">
         <v>1131575000000.0</v>
       </c>
       <c r="H2">
         <v>1663456000000.0</v>
       </c>
       <c r="I2">
         <v>1633460000000.0</v>
       </c>
@@ -24121,51 +24324,51 @@
         <v>682249000000.0</v>
       </c>
       <c r="R2">
         <v>1034344000000.0</v>
       </c>
       <c r="S2">
         <v>558359000000.0</v>
       </c>
       <c r="T2">
         <v>257054000000.0</v>
       </c>
       <c r="U2">
         <v>152292000000.0</v>
       </c>
       <c r="V2">
         <v>215137000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>433312000000</v>
       </c>
       <c r="C3">
         <v>376249000000</v>
       </c>
       <c r="D3">
         <v>368845000000</v>
       </c>
       <c r="E3">
         <v>320748000000</v>
       </c>
       <c r="F3">
         <v>308377000000</v>
       </c>
       <c r="G3">
         <v>378247000000</v>
       </c>
       <c r="H3">
         <v>464101000000</v>
       </c>
       <c r="I3">
         <v>317758000000</v>
       </c>
@@ -24204,113 +24407,113 @@
       </c>
       <c r="U3">
         <v>99049000000</v>
       </c>
       <c r="V3">
         <v>137806000000</v>
       </c>
       <c r="W3">
         <v>92835000000</v>
       </c>
       <c r="X3">
         <v>133010000000</v>
       </c>
       <c r="Y3">
         <v>107352000000</v>
       </c>
       <c r="Z3">
         <v>32880000000</v>
       </c>
       <c r="AA3">
         <v>55623000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>2143779000000.0</v>
       </c>
       <c r="C6">
         <v>942241000000.0</v>
       </c>
       <c r="D6">
         <v>664060000000.0</v>
       </c>
       <c r="E6">
         <v>479523000000.0</v>
       </c>
       <c r="F6">
         <v>1408993000000.0</v>
       </c>
       <c r="G6">
         <v>827299000000.0</v>
       </c>
       <c r="H6">
         <v>-531881000000.0</v>
       </c>
       <c r="I6">
         <v>29996000000.0</v>
       </c>
@@ -24339,320 +24542,320 @@
         <v>478439000000.0</v>
       </c>
       <c r="R6">
         <v>-352095000000.0</v>
       </c>
       <c r="S6">
         <v>475985000000.0</v>
       </c>
       <c r="T6">
         <v>301305000000.0</v>
       </c>
       <c r="U6">
         <v>104762000000.0</v>
       </c>
       <c r="V6">
         <v>-62845000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>-1392410000000.0</v>
       </c>
       <c r="C7">
         <v>-1340737000000.0</v>
       </c>
       <c r="D7">
         <v>-1795252000000.0</v>
       </c>
       <c r="E7">
         <v>-1755813000000.0</v>
       </c>
       <c r="F7">
         <v>-1689299000000.0</v>
       </c>
       <c r="G7">
         <v>-1788211000000.0</v>
       </c>
       <c r="H7">
         <v>-2104853000000.0</v>
       </c>
       <c r="I7">
         <v>-2026426000000.0</v>
       </c>
       <c r="J7">
         <v>-1895526000000.0</v>
       </c>
       <c r="K7">
         <v>-1705367000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-320402000000.0</v>
       </c>
       <c r="F12">
         <v>504615000000.0</v>
       </c>
       <c r="G12">
         <v>246290000000.0</v>
       </c>
       <c r="H12">
         <v>-169494000000.0</v>
       </c>
       <c r="I12">
         <v>-60583000000.0</v>
       </c>
       <c r="J12">
         <v>138211000000.0</v>
       </c>
       <c r="K12">
         <v>93392000000.0</v>
       </c>
       <c r="L12">
         <v>-115141000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>389453000000.0</v>
       </c>
       <c r="C14">
         <v>388262000000.0</v>
       </c>
       <c r="D14">
         <v>392912000000.0</v>
       </c>
       <c r="E14">
         <v>371219000000.0</v>
       </c>
       <c r="F14">
         <v>382998000000.0</v>
       </c>
       <c r="G14">
         <v>395332000000.0</v>
       </c>
       <c r="H14">
         <v>395882000000.0</v>
       </c>
       <c r="I14">
         <v>392458000000.0</v>
       </c>
@@ -24667,51 +24870,51 @@
       </c>
       <c r="M14">
         <v>282473000000.0</v>
       </c>
       <c r="N14">
         <v>293050000000.0</v>
       </c>
       <c r="O14">
         <v>253914000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>443234000000.0</v>
       </c>
       <c r="C15">
         <v>265944000000.0</v>
       </c>
       <c r="D15">
         <v>361363000000.0</v>
       </c>
       <c r="E15">
         <v>347726000000.0</v>
       </c>
       <c r="F15">
         <v>136363000000.0</v>
       </c>
       <c r="G15">
         <v>102273000000.0</v>
       </c>
       <c r="H15">
         <v>129546000000.0</v>
       </c>
       <c r="I15">
         <v>306810000000.0</v>
       </c>
@@ -24734,51 +24937,51 @@
         <v>682086000000.0</v>
       </c>
       <c r="P15">
         <v>416016000000.0</v>
       </c>
       <c r="Q15">
         <v>285076000000.0</v>
       </c>
       <c r="R15">
         <v>278700000000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>82050000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>7597470000000.0</v>
       </c>
       <c r="C16">
         <v>5453691000000.0</v>
       </c>
       <c r="D16">
         <v>4511450000000.0</v>
       </c>
       <c r="E16">
         <v>3847390000000.0</v>
       </c>
       <c r="F16">
         <v>3367867000000.0</v>
       </c>
       <c r="G16">
         <v>1958874000000.0</v>
       </c>
       <c r="H16">
         <v>1131575000000.0</v>
       </c>
       <c r="I16">
         <v>1663456000000.0</v>
       </c>
@@ -24809,82 +25012,82 @@
       <c r="R16">
         <v>682249000000.0</v>
       </c>
       <c r="S16">
         <v>1034344000000.0</v>
       </c>
       <c r="T16">
         <v>558359000000.0</v>
       </c>
       <c r="U16">
         <v>257054000000.0</v>
       </c>
       <c r="V16">
         <v>152292000000.0</v>
       </c>
       <c r="W16">
         <v>215137000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>2582421000000.0</v>
       </c>
       <c r="C18">
         <v>1189084000000.0</v>
       </c>
       <c r="D18">
         <v>1042545000000.0</v>
       </c>
       <c r="E18">
         <v>728417000000.0</v>
       </c>
       <c r="F18">
         <v>1570474000000.0</v>
       </c>
       <c r="G18">
         <v>959386000000.0</v>
       </c>
       <c r="H18">
         <v>16189000000.0</v>
       </c>
       <c r="I18">
         <v>345481000000.0</v>
       </c>
@@ -24913,182 +25116,182 @@
         <v>981627000000.0</v>
       </c>
       <c r="R18">
         <v>351421000000.0</v>
       </c>
       <c r="S18">
         <v>543370000000.0</v>
       </c>
       <c r="T18">
         <v>659051000000.0</v>
       </c>
       <c r="U18">
         <v>177584000000.0</v>
       </c>
       <c r="V18">
         <v>157790000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-419795000000.0</v>
       </c>
       <c r="D19">
         <v>-364167000000.0</v>
       </c>
       <c r="E19">
         <v>-333858000000.0</v>
       </c>
       <c r="F19">
         <v>-334804000000.0</v>
       </c>
       <c r="G19">
         <v>-401478000000.0</v>
       </c>
       <c r="H19">
         <v>-344500000000.0</v>
       </c>
       <c r="I19">
         <v>-344500000000.0</v>
       </c>
       <c r="J19">
         <v>-244827000000.0</v>
       </c>
       <c r="K19">
         <v>-396168000000.0</v>
       </c>
       <c r="L19">
         <v>-560202000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>700000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-4712000000.0</v>
       </c>
       <c r="F21">
         <v>-4485000000.0</v>
       </c>
       <c r="G21">
         <v>-10621000000.0</v>
       </c>
       <c r="H21">
         <v>-10621000000.0</v>
       </c>
       <c r="I21">
         <v>-10621000000.0</v>
       </c>
       <c r="J21">
         <v>-10621000000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>1887756000000.0</v>
       </c>
       <c r="C22">
         <v>1476909000000.0</v>
       </c>
       <c r="D22">
         <v>761995000000.0</v>
       </c>
       <c r="E22">
         <v>1036448000000.0</v>
       </c>
       <c r="F22">
         <v>992423000000.0</v>
       </c>
       <c r="G22">
         <v>696011000000.0</v>
       </c>
       <c r="H22">
         <v>253902000000.0</v>
       </c>
       <c r="I22">
         <v>331364000000.0</v>
       </c>
@@ -25121,51 +25324,51 @@
       </c>
       <c r="S22">
         <v>927555000000.0</v>
       </c>
       <c r="T22">
         <v>564034000000.0</v>
       </c>
       <c r="U22">
         <v>303105000000.0</v>
       </c>
       <c r="V22">
         <v>355724000000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22">
         <v>310909000000.0</v>
       </c>
       <c r="Y22">
         <v>494327000000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-6284000000.0</v>
       </c>
       <c r="C23">
         <v>-4859000000.0</v>
       </c>
       <c r="D23">
         <v>-5291000000.0</v>
       </c>
       <c r="E23">
         <v>-4712000000.0</v>
       </c>
       <c r="F23">
         <v>-4485000000.0</v>
       </c>
       <c r="G23">
         <v>-3632000000.0</v>
       </c>
       <c r="H23">
         <v>-5625000000.0</v>
       </c>
       <c r="I23">
         <v>-11500000000.0</v>
       </c>
@@ -25194,51 +25397,51 @@
         <v>1071000000.0</v>
       </c>
       <c r="R23">
         <v>-5190000000.0</v>
       </c>
       <c r="S23">
         <v>864000000.0</v>
       </c>
       <c r="T23">
         <v>383000000.0</v>
       </c>
       <c r="U23">
         <v>-80021000000.0</v>
       </c>
       <c r="V23">
         <v>-67227000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-8075000000.0</v>
       </c>
       <c r="C24">
         <v>-43546000000.0</v>
       </c>
       <c r="D24">
         <v>4678000000.0</v>
       </c>
       <c r="E24">
         <v>-32511000000.0</v>
       </c>
       <c r="F24">
         <v>-27008000000.0</v>
       </c>
       <c r="G24">
         <v>-23495000000.0</v>
       </c>
       <c r="H24">
         <v>-52886000000.0</v>
       </c>
       <c r="I24">
         <v>-26408000000.0</v>
       </c>
@@ -25271,51 +25474,51 @@
       </c>
       <c r="S24">
         <v>-254958000000.0</v>
       </c>
       <c r="T24">
         <v>-28204000000.0</v>
       </c>
       <c r="U24">
         <v>-25753000000.0</v>
       </c>
       <c r="V24">
         <v>24520000000.0</v>
       </c>
       <c r="W24">
         <v>5249000000.0</v>
       </c>
       <c r="X24">
         <v>35019000000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>738524000000.0</v>
       </c>
       <c r="C25">
         <v>1565333000000.0</v>
       </c>
       <c r="D25">
         <v>256483000000.0</v>
       </c>
       <c r="E25">
         <v>-303436000000.0</v>
       </c>
       <c r="F25">
         <v>503430000000.0</v>
       </c>
       <c r="G25">
         <v>246290000000.0</v>
       </c>
       <c r="H25">
         <v>-169494000000.0</v>
       </c>
       <c r="I25">
         <v>-331364000000.0</v>
       </c>
@@ -25344,119 +25547,119 @@
         <v>1377227000000.0</v>
       </c>
       <c r="R25">
         <v>881167000000.0</v>
       </c>
       <c r="S25">
         <v>1121547000000.0</v>
       </c>
       <c r="T25">
         <v>941903000000.0</v>
       </c>
       <c r="U25">
         <v>276633000000.0</v>
       </c>
       <c r="V25">
         <v>295596000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>-3270000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>-1020000000.0</v>
       </c>
       <c r="S26">
         <v>-44503000000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-449518000000.0</v>
       </c>
       <c r="C28">
         <v>-270103000000.0</v>
       </c>
       <c r="D28">
         <v>-366654000000.0</v>
       </c>
       <c r="E28">
         <v>-352438000000.0</v>
       </c>
       <c r="F28">
         <v>-140848000000.0</v>
       </c>
       <c r="G28">
         <v>-112894000000.0</v>
       </c>
       <c r="H28">
         <v>-135171000000.0</v>
       </c>
       <c r="I28">
         <v>-318310000000.0</v>
       </c>
@@ -25485,51 +25688,51 @@
         <v>-496644000000.0</v>
       </c>
       <c r="R28">
         <v>-701764000000.0</v>
       </c>
       <c r="S28">
         <v>-37294000000.0</v>
       </c>
       <c r="T28">
         <v>-11722000000.0</v>
       </c>
       <c r="U28">
         <v>-47069000000.0</v>
       </c>
       <c r="V28">
         <v>-203547000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>3015733000000.0</v>
       </c>
       <c r="C29">
         <v>1565333000000.0</v>
       </c>
       <c r="D29">
         <v>1411390000000.0</v>
       </c>
       <c r="E29">
         <v>1104231000000.0</v>
       </c>
       <c r="F29">
         <v>1878851000000.0</v>
       </c>
       <c r="G29">
         <v>1337633000000.0</v>
       </c>
       <c r="H29">
         <v>480290000000.0</v>
       </c>
       <c r="I29">
         <v>663239000000.0</v>
       </c>
@@ -25568,51 +25771,51 @@
       </c>
       <c r="U29">
         <v>276633000000.0</v>
       </c>
       <c r="V29">
         <v>295596000000.0</v>
       </c>
       <c r="W29">
         <v>345622000000.0</v>
       </c>
       <c r="X29">
         <v>367997000000.0</v>
       </c>
       <c r="Y29">
         <v>345481000000.0</v>
       </c>
       <c r="Z29">
         <v>88982000000.0</v>
       </c>
       <c r="AA29">
         <v>80212000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-478989000000.0</v>
       </c>
       <c r="C30">
         <v>-419795000000.0</v>
       </c>
       <c r="D30">
         <v>-364167000000.0</v>
       </c>
       <c r="E30">
         <v>-350824000000.0</v>
       </c>
       <c r="F30">
         <v>-334804000000.0</v>
       </c>
       <c r="G30">
         <v>-401478000000.0</v>
       </c>
       <c r="H30">
         <v>-861487000000.0</v>
       </c>
       <c r="I30">
         <v>-344166000000.0</v>
       </c>
@@ -25660,860 +25863,869 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-        <v>155</v>
+      <c r="CO1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>7830497000000.0</v>
+      </c>
+      <c r="C2">
         <v>7597470000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6901140000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6509695000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6377872000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5453691000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4857846000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4925538000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4758190000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4511450000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4057700000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4161348000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4079776000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3847390000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3606410000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3749678000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3460392000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3367867000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2848072000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2685433000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2400678000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1958874000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1685680000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1606816000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1393357000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1131575000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1434790000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1330412000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1585608000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1663456000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1579658000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1881855000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1951646000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1633460000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1486134000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1451408000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1667139000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1140614000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>696493000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>472595000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>863148000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>737114000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>622013000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>650633000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1229215000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1356532000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1384390000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1599990000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1473400000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1401395000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1022780000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1503127000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1455147000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1799137000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1836778000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1658276000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2272487000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2063982000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1861247000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1964564000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1591052000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1160688000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1056015000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1068030000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>986363000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>682249000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>808495000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>640751000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1008501000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1034344000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>851474000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>936762000000.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>89273000000</v>
+      </c>
+      <c r="C3">
         <v>73431000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>178689000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>107003000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>50871000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>96749000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>107479000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>129041000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>91086000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>63786000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>92060000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>79074000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>88397000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>108671000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>111540000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>84546000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>76502000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>48160000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>92892000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>77516000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>71423000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>66546000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>116997000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>85845000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>81094000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>94311000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>156518000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>96964000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>96973000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>113646000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>109739000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>94432000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>64355000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>49232000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>84193000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>161190000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17756000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>39585000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52076000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>42349000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5527000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>102826000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15181000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>92618000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>114578000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>152951000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>206026000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>181939000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>282846000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>282491000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>317009000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>294387000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>276010000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>237224000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>481187000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>178612000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>94360000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>50113000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>90602000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>59219000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>68581000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>50760000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>221990000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>59864000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>134262000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>56801000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>72735000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>48004000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>82857000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>96503000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>82430000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>62455000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>198955000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>115596000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>282727000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>247348000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>158722000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>67074000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>99049000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>76232000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>48355000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8599000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>137806000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>135365000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>18778000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>35190000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>92835000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>64815000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>36189000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>24440000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>133010000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>62609000000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26562,54 +26774,55 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26658,364 +26871,368 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>541280000000.0</v>
+      </c>
+      <c r="C6">
         <v>233027000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>696330000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>391445000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>131823000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>924181000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>595845000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-67692000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>167348000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>246740000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>453750000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-103648000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>81572000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>232386000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>240980000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-143268000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>289286000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>92525000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>519795000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>162639000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>284755000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>441804000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>273194000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>78864000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>213459000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>261782000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-303215000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>104378000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-255196000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-77848000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>83798000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-302197000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-69791000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>318186000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>147326000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>34726000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-215731000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>526525000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>444121000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>223898000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-390553000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>126034000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>115101000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-28620000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-578582000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-127317000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-27858000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-215600000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>126590000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>72005000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>378615000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-480347000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>47980000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-343990000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-37641000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>178502000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-614211000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>208505000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>202735000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-103317000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>373512000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>430364000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>104673000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-12015000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>81667000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>304114000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-126246000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>167744000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-367750000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-25843000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>182870000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-85288000000.0</v>
       </c>
-      <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-1392410000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-971433000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-647037000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-387351000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1340737000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1235841000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-1321613000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-828153000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-373987000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1755813000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1219456000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-779139000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-384862000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1689299000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1307877000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-811593000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-370092000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1788211000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1298244000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-836230000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-361532000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2104853000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -27036,54 +27253,55 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27132,54 +27350,55 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27228,54 +27447,55 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27324,69 +27544,68 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27400,51 +27619,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27460,127 +27681,128 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>376121000000.0</v>
       </c>
       <c r="O12">
-        <v>-41316000000.0</v>
+        <v>376121000000.0</v>
       </c>
       <c r="P12">
         <v>-41316000000.0</v>
       </c>
       <c r="Q12">
+        <v>-41316000000.0</v>
+      </c>
+      <c r="R12">
         <v>16574000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-254344000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>299403000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>43553000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>62491000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>99168000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-78196000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-27112000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>257029000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>94569000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-393968000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>79060000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-87960000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>233374000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>128588000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-96148000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27596,54 +27818,55 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27692,694 +27915,706 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>101310000000.0</v>
+      </c>
+      <c r="C14">
         <v>100935000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>99260000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>96918000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>96081000000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14"/>
+      <c r="G14">
+        <v>97194000000.0</v>
+      </c>
       <c r="H14">
+        <v>99339000000.0</v>
+      </c>
+      <c r="I14">
         <v>98861000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>94979000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>95083000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>96659000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>107492000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>94107000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>94654000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3129000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3157000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3225000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3206000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>95343000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>96640000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>94645000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>96370000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>96787000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>96546000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>97188000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>99300000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>98211000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>97551000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>95765000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>97852000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>94546000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>95244000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>96133000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>98606000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>95934000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>101560000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>93915000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>94403000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>90094000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>99009000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>85767000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>94991000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>84853000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>78138000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>84324000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>79667000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>75138000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>70312000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>55680000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>81343000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>76868000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>74562000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>74443000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>67177000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>64236000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>65508000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>443234000000.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>443234000000.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>265944000000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>265944000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>361363000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>173863000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347726000000.0</v>
       </c>
       <c r="Q15">
         <v>347726000000.0</v>
       </c>
       <c r="R15">
         <v>347726000000.0</v>
       </c>
       <c r="S15">
         <v>347726000000.0</v>
       </c>
       <c r="T15">
-        <v>136363000000.0</v>
+        <v>347726000000.0</v>
       </c>
       <c r="U15">
         <v>136363000000.0</v>
       </c>
       <c r="V15">
         <v>136363000000.0</v>
       </c>
       <c r="W15">
         <v>136363000000.0</v>
       </c>
       <c r="X15">
-        <v>102273000000.0</v>
+        <v>136363000000.0</v>
       </c>
       <c r="Y15">
         <v>102273000000.0</v>
       </c>
       <c r="Z15">
         <v>102273000000.0</v>
       </c>
       <c r="AA15">
-        <v>129546000000.0</v>
+        <v>102273000000.0</v>
       </c>
       <c r="AB15">
         <v>129546000000.0</v>
       </c>
       <c r="AC15">
         <v>129546000000.0</v>
       </c>
       <c r="AD15">
         <v>129546000000.0</v>
       </c>
       <c r="AE15">
         <v>129546000000.0</v>
       </c>
       <c r="AF15">
+        <v>129546000000.0</v>
+      </c>
+      <c r="AG15">
         <v>306810000000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>238627000000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>238627000000.0</v>
+      </c>
       <c r="AL15"/>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>252265000000.0</v>
       </c>
       <c r="AO15">
         <v>252265000000.0</v>
       </c>
-      <c r="AP15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP15">
+        <v>252265000000.0</v>
+      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>361353000000.0</v>
       </c>
       <c r="AS15">
         <v>361353000000.0</v>
       </c>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>361353000000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>313628000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>313628000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>450177000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>450177000000.0</v>
+      </c>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>682086000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>20000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>682066000000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>19000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>415997000000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>285076000000.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>285076000000.0</v>
+      </c>
       <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>2000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>278697000000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>406000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="BZ15">
         <v>81000000.0</v>
       </c>
       <c r="CA15">
-        <v>82050000000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="CB15">
         <v>82050000000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>82050000000.0</v>
+      </c>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>8371777000000.0</v>
+      </c>
+      <c r="C16">
         <v>7830497000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7597470000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6901140000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6509695000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6377872000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5453691000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4857846000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4925538000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4758190000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4511450000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4057700000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4161348000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4079776000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3847390000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3606410000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3749678000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3460392000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3367867000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2848072000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2685433000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2400678000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1958874000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1685680000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1606816000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1393357000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1131575000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1434790000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1330412000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1585608000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1663456000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1579658000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1881855000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1951646000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1633460000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1486134000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1451408000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1667139000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1140614000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>696493000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>472595000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>863148000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>737114000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>622013000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>650633000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1229215000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1356532000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1384390000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1599990000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1473400000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1401395000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1022780000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1503127000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1455147000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1799137000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1836778000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1658276000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2272487000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2063982000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1861247000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1964564000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1591052000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1160688000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1056015000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1068030000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>986363000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>682249000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>808495000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>640751000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1008501000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1034344000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>851474000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>936762000000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28428,381 +28663,385 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>468685000000.0</v>
+      </c>
+      <c r="C18">
         <v>217832000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>684342000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>812770000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>187210000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>898099000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>521603000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>310984000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>128048000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>213239000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>462293000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>221598000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>81115000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3284000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>163791000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>134097000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-73277000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-44954000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>540794000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>313759000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>289694000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>426227000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>321925000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>170036000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>285449000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>181976000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-249529000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>123081000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-115553000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>258190000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>102047000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>26419000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-99659000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>316674000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>134704000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>376004000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-130070000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>578580000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>486312000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>271834000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-57609000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>168248000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>297620000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4583000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>85447000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>95668000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>143026000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>113766000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>128760000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>175701000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>364385000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-116069000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>53233000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-174617000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-200233000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>280431000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>274168000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>254728000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>227217000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>364866000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>413100000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>462002000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-221990000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-59864000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-134262000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-56801000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-72735000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-48004000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-82857000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-96503000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-82430000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-62455000000.0</v>
       </c>
-      <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-72710000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-107146000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-120558000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-134518000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-96315000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-68404000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-90818000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-78802000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-84385000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-110162000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-112143000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-83998000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-86633000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-51084000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-111031000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-83179000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-71861000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-68733000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-131498000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-92987000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-82610000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-94383000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-201222000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-113806000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-103321000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-443138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-328250000000.0</v>
       </c>
       <c r="AF19">
         <v>-328250000000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>-328250000000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28818,54 +29057,55 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28914,124 +29154,125 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-1257000000.0</v>
       </c>
       <c r="O21">
-        <v>-1200000000.0</v>
+        <v>-1257000000.0</v>
       </c>
       <c r="P21">
         <v>-1200000000.0</v>
       </c>
       <c r="Q21">
+        <v>-1200000000.0</v>
+      </c>
+      <c r="R21">
         <v>-1167000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1145000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1125000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1305000000.0</v>
       </c>
       <c r="V21">
         <v>-1305000000.0</v>
       </c>
       <c r="W21">
+        <v>-1305000000.0</v>
+      </c>
+      <c r="X21">
         <v>-2625000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2626000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2725000000.0</v>
       </c>
       <c r="AA21">
         <v>-2725000000.0</v>
       </c>
       <c r="AB21">
         <v>-2725000000.0</v>
       </c>
       <c r="AC21">
         <v>-2725000000.0</v>
       </c>
       <c r="AD21">
+        <v>-2725000000.0</v>
+      </c>
+      <c r="AE21">
         <v>5350000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5350000000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -29048,1050 +29289,1063 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>496551000000.0</v>
+      </c>
+      <c r="C22">
         <v>394437000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>640383000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>532913000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>322660000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>391800000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>673562000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>205023000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>329019000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>269305000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>304405000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>291082000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>54553000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>111955000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>272202000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>215486000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>244132000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>304628000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>238940000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>251082000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>203981000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>297235000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>418953000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>185069000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10949000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>81040000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>201368000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>42056000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-28149000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38627000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-13330000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>119773000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>108922000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>115999000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>123939000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>180008000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>85194000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>374340000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>321500000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>159685000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>62193000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>50451000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>153613000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>160850000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>155812000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>153037000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>218068000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>227978000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>247031000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>223627000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>326612000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>263719000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>78646000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>100516000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>166328000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>310658000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>340074000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>299126000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>389109000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>426149000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>492396000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>393859000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>391484000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>224068000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>249898000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>167879000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>218166000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>202620000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>183560000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>103141000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>209686000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>234132000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>257826000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>267186000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>202284000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>194758000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>75673000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>91319000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>82499000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>100480000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>57664000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>62462000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>58884000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>153204000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>84789000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>58847000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>105171000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>145070000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>49822000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>70273000000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-166000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1371000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1366000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2263000000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>700000000.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-68404000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-90818000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1659000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1257000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1234000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>172652000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1189000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1167000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1145000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1125000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-750000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1262000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1305000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2985000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2626000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2645000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2725000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-275000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3300000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-750000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1300000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3600000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-306810000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3150000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-550000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2728000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1950000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1274000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3430000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-6277000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-4200000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-252265000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3250000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2569000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5700000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-376526000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-6774000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5048000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-326312000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-11446000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5368000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3353000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3270000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1310000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-409558000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>235000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-682075000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>36000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4121000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-414677000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-3314000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5161000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>880000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>315000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1118000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>994000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-628000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2116000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-279166000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-2997000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-39936000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-4908000000.0</v>
       </c>
-      <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>1448000000.0</v>
       </c>
-      <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>3103000000.0</v>
+      </c>
+      <c r="C24">
         <v>-3465000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12148000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-10816000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-21839000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10397000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13012000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-23000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4980000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5739000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-22053000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>153000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-129000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1554000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2116000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>299000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10201000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2924000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-18139000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-5663000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-438000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2187000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-14501000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-7142000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1516000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-72000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-28454000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-16842000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6348000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1242000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4122000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-27986000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>10504000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-4804000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13709000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>228136000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-39532000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-45898000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-45546000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-40074000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-113736000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>37008000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-116930000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-78337000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-263560000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-235043000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-173731000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-11582000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-16801000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6776000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>143138000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>117849000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>62538000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>71033000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>191996000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-107235000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-80695000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-51420000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>113267000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-60553000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-32639000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-17904000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>115446000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-38418000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>41694000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-36082000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-76144000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-52870000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-40311000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-62074000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-120299000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-55914000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2847000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>19000000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>154000000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>4902000000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>5249000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3178000000.0</v>
       </c>
-      <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>35019000000.0</v>
       </c>
-      <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-39903000000.0</v>
+      </c>
+      <c r="C25">
         <v>-204109000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>123388000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>289942000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-180660000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>994848000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>629082000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>136208000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-204864000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-87363000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>153289000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-97902000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20852000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-94654000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-275331000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-218643000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-247357000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-307834000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-238940000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-251082000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-203981000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-297235000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-418953000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-185069000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-10949000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-81040000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-201368000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-42056000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>28149000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-38627000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13330000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-119773000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-108922000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-115999000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-123939000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-180008000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-85194000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-374340000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-321500000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-159685000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-62193000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-50451000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-153613000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-160850000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-155812000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-153037000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-218068000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-227978000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-247031000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-223627000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-326612000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-263719000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-78646000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-100516000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-166328000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-310658000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-340074000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-299126000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-389109000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-426149000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-492396000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-393859000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-391484000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-224068000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-249898000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-167879000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-218166000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-202620000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-183560000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-103141000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-209686000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-234132000000.0</v>
       </c>
-      <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -30099,101 +30353,102 @@
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-3270000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>1020000000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-1020000000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30242,808 +30497,818 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-166000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1371000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1366000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-445497000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1339000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1316000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-594000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-267169000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1180000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1160000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1141000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-363022000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1257000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1234000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1211000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-348915000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1167000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1145000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1125000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-137113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1305000000.0</v>
       </c>
       <c r="V28">
         <v>-1305000000.0</v>
       </c>
       <c r="W28">
+        <v>-1305000000.0</v>
+      </c>
+      <c r="X28">
         <v>-2625000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-104899000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2645000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2725000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-275000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3300000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-130296000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1300000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3600000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-311010000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3150000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-550000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2728000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-240577000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1274000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3430000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6277000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4200000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-256565000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3250000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1522000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5069000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-376526000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2269000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5048000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-326312000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11446000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5368000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3353000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-453447000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1310000000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>17000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>215000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-682075000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>36000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4102000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-414677000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-3314000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5161000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-291309000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-321383000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-114587000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>230635000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-351677000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>81961000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-279816000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-152232000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-40536000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-142726000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>121918000000.0</v>
       </c>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>93549000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>22598000000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>3495000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>557958000000.0</v>
+      </c>
+      <c r="C29">
         <v>291263000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>863031000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>919773000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>238081000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>994848000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>629082000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>440092000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>219134000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>277025000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>554353000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>300672000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>169512000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>111955000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>275331000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>218643000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3225000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3206000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>633686000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>391275000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>361117000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>492773000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>438922000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>255881000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>366543000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>276287000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-93011000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>220045000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-18580000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>371836000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>211786000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>120851000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-35304000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>365906000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>218897000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>537194000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-112314000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>618165000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>538388000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>314183000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-52082000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>271074000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>312801000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>88035000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>200025000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>248619000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>349052000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>295705000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>411606000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>458192000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>681394000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>178318000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>329243000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>62607000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>280954000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>459043000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>368528000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>304841000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>317819000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>424085000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>481681000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>512762000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1377227000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>874701000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>460785000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>171963000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>881167000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>506857000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>320200000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>284966000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1123959000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>582949000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>443930000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>108577000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>690408000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>461712000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>154669000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>84284000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>276633000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>211331000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>117821000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>58454000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>295596000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>327437000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>191134000000.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>345622000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>315666000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>97680000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>33026000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>367997000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>261806000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-85951000000.0</v>
+      </c>
+      <c r="C30">
         <v>-76000000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-175351000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-123782000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-72710000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-107146000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-120558000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-134518000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-96315000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-68404000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-90818000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-78802000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-84385000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-110162000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-112143000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-83998000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-86633000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-51084000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-111031000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-83179000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-71861000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-68733000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-131498000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-92987000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-82610000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-94383000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-201222000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-113806000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-103321000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-443138000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-113861000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-122418000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-53851000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-54036000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-70484000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-266859000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-102115000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-85483000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-97622000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-82423000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-80339000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-135784000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-172989000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-170955000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-378138000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-387994000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-379757000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-193521000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-299647000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-332735000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-333693000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-311458000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-295751000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-409558000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-322801000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-285847000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-312905000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-101533000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-128066000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-119772000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-101220000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-71826000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-106544000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-104548000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-92568000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-98484000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-148879000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-100874000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-123168000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-158577000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-202729000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-118369000000.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>