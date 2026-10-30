--- v3 (2026-09-13)
+++ v4 (2026-10-30)
@@ -3034,54 +3034,62 @@
       <c r="R36">
         <v>328677000000.0</v>
       </c>
       <c r="S36">
         <v>302056000000.0</v>
       </c>
       <c r="T36">
         <v>162251000000.0</v>
       </c>
       <c r="U36">
         <v>197744000000.0</v>
       </c>
       <c r="V36">
         <v>210946000000.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-3833000000.0</v>
+      </c>
+      <c r="C37">
+        <v>-2432000000.0</v>
+      </c>
+      <c r="D37">
+        <v>-1177000000.0</v>
+      </c>
+      <c r="E37">
+        <v>145000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -10844,56 +10852,66 @@
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
     </row>
     <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>-4562000000.0</v>
+      </c>
+      <c r="C37">
+        <v>-4167000000.0</v>
+      </c>
+      <c r="D37">
+        <v>-3833000000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>-3020000000.0</v>
+      </c>
+      <c r="G37">
+        <v>-2734000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -16085,77 +16103,77 @@
       <c r="D3">
         <v>392912000000.0</v>
       </c>
       <c r="E3">
         <v>371219000000.0</v>
       </c>
       <c r="F3">
         <v>382998000000.0</v>
       </c>
       <c r="G3">
         <v>395332000000.0</v>
       </c>
       <c r="H3">
         <v>395882000000.0</v>
       </c>
       <c r="I3">
         <v>392458000000.0</v>
       </c>
       <c r="J3">
         <v>390425000000.0</v>
       </c>
       <c r="K3">
         <v>384342000000.0</v>
       </c>
       <c r="L3">
-        <v>13243000000.0</v>
+        <v>341309000000.0</v>
       </c>
       <c r="M3">
-        <v>9164000000.0</v>
+        <v>295760000000.0</v>
       </c>
       <c r="N3">
-        <v>9203000000.0</v>
+        <v>305113000000.0</v>
       </c>
       <c r="O3">
-        <v>9789000000.0</v>
+        <v>269619000000.0</v>
       </c>
       <c r="P3">
-        <v>90410000000.0</v>
+        <v>240989000000.0</v>
       </c>
       <c r="Q3">
-        <v>8575000000.0</v>
+        <v>207600000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3">
         <v>-83769000000.0</v>
       </c>
       <c r="U3">
-        <v>50299000000.0</v>
+        <v>86370000000.0</v>
       </c>
       <c r="V3">
-        <v>2185000000.0</v>
+        <v>93629000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
@@ -16185,150 +16203,150 @@
       <c r="D5">
         <v>911992000000.0</v>
       </c>
       <c r="E5">
         <v>1284201000000.0</v>
       </c>
       <c r="F5">
         <v>1248823000000.0</v>
       </c>
       <c r="G5">
         <v>861024000000.0</v>
       </c>
       <c r="H5">
         <v>353340000000.0</v>
       </c>
       <c r="I5">
         <v>417477000000.0</v>
       </c>
       <c r="J5">
         <v>963053000000.0</v>
       </c>
       <c r="K5">
         <v>839068000000.0</v>
       </c>
       <c r="L5">
-        <v>1148415000000.0</v>
+        <v>820349000000.0</v>
       </c>
       <c r="M5">
         <v>1225489000000.0</v>
       </c>
       <c r="N5">
         <v>1000027000000.0</v>
       </c>
       <c r="O5">
         <v>1375778000000.0</v>
       </c>
       <c r="P5">
-        <v>2013733000000.0</v>
+        <v>2094386000000.0</v>
       </c>
       <c r="Q5">
-        <v>1399520000000.0</v>
+        <v>1408095000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5">
         <v>990900000000.0</v>
       </c>
       <c r="U5">
-        <v>454648000000.0</v>
+        <v>504947000000.0</v>
       </c>
       <c r="V5">
-        <v>445075000000.0</v>
+        <v>447260000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>161</v>
       </c>
       <c r="B6">
         <v>2329814000000.0</v>
       </c>
       <c r="C6">
         <v>2161968000000.0</v>
       </c>
       <c r="D6">
         <v>1304904000000.0</v>
       </c>
       <c r="E6">
         <v>1655420000000.0</v>
       </c>
       <c r="F6">
         <v>1631821000000.0</v>
       </c>
       <c r="G6">
         <v>1256356000000.0</v>
       </c>
       <c r="H6">
         <v>749222000000.0</v>
       </c>
       <c r="I6">
         <v>809935000000.0</v>
       </c>
       <c r="J6">
         <v>1353478000000.0</v>
       </c>
       <c r="K6">
         <v>1223410000000.0</v>
       </c>
       <c r="L6">
         <v>1161658000000.0</v>
       </c>
       <c r="M6">
-        <v>1234653000000.0</v>
+        <v>1521249000000.0</v>
       </c>
       <c r="N6">
-        <v>1009230000000.0</v>
+        <v>1305140000000.0</v>
       </c>
       <c r="O6">
-        <v>1385567000000.0</v>
+        <v>1645397000000.0</v>
       </c>
       <c r="P6">
-        <v>2104143000000.0</v>
+        <v>2335375000000.0</v>
       </c>
       <c r="Q6">
-        <v>1408095000000.0</v>
+        <v>1615695000000.0</v>
       </c>
       <c r="R6">
         <v>1222939000000.0</v>
       </c>
       <c r="S6">
         <v>1504586000000.0</v>
       </c>
       <c r="T6">
         <v>990900000000.0</v>
       </c>
       <c r="U6">
-        <v>504947000000.0</v>
+        <v>591317000000.0</v>
       </c>
       <c r="V6">
-        <v>447260000000.0</v>
+        <v>540889000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -18434,215 +18452,217 @@
         <v>300370000000.0</v>
       </c>
       <c r="CH2">
         <v>293273000000.0</v>
       </c>
       <c r="CI2">
         <v>226577000000.0</v>
       </c>
       <c r="CJ2">
         <v>382526000000.0</v>
       </c>
       <c r="CK2">
         <v>280302000000.0</v>
       </c>
       <c r="CL2">
         <v>247648000000.0</v>
       </c>
       <c r="CM2">
         <v>209265000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>158</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>101310000000.0</v>
+      </c>
       <c r="C3">
         <v>100935000000.0</v>
       </c>
       <c r="D3">
         <v>99260000000.0</v>
       </c>
       <c r="E3">
         <v>96918000000.0</v>
       </c>
       <c r="F3">
-        <v>94595000000.0</v>
+        <v>96081000000.0</v>
       </c>
       <c r="G3">
-        <v>95707000000.0</v>
+        <v>97194000000.0</v>
       </c>
       <c r="H3">
         <v>99339000000.0</v>
       </c>
       <c r="I3">
         <v>98861000000.0</v>
       </c>
       <c r="J3">
         <v>94979000000.0</v>
       </c>
       <c r="K3">
         <v>95083000000.0</v>
       </c>
       <c r="L3">
         <v>96659000000.0</v>
       </c>
       <c r="M3">
         <v>107492000000.0</v>
       </c>
       <c r="N3">
         <v>94107000000.0</v>
       </c>
       <c r="O3">
         <v>94654000000.0</v>
       </c>
       <c r="P3">
         <v>95786000000.0</v>
       </c>
       <c r="Q3">
         <v>93393000000.0</v>
       </c>
       <c r="R3">
         <v>91377000000.0</v>
       </c>
       <c r="S3">
         <v>90663000000.0</v>
       </c>
       <c r="T3">
         <v>95343000000.0</v>
       </c>
       <c r="U3">
         <v>96640000000.0</v>
       </c>
       <c r="V3">
         <v>94645000000.0</v>
       </c>
       <c r="W3">
         <v>96370000000.0</v>
       </c>
       <c r="X3">
-        <v>5043000000.0</v>
+        <v>98165000000.0</v>
       </c>
       <c r="Y3">
-        <v>4896000000.0</v>
+        <v>97924000000.0</v>
       </c>
       <c r="Z3">
-        <v>5225000000.0</v>
+        <v>98565000000.0</v>
       </c>
       <c r="AA3">
-        <v>4838000000.0</v>
+        <v>100678000000.0</v>
       </c>
       <c r="AB3">
-        <v>1753000000.0</v>
+        <v>99589000000.0</v>
       </c>
       <c r="AC3">
-        <v>9666000000.0</v>
+        <v>98929000000.0</v>
       </c>
       <c r="AD3">
         <v>95765000000.0</v>
       </c>
       <c r="AE3">
-        <v>2933000000.0</v>
+        <v>99835000000.0</v>
       </c>
       <c r="AF3">
-        <v>2824000000.0</v>
+        <v>96528000000.0</v>
       </c>
       <c r="AG3">
-        <v>10456000000.0</v>
+        <v>97226000000.0</v>
       </c>
       <c r="AH3">
-        <v>1433000000.0</v>
+        <v>98115000000.0</v>
       </c>
       <c r="AI3">
-        <v>1434000000.0</v>
+        <v>100589000000.0</v>
       </c>
       <c r="AJ3">
         <v>95934000000.0</v>
       </c>
       <c r="AK3">
-        <v>4768000000.0</v>
+        <v>102714000000.0</v>
       </c>
       <c r="AL3">
-        <v>4312000000.0</v>
+        <v>95068000000.0</v>
       </c>
       <c r="AM3">
-        <v>3892000000.0</v>
+        <v>95556000000.0</v>
       </c>
       <c r="AN3">
-        <v>3863000000.0</v>
+        <v>93714000000.0</v>
       </c>
       <c r="AO3">
-        <v>3845000000.0</v>
+        <v>102629000000.0</v>
       </c>
       <c r="AP3">
         <v>3386000000.0</v>
       </c>
       <c r="AQ3">
         <v>3703000000.0</v>
       </c>
       <c r="AR3">
         <v>2915000000.0</v>
       </c>
       <c r="AS3">
         <v>3850000000.0</v>
       </c>
       <c r="AT3">
         <v>4128000000.0</v>
       </c>
       <c r="AU3">
         <v>2350000000.0</v>
       </c>
       <c r="AV3">
         <v>2574000000.0</v>
       </c>
       <c r="AW3">
         <v>2173000000.0</v>
       </c>
       <c r="AX3">
         <v>2065000000.0</v>
       </c>
       <c r="AY3">
         <v>2352000000.0</v>
       </c>
       <c r="AZ3">
         <v>2428000000.0</v>
       </c>
       <c r="BA3">
         <v>2306000000.0</v>
       </c>
       <c r="BB3">
         <v>2289000000.0</v>
       </c>
       <c r="BC3">
-        <v>2180000000.0</v>
+        <v>2183000000.0</v>
       </c>
       <c r="BD3">
-        <v>1624000000.0</v>
+        <v>64236000000.0</v>
       </c>
       <c r="BE3">
-        <v>8354000000.0</v>
+        <v>65508000000.0</v>
       </c>
       <c r="BF3">
         <v>45225000000.0</v>
       </c>
       <c r="BG3">
         <v>-3398000000.0</v>
       </c>
       <c r="BH3">
         <v>75942000000.0</v>
       </c>
       <c r="BI3">
         <v>-7502000000.0</v>
       </c>
       <c r="BJ3">
         <v>20266000000.0</v>
       </c>
       <c r="BK3">
         <v>1704000000.0</v>
       </c>
       <c r="BL3">
         <v>-37491000000.0</v>
       </c>
       <c r="BM3">
         <v>38163000000.0</v>
       </c>
@@ -18762,65 +18782,67 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>160</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>594825000000.0</v>
+      </c>
       <c r="C5">
         <v>338405000000.0</v>
       </c>
       <c r="D5">
         <v>708444000000.0</v>
       </c>
       <c r="E5">
         <v>642282000000.0</v>
       </c>
       <c r="F5">
         <v>380868000000.0</v>
       </c>
       <c r="G5">
-        <v>371246000000.0</v>
+        <v>466953000000.0</v>
       </c>
       <c r="H5">
         <v>818675000000.0</v>
       </c>
       <c r="I5">
         <v>237117000000.0</v>
       </c>
       <c r="J5">
         <v>397678000000.0</v>
       </c>
       <c r="K5">
         <v>320236000000.0</v>
       </c>
       <c r="L5">
         <v>366545000000.0</v>
       </c>
       <c r="M5">
         <v>356487000000.0</v>
       </c>
       <c r="N5">
         <v>53037000000.0</v>
       </c>
       <c r="O5">
         <v>135923000000.0</v>
       </c>
@@ -18854,123 +18876,123 @@
       <c r="Y5">
         <v>234000000000.0</v>
       </c>
       <c r="Z5">
         <v>917000000.0</v>
       </c>
       <c r="AA5">
         <v>95297000000.0</v>
       </c>
       <c r="AB5">
         <v>269993000000.0</v>
       </c>
       <c r="AC5">
         <v>65057000000.0</v>
       </c>
       <c r="AD5">
         <v>-32046000000.0</v>
       </c>
       <c r="AE5">
         <v>50336000000.0</v>
       </c>
       <c r="AF5">
         <v>-26246000000.0</v>
       </c>
       <c r="AG5">
-        <v>142373000000.0</v>
+        <v>152829000000.0</v>
       </c>
       <c r="AH5">
-        <v>203979000000.0</v>
+        <v>149014000000.0</v>
       </c>
       <c r="AI5">
-        <v>140446000000.0</v>
+        <v>141880000000.0</v>
       </c>
       <c r="AJ5">
         <v>178523000000.0</v>
       </c>
       <c r="AK5">
         <v>232561000000.0</v>
       </c>
       <c r="AL5">
         <v>122023000000.0</v>
       </c>
       <c r="AM5">
-        <v>473668000000.0</v>
+        <v>411463000000.0</v>
       </c>
       <c r="AN5">
         <v>411758000000.0</v>
       </c>
       <c r="AO5">
         <v>219852000000.0</v>
       </c>
       <c r="AP5">
         <v>79940000000.0</v>
       </c>
       <c r="AQ5">
         <v>67822000000.0</v>
       </c>
       <c r="AR5">
         <v>215171000000.0</v>
       </c>
       <c r="AS5">
         <v>208595000000.0</v>
       </c>
       <c r="AT5">
         <v>211572000000.0</v>
       </c>
       <c r="AU5">
         <v>194488000000.0</v>
       </c>
       <c r="AV5">
         <v>284650000000.0</v>
       </c>
       <c r="AW5">
         <v>293244000000.0</v>
       </c>
       <c r="AX5">
         <v>326075000000.0</v>
       </c>
       <c r="AY5">
         <v>291682000000.0</v>
       </c>
       <c r="AZ5">
         <v>424413000000.0</v>
       </c>
       <c r="BA5">
         <v>337303000000.0</v>
       </c>
       <c r="BB5">
         <v>115154000000.0</v>
       </c>
       <c r="BC5">
-        <v>123160000000.0</v>
+        <v>123157000000.0</v>
       </c>
       <c r="BD5">
-        <v>207335000000.0</v>
+        <v>208959000000.0</v>
       </c>
       <c r="BE5">
-        <v>372198000000.0</v>
+        <v>380552000000.0</v>
       </c>
       <c r="BF5">
         <v>406692000000.0</v>
       </c>
       <c r="BG5">
         <v>337748000000.0</v>
       </c>
       <c r="BH5">
         <v>451077000000.0</v>
       </c>
       <c r="BI5">
         <v>495755000000.0</v>
       </c>
       <c r="BJ5">
         <v>529181000000.0</v>
       </c>
       <c r="BK5">
         <v>528401000000.0</v>
       </c>
       <c r="BL5">
         <v>556146000000.0</v>
       </c>
       <c r="BM5">
         <v>272703000000.0</v>
       </c>
@@ -18996,216 +19018,216 @@
       </c>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>161</v>
       </c>
       <c r="B6">
-        <v>594825000000.0</v>
+        <v>696135000000.0</v>
       </c>
       <c r="C6">
         <v>439340000000.0</v>
       </c>
       <c r="D6">
         <v>807704000000.0</v>
       </c>
       <c r="E6">
         <v>739200000000.0</v>
       </c>
       <c r="F6">
-        <v>475463000000.0</v>
+        <v>476949000000.0</v>
       </c>
       <c r="G6">
-        <v>466953000000.0</v>
+        <v>564147000000.0</v>
       </c>
       <c r="H6">
         <v>918014000000.0</v>
       </c>
       <c r="I6">
         <v>335978000000.0</v>
       </c>
       <c r="J6">
         <v>492657000000.0</v>
       </c>
       <c r="K6">
         <v>415319000000.0</v>
       </c>
       <c r="L6">
         <v>463204000000.0</v>
       </c>
       <c r="M6">
         <v>463979000000.0</v>
       </c>
       <c r="N6">
         <v>147144000000.0</v>
       </c>
       <c r="O6">
         <v>230577000000.0</v>
       </c>
       <c r="P6">
         <v>422634000000.0</v>
       </c>
       <c r="Q6">
         <v>363114000000.0</v>
       </c>
       <c r="R6">
         <v>399074000000.0</v>
       </c>
       <c r="S6">
         <v>470598000000.0</v>
       </c>
       <c r="T6">
         <v>362970000000.0</v>
       </c>
       <c r="U6">
         <v>445953000000.0</v>
       </c>
       <c r="V6">
         <v>350230000000.0</v>
       </c>
       <c r="W6">
         <v>471172000000.0</v>
       </c>
       <c r="X6">
-        <v>535853000000.0</v>
+        <v>628975000000.0</v>
       </c>
       <c r="Y6">
-        <v>238896000000.0</v>
+        <v>331924000000.0</v>
       </c>
       <c r="Z6">
-        <v>6142000000.0</v>
+        <v>99482000000.0</v>
       </c>
       <c r="AA6">
-        <v>100135000000.0</v>
+        <v>195975000000.0</v>
       </c>
       <c r="AB6">
-        <v>271746000000.0</v>
+        <v>369582000000.0</v>
       </c>
       <c r="AC6">
-        <v>74723000000.0</v>
+        <v>163986000000.0</v>
       </c>
       <c r="AD6">
         <v>63719000000.0</v>
       </c>
       <c r="AE6">
-        <v>53269000000.0</v>
+        <v>150171000000.0</v>
       </c>
       <c r="AF6">
-        <v>-23422000000.0</v>
+        <v>70282000000.0</v>
       </c>
       <c r="AG6">
-        <v>152829000000.0</v>
+        <v>250055000000.0</v>
       </c>
       <c r="AH6">
-        <v>205412000000.0</v>
+        <v>247129000000.0</v>
       </c>
       <c r="AI6">
-        <v>141880000000.0</v>
+        <v>242469000000.0</v>
       </c>
       <c r="AJ6">
         <v>274457000000.0</v>
       </c>
       <c r="AK6">
-        <v>237329000000.0</v>
+        <v>335275000000.0</v>
       </c>
       <c r="AL6">
-        <v>126335000000.0</v>
+        <v>217091000000.0</v>
       </c>
       <c r="AM6">
-        <v>477560000000.0</v>
+        <v>507019000000.0</v>
       </c>
       <c r="AN6">
-        <v>415621000000.0</v>
+        <v>505472000000.0</v>
       </c>
       <c r="AO6">
-        <v>223697000000.0</v>
+        <v>322481000000.0</v>
       </c>
       <c r="AP6">
         <v>83326000000.0</v>
       </c>
       <c r="AQ6">
         <v>71525000000.0</v>
       </c>
       <c r="AR6">
         <v>218086000000.0</v>
       </c>
       <c r="AS6">
         <v>212445000000.0</v>
       </c>
       <c r="AT6">
         <v>215700000000.0</v>
       </c>
       <c r="AU6">
         <v>196838000000.0</v>
       </c>
       <c r="AV6">
         <v>287224000000.0</v>
       </c>
       <c r="AW6">
         <v>295417000000.0</v>
       </c>
       <c r="AX6">
         <v>328140000000.0</v>
       </c>
       <c r="AY6">
         <v>294034000000.0</v>
       </c>
       <c r="AZ6">
         <v>426841000000.0</v>
       </c>
       <c r="BA6">
         <v>339609000000.0</v>
       </c>
       <c r="BB6">
         <v>117443000000.0</v>
       </c>
       <c r="BC6">
         <v>125340000000.0</v>
       </c>
       <c r="BD6">
-        <v>208959000000.0</v>
+        <v>273195000000.0</v>
       </c>
       <c r="BE6">
-        <v>380552000000.0</v>
+        <v>446060000000.0</v>
       </c>
       <c r="BF6">
         <v>451917000000.0</v>
       </c>
       <c r="BG6">
         <v>366067000000.0</v>
       </c>
       <c r="BH6">
         <v>527019000000.0</v>
       </c>
       <c r="BI6">
         <v>488253000000.0</v>
       </c>
       <c r="BJ6">
         <v>549447000000.0</v>
       </c>
       <c r="BK6">
         <v>530105000000.0</v>
       </c>
       <c r="BL6">
         <v>518655000000.0</v>
       </c>
       <c r="BM6">
         <v>310866000000.0</v>
       </c>
@@ -24847,65 +24869,73 @@
       <c r="E14">
         <v>371219000000.0</v>
       </c>
       <c r="F14">
         <v>382998000000.0</v>
       </c>
       <c r="G14">
         <v>395332000000.0</v>
       </c>
       <c r="H14">
         <v>395882000000.0</v>
       </c>
       <c r="I14">
         <v>392458000000.0</v>
       </c>
       <c r="J14">
         <v>390425000000.0</v>
       </c>
       <c r="K14">
         <v>384342000000.0</v>
       </c>
       <c r="L14">
         <v>341309000000.0</v>
       </c>
       <c r="M14">
-        <v>282473000000.0</v>
+        <v>295760000000.0</v>
       </c>
       <c r="N14">
-        <v>293050000000.0</v>
+        <v>305113000000.0</v>
       </c>
       <c r="O14">
-        <v>253914000000.0</v>
-[...2 lines deleted...]
-      <c r="Q14"/>
+        <v>269619000000.0</v>
+      </c>
+      <c r="P14">
+        <v>240989000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>207600000000.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-      <c r="U14"/>
-      <c r="V14"/>
+      <c r="U14">
+        <v>86370000000.0</v>
+      </c>
+      <c r="V14">
+        <v>93629000000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>201</v>
       </c>
       <c r="B15">
         <v>443234000000.0</v>
       </c>
       <c r="C15">
         <v>265944000000.0</v>
       </c>
       <c r="D15">
         <v>361363000000.0</v>
       </c>
       <c r="E15">
         <v>347726000000.0</v>
       </c>
       <c r="F15">
         <v>136363000000.0</v>
       </c>
@@ -25507,81 +25537,81 @@
       <c r="D25">
         <v>256483000000.0</v>
       </c>
       <c r="E25">
         <v>-303436000000.0</v>
       </c>
       <c r="F25">
         <v>503430000000.0</v>
       </c>
       <c r="G25">
         <v>246290000000.0</v>
       </c>
       <c r="H25">
         <v>-169494000000.0</v>
       </c>
       <c r="I25">
         <v>-331364000000.0</v>
       </c>
       <c r="J25">
         <v>-763481000000.0</v>
       </c>
       <c r="K25">
         <v>-593829000000.0</v>
       </c>
       <c r="L25">
-        <v>-623312000000.0</v>
+        <v>-115141000000.0</v>
       </c>
       <c r="M25">
-        <v>-916704000000.0</v>
+        <v>302091000000.0</v>
       </c>
       <c r="N25">
-        <v>-769493000000.0</v>
+        <v>176956000000.0</v>
       </c>
       <c r="O25">
-        <v>-1116186000000.0</v>
+        <v>27561000000.0</v>
       </c>
       <c r="P25">
-        <v>-1701513000000.0</v>
+        <v>-206155000000.0</v>
       </c>
       <c r="Q25">
-        <v>1377227000000.0</v>
+        <v>1169627000000.0</v>
       </c>
       <c r="R25">
         <v>881167000000.0</v>
       </c>
       <c r="S25">
         <v>1121547000000.0</v>
       </c>
       <c r="T25">
         <v>941903000000.0</v>
       </c>
       <c r="U25">
-        <v>276633000000.0</v>
+        <v>190263000000.0</v>
       </c>
       <c r="V25">
-        <v>295596000000.0</v>
+        <v>201967000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>-3270000000.0</v>
@@ -27964,168 +27994,168 @@
       <c r="H14">
         <v>99339000000.0</v>
       </c>
       <c r="I14">
         <v>98861000000.0</v>
       </c>
       <c r="J14">
         <v>94979000000.0</v>
       </c>
       <c r="K14">
         <v>95083000000.0</v>
       </c>
       <c r="L14">
         <v>96659000000.0</v>
       </c>
       <c r="M14">
         <v>107492000000.0</v>
       </c>
       <c r="N14">
         <v>94107000000.0</v>
       </c>
       <c r="O14">
         <v>94654000000.0</v>
       </c>
       <c r="P14">
-        <v>3129000000.0</v>
+        <v>95786000000.0</v>
       </c>
       <c r="Q14">
-        <v>3157000000.0</v>
+        <v>93393000000.0</v>
       </c>
       <c r="R14">
-        <v>3225000000.0</v>
+        <v>91377000000.0</v>
       </c>
       <c r="S14">
-        <v>3206000000.0</v>
+        <v>90663000000.0</v>
       </c>
       <c r="T14">
         <v>95343000000.0</v>
       </c>
       <c r="U14">
         <v>96640000000.0</v>
       </c>
       <c r="V14">
         <v>94645000000.0</v>
       </c>
       <c r="W14">
         <v>96370000000.0</v>
       </c>
       <c r="X14">
-        <v>96787000000.0</v>
+        <v>98165000000.0</v>
       </c>
       <c r="Y14">
-        <v>96546000000.0</v>
+        <v>97924000000.0</v>
       </c>
       <c r="Z14">
-        <v>97188000000.0</v>
+        <v>98565000000.0</v>
       </c>
       <c r="AA14">
-        <v>99300000000.0</v>
+        <v>100678000000.0</v>
       </c>
       <c r="AB14">
-        <v>98211000000.0</v>
+        <v>99589000000.0</v>
       </c>
       <c r="AC14">
-        <v>97551000000.0</v>
+        <v>98929000000.0</v>
       </c>
       <c r="AD14">
         <v>95765000000.0</v>
       </c>
       <c r="AE14">
-        <v>97852000000.0</v>
+        <v>99835000000.0</v>
       </c>
       <c r="AF14">
-        <v>94546000000.0</v>
+        <v>96528000000.0</v>
       </c>
       <c r="AG14">
-        <v>95244000000.0</v>
+        <v>97226000000.0</v>
       </c>
       <c r="AH14">
-        <v>96133000000.0</v>
+        <v>98115000000.0</v>
       </c>
       <c r="AI14">
-        <v>98606000000.0</v>
+        <v>100589000000.0</v>
       </c>
       <c r="AJ14">
         <v>95934000000.0</v>
       </c>
       <c r="AK14">
-        <v>101560000000.0</v>
+        <v>102714000000.0</v>
       </c>
       <c r="AL14">
-        <v>93915000000.0</v>
+        <v>95068000000.0</v>
       </c>
       <c r="AM14">
-        <v>94403000000.0</v>
+        <v>95556000000.0</v>
       </c>
       <c r="AN14">
-        <v>90094000000.0</v>
+        <v>93714000000.0</v>
       </c>
       <c r="AO14">
-        <v>99009000000.0</v>
+        <v>102629000000.0</v>
       </c>
       <c r="AP14">
-        <v>85767000000.0</v>
+        <v>3386000000.0</v>
       </c>
       <c r="AQ14">
-        <v>94991000000.0</v>
+        <v>3703000000.0</v>
       </c>
       <c r="AR14">
-        <v>84853000000.0</v>
+        <v>2915000000.0</v>
       </c>
       <c r="AS14">
-        <v>78138000000.0</v>
+        <v>3850000000.0</v>
       </c>
       <c r="AT14">
-        <v>84324000000.0</v>
+        <v>4128000000.0</v>
       </c>
       <c r="AU14">
-        <v>79667000000.0</v>
+        <v>2350000000.0</v>
       </c>
       <c r="AV14">
-        <v>75138000000.0</v>
+        <v>2574000000.0</v>
       </c>
       <c r="AW14">
-        <v>70312000000.0</v>
+        <v>2173000000.0</v>
       </c>
       <c r="AX14">
-        <v>55680000000.0</v>
+        <v>2065000000.0</v>
       </c>
       <c r="AY14">
-        <v>81343000000.0</v>
+        <v>2352000000.0</v>
       </c>
       <c r="AZ14">
-        <v>76868000000.0</v>
+        <v>2428000000.0</v>
       </c>
       <c r="BA14">
-        <v>74562000000.0</v>
+        <v>2306000000.0</v>
       </c>
       <c r="BB14">
-        <v>74443000000.0</v>
+        <v>2289000000.0</v>
       </c>
       <c r="BC14">
-        <v>67177000000.0</v>
+        <v>2183000000.0</v>
       </c>
       <c r="BD14">
         <v>64236000000.0</v>
       </c>
       <c r="BE14">
         <v>65508000000.0</v>
       </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
@@ -30078,201 +30108,201 @@
       <c r="CN24">
         <v>35019000000.0</v>
       </c>
       <c r="CO24"/>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
         <v>-39903000000.0</v>
       </c>
       <c r="C25">
         <v>-204109000000.0</v>
       </c>
       <c r="D25">
         <v>123388000000.0</v>
       </c>
       <c r="E25">
         <v>289942000000.0</v>
       </c>
       <c r="F25">
         <v>-180660000000.0</v>
       </c>
       <c r="G25">
-        <v>994848000000.0</v>
+        <v>505854000000.0</v>
       </c>
       <c r="H25">
         <v>629082000000.0</v>
       </c>
       <c r="I25">
         <v>136208000000.0</v>
       </c>
       <c r="J25">
         <v>-204864000000.0</v>
       </c>
       <c r="K25">
         <v>-87363000000.0</v>
       </c>
       <c r="L25">
         <v>153289000000.0</v>
       </c>
       <c r="M25">
         <v>-97902000000.0</v>
       </c>
       <c r="N25">
         <v>20852000000.0</v>
       </c>
       <c r="O25">
         <v>-94654000000.0</v>
       </c>
       <c r="P25">
-        <v>-275331000000.0</v>
+        <v>-92657000000.0</v>
       </c>
       <c r="Q25">
-        <v>-218643000000.0</v>
+        <v>-90236000000.0</v>
       </c>
       <c r="R25">
-        <v>-247357000000.0</v>
+        <v>-332284000000.0</v>
       </c>
       <c r="S25">
-        <v>-307834000000.0</v>
+        <v>-392085000000.0</v>
       </c>
       <c r="T25">
         <v>-238940000000.0</v>
       </c>
       <c r="U25">
         <v>-251082000000.0</v>
       </c>
       <c r="V25">
         <v>-203981000000.0</v>
       </c>
       <c r="W25">
         <v>-297235000000.0</v>
       </c>
       <c r="X25">
-        <v>-418953000000.0</v>
+        <v>-78196000000.0</v>
       </c>
       <c r="Y25">
-        <v>-185069000000.0</v>
+        <v>-27112000000.0</v>
       </c>
       <c r="Z25">
-        <v>-10949000000.0</v>
+        <v>257029000000.0</v>
       </c>
       <c r="AA25">
-        <v>-81040000000.0</v>
+        <v>94569000000.0</v>
       </c>
       <c r="AB25">
-        <v>-201368000000.0</v>
+        <v>-393968000000.0</v>
       </c>
       <c r="AC25">
-        <v>-42056000000.0</v>
+        <v>79060000000.0</v>
       </c>
       <c r="AD25">
         <v>28149000000.0</v>
       </c>
       <c r="AE25">
-        <v>-38627000000.0</v>
+        <v>233374000000.0</v>
       </c>
       <c r="AF25">
-        <v>13330000000.0</v>
+        <v>128588000000.0</v>
       </c>
       <c r="AG25">
-        <v>-119773000000.0</v>
+        <v>-96148000000.0</v>
       </c>
       <c r="AH25">
-        <v>-108922000000.0</v>
+        <v>-242341000000.0</v>
       </c>
       <c r="AI25">
-        <v>-115999000000.0</v>
+        <v>149318000000.0</v>
       </c>
       <c r="AJ25">
         <v>-123939000000.0</v>
       </c>
       <c r="AK25">
-        <v>-180008000000.0</v>
+        <v>254472000000.0</v>
       </c>
       <c r="AL25">
-        <v>-85194000000.0</v>
+        <v>-292576000000.0</v>
       </c>
       <c r="AM25">
-        <v>-374340000000.0</v>
+        <v>148269000000.0</v>
       </c>
       <c r="AN25">
-        <v>-321500000000.0</v>
+        <v>123174000000.0</v>
       </c>
       <c r="AO25">
-        <v>-159685000000.0</v>
+        <v>51869000000.0</v>
       </c>
       <c r="AP25">
-        <v>-62193000000.0</v>
+        <v>-117661000000.0</v>
       </c>
       <c r="AQ25">
-        <v>-50451000000.0</v>
+        <v>216920000000.0</v>
       </c>
       <c r="AR25">
-        <v>-153613000000.0</v>
+        <v>156273000000.0</v>
       </c>
       <c r="AS25">
-        <v>-160850000000.0</v>
+        <v>-76665000000.0</v>
       </c>
       <c r="AT25">
-        <v>-155812000000.0</v>
+        <v>40085000000.0</v>
       </c>
       <c r="AU25">
-        <v>-153037000000.0</v>
+        <v>93232000000.0</v>
       </c>
       <c r="AV25">
-        <v>-218068000000.0</v>
+        <v>128410000000.0</v>
       </c>
       <c r="AW25">
-        <v>-227978000000.0</v>
+        <v>65554000000.0</v>
       </c>
       <c r="AX25">
-        <v>-247031000000.0</v>
+        <v>162510000000.0</v>
       </c>
       <c r="AY25">
-        <v>-223627000000.0</v>
+        <v>232213000000.0</v>
       </c>
       <c r="AZ25">
-        <v>-326612000000.0</v>
+        <v>352354000000.0</v>
       </c>
       <c r="BA25">
-        <v>-263719000000.0</v>
+        <v>-87707000000.0</v>
       </c>
       <c r="BB25">
-        <v>-78646000000.0</v>
+        <v>248308000000.0</v>
       </c>
       <c r="BC25">
-        <v>-100516000000.0</v>
+        <v>-40092000000.0</v>
       </c>
       <c r="BD25">
-        <v>-166328000000.0</v>
+        <v>50390000000.0</v>
       </c>
       <c r="BE25">
-        <v>-310658000000.0</v>
+        <v>82877000000.0</v>
       </c>
       <c r="BF25">
         <v>-340074000000.0</v>
       </c>
       <c r="BG25">
         <v>-299126000000.0</v>
       </c>
       <c r="BH25">
         <v>-389109000000.0</v>
       </c>
       <c r="BI25">
         <v>-426149000000.0</v>
       </c>
       <c r="BJ25">
         <v>-492396000000.0</v>
       </c>
       <c r="BK25">
         <v>-393859000000.0</v>
       </c>
       <c r="BL25">
         <v>-391484000000.0</v>
       </c>
       <c r="BM25">
         <v>-224068000000.0</v>
       </c>