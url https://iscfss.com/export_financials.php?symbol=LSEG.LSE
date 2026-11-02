--- v0 (2026-07-29)
+++ v1 (2026-11-02)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -3223,54 +3226,62 @@
         <v>119900000.0</v>
       </c>
       <c r="X36">
         <v>218100000.0</v>
       </c>
       <c r="Y36">
         <v>203000000.0</v>
       </c>
       <c r="Z36">
         <v>-3900000.0</v>
       </c>
       <c r="AA36">
         <v>-4900000.0</v>
       </c>
       <c r="AB36">
         <v>-4400000.0</v>
       </c>
       <c r="AC36">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>64</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>2389000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2140000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2137000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2155000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
     </row>
@@ -3413,51 +3424,51 @@
       </c>
       <c r="AB39">
         <v>18800000.0</v>
       </c>
       <c r="AC39">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
         <v>-237000000.0</v>
       </c>
       <c r="C40">
         <v>695650000000.0</v>
       </c>
       <c r="D40">
         <v>765875000000.0</v>
       </c>
       <c r="E40">
         <v>794404000000.0</v>
       </c>
       <c r="F40">
-        <v>750153000000.0</v>
+        <v>749908000000.0</v>
       </c>
       <c r="G40">
         <v>842227000000.0</v>
       </c>
       <c r="H40">
         <v>796805000000.0</v>
       </c>
       <c r="I40">
         <v>836175000000.0</v>
       </c>
       <c r="J40">
         <v>735530000000.0</v>
       </c>
       <c r="K40">
         <v>558975600000.0</v>
       </c>
       <c r="L40">
         <v>457616800000.0</v>
       </c>
       <c r="M40">
         <v>451516600000.0</v>
       </c>
       <c r="N40">
         <v>504111200000.0</v>
       </c>
@@ -4141,51 +4152,51 @@
       <c r="AA51"/>
       <c r="AB51">
         <v>30000000.0</v>
       </c>
       <c r="AC51">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
         <v>3325000000.0</v>
       </c>
       <c r="C52">
         <v>1592000000.0</v>
       </c>
       <c r="D52">
         <v>2166000000.0</v>
       </c>
       <c r="E52">
         <v>1434000000.0</v>
       </c>
       <c r="F52">
-        <v>336000000.0</v>
+        <v>168000000.0</v>
       </c>
       <c r="G52">
         <v>647000000.0</v>
       </c>
       <c r="H52">
         <v>549000000.0</v>
       </c>
       <c r="I52">
         <v>565000000.0</v>
       </c>
       <c r="J52">
         <v>522000000.0</v>
       </c>
       <c r="K52">
         <v>618700000.0</v>
       </c>
       <c r="L52">
         <v>930200000.0</v>
       </c>
       <c r="M52">
         <v>793300000.0</v>
       </c>
       <c r="N52">
         <v>278700000.0</v>
       </c>
@@ -4884,578 +4895,592 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="Z1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>10</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
         <v>153</v>
       </c>
       <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>1528000000.0</v>
+      </c>
+      <c r="C2">
         <v>237000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1804000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>323000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1687000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>258000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1644000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>413000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>535750000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1598000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>535750000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1782000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336000000.0</v>
       </c>
       <c r="O2">
         <v>1336000000.0</v>
       </c>
       <c r="P2">
-        <v>54000000.0</v>
+        <v>1336000000.0</v>
       </c>
       <c r="Q2">
         <v>54000000.0</v>
       </c>
       <c r="R2">
-        <v>487000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="S2">
         <v>487000000.0</v>
       </c>
       <c r="T2">
-        <v>57000000.0</v>
+        <v>487000000.0</v>
       </c>
       <c r="U2">
         <v>57000000.0</v>
       </c>
       <c r="V2">
+        <v>57000000.0</v>
+      </c>
+      <c r="W2">
         <v>30000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>47000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>70000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>105000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>104500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>126200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>727400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>116700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7600000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>58800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>285300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7925000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>201100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7925000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4750000.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>4750000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3775000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>3775000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>15100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5025000.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>5025000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5825000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>5825000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>23300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>825000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>825000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>500000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1075000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>1075000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>750000.0</v>
       </c>
-      <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>750000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1525000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>1525000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6100000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2"/>
+      <c r="BZ2">
+        <v>6100000.0</v>
+      </c>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>10200000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2"/>
+      <c r="CD2">
+        <v>10200000.0</v>
+      </c>
       <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>10900000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2"/>
+      <c r="CH2">
+        <v>10900000.0</v>
+      </c>
       <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>10800000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2"/>
+      <c r="CL2">
+        <v>10800000.0</v>
+      </c>
       <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5506,52 +5531,53 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5602,238 +5628,242 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>7242000000.0</v>
+      </c>
+      <c r="C5">
         <v>891000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18530000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20118000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19866000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2100000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>20023000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3365000000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>20876000000.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1033000000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>18558000000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>1012000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>1981000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>1003000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>1929000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1930000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1864000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1820000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1861000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1862000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1751000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1504600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1403700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1524900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1614500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-30125000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-27475000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-27475000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-25875000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-25875000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-23625000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-23625000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-19925000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-19925000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-17950000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>-17950000.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-14750000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-14750000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-12125000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-12125000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-19850000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-19850000.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-36850000.0</v>
       </c>
-      <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>-36850000.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>-31800000.0</v>
       </c>
-      <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>-31800000.0</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5884,93 +5914,94 @@
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>627000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>575000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>634000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>654000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>636000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>672000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>715000000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>189000000.0</v>
       </c>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>183000000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
@@ -5998,89 +6029,90 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="D8">
         <v>38000000.0</v>
       </c>
       <c r="E8">
         <v>38000000.0</v>
       </c>
       <c r="F8">
         <v>38000000.0</v>
       </c>
       <c r="G8">
-        <v>39000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="H8">
         <v>39000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="I8">
         <v>39000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>39000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>39000000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>39000000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -6114,85 +6146,86 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>978000000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>978000000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>978000000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>972000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>971000000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>967000000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
@@ -6222,299 +6255,311 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>4056000000.0</v>
+      </c>
+      <c r="C10">
         <v>3949000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3452000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2133000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3656000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3580000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3500000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3209000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>802250000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2520000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>802250000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2665000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>2748000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>1785000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>1641000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>1493000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>1450000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1510000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1299000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1381000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1170000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1150700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1001700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>923900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>942400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1127200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>923100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>111550000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>923100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>40135800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>446200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>54000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>231500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>54000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>216000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>66750000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>66750000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>267000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>55775000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>55775000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>223100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>35925000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>35925000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>143700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>50150000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>50150000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>200600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18225000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>18225000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>72900000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1325000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>1325000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5300000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1225000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1225000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4900000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1225000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>1225000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1000000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>1000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4000000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10"/>
+      <c r="BZ10">
+        <v>4000000.0</v>
+      </c>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>3900000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
+      <c r="CD10">
+        <v>3900000.0</v>
+      </c>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>4900000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10"/>
+      <c r="CH10">
+        <v>4900000.0</v>
+      </c>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>4400000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10"/>
+      <c r="CL10">
+        <v>4400000.0</v>
+      </c>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>3209000000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>2520000000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2665000000.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
@@ -6550,618 +6595,639 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>4255000000.0</v>
+      </c>
+      <c r="C12">
         <v>3958000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3452000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2133000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3656000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3580000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3500000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3435000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>858750000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2520000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>858750000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2665000000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2748000000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>760387000000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>1641000000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>722338000000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>1450000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1510000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1299000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1381000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1170000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1150700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1001700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>923900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>942400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1127200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>923100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2757550000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1034600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>561557700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>446200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23458900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>231500000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23458900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>93835600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27611125000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>27611125000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110444500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>19975475000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>19975475000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>79901900000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8056650000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>8056650000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>32226600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3965900000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>3965900000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15863600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>18225000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>18225000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>72900000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>56700000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>56700000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>226800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>31100000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>31100000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>124400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>56975000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>56975000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>227900000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>52750000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>52750000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>211000000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
+      <c r="BZ12">
+        <v>211000000.0</v>
+      </c>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>189900000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12"/>
+      <c r="CD12">
+        <v>189900000.0</v>
+      </c>
       <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>147900000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12"/>
+      <c r="CH12">
+        <v>147900000.0</v>
+      </c>
       <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>200400000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12"/>
+      <c r="CL12">
+        <v>200400000.0</v>
+      </c>
       <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>200500000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>35000000.0</v>
+      </c>
+      <c r="C13">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="D13">
         <v>38000000.0</v>
       </c>
       <c r="E13">
         <v>38000000.0</v>
       </c>
       <c r="F13">
         <v>38000000.0</v>
       </c>
       <c r="G13">
-        <v>39000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="H13">
         <v>39000000.0</v>
       </c>
       <c r="I13">
+        <v>39000000.0</v>
+      </c>
+      <c r="J13">
         <v>9750000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>39000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="M13">
         <v>39000000.0</v>
       </c>
       <c r="N13">
         <v>39000000.0</v>
       </c>
       <c r="O13">
         <v>39000000.0</v>
       </c>
       <c r="P13">
-        <v>24000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="Q13">
         <v>24000000.0</v>
       </c>
       <c r="R13">
         <v>24000000.0</v>
       </c>
       <c r="S13">
         <v>24000000.0</v>
       </c>
       <c r="T13">
         <v>24000000.0</v>
       </c>
       <c r="U13">
         <v>24000000.0</v>
       </c>
       <c r="V13">
         <v>24000000.0</v>
       </c>
       <c r="W13">
         <v>24000000.0</v>
       </c>
       <c r="X13">
         <v>24000000.0</v>
       </c>
       <c r="Y13">
         <v>24000000.0</v>
       </c>
       <c r="Z13">
         <v>24000000.0</v>
       </c>
       <c r="AA13">
+        <v>24000000.0</v>
+      </c>
+      <c r="AB13">
         <v>24200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AD13">
         <v>24000000.0</v>
       </c>
       <c r="AE13">
+        <v>24000000.0</v>
+      </c>
+      <c r="AF13">
         <v>23900000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>18800000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>18800000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4700000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>18800000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4700000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>18800000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4700000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>18800000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4700000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>18800000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4700000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>18800000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>4700000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>18800000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>4675000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>18700000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>4675000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>18700000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>4775000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>18700000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4775000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>19100000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>63250000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>13800000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>63250000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>253000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>3725000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>253500000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>3725000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>14900000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>3725000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>14900000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>3725000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>14900000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>3725000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>14900000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>3725000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>14900000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>3725000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>14900000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>3725000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>14900000.0</v>
       </c>
-      <c r="BY13"/>
       <c r="BZ13">
         <v>14900000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CA13">
         <v>14900000.0</v>
       </c>
-      <c r="CC13"/>
+      <c r="CB13"/>
+      <c r="CC13">
+        <v>14900000.0</v>
+      </c>
       <c r="CD13">
         <v>14900000.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CE13">
+        <v>14900000.0</v>
+      </c>
+      <c r="CF13"/>
+      <c r="CG13">
         <v>1500000.0</v>
       </c>
-      <c r="CG13"/>
       <c r="CH13">
         <v>1500000.0</v>
       </c>
-      <c r="CI13"/>
+      <c r="CI13">
+        <v>1500000.0</v>
+      </c>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>499000000.0</v>
+      </c>
+      <c r="C14">
         <v>521694000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>532000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>531972358.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>538000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>617973042.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>507728931.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>555192549.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>560000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>562000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000000.0</v>
       </c>
       <c r="L14">
         <v>560000000.0</v>
       </c>
       <c r="M14">
+        <v>560000000.0</v>
+      </c>
+      <c r="N14">
         <v>506075869.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>522000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>351587092.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>541000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>350672122.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>354000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>350672122.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>541000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390152700.0</v>
       </c>
       <c r="V14">
         <v>390152700.0</v>
       </c>
       <c r="W14">
+        <v>390152700.0</v>
+      </c>
+      <c r="X14">
         <v>541000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>390152700.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>541000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>390152700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>541000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>390152700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541000000.0</v>
       </c>
       <c r="AD14">
         <v>541000000.0</v>
       </c>
       <c r="AE14">
         <v>541000000.0</v>
       </c>
       <c r="AF14">
         <v>541000000.0</v>
       </c>
       <c r="AG14">
         <v>541000000.0</v>
       </c>
       <c r="AH14">
         <v>541000000.0</v>
       </c>
       <c r="AI14">
         <v>541000000.0</v>
       </c>
       <c r="AJ14">
         <v>541000000.0</v>
       </c>
       <c r="AK14">
         <v>541000000.0</v>
       </c>
@@ -7308,52 +7374,55 @@
       </c>
       <c r="CG14">
         <v>541000000.0</v>
       </c>
       <c r="CH14">
         <v>541000000.0</v>
       </c>
       <c r="CI14">
         <v>541000000.0</v>
       </c>
       <c r="CJ14">
         <v>541000000.0</v>
       </c>
       <c r="CK14">
         <v>541000000.0</v>
       </c>
       <c r="CL14">
         <v>541000000.0</v>
       </c>
       <c r="CM14">
         <v>541000000.0</v>
       </c>
       <c r="CN14">
         <v>541000000.0</v>
       </c>
+      <c r="CO14">
+        <v>541000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7404,194 +7473,196 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-1268000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-65000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>273000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>464000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>257000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>424000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>245000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>383000000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>199000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>265000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-526000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>103950000000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>847000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>619000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>749000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>559036900000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>570514200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>957000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>893900000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>390700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>314200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>247400000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>116295900000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7642,52 +7713,53 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7738,52 +7810,53 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7834,959 +7907,980 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>18868000000.0</v>
+      </c>
+      <c r="C20">
         <v>18689000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>18434000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>19668000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>19252000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>19246000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>19325000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>19829000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4957250000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>19280000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4957250000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>17486000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>17413000000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1856000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1950000000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>1842000000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>1922000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1919000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1869000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1857000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1667000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1597000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1535300000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1374100000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1317200000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1531600000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>912700000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>191575000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>912700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>917800000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>766300000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>297225000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>722800000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>297225000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1188900000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>294425000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1155800000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>294425000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1177700000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>304450000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1183900000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>304450000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1217800000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>313325000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1236500000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>313325000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1253300000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>270550000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1070800000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>270550000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1082200000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>8050000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>32200000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>8050000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>32200000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>8050000.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>8050000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>32200000.0</v>
       </c>
-      <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>12097000000.0</v>
+      </c>
+      <c r="C21">
         <v>12584000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30108000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13302000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13487000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13901000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14478000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15237000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3809250000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15287000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3809250000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14238000000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>14351000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>2468000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2654000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>2579000000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2744000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2768000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2735000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2733000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2518000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2526500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2482900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2330100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2291300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2953100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1587500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>320750000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1587500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1607800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1283000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>232125000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1293600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>232125000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>928500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>54175000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>186800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>54175000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>216700000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>66575000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>224200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>66575000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>266300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>82900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>289100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>82900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>331600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>184925000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>718400000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>184925000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>739700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>25600000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5900000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>23600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4850000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>52400000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4850000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>19400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>16250000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>49100000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>16250000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>65000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6075000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>66300000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>6075000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>24300000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3525000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>27300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3525000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>14100000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21"/>
+      <c r="BZ21">
+        <v>14100000.0</v>
+      </c>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>203000000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-775821000000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-736207000000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-666455000000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-694488000000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-762954000000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-32552000000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>-745107000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>76698000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>763849000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>73722000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>735156000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3300000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>375000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AJ22">
         <v>1500000.0</v>
       </c>
       <c r="AK22">
+        <v>1500000.0</v>
+      </c>
+      <c r="AL22">
         <v>500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>350000.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>350000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1400000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>550000.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>550000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2200000.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>896329000000.0</v>
+      </c>
+      <c r="C23">
         <v>796704000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>811471000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>732819000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>795290000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>805010000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>846941000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>835156000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>208789000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>886689000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>208789000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>787109000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>806059000000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>849141000000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>912884000000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>803651000000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>930739000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>842846000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>822395000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>741980000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>596331000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>564795200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>575861600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>463251200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>453302300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>457999400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>564129400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>37231500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>564129400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>564575200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>148926000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>25607500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>130626600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>25607500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>102430000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29523800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>131560500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29523800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>118095200000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21549275000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>110078000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21549275000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>86197100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9404400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>53874300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9404400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>37617600000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4891050000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23634100000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4891050000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>19564200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>66775000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>291600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>66775000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>267100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>103425000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>262000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>103425000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>413700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>90100000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>381100000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>90100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>360400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>120875000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>328700000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>120875000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>483500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>106825000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>458900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>106825000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>427300000.0</v>
       </c>
-      <c r="BY23"/>
       <c r="BZ23">
+        <v>427300000.0</v>
+      </c>
+      <c r="CA23">
         <v>413900000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>365700000.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23">
+        <v>365700000.0</v>
+      </c>
+      <c r="CE23">
         <v>347300000.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>325400000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23">
+        <v>325400000.0</v>
+      </c>
+      <c r="CI23">
         <v>370500000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>365200000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23"/>
+      <c r="CL23">
+        <v>365200000.0</v>
+      </c>
       <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>363900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>7891000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7068000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7879000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7497000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7015000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6217000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6856000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>8258000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>7654000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>8156000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>1346000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>1663000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>1573000000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
@@ -8814,73 +8908,74 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>6856000000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>8258000000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>8201000000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
@@ -8916,52 +9011,53 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9012,52 +9108,53 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9108,317 +9205,329 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>9455000000.0</v>
+      </c>
+      <c r="C28">
         <v>7769000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6538000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7832000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7184000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6119000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5351000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5614000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1235500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5798000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1235500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4989000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>5787000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>355000000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>496000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>592000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>1068000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>693000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>604000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>572000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>136000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-138100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-70700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>552800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>692200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>607700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>416300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>87675000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>239700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-38992100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>350700000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>135275000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-231500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>135275000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>541100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>58025000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>58025000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>232100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>95900000.0</v>
       </c>
-      <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>95900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>383600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>120275000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>120275000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>481100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>122875000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>122875000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>491500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>86800000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>86800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>347200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1050000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-1050000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4200000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-400000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-400000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1600000.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>-1000000.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-1000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4000000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
+      <c r="BZ28">
+        <v>-4000000.0</v>
+      </c>
       <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>-3900000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28"/>
+      <c r="CD28">
+        <v>-3900000.0</v>
+      </c>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>-4900000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28"/>
+      <c r="CH28">
+        <v>-4900000.0</v>
+      </c>
       <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>25600000.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28"/>
+      <c r="CL28">
+        <v>25600000.0</v>
+      </c>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>23500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>30870000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30562000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32344000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32973000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32870000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33419000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34147000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>34239000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>31294000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>31593000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>5662000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>5882000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
@@ -9448,284 +9557,296 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>1826000000.0</v>
+      </c>
+      <c r="C30">
         <v>6046000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>757699000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1240000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2207000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1185000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1798000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1138000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1886000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1334000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1887000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>666455000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1224000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1225000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1377000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>416000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>614000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>32450000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>677000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>461000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>668000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>843207000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>562000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>602000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>461000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>64083000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>526131500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>331300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>429500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>147800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>98100000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>560387500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>199100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>146306700000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>98500000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>6123500000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>4723000000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>28800000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30"/>
+      <c r="BZ30">
+        <v>28800000.0</v>
+      </c>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>25000000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30"/>
+      <c r="CD30">
+        <v>25000000.0</v>
+      </c>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>26700000.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30"/>
+      <c r="CH30">
+        <v>26700000.0</v>
+      </c>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>29100000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30"/>
+      <c r="CL30">
+        <v>29100000.0</v>
+      </c>
       <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>26200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>-9070000000.0</v>
       </c>
       <c r="J31">
-        <v>-8646000000.0</v>
+        <v>-9070000000.0</v>
       </c>
       <c r="K31">
         <v>-8646000000.0</v>
       </c>
       <c r="L31">
-        <v>-8084000000.0</v>
+        <v>-8646000000.0</v>
       </c>
       <c r="M31">
         <v>-8084000000.0</v>
       </c>
       <c r="N31">
-        <v>-8706000000.0</v>
+        <v>-8084000000.0</v>
       </c>
       <c r="O31">
         <v>-8706000000.0</v>
       </c>
       <c r="P31">
-        <v>-613000000.0</v>
+        <v>-8706000000.0</v>
       </c>
       <c r="Q31">
         <v>-613000000.0</v>
       </c>
       <c r="R31">
-        <v>-859000000.0</v>
+        <v>-613000000.0</v>
       </c>
       <c r="S31">
         <v>-859000000.0</v>
       </c>
       <c r="T31">
-        <v>-966000000.0</v>
+        <v>-859000000.0</v>
       </c>
       <c r="U31">
         <v>-966000000.0</v>
       </c>
-      <c r="V31"/>
+      <c r="V31">
+        <v>-966000000.0</v>
+      </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
@@ -9752,97 +9873,98 @@
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>55000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1174000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1507000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>885000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1061000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>508000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1322000000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>2678000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>2130000000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>1851000000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>1099000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>1209000000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
@@ -9872,303 +9994,315 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>56037000000.0</v>
+      </c>
+      <c r="C33">
         <v>33152000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>32024000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>34777000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34996000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>35371000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>35969000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>37365000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9341250000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>37041000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>9341250000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>34212000000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>34358000000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>5072000000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>5383000000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>5137000000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>5426000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5013000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4969000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4963000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4529000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4420500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4385400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3987600000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3861800000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4797200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2688800000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>541375000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2688800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2693700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2165500000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>553500000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2096300000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>553500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2214000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>381350000.0</v>
       </c>
-      <c r="AP33"/>
-      <c r="AQ33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>381350000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1525400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>394875000.0</v>
       </c>
-      <c r="AT33"/>
-      <c r="AU33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>394875000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1579500000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>419975000.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>419975000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1679900000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>480375000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>480375000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1921500000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>33200000.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>33200000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>132800000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>34400000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>34400000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>137600000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>38525000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>38525000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>154100000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>48625000.0</v>
       </c>
-      <c r="BR33"/>
-      <c r="BS33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>48625000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>194500000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>38000000.0</v>
       </c>
-      <c r="BV33"/>
-      <c r="BW33">
+      <c r="BW33"/>
+      <c r="BX33">
         <v>38000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>152000000.0</v>
       </c>
-      <c r="BY33"/>
       <c r="BZ33">
+        <v>152000000.0</v>
+      </c>
+      <c r="CA33">
         <v>114900000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>129000000.0</v>
       </c>
-      <c r="CC33"/>
       <c r="CD33">
+        <v>129000000.0</v>
+      </c>
+      <c r="CE33">
         <v>115700000.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>129500000.0</v>
       </c>
-      <c r="CG33"/>
       <c r="CH33">
+        <v>129500000.0</v>
+      </c>
+      <c r="CI33">
         <v>110700000.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>116900000.0</v>
       </c>
-      <c r="CK33"/>
-      <c r="CL33"/>
+      <c r="CL33">
+        <v>116900000.0</v>
+      </c>
       <c r="CM33"/>
-      <c r="CN33">
+      <c r="CN33"/>
+      <c r="CO33">
         <v>124000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>10000000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>7000000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>21000000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>38000000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
@@ -10208,535 +10342,564 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>871941000000.0</v>
+      </c>
+      <c r="C35">
         <v>771125000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9977000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11131000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10853000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10488000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9788000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10536000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2634000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11855000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2634000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10823000000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>11325000000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>2046000000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>2459000000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>2312000000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>2408000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2295000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1993000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2056000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1385000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1421300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1352000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1465200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1705100000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2006800000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6602200000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>241025000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6602200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1239000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>964100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>228475000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>129168300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>228475000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>913900000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>159600000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>159600000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>638400000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>188475000.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>188475000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>753900000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>189250000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>189250000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>757000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>95650000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>95650000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>382600000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>71900000.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>71900000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>287600000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>11550000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>11550000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>46200000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>11825000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>11825000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>47300000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>9725000.0</v>
       </c>
-      <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>9725000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>38900000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>10400000.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35">
+      <c r="BW35"/>
+      <c r="BX35">
         <v>10400000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>41600000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35"/>
+      <c r="BZ35">
+        <v>41600000.0</v>
+      </c>
       <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>21700000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35"/>
+      <c r="CD35">
+        <v>21700000.0</v>
+      </c>
       <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>24600000.0</v>
       </c>
-      <c r="CG35"/>
-      <c r="CH35"/>
+      <c r="CH35">
+        <v>24600000.0</v>
+      </c>
       <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>61000000.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35"/>
+      <c r="CL35">
+        <v>61000000.0</v>
+      </c>
       <c r="CM35"/>
-      <c r="CN35">
+      <c r="CN35"/>
+      <c r="CO35">
         <v>66600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>23617000000.0</v>
+      </c>
+      <c r="C36">
         <v>368000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-31299000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>400000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1104000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>339000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>352000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>678000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>211500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>620000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>211500000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>745000000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>804000000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>756140000000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>788129000000.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>705603000000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>4053000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>764490000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>741943000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>575393000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>526642000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>355090600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>374359500000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>300734400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>296836800000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>131500000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>91300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4075000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>176000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>22900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10600300000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1475000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-30700000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1475000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>93625500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>9625000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1404600000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>9625000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>110216000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1425000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-1477000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1425000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>79684500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1450000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-1603700000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1450000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>32088700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3150000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-1861600000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3150000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>15675600000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>100000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-112400000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>100000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2300000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>100000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-112400000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>100000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>221900000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-115300000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>100000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>119900000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-1125000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-184000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-1125000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>218100000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1525000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-164300000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1525000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>203000000.0</v>
       </c>
-      <c r="BY36"/>
       <c r="BZ36">
+        <v>203000000.0</v>
+      </c>
+      <c r="CA36">
         <v>-114900000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>-3900000.0</v>
       </c>
-      <c r="CC36"/>
       <c r="CD36">
+        <v>-3900000.0</v>
+      </c>
+      <c r="CE36">
         <v>-115700000.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36">
+      <c r="CF36"/>
+      <c r="CG36">
         <v>-4900000.0</v>
       </c>
-      <c r="CG36"/>
       <c r="CH36">
+        <v>-4900000.0</v>
+      </c>
+      <c r="CI36">
         <v>-110700000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>-4400000.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36"/>
+      <c r="CL36">
+        <v>-4400000.0</v>
+      </c>
       <c r="CM36"/>
-      <c r="CN36">
+      <c r="CN36"/>
+      <c r="CO36">
         <v>-6500000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...1 lines deleted...]
-      <c r="E37"/>
+      <c r="C37">
+        <v>2389000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2074000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2140000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -10780,730 +10943,754 @@
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>811471000000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>795290000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>805010000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>865000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1074000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297000000.0</v>
       </c>
       <c r="K38">
         <v>1297000000.0</v>
       </c>
       <c r="L38">
-        <v>1280000000.0</v>
+        <v>1297000000.0</v>
       </c>
       <c r="M38">
         <v>1280000000.0</v>
       </c>
       <c r="N38">
-        <v>1348000000.0</v>
+        <v>1280000000.0</v>
       </c>
       <c r="O38">
         <v>1348000000.0</v>
       </c>
       <c r="P38">
-        <v>165000000.0</v>
+        <v>1348000000.0</v>
       </c>
       <c r="Q38">
         <v>165000000.0</v>
       </c>
       <c r="R38">
-        <v>152000000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="S38">
         <v>152000000.0</v>
       </c>
       <c r="T38">
-        <v>159000000.0</v>
+        <v>152000000.0</v>
       </c>
       <c r="U38">
         <v>159000000.0</v>
       </c>
-      <c r="V38"/>
+      <c r="V38">
+        <v>159000000.0</v>
+      </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>131500000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>91300000.0</v>
       </c>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>128297100000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>131560200000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>110077300000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>53873900000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>23633700000.0</v>
       </c>
-      <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>275000000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>262000000.0</v>
       </c>
-      <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>381100000.0</v>
       </c>
-      <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>280700000.0</v>
       </c>
-      <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
-      <c r="BV38">
+      <c r="BV38"/>
+      <c r="BW38">
         <v>431600000.0</v>
       </c>
-      <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
+      <c r="CO38"/>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>834211000000.0</v>
+      </c>
+      <c r="C39">
         <v>753548000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-761151000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>694466000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>754431000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>766203000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>805674000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>792397000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>198589000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>845794000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>198589000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>750232000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>748867000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>767728000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>767576000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>843018000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>841613000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>905203000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>905119000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>797685000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>796295000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3958000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>836323000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>741803000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>735637000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>526546000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>559221800000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>44337100000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>458336000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>448490500000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>451920600000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>481224300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>33932200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>15200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>123200000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6100000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1594600000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>128150300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1594600000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6378400000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1530975000.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>1530975000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>400000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1178375000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>1178375000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-9500000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>927775000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>927775000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-5000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>444775000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>444775000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-15663000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>15350000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>15350000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>61400000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12325000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>12325000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>49300000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>20475000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>20475000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>81900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15275000.0</v>
       </c>
-      <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>15275000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>61100000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>16075000.0</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>16075000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>35500000.0</v>
       </c>
-      <c r="BY39"/>
-      <c r="BZ39"/>
+      <c r="BZ39">
+        <v>35500000.0</v>
+      </c>
       <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>21800000.0</v>
       </c>
-      <c r="CC39"/>
-      <c r="CD39"/>
+      <c r="CD39">
+        <v>21800000.0</v>
+      </c>
       <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>21300000.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39"/>
+      <c r="CH39">
+        <v>21300000.0</v>
+      </c>
       <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>18800000.0</v>
       </c>
-      <c r="CK39"/>
-      <c r="CL39"/>
+      <c r="CL39">
+        <v>18800000.0</v>
+      </c>
       <c r="CM39"/>
-      <c r="CN39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>13200000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>-1528000000.0</v>
+      </c>
+      <c r="C40">
         <v>-237000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>91886000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>695650000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>754944000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>765875000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>806121000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>794480000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>198581500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>845149000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>198581500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>748572000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>749257000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>768015000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>768105000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>842245000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>841816000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>905311000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>905331000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>796805000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>796571000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>819838000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>836146000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>815125000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>735507000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>589862000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>559104500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>149900000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>457597500000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>447651500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>451516600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>555123700000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>36583125000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>554713400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>560675400000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>145998600000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>25008675000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>128095600000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>25008675000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>99920000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>29075200000.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>29075200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-64100000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>21099325000.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40">
+      <c r="AU40"/>
+      <c r="AV40">
         <v>21099325000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>84370800000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>8946825000.0</v>
       </c>
-      <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>8946825000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>35757300000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4473850000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>4473850000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>17422200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>81525000.0</v>
       </c>
-      <c r="BF40"/>
-      <c r="BG40">
+      <c r="BG40"/>
+      <c r="BH40">
         <v>81525000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>130800000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>19175000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>19175000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>62200000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>18125000.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>18125000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>52400000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>18975000.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>18975000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>56300000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>14475000.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>14475000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>45600000.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40"/>
+      <c r="BZ40">
+        <v>45600000.0</v>
+      </c>
       <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>38900000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40"/>
+      <c r="CD40">
+        <v>38900000.0</v>
+      </c>
       <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>40600000.0</v>
       </c>
-      <c r="CG40"/>
-      <c r="CH40"/>
+      <c r="CH40">
+        <v>40600000.0</v>
+      </c>
       <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>34000000.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40"/>
+      <c r="CL40">
+        <v>34000000.0</v>
+      </c>
       <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>41200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>3060000000.0</v>
       </c>
       <c r="J41">
-        <v>3597000000.0</v>
+        <v>3060000000.0</v>
       </c>
       <c r="K41">
         <v>3597000000.0</v>
       </c>
       <c r="L41">
+        <v>3597000000.0</v>
+      </c>
+      <c r="M41">
         <v>2065000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219000000.0</v>
       </c>
       <c r="O41">
         <v>2219000000.0</v>
       </c>
       <c r="P41">
-        <v>542000000.0</v>
+        <v>2219000000.0</v>
       </c>
       <c r="Q41">
         <v>542000000.0</v>
       </c>
       <c r="R41">
-        <v>573000000.0</v>
+        <v>542000000.0</v>
       </c>
       <c r="S41">
         <v>573000000.0</v>
       </c>
       <c r="T41">
-        <v>554000000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="U41">
         <v>554000000.0</v>
       </c>
-      <c r="V41"/>
+      <c r="V41">
+        <v>554000000.0</v>
+      </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
@@ -11530,306 +11717,318 @@
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
+      <c r="CO41"/>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>978000000.0</v>
+        <v>7277000000.0</v>
       </c>
       <c r="C42">
         <v>978000000.0</v>
       </c>
       <c r="D42">
         <v>978000000.0</v>
       </c>
       <c r="E42">
         <v>978000000.0</v>
       </c>
       <c r="F42">
         <v>978000000.0</v>
       </c>
       <c r="G42">
         <v>978000000.0</v>
       </c>
       <c r="H42">
         <v>978000000.0</v>
       </c>
       <c r="I42">
+        <v>978000000.0</v>
+      </c>
+      <c r="J42">
         <v>6068000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>978000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6068000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>18752000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>18807000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>972000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>18558000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>971000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1805000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>967000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1981000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>967000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1796000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>967000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>965000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2828000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>964000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2822000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>961300000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2712300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>960000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>959900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>957700000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1614500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>456875000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1614500000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1649200000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1638500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>450925000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1583300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>450925000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1620900000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>471150000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1661900000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>471150000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1681000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>470550000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1653700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>470550000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1684800000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>479350000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1708300000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>479350000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1741400000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>411675000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1472400000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>411675000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1479700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-48050000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-18100000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-48050000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-253800000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>13600000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-255200000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>13600000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>4300000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>20125000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>20125000.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>47625000.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>47625000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>42100000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>42850000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>43000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>42850000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>44000000.0</v>
       </c>
-      <c r="BY42"/>
       <c r="BZ42">
+        <v>44000000.0</v>
+      </c>
+      <c r="CA42">
         <v>44900000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>45800000.0</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42">
+        <v>45800000.0</v>
+      </c>
+      <c r="CE42">
         <v>46800000.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>47700000.0</v>
       </c>
-      <c r="CG42"/>
       <c r="CH42">
+        <v>47700000.0</v>
+      </c>
+      <c r="CI42">
         <v>63700000.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>73400000.0</v>
       </c>
-      <c r="CK42"/>
-      <c r="CL42"/>
+      <c r="CL42">
+        <v>73400000.0</v>
+      </c>
       <c r="CM42"/>
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42">
         <v>102200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11880,52 +12079,53 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11976,71 +12176,72 @@
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1973000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>1822000000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1714000000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>1544000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
@@ -12080,354 +12281,366 @@
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>696000000.0</v>
+      </c>
+      <c r="C46">
         <v>695000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>576000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>681000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>701000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>716000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>771000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>797000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>199250000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>759000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>199250000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>832000000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>931000000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>297000000.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>273000000.0</v>
       </c>
-      <c r="S46"/>
-      <c r="T46">
+      <c r="T46"/>
+      <c r="U46">
         <v>288000000.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>304000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>149000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>127000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>129000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>113000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>107800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>96600000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>93900000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>87700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>115600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>88900000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20025000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>88900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>521534900000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>80100000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18325000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>79900000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18325000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>73300000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15600000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>62000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15600000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>62400000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>18725000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>68900000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>18725000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>74900000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>19975000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>78100000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>19975000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>79900000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>18200000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>72400000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>18200000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>72800000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>14700000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>54600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>14700000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>58800000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16025000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>60000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>16025000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>64100000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>17925000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>66200000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>17925000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>71700000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>42075000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>117700000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>42075000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>168300000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>31575000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>137000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>31575000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>126300000.0</v>
       </c>
-      <c r="BY46"/>
       <c r="BZ46">
+        <v>126300000.0</v>
+      </c>
+      <c r="CA46">
         <v>114900000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>115400000.0</v>
       </c>
-      <c r="CC46"/>
       <c r="CD46">
+        <v>115400000.0</v>
+      </c>
+      <c r="CE46">
         <v>115700000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>117100000.0</v>
       </c>
-      <c r="CG46"/>
       <c r="CH46">
+        <v>117100000.0</v>
+      </c>
+      <c r="CI46">
         <v>110700000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>114400000.0</v>
       </c>
-      <c r="CK46"/>
-      <c r="CL46"/>
+      <c r="CL46">
+        <v>114400000.0</v>
+      </c>
       <c r="CM46"/>
-      <c r="CN46">
+      <c r="CN46"/>
+      <c r="CO46">
         <v>123200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-      <c r="H47">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>797000000.0</v>
       </c>
       <c r="J47">
-        <v>759000000.0</v>
+        <v>797000000.0</v>
       </c>
       <c r="K47">
         <v>759000000.0</v>
       </c>
       <c r="L47">
-        <v>832000000.0</v>
+        <v>759000000.0</v>
       </c>
       <c r="M47">
         <v>832000000.0</v>
       </c>
       <c r="N47">
-        <v>931000000.0</v>
+        <v>832000000.0</v>
       </c>
       <c r="O47">
         <v>931000000.0</v>
       </c>
       <c r="P47">
-        <v>297000000.0</v>
+        <v>931000000.0</v>
       </c>
       <c r="Q47">
         <v>297000000.0</v>
       </c>
       <c r="R47">
-        <v>273000000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="S47">
         <v>273000000.0</v>
       </c>
       <c r="T47">
-        <v>288000000.0</v>
+        <v>273000000.0</v>
       </c>
       <c r="U47">
         <v>288000000.0</v>
       </c>
-      <c r="V47"/>
+      <c r="V47">
+        <v>288000000.0</v>
+      </c>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
@@ -12454,312 +12667,324 @@
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
+      <c r="CO47"/>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>11424000000.0</v>
+      </c>
+      <c r="C48">
         <v>17873000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1601000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1879000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1905000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2917000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3528000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3840000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>960000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4028000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>960000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3816000000.0</v>
       </c>
       <c r="M48">
         <v>3816000000.0</v>
       </c>
       <c r="N48">
-        <v>3489000000.0</v>
+        <v>3816000000.0</v>
       </c>
       <c r="O48">
         <v>3489000000.0</v>
       </c>
       <c r="P48">
-        <v>911000000.0</v>
+        <v>3489000000.0</v>
       </c>
       <c r="Q48">
         <v>911000000.0</v>
       </c>
       <c r="R48">
-        <v>773000000.0</v>
+        <v>911000000.0</v>
       </c>
       <c r="S48">
         <v>773000000.0</v>
       </c>
       <c r="T48">
-        <v>668000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="U48">
         <v>668000000.0</v>
       </c>
       <c r="V48">
+        <v>668000000.0</v>
+      </c>
+      <c r="W48">
         <v>541000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>424000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>570000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>419000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>125000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>259200000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>145300000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>255300000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>102800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>20000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-160200000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-31700000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-160200000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-104900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-126800000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-65725000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-208900000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-65725000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-262900000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-165725000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-616600000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-165725000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-662900000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-193925000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-745900000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-193925000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-775700000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-200800000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-801900000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-200800000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-803200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-82775000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-364600000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-82775000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-331100000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-87925000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-326100000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-87925000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-351700000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>67000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-239000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>67000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>268000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>55075000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>235000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>55075000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>220300000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>76925000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>195800000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>76925000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>307700000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>65650000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>285600000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>65650000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>262600000.0</v>
       </c>
-      <c r="BY48"/>
       <c r="BZ48">
+        <v>262600000.0</v>
+      </c>
+      <c r="CA48">
         <v>250100000.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CB48"/>
+      <c r="CC48">
         <v>220600000.0</v>
       </c>
-      <c r="CC48"/>
       <c r="CD48">
+        <v>220600000.0</v>
+      </c>
+      <c r="CE48">
         <v>199700000.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CF48"/>
+      <c r="CG48">
         <v>192800000.0</v>
       </c>
-      <c r="CG48"/>
       <c r="CH48">
+        <v>192800000.0</v>
+      </c>
+      <c r="CI48">
         <v>178200000.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>171700000.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48"/>
+      <c r="CL48">
+        <v>171700000.0</v>
+      </c>
       <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>136600000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12810,101 +13035,102 @@
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>3200000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2347000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1452000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2689000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2048000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2634000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1295000000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>60000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>0.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>379000000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>605000000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>474000000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>512000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
@@ -12932,648 +13158,668 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>13511000000.0</v>
+      </c>
+      <c r="C51">
         <v>11718000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9990000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9965000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10840000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9699000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8851000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8823000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2037750000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8318000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2037750000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8369000000.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>8535000000.0</v>
       </c>
-      <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>2140000000.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>2137000000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>2085000000.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>2518000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2203000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1903000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1953000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1306000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1012600000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>931000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1476700000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1634600000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1734900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1339400000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>199225000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1162800000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1143700000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>796900000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>189275000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>189275000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>757100000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>124775000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>124775000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>499100000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>151675000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>151675000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>606700000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>156200000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>156200000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>624800000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>173025000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>173025000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>692100000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>105025000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>105025000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>420100000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>275000.0</v>
       </c>
-      <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>275000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1100000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>825000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>825000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3300000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1225000.0</v>
       </c>
-      <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>1225000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>4900000.0</v>
       </c>
-      <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>30000000.0</v>
       </c>
-      <c r="CK51"/>
-      <c r="CL51"/>
+      <c r="CL51">
+        <v>30000000.0</v>
+      </c>
       <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>3317000000.0</v>
+      </c>
+      <c r="C52">
         <v>3325000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2478000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1592000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2689000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2166000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2634000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1434000000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>60000000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>168000000.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>379000000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>647000000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>474000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>549000000.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>725000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>565000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>475000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>522000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>758000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>466000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>384100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>930200000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>837800000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>793300000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>388100000.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>366300000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>347200000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>400000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>10500000.0</v>
       </c>
-      <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>100000.0</v>
       </c>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>900000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>2300000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>436000000.0</v>
       </c>
-      <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>171400000.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>600000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>2800000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>4400000.0</v>
       </c>
-      <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>199000000.0</v>
+      </c>
+      <c r="C53">
         <v>9000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>212000000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>16793000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>17275000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-27000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>226000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>56500000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-75000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>56500000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-27000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>-9000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>758602000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>788020000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>720845000000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>3958000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>764411000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>741803000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>575278000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>526546000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>355000600000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>374181600000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>300640800000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>296718900000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>2646000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>111500000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>521421900000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>10584000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>23404900000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>200000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>23404900000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>93619600000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>27544375000.0</v>
       </c>
-      <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>27544375000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>110177500000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>19919700000.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>19919700000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>79678800000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>8020725000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>8020725000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>32082900000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>3915750000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>3915750000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>15663000000.0</v>
       </c>
-      <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>55375000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>55375000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>221500000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>29875000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>29875000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>119500000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>55750000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>55750000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>223000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>51750000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>51750000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>207000000.0</v>
       </c>
-      <c r="BY53"/>
-      <c r="BZ53"/>
+      <c r="BZ53">
+        <v>207000000.0</v>
+      </c>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>186000000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53"/>
+      <c r="CD53">
+        <v>186000000.0</v>
+      </c>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>143000000.0</v>
       </c>
-      <c r="CG53"/>
-      <c r="CH53"/>
+      <c r="CH53">
+        <v>143000000.0</v>
+      </c>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>196000000.0</v>
       </c>
-      <c r="CK53"/>
-      <c r="CL53"/>
+      <c r="CL53">
+        <v>196000000.0</v>
+      </c>
       <c r="CM53"/>
-      <c r="CN53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>194000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13624,1018 +13870,1063 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>896329000000.0</v>
+      </c>
+      <c r="C55">
         <v>796704000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>811471000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>732819000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>795290000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>805010000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>846941000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>835156000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>208789000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>886689000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>208789000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>787109000000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>806059000000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>849141000000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>912884000000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>803651000000.0</v>
       </c>
-      <c r="U55"/>
-      <c r="V55">
+      <c r="V55"/>
+      <c r="W55">
         <v>930739000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>842846000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>822395000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>741980000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>596331000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>564795200000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>575861600000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>463251200000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>453302300000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>457999400000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>564129400000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>37231500000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>564129400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>564575200000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>148926000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>25607500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>130626600000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>25607500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>102430000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>29523800000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>131560500000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>29523800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>118095200000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>21549275000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>110078000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>21549275000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>86197100000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9404400000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>53874300000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9404400000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>37617600000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4891050000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>23634100000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4891050000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>19564200000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>66775000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>291600000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>66775000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>267100000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>103425000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>262000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>103425000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>413700000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>90100000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>381100000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>90100000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>360400000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>120875000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>328700000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>120875000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>483500000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>106825000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>458900000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>106825000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>427300000.0</v>
       </c>
-      <c r="BY55"/>
       <c r="BZ55">
+        <v>427300000.0</v>
+      </c>
+      <c r="CA55">
         <v>413900000.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55">
+      <c r="CB55"/>
+      <c r="CC55">
         <v>365700000.0</v>
       </c>
-      <c r="CC55"/>
       <c r="CD55">
+        <v>365700000.0</v>
+      </c>
+      <c r="CE55">
         <v>347300000.0</v>
       </c>
-      <c r="CE55"/>
-      <c r="CF55">
+      <c r="CF55"/>
+      <c r="CG55">
         <v>325400000.0</v>
       </c>
-      <c r="CG55"/>
       <c r="CH55">
+        <v>325400000.0</v>
+      </c>
+      <c r="CI55">
         <v>370500000.0</v>
       </c>
-      <c r="CI55"/>
-      <c r="CJ55">
+      <c r="CJ55"/>
+      <c r="CK55">
         <v>365200000.0</v>
       </c>
-      <c r="CK55"/>
-      <c r="CL55"/>
+      <c r="CL55">
+        <v>365200000.0</v>
+      </c>
       <c r="CM55"/>
-      <c r="CN55">
+      <c r="CN55"/>
+      <c r="CO55">
         <v>363900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>840292000000.0</v>
+      </c>
+      <c r="C56">
         <v>763552000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>779447000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>698042000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>760294000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>769639000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>810972000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>797791000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>199447750000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>849648000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>199447750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>752897000000.0</v>
       </c>
       <c r="M56">
         <v>752897000000.0</v>
       </c>
       <c r="N56">
-        <v>771701000000.0</v>
+        <v>752897000000.0</v>
       </c>
       <c r="O56">
         <v>771701000000.0</v>
       </c>
       <c r="P56">
-        <v>844069000000.0</v>
+        <v>771701000000.0</v>
       </c>
       <c r="Q56">
         <v>844069000000.0</v>
       </c>
       <c r="R56">
-        <v>907501000000.0</v>
+        <v>844069000000.0</v>
       </c>
       <c r="S56">
         <v>907501000000.0</v>
       </c>
       <c r="T56">
-        <v>798514000000.0</v>
+        <v>907501000000.0</v>
       </c>
       <c r="U56">
         <v>798514000000.0</v>
       </c>
       <c r="V56">
+        <v>798514000000.0</v>
+      </c>
+      <c r="W56">
         <v>925313000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>837833000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>817426000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>737017000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>591802000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>560374700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>571476200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>459263600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>449440500000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>453202200000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>561440600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>36690125000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>561440600000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>561881500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>146760500000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>25054000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>233200000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25054000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>100216000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>29142450000.0</v>
       </c>
-      <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>29142450000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>116569800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>21154400000.0</v>
       </c>
-      <c r="AT56"/>
-      <c r="AU56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>21154400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>84617600000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>8984425000.0</v>
       </c>
-      <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>8984425000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>35937700000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4410675000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>4410675000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>17642700000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>33575000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>33575000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>134300000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>69025000.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>69025000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>276100000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>51575000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>51575000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>206300000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>72250000.0</v>
       </c>
-      <c r="BR56"/>
-      <c r="BS56">
+      <c r="BS56"/>
+      <c r="BT56">
         <v>72250000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>289000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>68825000.0</v>
       </c>
-      <c r="BV56"/>
-      <c r="BW56">
+      <c r="BW56"/>
+      <c r="BX56">
         <v>68825000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>275300000.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56"/>
+      <c r="BZ56">
+        <v>275300000.0</v>
+      </c>
       <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>236700000.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56"/>
+      <c r="CD56">
+        <v>236700000.0</v>
+      </c>
       <c r="CE56"/>
-      <c r="CF56">
+      <c r="CF56"/>
+      <c r="CG56">
         <v>195900000.0</v>
       </c>
-      <c r="CG56"/>
-      <c r="CH56"/>
+      <c r="CH56">
+        <v>195900000.0</v>
+      </c>
       <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>248300000.0</v>
       </c>
-      <c r="CK56"/>
-      <c r="CL56"/>
+      <c r="CL56">
+        <v>248300000.0</v>
+      </c>
       <c r="CM56"/>
-      <c r="CN56">
+      <c r="CN56"/>
+      <c r="CO56">
         <v>239900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>3317000000.0</v>
+      </c>
+      <c r="C57">
         <v>3325000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2478000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>696535000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>759409000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>768578000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>810464000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>796469000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>199117250000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>846970000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>199117250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750767000000.0</v>
       </c>
       <c r="M57">
         <v>750767000000.0</v>
       </c>
       <c r="N57">
-        <v>769850000000.0</v>
+        <v>750767000000.0</v>
       </c>
       <c r="O57">
         <v>769850000000.0</v>
       </c>
       <c r="P57">
-        <v>842970000000.0</v>
+        <v>769850000000.0</v>
       </c>
       <c r="Q57">
         <v>842970000000.0</v>
       </c>
       <c r="R57">
-        <v>906292000000.0</v>
+        <v>842970000000.0</v>
       </c>
       <c r="S57">
         <v>906292000000.0</v>
       </c>
       <c r="T57">
-        <v>797538000000.0</v>
+        <v>906292000000.0</v>
       </c>
       <c r="U57">
         <v>797538000000.0</v>
       </c>
       <c r="V57">
+        <v>797538000000.0</v>
+      </c>
+      <c r="W57">
         <v>924543000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>836853000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>816494000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>736172000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>591439000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>559760200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>571152700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>458589900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>448693800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>453037300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>555628500000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>36590725000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>555628500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>561369500000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>146362900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>25016600000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>128497800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>25016600000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>100066400000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>29079950000.0</v>
       </c>
-      <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>29079950000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>116319800000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>21103100000.0</v>
       </c>
-      <c r="AT57"/>
-      <c r="AU57">
+      <c r="AU57"/>
+      <c r="AV57">
         <v>21103100000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>84412400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8951850000.0</v>
       </c>
-      <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>8951850000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>35807400000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4479675000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>4479675000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>17918700000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>82350000.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>82350000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>329400000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>19675000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>19675000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>78700000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>19200000.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>19200000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>76800000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19725000.0</v>
       </c>
-      <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>19725000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>78900000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>16000000.0</v>
       </c>
-      <c r="BV57"/>
-      <c r="BW57">
+      <c r="BW57"/>
+      <c r="BX57">
         <v>16000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>64000000.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57"/>
+      <c r="BZ57">
+        <v>64000000.0</v>
+      </c>
       <c r="CA57"/>
-      <c r="CB57">
+      <c r="CB57"/>
+      <c r="CC57">
         <v>62700000.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57"/>
+      <c r="CD57">
+        <v>62700000.0</v>
+      </c>
       <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>58800000.0</v>
       </c>
-      <c r="CG57"/>
-      <c r="CH57"/>
+      <c r="CH57">
+        <v>58800000.0</v>
+      </c>
       <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>59100000.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57"/>
+      <c r="CL57">
+        <v>59100000.0</v>
+      </c>
       <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>58500000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>875258000000.0</v>
+      </c>
+      <c r="C58">
         <v>774450000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>788250000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>707666000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>770262000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>779047000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>820252000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>807005000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>201751250000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>858825000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>201751250000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>761590000000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>781175000000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>845016000000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>908751000000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>799850000000.0</v>
       </c>
-      <c r="U58"/>
-      <c r="V58">
+      <c r="V58"/>
+      <c r="W58">
         <v>926951000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>839148000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>818487000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>738228000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>592824000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>561181500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>572504700000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>460055100000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>450398900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>455044100000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>562230700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>36831750000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>562230700000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>562608500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>147327000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>25245075000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>129168300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>25245075000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>100980300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>29239550000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>130401200000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>29239550000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>116958200000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>21291575000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>109056500000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>21291575000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>85166300000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>9141100000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>52860600000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9141100000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>36564400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4575325000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>22420100000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4575325000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>18301300000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>154250000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>619200000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>154250000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>617000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>31225000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>500900000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>31225000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>124900000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>31025000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>133900000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>31025000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>124100000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>29450000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>117200000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>29450000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>117800000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>26400000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>114700000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>26400000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>105600000.0</v>
       </c>
-      <c r="BY58"/>
-      <c r="BZ58"/>
+      <c r="BZ58">
+        <v>105600000.0</v>
+      </c>
       <c r="CA58"/>
-      <c r="CB58">
+      <c r="CB58"/>
+      <c r="CC58">
         <v>84400000.0</v>
       </c>
-      <c r="CC58"/>
-      <c r="CD58"/>
+      <c r="CD58">
+        <v>84400000.0</v>
+      </c>
       <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>83400000.0</v>
       </c>
-      <c r="CG58"/>
-      <c r="CH58"/>
+      <c r="CH58">
+        <v>83400000.0</v>
+      </c>
       <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>120100000.0</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58"/>
+      <c r="CL58">
+        <v>120100000.0</v>
+      </c>
       <c r="CM58"/>
-      <c r="CN58">
+      <c r="CN58"/>
+      <c r="CO58">
         <v>125100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14686,302 +14977,314 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>18701000000.0</v>
+      </c>
+      <c r="C60">
         <v>19779000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>21147000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>23013000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>22787000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>23807000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>24568000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>25996000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7037750000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>25921000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7037750000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>23640000000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>23058000000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>3711000000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>3745000000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>3455000000.0</v>
       </c>
-      <c r="U60"/>
-      <c r="V60">
+      <c r="V60"/>
+      <c r="W60">
         <v>3461000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3343000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3422000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3227000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2971000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3105900000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2881700000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2743900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2490400000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2526500000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1473100000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>399750000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1473100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1544300000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1530500000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>362425000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1393200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>362425000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1376800000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>284250000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1064100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>284250000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1036900000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>257700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>926600000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>257700000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>927900000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>263300000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>925100000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>263300000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>956900000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>315725000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1126500000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>315725000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1167700000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-87475000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-330400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-87475000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-352500000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>72200000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-240700000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>72200000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>287200000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>59075000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>249900000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>59075000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>235200000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>91425000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>210700000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>91425000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>364700000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>80425000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>343500000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>80425000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>321500000.0</v>
       </c>
-      <c r="BY60"/>
       <c r="BZ60">
+        <v>321500000.0</v>
+      </c>
+      <c r="CA60">
         <v>309900000.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>281300000.0</v>
       </c>
-      <c r="CC60"/>
       <c r="CD60">
+        <v>281300000.0</v>
+      </c>
+      <c r="CE60">
         <v>261400000.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>242000000.0</v>
       </c>
-      <c r="CG60"/>
       <c r="CH60">
+        <v>242000000.0</v>
+      </c>
+      <c r="CI60">
         <v>243400000.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>245100000.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60"/>
+      <c r="CL60">
+        <v>245100000.0</v>
+      </c>
       <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>238800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15032,52 +15335,53 @@
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15128,50 +15432,51 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15252,51 +15557,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>5565000000.0</v>
       </c>
       <c r="C2">
         <v>1173000000.0</v>
       </c>
       <c r="D2">
         <v>1143000000.0</v>
       </c>
       <c r="E2">
         <v>1064000000.0</v>
       </c>
       <c r="F2">
         <v>859000000.0</v>
       </c>
       <c r="G2">
         <v>208000000.0</v>
       </c>
       <c r="H2">
         <v>210000000.0</v>
       </c>
       <c r="I2">
         <v>227000000.0</v>
       </c>
@@ -15313,81 +15618,81 @@
         <v>254000000.0</v>
       </c>
       <c r="N2">
         <v>311700000.0</v>
       </c>
       <c r="O2">
         <v>188100000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
-        <v>2226000000.0</v>
+        <v>2238000000.0</v>
       </c>
       <c r="C3">
         <v>2216000000.0</v>
       </c>
       <c r="D3">
         <v>2143000000.0</v>
       </c>
       <c r="E3">
         <v>1893000000.0</v>
       </c>
       <c r="F3">
         <v>1570000000.0</v>
       </c>
       <c r="G3">
         <v>340000000.0</v>
       </c>
       <c r="H3">
         <v>369000000.0</v>
       </c>
       <c r="I3">
         <v>287000000.0</v>
       </c>
       <c r="J3">
         <v>255000000.0</v>
       </c>
       <c r="K3">
-        <v>233400000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="L3">
         <v>170400000.0</v>
       </c>
       <c r="M3">
         <v>142933298.0</v>
       </c>
       <c r="N3">
         <v>178600000.0</v>
       </c>
       <c r="O3">
         <v>129200000.0</v>
       </c>
       <c r="P3">
         <v>95300000.0</v>
       </c>
       <c r="Q3">
         <v>96700000.0</v>
       </c>
       <c r="R3">
         <v>123000000.0</v>
       </c>
       <c r="S3">
         <v>85800000.0</v>
       </c>
@@ -15402,128 +15707,128 @@
       </c>
       <c r="W3">
         <v>28700000.0</v>
       </c>
       <c r="X3">
         <v>23500000.0</v>
       </c>
       <c r="Y3">
         <v>19900000.0</v>
       </c>
       <c r="Z3">
         <v>18300000.0</v>
       </c>
       <c r="AA3">
         <v>19900000.0</v>
       </c>
       <c r="AB3">
         <v>22200000.0</v>
       </c>
       <c r="AC3">
         <v>33100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>512000000.0</v>
       </c>
       <c r="F4">
         <v>2600000000.0</v>
       </c>
       <c r="G4">
         <v>2600000000.0</v>
       </c>
       <c r="H4">
         <v>2600000000.0</v>
       </c>
       <c r="I4">
         <v>2600000000.0</v>
       </c>
       <c r="J4">
         <v>-25000000.0</v>
       </c>
       <c r="K4">
         <v>-71000000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>2276000000.0</v>
       </c>
       <c r="C5">
         <v>1923000000.0</v>
       </c>
       <c r="D5">
         <v>1749000000.0</v>
       </c>
       <c r="E5">
-        <v>1657000000.0</v>
+        <v>1693000000.0</v>
       </c>
       <c r="F5">
-        <v>1387000000.0</v>
+        <v>1092000000.0</v>
       </c>
       <c r="G5">
-        <v>544000000.0</v>
+        <v>551000000.0</v>
       </c>
       <c r="H5">
-        <v>900000000.0</v>
+        <v>728000000.0</v>
       </c>
       <c r="I5">
-        <v>782000000.0</v>
+        <v>758000000.0</v>
       </c>
       <c r="J5">
-        <v>630000000.0</v>
+        <v>686000000.0</v>
       </c>
       <c r="K5">
-        <v>454600000.0</v>
+        <v>431000000.0</v>
       </c>
       <c r="L5">
         <v>435500000.0</v>
       </c>
       <c r="M5">
         <v>307366702.0</v>
       </c>
       <c r="N5">
         <v>356500000.0</v>
       </c>
       <c r="O5">
         <v>293900000.0</v>
       </c>
       <c r="P5">
         <v>341000000.0</v>
       </c>
       <c r="Q5">
         <v>247800000.0</v>
       </c>
       <c r="R5">
         <v>178400000.0</v>
       </c>
       <c r="S5">
         <v>-193800000.0</v>
       </c>
@@ -15538,81 +15843,81 @@
       </c>
       <c r="W5">
         <v>84600000.0</v>
       </c>
       <c r="X5">
         <v>89600000.0</v>
       </c>
       <c r="Y5">
         <v>80300000.0</v>
       </c>
       <c r="Z5">
         <v>76400000.0</v>
       </c>
       <c r="AA5">
         <v>34900000.0</v>
       </c>
       <c r="AB5">
         <v>53300000.0</v>
       </c>
       <c r="AC5">
         <v>23300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>4502000000.0</v>
+        <v>4514000000.0</v>
       </c>
       <c r="C6">
         <v>4139000000.0</v>
       </c>
       <c r="D6">
         <v>3892000000.0</v>
       </c>
       <c r="E6">
-        <v>3550000000.0</v>
+        <v>3586000000.0</v>
       </c>
       <c r="F6">
-        <v>2957000000.0</v>
+        <v>2662000000.0</v>
       </c>
       <c r="G6">
-        <v>884000000.0</v>
+        <v>891000000.0</v>
       </c>
       <c r="H6">
-        <v>1269000000.0</v>
+        <v>1097000000.0</v>
       </c>
       <c r="I6">
-        <v>1069000000.0</v>
+        <v>1045000000.0</v>
       </c>
       <c r="J6">
-        <v>885000000.0</v>
+        <v>941000000.0</v>
       </c>
       <c r="K6">
-        <v>688000000.0</v>
+        <v>664000000.0</v>
       </c>
       <c r="L6">
         <v>605900000.0</v>
       </c>
       <c r="M6">
         <v>450300000.0</v>
       </c>
       <c r="N6">
         <v>535100000.0</v>
       </c>
       <c r="O6">
         <v>423100000.0</v>
       </c>
       <c r="P6">
         <v>436300000.0</v>
       </c>
       <c r="Q6">
         <v>344500000.0</v>
       </c>
       <c r="R6">
         <v>301400000.0</v>
       </c>
       <c r="S6">
         <v>-108000000.0</v>
       </c>
@@ -15627,129 +15932,129 @@
       </c>
       <c r="W6">
         <v>113300000.0</v>
       </c>
       <c r="X6">
         <v>113100000.0</v>
       </c>
       <c r="Y6">
         <v>100200000.0</v>
       </c>
       <c r="Z6">
         <v>94700000.0</v>
       </c>
       <c r="AA6">
         <v>54800000.0</v>
       </c>
       <c r="AB6">
         <v>75500000.0</v>
       </c>
       <c r="AC6">
         <v>56400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>512000000.0</v>
       </c>
       <c r="F8">
         <v>2668000000.0</v>
       </c>
       <c r="G8">
         <v>128000000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>117000000.0</v>
       </c>
       <c r="K8">
         <v>-71000000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>3748000000.0</v>
       </c>
       <c r="C9">
         <v>7685000000.0</v>
       </c>
       <c r="D9">
         <v>7236000000.0</v>
       </c>
       <c r="E9">
         <v>6679000000.0</v>
       </c>
       <c r="F9">
         <v>5676000000.0</v>
       </c>
       <c r="G9">
         <v>1822000000.0</v>
       </c>
       <c r="H9">
         <v>2104000000.0</v>
       </c>
       <c r="I9">
         <v>1908000000.0</v>
       </c>
@@ -15794,51 +16099,51 @@
       </c>
       <c r="W9">
         <v>244400000.0</v>
       </c>
       <c r="X9">
         <v>237100000.0</v>
       </c>
       <c r="Y9">
         <v>225900000.0</v>
       </c>
       <c r="Z9">
         <v>206600000.0</v>
       </c>
       <c r="AA9">
         <v>188400000.0</v>
       </c>
       <c r="AB9">
         <v>171200000.0</v>
       </c>
       <c r="AC9">
         <v>155300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>1969000000.0</v>
       </c>
       <c r="C10">
         <v>1258000000.0</v>
       </c>
       <c r="D10">
         <v>1195000000.0</v>
       </c>
       <c r="E10">
         <v>1241000000.0</v>
       </c>
       <c r="F10">
         <v>894000000.0</v>
       </c>
       <c r="G10">
         <v>492000000.0</v>
       </c>
       <c r="H10">
         <v>651000000.0</v>
       </c>
       <c r="I10">
         <v>685000000.0</v>
       </c>
@@ -15883,51 +16188,51 @@
       </c>
       <c r="W10">
         <v>92200000.0</v>
       </c>
       <c r="X10">
         <v>88800000.0</v>
       </c>
       <c r="Y10">
         <v>79500000.0</v>
       </c>
       <c r="Z10">
         <v>75200000.0</v>
       </c>
       <c r="AA10">
         <v>30400000.0</v>
       </c>
       <c r="AB10">
         <v>48500000.0</v>
       </c>
       <c r="AC10">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>463000000.0</v>
       </c>
       <c r="C11">
         <v>337000000.0</v>
       </c>
       <c r="D11">
         <v>247000000.0</v>
       </c>
       <c r="E11">
         <v>262000000.0</v>
       </c>
       <c r="F11">
         <v>302000000.0</v>
       </c>
       <c r="G11">
         <v>138000000.0</v>
       </c>
       <c r="H11">
         <v>186000000.0</v>
       </c>
       <c r="I11">
         <v>132000000.0</v>
       </c>
@@ -15972,51 +16277,51 @@
       </c>
       <c r="W11">
         <v>27700000.0</v>
       </c>
       <c r="X11">
         <v>25700000.0</v>
       </c>
       <c r="Y11">
         <v>26800000.0</v>
       </c>
       <c r="Z11">
         <v>25300000.0</v>
       </c>
       <c r="AA11">
         <v>15200000.0</v>
       </c>
       <c r="AB11">
         <v>16400000.0</v>
       </c>
       <c r="AC11">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>307000000.0</v>
       </c>
       <c r="C12">
         <v>339000000.0</v>
       </c>
       <c r="D12">
         <v>281000000.0</v>
       </c>
       <c r="E12">
         <v>201000000.0</v>
       </c>
       <c r="F12">
         <v>177000000.0</v>
       </c>
       <c r="G12">
         <v>63000000.0</v>
       </c>
       <c r="H12">
         <v>85000000.0</v>
       </c>
       <c r="I12">
         <v>78000000.0</v>
       </c>
@@ -16059,51 +16364,51 @@
       </c>
       <c r="W12">
         <v>2500000.0</v>
       </c>
       <c r="X12">
         <v>1900000.0</v>
       </c>
       <c r="Y12">
         <v>900000.0</v>
       </c>
       <c r="Z12">
         <v>1200000.0</v>
       </c>
       <c r="AA12">
         <v>4500000.0</v>
       </c>
       <c r="AB12">
         <v>4800000.0</v>
       </c>
       <c r="AC12">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>121000000.0</v>
       </c>
       <c r="C13">
         <v>150000000.0</v>
       </c>
       <c r="D13">
         <v>156000000.0</v>
       </c>
       <c r="E13">
         <v>141000000.0</v>
       </c>
       <c r="F13">
         <v>5000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
         <v>8000000.0</v>
       </c>
@@ -16112,51 +16417,51 @@
       </c>
       <c r="K13">
         <v>64000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
         <v>-257000000.0</v>
       </c>
       <c r="C14">
         <v>-236000000.0</v>
       </c>
       <c r="D14">
         <v>-187000000.0</v>
       </c>
       <c r="E14">
         <v>-189000000.0</v>
       </c>
       <c r="F14">
         <v>-134000000.0</v>
       </c>
       <c r="G14">
         <v>414000000.0</v>
       </c>
       <c r="H14">
         <v>346000000.0</v>
       </c>
       <c r="I14">
         <v>355000000.0</v>
       </c>
@@ -16165,51 +16470,51 @@
       </c>
       <c r="K14">
         <v>508000000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>1249000000.0</v>
       </c>
       <c r="C15">
         <v>685000000.0</v>
       </c>
       <c r="D15">
         <v>761000000.0</v>
       </c>
       <c r="E15">
         <v>790000000.0</v>
       </c>
       <c r="F15">
         <v>461000000.0</v>
       </c>
       <c r="G15">
         <v>293000000.0</v>
       </c>
       <c r="H15">
         <v>417000000.0</v>
       </c>
       <c r="I15">
         <v>480000000.0</v>
       </c>
@@ -16254,266 +16559,266 @@
       </c>
       <c r="W15">
         <v>65000000.0</v>
       </c>
       <c r="X15">
         <v>63400000.0</v>
       </c>
       <c r="Y15">
         <v>52700000.0</v>
       </c>
       <c r="Z15">
         <v>49900000.0</v>
       </c>
       <c r="AA15">
         <v>15200000.0</v>
       </c>
       <c r="AB15">
         <v>32100000.0</v>
       </c>
       <c r="AC15">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1302000000.0</v>
       </c>
       <c r="F16">
         <v>3129000000.0</v>
       </c>
       <c r="G16">
         <v>421000000.0</v>
       </c>
       <c r="H16">
         <v>417000000.0</v>
       </c>
       <c r="I16">
         <v>480000000.0</v>
       </c>
       <c r="J16">
         <v>505000000.0</v>
       </c>
       <c r="K16">
         <v>152000000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>1506000000.0</v>
       </c>
       <c r="C17">
         <v>921000000.0</v>
       </c>
       <c r="D17">
         <v>948000000.0</v>
       </c>
       <c r="E17">
         <v>979000000.0</v>
       </c>
       <c r="F17">
         <v>660000000.0</v>
       </c>
       <c r="G17">
         <v>487000000.0</v>
       </c>
       <c r="H17">
         <v>465000000.0</v>
       </c>
       <c r="I17">
         <v>553000000.0</v>
       </c>
       <c r="J17">
         <v>586000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-213000000.0</v>
       </c>
       <c r="C18">
         <v>-205000000.0</v>
       </c>
       <c r="D18">
         <v>-143000000.0</v>
       </c>
       <c r="E18">
         <v>-176000000.0</v>
       </c>
       <c r="F18">
         <v>-171000000.0</v>
       </c>
       <c r="G18">
         <v>-70000000.0</v>
       </c>
       <c r="H18">
         <v>-87000000.0</v>
       </c>
       <c r="I18">
         <v>-66000000.0</v>
       </c>
       <c r="J18">
         <v>-62000000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>2164000000.0</v>
       </c>
       <c r="C21">
         <v>1463000000.0</v>
       </c>
       <c r="D21">
         <v>1371000000.0</v>
       </c>
       <c r="E21">
         <v>1707000000.0</v>
       </c>
       <c r="F21">
         <v>1454000000.0</v>
       </c>
       <c r="G21">
         <v>768000000.0</v>
       </c>
       <c r="H21">
         <v>922000000.0</v>
       </c>
       <c r="I21">
         <v>787000000.0</v>
       </c>
@@ -16558,84 +16863,84 @@
       </c>
       <c r="W21">
         <v>84500000.0</v>
       </c>
       <c r="X21">
         <v>81300000.0</v>
       </c>
       <c r="Y21">
         <v>70000000.0</v>
       </c>
       <c r="Z21">
         <v>66900000.0</v>
       </c>
       <c r="AA21">
         <v>39000000.0</v>
       </c>
       <c r="AB21">
         <v>36700000.0</v>
       </c>
       <c r="AC21">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>7149000000.0</v>
       </c>
       <c r="C23">
         <v>7395000000.0</v>
       </c>
       <c r="D23">
         <v>7008000000.0</v>
       </c>
       <c r="E23">
         <v>6351000000.0</v>
       </c>
       <c r="F23">
         <v>5471000000.0</v>
       </c>
       <c r="G23">
         <v>1481000000.0</v>
       </c>
       <c r="H23">
         <v>1595000000.0</v>
       </c>
       <c r="I23">
         <v>1386000000.0</v>
       </c>
@@ -16680,229 +16985,229 @@
       </c>
       <c r="W23">
         <v>160000000.0</v>
       </c>
       <c r="X23">
         <v>155800000.0</v>
       </c>
       <c r="Y23">
         <v>167500000.0</v>
       </c>
       <c r="Z23">
         <v>136100000.0</v>
       </c>
       <c r="AA23">
         <v>112900000.0</v>
       </c>
       <c r="AB23">
         <v>129400000.0</v>
       </c>
       <c r="AC23">
         <v>131300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>2238000000.0</v>
       </c>
       <c r="C25">
         <v>2449000000.0</v>
       </c>
       <c r="D25">
         <v>2143000000.0</v>
       </c>
       <c r="E25">
         <v>1893000000.0</v>
       </c>
       <c r="F25">
         <v>1608000000.0</v>
       </c>
       <c r="G25">
         <v>372000000.0</v>
       </c>
       <c r="H25">
         <v>369000000.0</v>
       </c>
       <c r="I25">
         <v>287000000.0</v>
       </c>
       <c r="J25">
         <v>255000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>10000000.0</v>
       </c>
       <c r="E26">
         <v>598000000.0</v>
       </c>
       <c r="F26">
         <v>438000000.0</v>
       </c>
       <c r="G26">
         <v>162000000.0</v>
       </c>
       <c r="H26">
         <v>0.28</v>
       </c>
       <c r="I26">
         <v>4000000.0</v>
       </c>
       <c r="J26">
         <v>0.29</v>
       </c>
       <c r="K26">
         <v>0.22</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>2709000000.0</v>
       </c>
       <c r="F27">
         <v>2392000000.0</v>
       </c>
       <c r="G27">
         <v>693000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>406100000.0</v>
       </c>
       <c r="M27">
         <v>242900000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>4500000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>404000000.0</v>
       </c>
       <c r="E28">
         <v>420000000.0</v>
       </c>
       <c r="F28">
         <v>327000000.0</v>
       </c>
       <c r="G28">
         <v>55000000.0</v>
       </c>
       <c r="H28">
         <v>677000000.0</v>
       </c>
       <c r="I28">
         <v>646000000.0</v>
       </c>
       <c r="J28">
         <v>617000000.0</v>
       </c>
       <c r="K28">
@@ -16913,51 +17218,51 @@
       </c>
       <c r="M28">
         <v>88200000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>64500000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>463000000.0</v>
       </c>
       <c r="C29">
         <v>337000000.0</v>
       </c>
       <c r="D29">
         <v>247000000.0</v>
       </c>
       <c r="E29">
         <v>262000000.0</v>
       </c>
       <c r="F29">
         <v>327000000.0</v>
       </c>
       <c r="G29">
         <v>198000000.0</v>
       </c>
       <c r="H29">
         <v>186000000.0</v>
       </c>
       <c r="I29">
         <v>132000000.0</v>
       </c>
@@ -16966,51 +17271,51 @@
       </c>
       <c r="K29">
         <v>101000000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>1584000000.0</v>
       </c>
       <c r="C30">
         <v>6222000000.0</v>
       </c>
       <c r="D30">
         <v>5865000000.0</v>
       </c>
       <c r="E30">
         <v>5287000000.0</v>
       </c>
       <c r="F30">
         <v>4612000000.0</v>
       </c>
       <c r="G30">
         <v>1273000000.0</v>
       </c>
       <c r="H30">
         <v>1385000000.0</v>
       </c>
       <c r="I30">
         <v>1159000000.0</v>
       </c>
@@ -17055,51 +17360,51 @@
       </c>
       <c r="W30">
         <v>160000000.0</v>
       </c>
       <c r="X30">
         <v>155800000.0</v>
       </c>
       <c r="Y30">
         <v>167500000.0</v>
       </c>
       <c r="Z30">
         <v>136100000.0</v>
       </c>
       <c r="AA30">
         <v>112900000.0</v>
       </c>
       <c r="AB30">
         <v>129400000.0</v>
       </c>
       <c r="AC30">
         <v>131300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-195000000.0</v>
       </c>
       <c r="C31">
         <v>-205000000.0</v>
       </c>
       <c r="D31">
         <v>-176000000.0</v>
       </c>
       <c r="E31">
         <v>-396000000.0</v>
       </c>
       <c r="F31">
         <v>-171000000.0</v>
       </c>
       <c r="G31">
         <v>-276000000.0</v>
       </c>
       <c r="H31">
         <v>-271000000.0</v>
       </c>
       <c r="I31">
         <v>-102000000.0</v>
       </c>
@@ -17144,51 +17449,51 @@
       </c>
       <c r="W31">
         <v>6500000.0</v>
       </c>
       <c r="X31">
         <v>-500000.0</v>
       </c>
       <c r="Y31">
         <v>9500000.0</v>
       </c>
       <c r="Z31">
         <v>8300000.0</v>
       </c>
       <c r="AA31">
         <v>-8600000.0</v>
       </c>
       <c r="AB31">
         <v>11800000.0</v>
       </c>
       <c r="AC31">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>9313000000.0</v>
       </c>
       <c r="C32">
         <v>8858000000.0</v>
       </c>
       <c r="D32">
         <v>8379000000.0</v>
       </c>
       <c r="E32">
         <v>7743000000.0</v>
       </c>
       <c r="F32">
         <v>6535000000.0</v>
       </c>
       <c r="G32">
         <v>2030000000.0</v>
       </c>
       <c r="H32">
         <v>2314000000.0</v>
       </c>
       <c r="I32">
         <v>2135000000.0</v>
       </c>
@@ -17252,218 +17557,218 @@
       <c r="AC32">
         <v>155300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW32"/>
+  <dimension ref="A1:BX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
-        <v>185</v>
+        <v>93</v>
       </c>
       <c r="I1" t="s">
+        <v>186</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
         <v>8</v>
       </c>
-      <c r="Y1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>9</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
         <v>10</v>
       </c>
-      <c r="AC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>11</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AH1" t="s">
         <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
         <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>138</v>
       </c>
       <c r="BG1" t="s">
         <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
@@ -17476,453 +17781,460 @@
       <c r="BK1" t="s">
         <v>143</v>
       </c>
       <c r="BL1" t="s">
         <v>144</v>
       </c>
       <c r="BM1" t="s">
         <v>145</v>
       </c>
       <c r="BN1" t="s">
         <v>146</v>
       </c>
       <c r="BO1" t="s">
         <v>147</v>
       </c>
       <c r="BP1" t="s">
         <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
         <v>150</v>
       </c>
       <c r="BS1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
         <v>153</v>
       </c>
       <c r="BW1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>1662000000.0</v>
+      </c>
+      <c r="C2">
         <v>2789000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1689000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>585000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1693000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1658000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1596000000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>1562000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>266000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1402000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>266000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1341000000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>1094000000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>291000000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>306000000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>306000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>273000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>121000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>106000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>113000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>98000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>77000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>67400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>58100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>115200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>369200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>94050000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43500000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29000000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
+      <c r="BX2"/>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>156</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1139000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1087000000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>1111000000.0</v>
+      </c>
+      <c r="F3">
         <v>621000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1087000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1024000000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>1002000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>475000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>898000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>475000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>873000000.0</v>
       </c>
-      <c r="N3"/>
-      <c r="O3">
+      <c r="O3"/>
+      <c r="P3">
         <v>700000000.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3">
+      <c r="Q3"/>
+      <c r="R3">
         <v>188000000.0</v>
       </c>
-      <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>185000000.0</v>
       </c>
-      <c r="T3"/>
-[...4 lines deleted...]
-      <c r="W3">
+      <c r="U3"/>
+      <c r="V3">
+        <v>205000000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3">
         <v>164000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>141000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>34000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>120000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>37000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>110000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>63000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>107400000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>84133298.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
+        <v>41100000.0</v>
+      </c>
+      <c r="AI3">
         <v>70250000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>41900000.0</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
+        <v>40600000.0</v>
+      </c>
+      <c r="AL3">
         <v>39300000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>75600000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>37800000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>30350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47650000.0</v>
       </c>
       <c r="AP3">
         <v>47650000.0</v>
       </c>
       <c r="AQ3">
-        <v>48350000.0</v>
+        <v>47650000.0</v>
       </c>
       <c r="AR3">
         <v>48350000.0</v>
       </c>
       <c r="AS3">
-        <v>61500000.0</v>
+        <v>48350000.0</v>
       </c>
       <c r="AT3">
         <v>61500000.0</v>
       </c>
       <c r="AU3">
-        <v>42900000.0</v>
+        <v>61500000.0</v>
       </c>
       <c r="AV3">
         <v>42900000.0</v>
       </c>
       <c r="AW3">
-        <v>24200000.0</v>
+        <v>42900000.0</v>
       </c>
       <c r="AX3">
         <v>24200000.0</v>
       </c>
       <c r="AY3">
-        <v>12050000.0</v>
+        <v>24200000.0</v>
       </c>
       <c r="AZ3">
         <v>12050000.0</v>
       </c>
       <c r="BA3">
+        <v>12050000.0</v>
+      </c>
+      <c r="BB3">
         <v>13250000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7175000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13250000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14350000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5475000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14350000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11750000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4750000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>11750000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9950000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4375000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9950000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9150000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4975000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9150000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9950000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5550000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9950000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7525000.0</v>
       </c>
       <c r="BU3">
         <v>7525000.0</v>
       </c>
       <c r="BV3">
         <v>7525000.0</v>
       </c>
       <c r="BW3">
         <v>7525000.0</v>
       </c>
+      <c r="BX3">
+        <v>7525000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-      <c r="I4">
-[...1 lines deleted...]
-      </c>
+      <c r="I4"/>
       <c r="J4">
         <v>229500000.0</v>
       </c>
       <c r="K4">
-        <v>26500000.0</v>
+        <v>229500000.0</v>
       </c>
       <c r="L4">
         <v>26500000.0</v>
       </c>
       <c r="M4">
         <v>26500000.0</v>
       </c>
       <c r="N4">
         <v>26500000.0</v>
       </c>
-      <c r="O4"/>
+      <c r="O4">
+        <v>26500000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
@@ -17939,490 +18251,495 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>158</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>1140000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1088000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>937000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>939000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>801000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>948000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>424000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>759000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>428750000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>881000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>451500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>737000000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>767000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>387000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>471000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>234500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>496000000.0</v>
       </c>
-      <c r="T5"/>
-[...4 lines deleted...]
-      <c r="W5">
+      <c r="U5"/>
+      <c r="V5">
+        <v>441000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
         <v>462000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>507000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>406000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>343000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>324000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>279000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>262000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>207000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>228500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>200550000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>102300000.0</v>
+      </c>
+      <c r="AI5">
         <v>181200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>81000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>153800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>167200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>344400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>172200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>167900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170500000.0</v>
       </c>
       <c r="AP5">
         <v>170500000.0</v>
       </c>
       <c r="AQ5">
-        <v>123900000.0</v>
+        <v>170500000.0</v>
       </c>
       <c r="AR5">
         <v>123900000.0</v>
       </c>
       <c r="AS5">
-        <v>89200000.0</v>
+        <v>123900000.0</v>
       </c>
       <c r="AT5">
         <v>89200000.0</v>
       </c>
       <c r="AU5">
-        <v>-96900000.0</v>
+        <v>89200000.0</v>
       </c>
       <c r="AV5">
         <v>-96900000.0</v>
       </c>
       <c r="AW5">
-        <v>132050000.0</v>
+        <v>-96900000.0</v>
       </c>
       <c r="AX5">
         <v>132050000.0</v>
       </c>
       <c r="AY5">
-        <v>92800000.0</v>
+        <v>132050000.0</v>
       </c>
       <c r="AZ5">
         <v>92800000.0</v>
       </c>
       <c r="BA5">
+        <v>92800000.0</v>
+      </c>
+      <c r="BB5">
         <v>60050000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>23800000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>60050000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>42300000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>22750000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>42300000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>44800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>20100000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>44800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>40150000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>40150000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>38200000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8725000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>38200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>17450000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>13325000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>17450000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>13325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5825000.0</v>
       </c>
       <c r="BU5">
         <v>5825000.0</v>
       </c>
       <c r="BV5">
         <v>5825000.0</v>
       </c>
       <c r="BW5">
         <v>5825000.0</v>
       </c>
+      <c r="BX5">
+        <v>5825000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>1479000000.0</v>
+      </c>
+      <c r="C6">
         <v>2279000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2175000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>2048000000.0</v>
+      </c>
+      <c r="F6">
         <v>1560000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1888000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1972000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>1761000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>903750000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1779000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>926500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1610000000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>1467000000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="Q6"/>
+      <c r="R6">
         <v>659000000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>681000000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>646000000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>626000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>527000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>547000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>377000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>444000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>316000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>372000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>270000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>335900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>284683298.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
+        <v>143400000.0</v>
+      </c>
+      <c r="AI6">
         <v>251450000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>122900000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
+        <v>194400000.0</v>
+      </c>
+      <c r="AL6">
         <v>206500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>420000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>210000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>198250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218150000.0</v>
       </c>
       <c r="AP6">
         <v>218150000.0</v>
       </c>
       <c r="AQ6">
-        <v>172250000.0</v>
+        <v>218150000.0</v>
       </c>
       <c r="AR6">
         <v>172250000.0</v>
       </c>
       <c r="AS6">
-        <v>150700000.0</v>
+        <v>172250000.0</v>
       </c>
       <c r="AT6">
         <v>150700000.0</v>
       </c>
       <c r="AU6">
-        <v>-54000000.0</v>
+        <v>150700000.0</v>
       </c>
       <c r="AV6">
         <v>-54000000.0</v>
       </c>
       <c r="AW6">
-        <v>156250000.0</v>
+        <v>-54000000.0</v>
       </c>
       <c r="AX6">
         <v>156250000.0</v>
       </c>
       <c r="AY6">
-        <v>104850000.0</v>
+        <v>156250000.0</v>
       </c>
       <c r="AZ6">
         <v>104850000.0</v>
       </c>
       <c r="BA6">
+        <v>104850000.0</v>
+      </c>
+      <c r="BB6">
         <v>73300000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>30975000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>73300000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>56650000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>28225000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>56650000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>56550000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>24850000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>56550000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>50100000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>23475000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>50100000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>47350000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>13700000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>47350000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>27400000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>18875000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>27400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>18875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13350000.0</v>
       </c>
       <c r="BU6">
         <v>13350000.0</v>
       </c>
       <c r="BV6">
         <v>13350000.0</v>
       </c>
       <c r="BW6">
         <v>13350000.0</v>
       </c>
+      <c r="BX6">
+        <v>13350000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18454,84 +18771,85 @@
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>459000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>53000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>33000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>2600000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>68000000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -18543,932 +18861,945 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>3315000000.0</v>
+      </c>
+      <c r="C9">
         <v>1871000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1877000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3884000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2696000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2542000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2583000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>2446000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1661250000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2333000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1661250000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2286000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>2019000000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>918000000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>929000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>875000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>867000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954000000.0</v>
       </c>
       <c r="Y9">
         <v>954000000.0</v>
       </c>
       <c r="Z9">
+        <v>954000000.0</v>
+      </c>
+      <c r="AA9">
         <v>896000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>844000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>773000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>709000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>645300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>647800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>513850000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>287300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>327500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>267000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>518400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>385700000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>789400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>394700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>203700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407400000.0</v>
       </c>
       <c r="AP9">
         <v>407400000.0</v>
       </c>
       <c r="AQ9">
-        <v>337450000.0</v>
+        <v>407400000.0</v>
       </c>
       <c r="AR9">
         <v>337450000.0</v>
       </c>
       <c r="AS9">
-        <v>314150000.0</v>
+        <v>337450000.0</v>
       </c>
       <c r="AT9">
         <v>314150000.0</v>
       </c>
       <c r="AU9">
-        <v>335700000.0</v>
+        <v>314150000.0</v>
       </c>
       <c r="AV9">
         <v>335700000.0</v>
       </c>
       <c r="AW9">
-        <v>273200000.0</v>
+        <v>335700000.0</v>
       </c>
       <c r="AX9">
         <v>273200000.0</v>
       </c>
       <c r="AY9">
-        <v>174800000.0</v>
+        <v>273200000.0</v>
       </c>
       <c r="AZ9">
         <v>174800000.0</v>
       </c>
       <c r="BA9">
+        <v>174800000.0</v>
+      </c>
+      <c r="BB9">
         <v>148750000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>61100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>148750000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>122200000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>59275000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>122200000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>118550000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>56475000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>118550000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>112950000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>51650000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>112950000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>103300000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>47100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>103300000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>94200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>42800000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>94200000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>42800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38825000.0</v>
       </c>
       <c r="BU9">
         <v>38825000.0</v>
       </c>
       <c r="BV9">
         <v>38825000.0</v>
       </c>
       <c r="BW9">
         <v>38825000.0</v>
       </c>
+      <c r="BX9">
+        <v>38825000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>1278000000.0</v>
+      </c>
+      <c r="C10">
         <v>978000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>991000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>540000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>695000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>517000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>663000000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>428000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>310250000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>802000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>310250000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>468000000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>501000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>325000000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>364000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>0.49</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>367000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>325000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>360000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>287000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>277000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>200000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>164000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>159900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>176200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>97650000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>168900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>149450000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>119400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>133500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>330800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>165400000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>159925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319850000.0</v>
       </c>
       <c r="AP10">
         <v>319850000.0</v>
       </c>
       <c r="AQ10">
-        <v>119100000.0</v>
+        <v>319850000.0</v>
       </c>
       <c r="AR10">
         <v>119100000.0</v>
       </c>
       <c r="AS10">
-        <v>72150000.0</v>
+        <v>119100000.0</v>
       </c>
       <c r="AT10">
         <v>72150000.0</v>
       </c>
       <c r="AU10">
-        <v>-125400000.0</v>
+        <v>72150000.0</v>
       </c>
       <c r="AV10">
         <v>-125400000.0</v>
       </c>
       <c r="AW10">
-        <v>113500000.0</v>
+        <v>-125400000.0</v>
       </c>
       <c r="AX10">
         <v>113500000.0</v>
       </c>
       <c r="AY10">
-        <v>80750000.0</v>
+        <v>113500000.0</v>
       </c>
       <c r="AZ10">
         <v>80750000.0</v>
       </c>
       <c r="BA10">
+        <v>80750000.0</v>
+      </c>
+      <c r="BB10">
         <v>46750000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23050000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>46750000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>46100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>22200000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>46100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>44400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>19875000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>44400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>39750000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>18800000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>39750000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7600000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>37600000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12125000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4525000.0</v>
       </c>
       <c r="BU10">
         <v>4525000.0</v>
       </c>
       <c r="BV10">
         <v>4525000.0</v>
       </c>
       <c r="BW10">
         <v>4525000.0</v>
       </c>
+      <c r="BX10">
+        <v>4525000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>319000000.0</v>
+      </c>
+      <c r="C11">
         <v>233000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>230000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>112000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>225000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>133000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>114000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>103000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>65500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>159000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>65500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>61000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>266000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>133000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>97000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>48500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>101000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>50500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>0.49</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>44000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>98000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>55000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>77000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>91000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>69000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>51000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>50000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2700000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>45400000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>34000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>34200000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>41700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>21800000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>45000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>32500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>101800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>50900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>27075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54150000.0</v>
       </c>
       <c r="AP11">
         <v>54150000.0</v>
       </c>
       <c r="AQ11">
-        <v>40850000.0</v>
+        <v>54150000.0</v>
       </c>
       <c r="AR11">
         <v>40850000.0</v>
       </c>
       <c r="AS11">
-        <v>26300000.0</v>
+        <v>40850000.0</v>
       </c>
       <c r="AT11">
         <v>26300000.0</v>
       </c>
       <c r="AU11">
-        <v>41000000.0</v>
+        <v>26300000.0</v>
       </c>
       <c r="AV11">
         <v>41000000.0</v>
       </c>
       <c r="AW11">
-        <v>27000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="AX11">
         <v>27000000.0</v>
       </c>
       <c r="AY11">
-        <v>25450000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="AZ11">
         <v>25450000.0</v>
       </c>
       <c r="BA11">
+        <v>25450000.0</v>
+      </c>
+      <c r="BB11">
         <v>13350000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6925000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13350000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>13850000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>6425000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13850000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12850000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6700000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>12850000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13400000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6325000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13400000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>12650000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3800000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>12650000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7600000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4100000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7600000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1775000.0</v>
       </c>
       <c r="BU11">
         <v>1775000.0</v>
       </c>
       <c r="BV11">
         <v>1775000.0</v>
       </c>
       <c r="BW11">
         <v>1775000.0</v>
       </c>
+      <c r="BX11">
+        <v>1775000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>201000000.0</v>
+      </c>
+      <c r="C12">
         <v>162000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>145000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>168000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>157000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>177000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117000000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>111000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60250000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>90000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>60250000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>92000000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>32000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>32000000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>42000000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>43000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>18700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>31000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>20300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>34400000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>10325000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>10325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20650000.0</v>
       </c>
       <c r="AP12">
         <v>20650000.0</v>
       </c>
       <c r="AQ12">
-        <v>21500000.0</v>
+        <v>20650000.0</v>
       </c>
       <c r="AR12">
         <v>21500000.0</v>
       </c>
       <c r="AS12">
-        <v>20850000.0</v>
+        <v>21500000.0</v>
       </c>
       <c r="AT12">
         <v>20850000.0</v>
       </c>
       <c r="AU12">
-        <v>20900000.0</v>
+        <v>20850000.0</v>
       </c>
       <c r="AV12">
         <v>20900000.0</v>
       </c>
       <c r="AW12">
-        <v>17400000.0</v>
+        <v>20900000.0</v>
       </c>
       <c r="AX12">
         <v>17400000.0</v>
       </c>
       <c r="AY12">
-        <v>8900000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="AZ12">
         <v>8900000.0</v>
       </c>
       <c r="BA12">
+        <v>8900000.0</v>
+      </c>
+      <c r="BB12">
         <v>400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>625000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>400000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1250000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>475000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1250000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>950000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>225000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>950000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>450000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>450000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>600000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1125000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>600000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2250000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1200000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2250000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="BU12">
         <v>1300000.0</v>
       </c>
       <c r="BV12">
         <v>1300000.0</v>
       </c>
       <c r="BW12">
         <v>1300000.0</v>
       </c>
+      <c r="BX12">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>68000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>73000000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>72000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>87000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>28000000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>28000000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -19480,93 +19811,94 @@
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
+      <c r="O14"/>
       <c r="P14">
         <v>1826000000.0</v>
       </c>
       <c r="Q14">
-        <v>414000000.0</v>
+        <v>1826000000.0</v>
       </c>
       <c r="R14">
         <v>414000000.0</v>
       </c>
       <c r="S14">
-        <v>388000000.0</v>
+        <v>414000000.0</v>
       </c>
       <c r="T14">
         <v>388000000.0</v>
       </c>
       <c r="U14">
-        <v>346000000.0</v>
+        <v>388000000.0</v>
       </c>
       <c r="V14">
         <v>346000000.0</v>
       </c>
-      <c r="W14"/>
+      <c r="W14">
+        <v>346000000.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
@@ -19575,320 +19907,324 @@
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>814000000.0</v>
+      </c>
+      <c r="C15">
         <v>600000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>649000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>339000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>346000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>335000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>426000000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>247000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>244750000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>601000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>244750000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>351000000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>259000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>195000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>226000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>349225141.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>246000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>234000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>246000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>355000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>175000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>128000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>95000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>144100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>115500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>57850000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>117500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>107750000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>31700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>70800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>101000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>232000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>116000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>132850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000000.0</v>
       </c>
       <c r="AP15">
         <v>261000000.0</v>
       </c>
       <c r="AQ15">
-        <v>75800000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="AR15">
         <v>75800000.0</v>
       </c>
       <c r="AS15">
-        <v>45200000.0</v>
+        <v>75800000.0</v>
       </c>
       <c r="AT15">
         <v>45200000.0</v>
       </c>
       <c r="AU15">
-        <v>-169000000.0</v>
+        <v>45200000.0</v>
       </c>
       <c r="AV15">
         <v>-169000000.0</v>
       </c>
       <c r="AW15">
-        <v>84150000.0</v>
+        <v>-169000000.0</v>
       </c>
       <c r="AX15">
         <v>84150000.0</v>
       </c>
       <c r="AY15">
-        <v>54800000.0</v>
+        <v>84150000.0</v>
       </c>
       <c r="AZ15">
         <v>54800000.0</v>
       </c>
       <c r="BA15">
+        <v>54800000.0</v>
+      </c>
+      <c r="BB15">
         <v>35350000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16125000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>35350000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>32500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>15775000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>32500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>31700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13175000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>31700000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>26350000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>12475000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>26350000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>24950000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3800000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>24950000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8025000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>7600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750000.0</v>
       </c>
       <c r="BU15">
         <v>2750000.0</v>
       </c>
       <c r="BV15">
         <v>2750000.0</v>
       </c>
       <c r="BW15">
         <v>2750000.0</v>
       </c>
+      <c r="BX15">
+        <v>2750000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>701000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>350500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300500000.0</v>
       </c>
       <c r="L16">
         <v>300500000.0</v>
       </c>
       <c r="M16">
         <v>300500000.0</v>
       </c>
       <c r="N16">
         <v>300500000.0</v>
       </c>
       <c r="O16">
-        <v>89000000.0</v>
+        <v>300500000.0</v>
       </c>
       <c r="P16">
         <v>89000000.0</v>
       </c>
       <c r="Q16">
-        <v>97500000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="R16">
         <v>97500000.0</v>
       </c>
       <c r="S16">
-        <v>113000000.0</v>
+        <v>97500000.0</v>
       </c>
       <c r="T16">
         <v>113000000.0</v>
       </c>
       <c r="U16">
-        <v>85500000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="V16">
         <v>85500000.0</v>
       </c>
-      <c r="W16"/>
+      <c r="W16">
+        <v>85500000.0</v>
+      </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
@@ -19897,54 +20233,55 @@
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19976,54 +20313,55 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -20055,54 +20393,55 @@
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20134,54 +20473,55 @@
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20213,269 +20553,273 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>1423000000.0</v>
+      </c>
+      <c r="C21">
         <v>1076000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1088000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>651000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>939000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>801000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>948000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>759000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>428750000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>881000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>451500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>737000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>767000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>471000000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>496000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>171000000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>459000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>381000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>406000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>343000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>324000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>279000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>262000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>207000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>228500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>200550000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>228300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>181200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>76200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>149600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>167200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>344400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>172200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>167900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179250000.0</v>
       </c>
       <c r="AP21">
         <v>179250000.0</v>
       </c>
       <c r="AQ21">
-        <v>141500000.0</v>
+        <v>179250000.0</v>
       </c>
       <c r="AR21">
         <v>141500000.0</v>
       </c>
       <c r="AS21">
-        <v>91150000.0</v>
+        <v>141500000.0</v>
       </c>
       <c r="AT21">
         <v>91150000.0</v>
       </c>
       <c r="AU21">
-        <v>-103950000.0</v>
+        <v>91150000.0</v>
       </c>
       <c r="AV21">
         <v>-103950000.0</v>
       </c>
       <c r="AW21">
-        <v>132600000.0</v>
+        <v>-103950000.0</v>
       </c>
       <c r="AX21">
         <v>132600000.0</v>
       </c>
       <c r="AY21">
-        <v>87100000.0</v>
+        <v>132600000.0</v>
       </c>
       <c r="AZ21">
         <v>87100000.0</v>
       </c>
       <c r="BA21">
+        <v>87100000.0</v>
+      </c>
+      <c r="BB21">
         <v>42700000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>23800000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>42700000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>42250000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22750000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>42250000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>40650000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>20100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>40650000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>35000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>19100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>35000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>33450000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8725000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>33450000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>19500000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13325000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>19500000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>13325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5825000.0</v>
       </c>
       <c r="BU21">
         <v>5825000.0</v>
       </c>
       <c r="BV21">
         <v>5825000.0</v>
       </c>
       <c r="BW21">
         <v>5825000.0</v>
       </c>
+      <c r="BX21">
+        <v>5825000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20507,269 +20851,273 @@
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
+      <c r="BX22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>3554000000.0</v>
+      </c>
+      <c r="C23">
         <v>3584000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3565000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3818000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3474000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3399000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3231000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>3249000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1525750000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2854000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1525750000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2890000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>2346000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>738000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>739000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>646000000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>681000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>718000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>668000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>689000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>642000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>641000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>588000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>520300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>497100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>732900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>450600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>261400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>205400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>379200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>269899999.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>476599998.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>238299999.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>189300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175450000.0</v>
       </c>
       <c r="AP23">
         <v>175450000.0</v>
       </c>
       <c r="AQ23">
-        <v>183500000.0</v>
+        <v>175450000.0</v>
       </c>
       <c r="AR23">
         <v>183500000.0</v>
       </c>
       <c r="AS23">
-        <v>234300000.0</v>
+        <v>183500000.0</v>
       </c>
       <c r="AT23">
         <v>234300000.0</v>
       </c>
       <c r="AU23">
-        <v>690300000.0</v>
+        <v>234300000.0</v>
       </c>
       <c r="AV23">
         <v>690300000.0</v>
       </c>
       <c r="AW23">
-        <v>141750000.0</v>
+        <v>690300000.0</v>
       </c>
       <c r="AX23">
         <v>141750000.0</v>
       </c>
       <c r="AY23">
-        <v>93400000.0</v>
+        <v>141750000.0</v>
       </c>
       <c r="AZ23">
         <v>93400000.0</v>
       </c>
       <c r="BA23">
+        <v>93400000.0</v>
+      </c>
+      <c r="BB23">
         <v>126600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>39950000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>126600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>80000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38550000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>80000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>77900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>36050000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>77900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>83750000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34025000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>83750000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>68050000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>28225000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>68050000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>56450000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>32350000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>56450000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>32350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32825000.0</v>
       </c>
       <c r="BU23">
         <v>32825000.0</v>
       </c>
       <c r="BV23">
         <v>32825000.0</v>
       </c>
       <c r="BW23">
         <v>32825000.0</v>
       </c>
+      <c r="BX23">
+        <v>32825000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20801,69 +21149,70 @@
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
+      <c r="I25"/>
       <c r="J25">
         <v>475000000.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>475000000.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
@@ -20884,393 +21233,397 @@
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>10000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>50000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>11000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>4000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>438000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>7000000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>4000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1596000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1323000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>1418750000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>1133750000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>353000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>63700000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>282000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>242700000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>54800000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>74700000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>164200002.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>82100001.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
       <c r="J28">
         <v>105000000.0</v>
       </c>
       <c r="K28">
         <v>105000000.0</v>
       </c>
       <c r="L28">
         <v>105000000.0</v>
       </c>
       <c r="M28">
+        <v>105000000.0</v>
+      </c>
+      <c r="N28">
         <v>83250000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>83250000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>15000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>15000000.0</v>
       </c>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>107400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>60400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>88200000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>55000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30000000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>32200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>64599998.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>32299999.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
+      <c r="BX28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>103000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>159000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>48000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>266000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>97000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>71000000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -21282,693 +21635,703 @@
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>1892000000.0</v>
+      </c>
+      <c r="C30">
         <v>795000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>789000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3233000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3019000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3061000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2886000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>2947000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>113500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2355000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>113500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2536000000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>2076000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>447000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>624000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>752000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>408000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>597000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>562000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>576000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>540000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>543000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>511000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>452900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>439000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>617700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>81400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>34900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>187800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>341200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>226399999.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>418599998.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>209299999.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-162900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175450000.0</v>
       </c>
       <c r="AP30">
         <v>175450000.0</v>
       </c>
       <c r="AQ30">
-        <v>183500000.0</v>
+        <v>175450000.0</v>
       </c>
       <c r="AR30">
         <v>183500000.0</v>
       </c>
       <c r="AS30">
-        <v>234300000.0</v>
+        <v>183500000.0</v>
       </c>
       <c r="AT30">
         <v>234300000.0</v>
       </c>
       <c r="AU30">
-        <v>690300000.0</v>
+        <v>234300000.0</v>
       </c>
       <c r="AV30">
         <v>690300000.0</v>
       </c>
       <c r="AW30">
-        <v>141750000.0</v>
+        <v>690300000.0</v>
       </c>
       <c r="AX30">
         <v>141750000.0</v>
       </c>
       <c r="AY30">
-        <v>93400000.0</v>
+        <v>141750000.0</v>
       </c>
       <c r="AZ30">
         <v>93400000.0</v>
       </c>
       <c r="BA30">
+        <v>93400000.0</v>
+      </c>
+      <c r="BB30">
         <v>126600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-275000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>126600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>80000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-350000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>80000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>77900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-275000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>77900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>83750000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-32550000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>83750000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>68050000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>68050000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>56450000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>56450000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675000.0</v>
       </c>
       <c r="BU30">
         <v>1675000.0</v>
       </c>
       <c r="BV30">
         <v>1675000.0</v>
       </c>
       <c r="BW30">
         <v>1675000.0</v>
       </c>
+      <c r="BX30">
+        <v>1675000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-145000000.0</v>
+      </c>
+      <c r="C31">
         <v>-98000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-97000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-86000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-244000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-284000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-285000000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-331000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-118500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-79000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-141250000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-269000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-266000000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-146000000.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>-132000000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-169000000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>-95000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-56000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-46000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-56000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-47000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-79000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-98000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-47100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-52300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-102900000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-59400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-31750000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-19900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-30200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33700000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6800000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147600000.0</v>
       </c>
       <c r="AP31">
         <v>147600000.0</v>
       </c>
       <c r="AQ31">
-        <v>-22400000.0</v>
+        <v>147600000.0</v>
       </c>
       <c r="AR31">
         <v>-22400000.0</v>
       </c>
       <c r="AS31">
-        <v>-19000000.0</v>
+        <v>-22400000.0</v>
       </c>
       <c r="AT31">
         <v>-19000000.0</v>
       </c>
       <c r="AU31">
-        <v>-271050000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="AV31">
         <v>-271050000.0</v>
       </c>
       <c r="AW31">
-        <v>-19100000.0</v>
+        <v>-271050000.0</v>
       </c>
       <c r="AX31">
         <v>-19100000.0</v>
       </c>
       <c r="AY31">
-        <v>-6350000.0</v>
+        <v>-19100000.0</v>
       </c>
       <c r="AZ31">
         <v>-6350000.0</v>
       </c>
       <c r="BA31">
+        <v>-6350000.0</v>
+      </c>
+      <c r="BB31">
         <v>-13900000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-750000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-13900000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3250000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-550000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3250000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-250000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-225000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-250000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>4750000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-300000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>4750000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>4150000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1125000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>4150000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4300000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1200000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4300000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="BU31">
         <v>-1300000.0</v>
       </c>
       <c r="BV31">
         <v>-1300000.0</v>
       </c>
       <c r="BW31">
         <v>-1300000.0</v>
       </c>
+      <c r="BX31">
+        <v>-1300000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>4977000000.0</v>
+      </c>
+      <c r="C32">
         <v>4660000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4653000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4469000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4389000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4200000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4179000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>4008000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1927250000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3735000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1927250000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3627000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>3113000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>1209000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>1235000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>1181000000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>1140000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1075000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1060000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1009000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>946000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>871000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>786000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>712700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>705900000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>629050000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>656500000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>421550000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>284600000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>556400000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>429200000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>847400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>423700000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>203700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407400000.0</v>
       </c>
       <c r="AP32">
         <v>407400000.0</v>
       </c>
       <c r="AQ32">
-        <v>337450000.0</v>
+        <v>407400000.0</v>
       </c>
       <c r="AR32">
         <v>337450000.0</v>
       </c>
       <c r="AS32">
-        <v>314150000.0</v>
+        <v>337450000.0</v>
       </c>
       <c r="AT32">
         <v>314150000.0</v>
       </c>
       <c r="AU32">
-        <v>335700000.0</v>
+        <v>314150000.0</v>
       </c>
       <c r="AV32">
         <v>335700000.0</v>
       </c>
       <c r="AW32">
-        <v>273200000.0</v>
+        <v>335700000.0</v>
       </c>
       <c r="AX32">
         <v>273200000.0</v>
       </c>
       <c r="AY32">
-        <v>174800000.0</v>
+        <v>273200000.0</v>
       </c>
       <c r="AZ32">
         <v>174800000.0</v>
       </c>
       <c r="BA32">
+        <v>174800000.0</v>
+      </c>
+      <c r="BB32">
         <v>148750000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>61100000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>148750000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>122200000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>59275000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>122200000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>118550000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>56475000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>118550000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>112950000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>51650000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>112950000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>103300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>47100000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>103300000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>94200000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>42800000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>94200000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>42800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38825000.0</v>
       </c>
       <c r="BU32">
         <v>38825000.0</v>
       </c>
       <c r="BV32">
         <v>38825000.0</v>
       </c>
       <c r="BW32">
+        <v>38825000.0</v>
+      </c>
+      <c r="BX32">
         <v>38825000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -22051,51 +22414,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>3475000000.0</v>
       </c>
       <c r="C2">
         <v>3580000000.0</v>
       </c>
       <c r="D2">
         <v>3209000000.0</v>
       </c>
       <c r="E2">
         <v>2665000000.0</v>
       </c>
       <c r="F2">
         <v>1785000000.0</v>
       </c>
       <c r="G2">
         <v>1493000000.0</v>
       </c>
       <c r="H2">
         <v>1510000000.0</v>
       </c>
       <c r="I2">
         <v>1382000000.0</v>
       </c>
@@ -22140,51 +22503,51 @@
       </c>
       <c r="W2">
         <v>227900000.0</v>
       </c>
       <c r="X2">
         <v>222600000.0</v>
       </c>
       <c r="Y2">
         <v>189900000.0</v>
       </c>
       <c r="Z2">
         <v>190900000.0</v>
       </c>
       <c r="AA2">
         <v>147400000.0</v>
       </c>
       <c r="AB2">
         <v>202500000.0</v>
       </c>
       <c r="AC2">
         <v>201400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>124000000</v>
       </c>
       <c r="C3">
         <v>1008000000</v>
       </c>
       <c r="D3">
         <v>1084000000</v>
       </c>
       <c r="E3">
         <v>966000000</v>
       </c>
       <c r="F3">
         <v>662000000</v>
       </c>
       <c r="G3">
         <v>222000000</v>
       </c>
       <c r="H3">
         <v>195000000</v>
       </c>
       <c r="I3">
         <v>50000000</v>
       </c>
@@ -22229,117 +22592,117 @@
       </c>
       <c r="W3">
         <v>40800000</v>
       </c>
       <c r="X3">
         <v>54200000</v>
       </c>
       <c r="Y3">
         <v>28100000</v>
       </c>
       <c r="Z3">
         <v>15800000</v>
       </c>
       <c r="AA3">
         <v>22700000</v>
       </c>
       <c r="AB3">
         <v>14700000</v>
       </c>
       <c r="AC3">
         <v>25600000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>474000000.0</v>
       </c>
       <c r="C6">
         <v>-105000000.0</v>
       </c>
       <c r="D6">
         <v>371000000.0</v>
       </c>
       <c r="E6">
         <v>544000000.0</v>
       </c>
       <c r="F6">
         <v>880000000.0</v>
       </c>
       <c r="G6">
         <v>292000000.0</v>
       </c>
       <c r="H6">
         <v>-17000000.0</v>
       </c>
       <c r="I6">
         <v>128000000.0</v>
       </c>
@@ -22384,51 +22747,51 @@
       </c>
       <c r="W6">
         <v>-103500000.0</v>
       </c>
       <c r="X6">
         <v>-221700000.0</v>
       </c>
       <c r="Y6">
         <v>21100000.0</v>
       </c>
       <c r="Z6">
         <v>-1000000.0</v>
       </c>
       <c r="AA6">
         <v>500000.0</v>
       </c>
       <c r="AB6">
         <v>-2100000.0</v>
       </c>
       <c r="AC6">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>-419000000.0</v>
       </c>
       <c r="C7">
         <v>272000000.0</v>
       </c>
       <c r="D7">
         <v>-361000000.0</v>
       </c>
       <c r="E7">
         <v>-200000000.0</v>
       </c>
       <c r="F7">
         <v>123000000.0</v>
       </c>
       <c r="G7">
         <v>105000000.0</v>
       </c>
       <c r="H7">
         <v>-59000000.0</v>
       </c>
       <c r="I7">
         <v>-107000000.0</v>
       </c>
@@ -22473,84 +22836,84 @@
       </c>
       <c r="W7">
         <v>-10100000.0</v>
       </c>
       <c r="X7">
         <v>-200000.0</v>
       </c>
       <c r="Y7">
         <v>-4700000.0</v>
       </c>
       <c r="Z7">
         <v>-6600000.0</v>
       </c>
       <c r="AA7">
         <v>-7600000.0</v>
       </c>
       <c r="AB7">
         <v>-19100000.0</v>
       </c>
       <c r="AC7">
         <v>-7200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
         <v>-236000000.0</v>
       </c>
       <c r="C9">
         <v>517000000.0</v>
       </c>
       <c r="D9">
         <v>4971000000.0</v>
       </c>
       <c r="E9">
         <v>-407000000.0</v>
       </c>
       <c r="F9">
         <v>702000000.0</v>
       </c>
       <c r="G9">
         <v>-42000000.0</v>
       </c>
       <c r="H9">
         <v>203000000.0</v>
       </c>
       <c r="I9">
         <v>-107000000.0</v>
       </c>
@@ -22567,51 +22930,51 @@
         <v>933333.0</v>
       </c>
       <c r="N9">
         <v>37200000.0</v>
       </c>
       <c r="O9">
         <v>-3000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>502000000.0</v>
       </c>
       <c r="F10">
         <v>-17000000.0</v>
       </c>
       <c r="G10">
         <v>-53000000.0</v>
       </c>
       <c r="H10">
         <v>262000000.0</v>
       </c>
       <c r="I10">
         <v>27000000.0</v>
       </c>
       <c r="J10">
         <v>1000000.0</v>
       </c>
       <c r="K10">
         <v>1000000.0</v>
       </c>
@@ -22628,222 +22991,222 @@
         <v>500000.0</v>
       </c>
       <c r="P10">
         <v>-900000.0</v>
       </c>
       <c r="Q10">
         <v>700000.0</v>
       </c>
       <c r="R10">
         <v>-1100000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-119000000.0</v>
       </c>
       <c r="F11">
         <v>-319000000.0</v>
       </c>
       <c r="G11">
         <v>-45000000.0</v>
       </c>
       <c r="H11">
         <v>37000000.0</v>
       </c>
       <c r="I11">
         <v>3000000.0</v>
       </c>
       <c r="J11">
         <v>-47000000.0</v>
       </c>
       <c r="K11">
         <v>-66000000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-230000000.0</v>
       </c>
       <c r="F12">
         <v>-2223000000.0</v>
       </c>
       <c r="G12">
         <v>74000000.0</v>
       </c>
       <c r="H12">
         <v>110000000.0</v>
       </c>
       <c r="I12">
         <v>89000000.0</v>
       </c>
       <c r="J12">
         <v>-115000000.0</v>
       </c>
       <c r="K12">
         <v>-49000000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>326000000.0</v>
       </c>
       <c r="F13">
         <v>-260000000.0</v>
       </c>
       <c r="G13">
         <v>192000000.0</v>
       </c>
       <c r="H13">
         <v>-299000000.0</v>
       </c>
       <c r="I13">
         <v>-30000000.0</v>
       </c>
       <c r="J13">
         <v>96000000.0</v>
       </c>
       <c r="K13">
         <v>185000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>2238000000.0</v>
       </c>
       <c r="C14">
-        <v>2449000000.0</v>
+        <v>2216000000.0</v>
       </c>
       <c r="D14">
-        <v>2111000000.0</v>
+        <v>2143000000.0</v>
       </c>
       <c r="E14">
         <v>1893000000.0</v>
       </c>
       <c r="F14">
         <v>1608000000.0</v>
       </c>
       <c r="G14">
         <v>372000000.0</v>
       </c>
       <c r="H14">
         <v>369000000.0</v>
       </c>
       <c r="I14">
-        <v>161000000.0</v>
+        <v>287000000.0</v>
       </c>
       <c r="J14">
-        <v>154000000.0</v>
+        <v>255000000.0</v>
       </c>
       <c r="K14">
-        <v>147000000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="L14">
         <v>170400000.0</v>
       </c>
       <c r="M14">
         <v>142933298.0</v>
       </c>
       <c r="N14">
         <v>178600000.0</v>
       </c>
       <c r="O14">
         <v>129200000.0</v>
       </c>
       <c r="P14">
         <v>95300000.0</v>
       </c>
       <c r="Q14">
         <v>96700000.0</v>
       </c>
       <c r="R14">
         <v>123000000.0</v>
       </c>
       <c r="S14">
         <v>85800000.0</v>
       </c>
@@ -22858,51 +23221,51 @@
       </c>
       <c r="W14">
         <v>28700000.0</v>
       </c>
       <c r="X14">
         <v>23500000.0</v>
       </c>
       <c r="Y14">
         <v>19900000.0</v>
       </c>
       <c r="Z14">
         <v>18300000.0</v>
       </c>
       <c r="AA14">
         <v>19900000.0</v>
       </c>
       <c r="AB14">
         <v>22200000.0</v>
       </c>
       <c r="AC14">
         <v>33100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>718000000.0</v>
       </c>
       <c r="C15">
         <v>642000000.0</v>
       </c>
       <c r="D15">
         <v>611000000.0</v>
       </c>
       <c r="E15">
         <v>567000000.0</v>
       </c>
       <c r="F15">
         <v>426000000.0</v>
       </c>
       <c r="G15">
         <v>257000000.0</v>
       </c>
       <c r="H15">
         <v>221000000.0</v>
       </c>
       <c r="I15">
         <v>189000000.0</v>
       </c>
@@ -22939,51 +23302,51 @@
       <c r="T15">
         <v>46000000.0</v>
       </c>
       <c r="U15">
         <v>33200000.0</v>
       </c>
       <c r="V15">
         <v>22800000.0</v>
       </c>
       <c r="W15">
         <v>177600000.0</v>
       </c>
       <c r="X15">
         <v>12900000.0</v>
       </c>
       <c r="Y15">
         <v>11100000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>3949000000.0</v>
       </c>
       <c r="C16">
         <v>3475000000.0</v>
       </c>
       <c r="D16">
         <v>3580000000.0</v>
       </c>
       <c r="E16">
         <v>3209000000.0</v>
       </c>
       <c r="F16">
         <v>2665000000.0</v>
       </c>
       <c r="G16">
         <v>1785000000.0</v>
       </c>
       <c r="H16">
         <v>1493000000.0</v>
       </c>
       <c r="I16">
         <v>1510000000.0</v>
       </c>
@@ -23028,84 +23391,84 @@
       </c>
       <c r="W16">
         <v>124400000.0</v>
       </c>
       <c r="X16">
         <v>900000.0</v>
       </c>
       <c r="Y16">
         <v>211000000.0</v>
       </c>
       <c r="Z16">
         <v>189900000.0</v>
       </c>
       <c r="AA16">
         <v>147900000.0</v>
       </c>
       <c r="AB16">
         <v>200400000.0</v>
       </c>
       <c r="AC16">
         <v>200500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>3498000000.0</v>
       </c>
       <c r="C18">
         <v>2388000000.0</v>
       </c>
       <c r="D18">
         <v>1873000000.0</v>
       </c>
       <c r="E18">
         <v>1771000000.0</v>
       </c>
       <c r="F18">
         <v>1940000000.0</v>
       </c>
       <c r="G18">
         <v>750000000.0</v>
       </c>
       <c r="H18">
         <v>642000000.0</v>
       </c>
       <c r="I18">
         <v>672000000.0</v>
       </c>
@@ -23150,141 +23513,141 @@
       </c>
       <c r="W18">
         <v>31400000.0</v>
       </c>
       <c r="X18">
         <v>24200000.0</v>
       </c>
       <c r="Y18">
         <v>31500000.0</v>
       </c>
       <c r="Z18">
         <v>46300000.0</v>
       </c>
       <c r="AA18">
         <v>-3700000.0</v>
       </c>
       <c r="AB18">
         <v>25900000.0</v>
       </c>
       <c r="AC18">
         <v>17300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19">
         <v>-151000000.0</v>
       </c>
       <c r="C19">
         <v>-1279000000.0</v>
       </c>
       <c r="D19">
         <v>-1369000000.0</v>
       </c>
       <c r="E19">
         <v>-909000000.0</v>
       </c>
       <c r="F19">
         <v>-28000000.0</v>
       </c>
       <c r="G19">
         <v>-193000000.0</v>
       </c>
       <c r="H19">
         <v>-261000000.0</v>
       </c>
       <c r="I19">
         <v>-28000000.0</v>
       </c>
       <c r="J19">
         <v>-28000000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>10000000.0</v>
       </c>
       <c r="H20">
         <v>5000000.0</v>
       </c>
       <c r="I20">
         <v>7000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>1875000000.0</v>
       </c>
       <c r="C21">
         <v>360000000.0</v>
       </c>
       <c r="D21">
         <v>1128000000.0</v>
       </c>
       <c r="E21">
         <v>-359000000.0</v>
       </c>
       <c r="F21">
         <v>-4788000000.0</v>
       </c>
       <c r="G21">
         <v>-266000000.0</v>
       </c>
       <c r="H21">
         <v>-65000000.0</v>
       </c>
       <c r="I21">
         <v>209000000.0</v>
       </c>
@@ -23293,51 +23656,51 @@
       </c>
       <c r="K21">
         <v>-550000000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>1506000000.0</v>
       </c>
       <c r="C22">
         <v>921000000.0</v>
       </c>
       <c r="D22">
         <v>761000000.0</v>
       </c>
       <c r="E22">
         <v>979000000.0</v>
       </c>
       <c r="F22">
         <v>987000000.0</v>
       </c>
       <c r="G22">
         <v>685000000.0</v>
       </c>
       <c r="H22">
         <v>651000000.0</v>
       </c>
       <c r="I22">
         <v>480000000.0</v>
       </c>
@@ -23382,51 +23745,51 @@
       </c>
       <c r="W22">
         <v>92200000.0</v>
       </c>
       <c r="X22">
         <v>81300000.0</v>
       </c>
       <c r="Y22">
         <v>70000000.0</v>
       </c>
       <c r="Z22">
         <v>66900000.0</v>
       </c>
       <c r="AA22">
         <v>39800000.0</v>
       </c>
       <c r="AB22">
         <v>41900000.0</v>
       </c>
       <c r="AC22">
         <v>10100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>-66000000.0</v>
       </c>
       <c r="C23">
         <v>-2170000000.0</v>
       </c>
       <c r="D23">
         <v>-368000000.0</v>
       </c>
       <c r="E23">
         <v>-309000000.0</v>
       </c>
       <c r="F23">
         <v>6694000000.0</v>
       </c>
       <c r="G23">
         <v>-63000000.0</v>
       </c>
       <c r="H23">
         <v>170000000.0</v>
       </c>
       <c r="I23">
         <v>-500000000.0</v>
       </c>
@@ -23471,51 +23834,51 @@
       </c>
       <c r="W23">
         <v>6200000.0</v>
       </c>
       <c r="X23">
         <v>-12900000.0</v>
       </c>
       <c r="Y23">
         <v>-48400000.0</v>
       </c>
       <c r="Z23">
         <v>-63100000.0</v>
       </c>
       <c r="AA23">
         <v>20300000.0</v>
       </c>
       <c r="AB23">
         <v>-16900000.0</v>
       </c>
       <c r="AC23">
         <v>-42100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>-204000000.0</v>
       </c>
       <c r="C24">
         <v>-530000000.0</v>
       </c>
       <c r="D24">
         <v>-724000000.0</v>
       </c>
       <c r="E24">
         <v>57000000.0</v>
       </c>
       <c r="F24">
         <v>20000000.0</v>
       </c>
       <c r="G24">
         <v>29000000.0</v>
       </c>
       <c r="H24">
         <v>-245000000.0</v>
       </c>
       <c r="I24">
         <v>-113000000.0</v>
       </c>
@@ -23560,81 +23923,81 @@
       </c>
       <c r="W24">
         <v>8200000.0</v>
       </c>
       <c r="X24">
         <v>-500000.0</v>
       </c>
       <c r="Y24">
         <v>-19200000.0</v>
       </c>
       <c r="Z24">
         <v>-43000000.0</v>
       </c>
       <c r="AA24">
         <v>53000000.0</v>
       </c>
       <c r="AB24">
         <v>-2000000.0</v>
       </c>
       <c r="AC24">
         <v>-16500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>121000000.0</v>
       </c>
       <c r="C25">
-        <v>-408000000.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="D25">
-        <v>288000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="E25">
         <v>-93000000.0</v>
       </c>
       <c r="F25">
         <v>230000000.0</v>
       </c>
       <c r="G25">
         <v>72000000.0</v>
       </c>
       <c r="H25">
         <v>88000000.0</v>
       </c>
       <c r="I25">
-        <v>81000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="J25">
-        <v>-3000000.0</v>
+        <v>351000000.0</v>
       </c>
       <c r="K25">
-        <v>119000000.0</v>
+        <v>-144400000.0</v>
       </c>
       <c r="L25">
         <v>-203500000.0</v>
       </c>
       <c r="M25">
         <v>-12316712.0</v>
       </c>
       <c r="N25">
         <v>-147500000.0</v>
       </c>
       <c r="O25">
         <v>49000000.0</v>
       </c>
       <c r="P25">
         <v>-6700000.0</v>
       </c>
       <c r="Q25">
         <v>700000.0</v>
       </c>
       <c r="R25">
         <v>-4600000.0</v>
       </c>
       <c r="S25">
         <v>9900000.0</v>
       </c>
@@ -23649,51 +24012,51 @@
       </c>
       <c r="W25">
         <v>-6500000.0</v>
       </c>
       <c r="X25">
         <v>-26200000.0</v>
       </c>
       <c r="Y25">
         <v>-25600000.0</v>
       </c>
       <c r="Z25">
         <v>-16500000.0</v>
       </c>
       <c r="AA25">
         <v>-33100000.0</v>
       </c>
       <c r="AB25">
         <v>-4400000.0</v>
       </c>
       <c r="AC25">
         <v>6900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
         <v>-2152000000.0</v>
       </c>
       <c r="C26">
         <v>-1052000000.0</v>
       </c>
       <c r="D26">
         <v>-1235000000.0</v>
       </c>
       <c r="E26">
         <v>-383000000.0</v>
       </c>
       <c r="F26">
         <v>-55000000.0</v>
       </c>
       <c r="G26">
         <v>-4000000.0</v>
       </c>
       <c r="H26">
         <v>-5000000.0</v>
       </c>
       <c r="I26">
         <v>-4000000.0</v>
       </c>
@@ -23730,51 +24093,51 @@
       </c>
       <c r="U26">
         <v>-651000000.0</v>
       </c>
       <c r="V26">
         <v>-2000000.0</v>
       </c>
       <c r="W26">
         <v>-2500000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-8800000.0</v>
       </c>
       <c r="AB26">
         <v>-25800000.0</v>
       </c>
       <c r="AC26">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
         <v>176000000.0</v>
       </c>
       <c r="C27">
         <v>162000000.0</v>
       </c>
       <c r="D27">
         <v>143000000.0</v>
       </c>
       <c r="E27">
         <v>158000000.0</v>
       </c>
       <c r="F27">
         <v>141000000.0</v>
       </c>
       <c r="G27">
         <v>49000000.0</v>
       </c>
       <c r="H27">
         <v>35000000.0</v>
       </c>
       <c r="I27">
         <v>36000000.0</v>
       </c>
@@ -23807,51 +24170,51 @@
       </c>
       <c r="S27">
         <v>10200000.0</v>
       </c>
       <c r="T27">
         <v>12300000.0</v>
       </c>
       <c r="U27">
         <v>4500000.0</v>
       </c>
       <c r="V27">
         <v>2000000.0</v>
       </c>
       <c r="W27">
         <v>1800000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>-1061000000.0</v>
       </c>
       <c r="C28">
         <v>-2164000000.0</v>
       </c>
       <c r="D28">
         <v>-1086000000.0</v>
       </c>
       <c r="E28">
         <v>-1468000000.0</v>
       </c>
       <c r="F28">
         <v>-5346000000.0</v>
       </c>
       <c r="G28">
         <v>-542000000.0</v>
       </c>
       <c r="H28">
         <v>-340000000.0</v>
       </c>
       <c r="I28">
         <v>-475000000.0</v>
       </c>
@@ -23894,51 +24257,51 @@
       <c r="V28">
         <v>-18300000.0</v>
       </c>
       <c r="W28">
         <v>-175400000.0</v>
       </c>
       <c r="X28">
         <v>8200000.0</v>
       </c>
       <c r="Y28">
         <v>200000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>-38800000.0</v>
       </c>
       <c r="AB28">
         <v>-25800000.0</v>
       </c>
       <c r="AC28">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>3622000000.0</v>
       </c>
       <c r="C29">
         <v>3396000000.0</v>
       </c>
       <c r="D29">
         <v>2942000000.0</v>
       </c>
       <c r="E29">
         <v>2737000000.0</v>
       </c>
       <c r="F29">
         <v>2602000000.0</v>
       </c>
       <c r="G29">
         <v>972000000.0</v>
       </c>
       <c r="H29">
         <v>837000000.0</v>
       </c>
       <c r="I29">
         <v>722000000.0</v>
       </c>
@@ -23983,51 +24346,51 @@
       </c>
       <c r="W29">
         <v>72200000.0</v>
       </c>
       <c r="X29">
         <v>78400000.0</v>
       </c>
       <c r="Y29">
         <v>59600000.0</v>
       </c>
       <c r="Z29">
         <v>62100000.0</v>
       </c>
       <c r="AA29">
         <v>19000000.0</v>
       </c>
       <c r="AB29">
         <v>40600000.0</v>
       </c>
       <c r="AC29">
         <v>42900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-2046000000.0</v>
       </c>
       <c r="C30">
         <v>-1279000000.0</v>
       </c>
       <c r="D30">
         <v>-1369000000.0</v>
       </c>
       <c r="E30">
         <v>-909000000.0</v>
       </c>
       <c r="F30">
         <v>3684000000.0</v>
       </c>
       <c r="G30">
         <v>-193000000.0</v>
       </c>
       <c r="H30">
         <v>-440000000.0</v>
       </c>
       <c r="I30">
         <v>-163000000.0</v>
       </c>
@@ -24091,918 +24454,927 @@
       <c r="AC30">
         <v>-42100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
       </c>
-      <c r="G1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="M1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>98</v>
       </c>
       <c r="P1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>101</v>
       </c>
       <c r="T1" t="s">
+        <v>102</v>
+      </c>
+      <c r="U1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
       </c>
-      <c r="X1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="Z1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>10</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
         <v>11</v>
       </c>
-      <c r="AD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>12</v>
       </c>
-      <c r="AF1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG1" t="s">
-        <v>108</v>
+        <v>215</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CJ1" t="s">
         <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CN1" t="s">
         <v>152</v>
       </c>
       <c r="CO1" t="s">
         <v>153</v>
       </c>
       <c r="CP1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>3949000000.0</v>
+      </c>
+      <c r="C2">
         <v>3452000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3475000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3656000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3580000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3500000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666250000.0</v>
       </c>
       <c r="I2">
         <v>666250000.0</v>
       </c>
       <c r="J2">
         <v>666250000.0</v>
       </c>
       <c r="K2">
         <v>666250000.0</v>
       </c>
       <c r="L2">
-        <v>2748000000.0</v>
+        <v>666250000.0</v>
       </c>
       <c r="M2">
         <v>2748000000.0</v>
       </c>
       <c r="N2">
-        <v>1785000000.0</v>
+        <v>2748000000.0</v>
       </c>
       <c r="O2">
         <v>1785000000.0</v>
       </c>
       <c r="P2">
-        <v>1641000000.0</v>
+        <v>1785000000.0</v>
       </c>
       <c r="Q2">
         <v>1641000000.0</v>
       </c>
       <c r="R2">
-        <v>1493000000.0</v>
+        <v>1641000000.0</v>
       </c>
       <c r="S2">
         <v>1493000000.0</v>
       </c>
       <c r="T2">
+        <v>1493000000.0</v>
+      </c>
+      <c r="U2">
         <v>1450000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1711600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>377500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1299000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>345500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1170000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>287750000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1002000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>294100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1089100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>281800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>923100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>985100000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>446200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>111550000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446200000.0</v>
       </c>
       <c r="AK2">
         <v>446200000.0</v>
       </c>
       <c r="AL2">
+        <v>446200000.0</v>
+      </c>
+      <c r="AM2">
         <v>216000000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
-        <v>-61150000.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="AO2">
         <v>-61150000.0</v>
       </c>
       <c r="AP2">
         <v>-61150000.0</v>
       </c>
       <c r="AQ2">
-        <v>-100500000.0</v>
+        <v>-61150000.0</v>
       </c>
       <c r="AR2">
         <v>-100500000.0</v>
       </c>
       <c r="AS2">
         <v>-100500000.0</v>
       </c>
       <c r="AT2">
         <v>-100500000.0</v>
       </c>
       <c r="AU2">
-        <v>-120675000.0</v>
+        <v>-100500000.0</v>
       </c>
       <c r="AV2">
         <v>-120675000.0</v>
       </c>
       <c r="AW2">
         <v>-120675000.0</v>
       </c>
       <c r="AX2">
         <v>-120675000.0</v>
       </c>
       <c r="AY2">
-        <v>-124850000.0</v>
+        <v>-120675000.0</v>
       </c>
       <c r="AZ2">
         <v>-124850000.0</v>
       </c>
       <c r="BA2">
         <v>-124850000.0</v>
       </c>
       <c r="BB2">
         <v>-124850000.0</v>
       </c>
       <c r="BC2">
-        <v>-86800000.0</v>
+        <v>-124850000.0</v>
       </c>
       <c r="BD2">
         <v>-86800000.0</v>
       </c>
       <c r="BE2">
         <v>-86800000.0</v>
       </c>
       <c r="BF2">
         <v>-86800000.0</v>
       </c>
       <c r="BG2">
-        <v>56700000.0</v>
+        <v>-86800000.0</v>
       </c>
       <c r="BH2">
         <v>56700000.0</v>
       </c>
       <c r="BI2">
         <v>56700000.0</v>
       </c>
       <c r="BJ2">
         <v>56700000.0</v>
       </c>
       <c r="BK2">
-        <v>31100000.0</v>
+        <v>56700000.0</v>
       </c>
       <c r="BL2">
         <v>31100000.0</v>
       </c>
       <c r="BM2">
         <v>31100000.0</v>
       </c>
       <c r="BN2">
         <v>31100000.0</v>
       </c>
       <c r="BO2">
-        <v>56975000.0</v>
+        <v>31100000.0</v>
       </c>
       <c r="BP2">
         <v>56975000.0</v>
       </c>
       <c r="BQ2">
         <v>56975000.0</v>
       </c>
       <c r="BR2">
         <v>56975000.0</v>
       </c>
       <c r="BS2">
-        <v>55650000.0</v>
+        <v>56975000.0</v>
       </c>
       <c r="BT2">
         <v>55650000.0</v>
       </c>
       <c r="BU2">
         <v>55650000.0</v>
       </c>
       <c r="BV2">
         <v>55650000.0</v>
       </c>
       <c r="BW2">
-        <v>47475000.0</v>
+        <v>55650000.0</v>
       </c>
       <c r="BX2">
         <v>47475000.0</v>
       </c>
       <c r="BY2">
         <v>47475000.0</v>
       </c>
       <c r="BZ2">
         <v>47475000.0</v>
       </c>
       <c r="CA2">
+        <v>47475000.0</v>
+      </c>
+      <c r="CB2">
         <v>95450000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>47725000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>95450000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>47725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36850000.0</v>
       </c>
       <c r="CF2">
         <v>36850000.0</v>
       </c>
       <c r="CG2">
         <v>36850000.0</v>
       </c>
       <c r="CH2">
         <v>36850000.0</v>
       </c>
       <c r="CI2">
-        <v>50625000.0</v>
+        <v>36850000.0</v>
       </c>
       <c r="CJ2">
         <v>50625000.0</v>
       </c>
       <c r="CK2">
         <v>50625000.0</v>
       </c>
       <c r="CL2">
         <v>50625000.0</v>
       </c>
       <c r="CM2">
-        <v>50350000.0</v>
+        <v>50625000.0</v>
       </c>
       <c r="CN2">
         <v>50350000.0</v>
       </c>
       <c r="CO2">
         <v>50350000.0</v>
       </c>
       <c r="CP2">
         <v>50350000.0</v>
       </c>
+      <c r="CQ2">
+        <v>50350000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>86000000</v>
+      </c>
+      <c r="C3">
         <v>61000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>596000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>488000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>241500000</v>
       </c>
       <c r="I3">
         <v>241500000</v>
       </c>
       <c r="J3">
         <v>241500000</v>
       </c>
       <c r="K3">
         <v>241500000</v>
       </c>
       <c r="L3">
+        <v>241500000</v>
+      </c>
+      <c r="M3">
         <v>417000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>55000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>245000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>133000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>89000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>106000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>89000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>36000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>27000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17100000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8900000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>45450000</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000</v>
       </c>
       <c r="AJ3">
         <v>45450000</v>
       </c>
       <c r="AK3">
-        <v>17900000</v>
+        <v>45450000</v>
       </c>
       <c r="AL3">
+        <v>45450000</v>
+      </c>
+      <c r="AM3">
         <v>38050000</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>38050000</v>
+      </c>
+      <c r="AO3">
         <v>15200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8350000</v>
       </c>
       <c r="AP3">
         <v>8350000</v>
       </c>
       <c r="AQ3">
+        <v>8350000</v>
+      </c>
+      <c r="AR3">
         <v>16700000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10750000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16700000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>10750000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>21500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>10550000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>21500000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10550000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>21100000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14100000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>21100000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14100000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>28200000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8050000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>28200000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8050000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16100000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4975000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16100000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4975000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9950000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>6450000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9950000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6450000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12900000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10200000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12900000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10200000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>20400000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>13550000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>20400000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13550000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>27100000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7025000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>27100000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7025000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7900000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3950000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7900000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3950000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>7900000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5675000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7900000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5675000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>11350000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3675000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11350000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3675000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000</v>
       </c>
       <c r="CN3">
         <v>6400000</v>
       </c>
       <c r="CO3">
         <v>6400000</v>
       </c>
       <c r="CP3">
         <v>6400000</v>
       </c>
+      <c r="CQ3">
+        <v>6400000</v>
+      </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25053,54 +25425,55 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25151,608 +25524,615 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>107000000.0</v>
+      </c>
+      <c r="C6">
         <v>497000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-181000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3656000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>80000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>291000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000000.0</v>
       </c>
       <c r="I6">
         <v>136000000.0</v>
       </c>
       <c r="J6">
         <v>136000000.0</v>
       </c>
       <c r="K6">
         <v>136000000.0</v>
       </c>
       <c r="L6">
+        <v>136000000.0</v>
+      </c>
+      <c r="M6">
         <v>-83000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-72500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>963000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>481500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>144000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>72000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>148000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>74000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>43000000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>1072500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-921500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>953500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-824500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>882250000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-714325000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>707900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-795000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>807300000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>726500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>476900000.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>57550000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-446200000.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>-446200000.0</v>
+      </c>
+      <c r="AM6">
         <v>230200000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
+        <v>230200000.0</v>
+      </c>
+      <c r="AO6">
         <v>292650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73350000.0</v>
       </c>
       <c r="AP6">
         <v>-73350000.0</v>
       </c>
       <c r="AQ6">
-        <v>39350000.0</v>
+        <v>-73350000.0</v>
       </c>
       <c r="AR6">
         <v>39350000.0</v>
       </c>
       <c r="AS6">
         <v>39350000.0</v>
       </c>
       <c r="AT6">
         <v>39350000.0</v>
       </c>
       <c r="AU6">
-        <v>20175000.0</v>
+        <v>39350000.0</v>
       </c>
       <c r="AV6">
         <v>20175000.0</v>
       </c>
       <c r="AW6">
         <v>20175000.0</v>
       </c>
       <c r="AX6">
         <v>20175000.0</v>
       </c>
       <c r="AY6">
-        <v>4175000.0</v>
+        <v>20175000.0</v>
       </c>
       <c r="AZ6">
         <v>4175000.0</v>
       </c>
       <c r="BA6">
         <v>4175000.0</v>
       </c>
       <c r="BB6">
         <v>4175000.0</v>
       </c>
       <c r="BC6">
-        <v>-38050000.0</v>
+        <v>4175000.0</v>
       </c>
       <c r="BD6">
         <v>-38050000.0</v>
       </c>
       <c r="BE6">
         <v>-38050000.0</v>
       </c>
       <c r="BF6">
         <v>-38050000.0</v>
       </c>
       <c r="BG6">
-        <v>-38475000.0</v>
+        <v>-38050000.0</v>
       </c>
       <c r="BH6">
         <v>-38475000.0</v>
       </c>
       <c r="BI6">
         <v>-38475000.0</v>
       </c>
       <c r="BJ6">
         <v>-38475000.0</v>
       </c>
       <c r="BK6">
-        <v>25600000.0</v>
+        <v>-38475000.0</v>
       </c>
       <c r="BL6">
         <v>25600000.0</v>
       </c>
       <c r="BM6">
         <v>25600000.0</v>
       </c>
       <c r="BN6">
         <v>25600000.0</v>
       </c>
       <c r="BO6">
-        <v>-25875000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="BP6">
         <v>-25875000.0</v>
       </c>
       <c r="BQ6">
         <v>-25875000.0</v>
       </c>
       <c r="BR6">
         <v>-25875000.0</v>
       </c>
       <c r="BS6">
-        <v>-55425000.0</v>
+        <v>-25875000.0</v>
       </c>
       <c r="BT6">
         <v>-55425000.0</v>
       </c>
       <c r="BU6">
         <v>-55425000.0</v>
       </c>
       <c r="BV6">
         <v>-55425000.0</v>
       </c>
       <c r="BW6">
-        <v>5275000.0</v>
+        <v>-55425000.0</v>
       </c>
       <c r="BX6">
         <v>5275000.0</v>
       </c>
       <c r="BY6">
         <v>5275000.0</v>
       </c>
       <c r="BZ6">
         <v>5275000.0</v>
       </c>
       <c r="CA6">
+        <v>5275000.0</v>
+      </c>
+      <c r="CB6">
         <v>-500000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-250000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-500000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="CF6">
         <v>125000.0</v>
       </c>
       <c r="CG6">
         <v>125000.0</v>
       </c>
       <c r="CH6">
         <v>125000.0</v>
       </c>
       <c r="CI6">
-        <v>-525000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="CJ6">
         <v>-525000.0</v>
       </c>
       <c r="CK6">
         <v>-525000.0</v>
       </c>
       <c r="CL6">
         <v>-525000.0</v>
       </c>
       <c r="CM6">
-        <v>-225000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="CN6">
         <v>-225000.0</v>
       </c>
       <c r="CO6">
         <v>-225000.0</v>
       </c>
       <c r="CP6">
         <v>-225000.0</v>
       </c>
+      <c r="CQ6">
+        <v>-225000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
+        <v>-477000000.0</v>
+      </c>
+      <c r="C7">
         <v>81000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-500000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>407000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-200000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>142000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-503000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="I7">
         <v>-50000000.0</v>
       </c>
       <c r="J7">
         <v>-50000000.0</v>
       </c>
       <c r="K7">
         <v>-50000000.0</v>
       </c>
       <c r="L7">
+        <v>-50000000.0</v>
+      </c>
+      <c r="M7">
         <v>340000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-217000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>146000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>-41000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>57000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>-116000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>202000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-339000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>181000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-120000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-168000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>139000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>130400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-73700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>124500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>9400000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9400000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000.0</v>
       </c>
       <c r="AJ7">
         <v>-1750000.0</v>
       </c>
       <c r="AK7">
-        <v>16900000.0</v>
+        <v>-1750000.0</v>
       </c>
       <c r="AL7">
+        <v>-1750000.0</v>
+      </c>
+      <c r="AM7">
         <v>-3875000.0</v>
       </c>
-      <c r="AM7">
-[...1 lines deleted...]
-      </c>
       <c r="AN7">
+        <v>-3875000.0</v>
+      </c>
+      <c r="AO7">
         <v>12400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675000.0</v>
       </c>
       <c r="AP7">
         <v>3675000.0</v>
       </c>
       <c r="AQ7">
+        <v>3675000.0</v>
+      </c>
+      <c r="AR7">
         <v>3700000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4600000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3700000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>4600000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4350000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-475000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4350000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-475000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>550000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>115900000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>550000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>115900000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>231950000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-7625000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>231950000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-7625000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-22300000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4375000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-22300000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4375000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8750000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>7375000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-8750000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>7375000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>14750000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2525000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>14750000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-2525000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-5050000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>350000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5050000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>350000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-100000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1150000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-100000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1150000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-3300000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1650000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-3300000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1650000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-3300000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1900000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3300000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1900000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-3800000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-4775000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-3800000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-4775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="CN7">
         <v>-1800000.0</v>
       </c>
       <c r="CO7">
         <v>-1800000.0</v>
       </c>
       <c r="CP7">
         <v>-1800000.0</v>
       </c>
+      <c r="CQ7">
+        <v>-1800000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25803,163 +26183,172 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
+        <v>-415000000.0</v>
+      </c>
+      <c r="C9">
         <v>478000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-714000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6804000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43075000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-38104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000000.0</v>
       </c>
       <c r="I9">
         <v>-38000000.0</v>
       </c>
       <c r="J9">
-        <v>-165500000.0</v>
+        <v>-38000000.0</v>
       </c>
       <c r="K9">
         <v>-165500000.0</v>
       </c>
       <c r="L9">
+        <v>-165500000.0</v>
+      </c>
+      <c r="M9">
         <v>251000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-165500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>451000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>225500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-17000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-4000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>280000000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-77000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-115000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>59000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-95000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-325000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>110000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>188700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-84500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>48400000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-11200000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18600000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9">
         <v>18600000.0</v>
       </c>
-      <c r="AK9"/>
+      <c r="AK9">
+        <v>18600000.0</v>
+      </c>
       <c r="AL9">
+        <v>18600000.0</v>
+      </c>
+      <c r="AM9">
         <v>-3000000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AO9">
         <v>12200000.0</v>
       </c>
-      <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
@@ -25969,264 +26358,268 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-142000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-204000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>328000000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>55000000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>1000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>250000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AJ10">
         <v>400000.0</v>
       </c>
-      <c r="AK10"/>
+      <c r="AK10">
+        <v>400000.0</v>
+      </c>
       <c r="AL10">
+        <v>400000.0</v>
+      </c>
+      <c r="AM10">
         <v>725000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>725000.0</v>
+      </c>
+      <c r="AO10">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-225000.0</v>
       </c>
       <c r="AP10">
         <v>-225000.0</v>
       </c>
       <c r="AQ10">
+        <v>-225000.0</v>
+      </c>
+      <c r="AR10">
         <v>-450000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>175000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-450000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>175000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>350000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-275000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>350000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-275000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-550000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-550000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11">
         <v>-15000000.0</v>
       </c>
       <c r="J11">
-        <v>-44500000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="K11">
         <v>-44500000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>-44500000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
-        <v>-306500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
         <v>-306500000.0</v>
       </c>
       <c r="P11">
-        <v>27500000.0</v>
+        <v>-306500000.0</v>
       </c>
       <c r="Q11">
         <v>27500000.0</v>
       </c>
       <c r="R11">
-        <v>-50000000.0</v>
+        <v>27500000.0</v>
       </c>
       <c r="S11">
         <v>-50000000.0</v>
       </c>
       <c r="T11">
-        <v>58500000.0</v>
+        <v>-50000000.0</v>
       </c>
       <c r="U11">
         <v>58500000.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>58500000.0</v>
+      </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -26255,104 +26648,105 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12">
         <v>-140500000.0</v>
       </c>
       <c r="J12">
-        <v>25500000.0</v>
+        <v>-140500000.0</v>
       </c>
       <c r="K12">
         <v>25500000.0</v>
       </c>
       <c r="L12">
         <v>25500000.0</v>
       </c>
       <c r="M12">
         <v>25500000.0</v>
       </c>
       <c r="N12">
-        <v>218000000.0</v>
+        <v>25500000.0</v>
       </c>
       <c r="O12">
         <v>218000000.0</v>
       </c>
       <c r="P12">
-        <v>-2000000.0</v>
+        <v>218000000.0</v>
       </c>
       <c r="Q12">
         <v>-2000000.0</v>
       </c>
       <c r="R12">
-        <v>39000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="S12">
         <v>39000000.0</v>
       </c>
       <c r="T12">
-        <v>2000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="U12">
         <v>2000000.0</v>
       </c>
-      <c r="V12"/>
+      <c r="V12">
+        <v>2000000.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
@@ -26381,104 +26775,105 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>190500000.0</v>
       </c>
       <c r="J13">
-        <v>-27500000.0</v>
+        <v>190500000.0</v>
       </c>
       <c r="K13">
         <v>-27500000.0</v>
       </c>
       <c r="L13">
         <v>-27500000.0</v>
       </c>
       <c r="M13">
         <v>-27500000.0</v>
       </c>
       <c r="N13">
         <v>-27500000.0</v>
       </c>
       <c r="O13">
         <v>-27500000.0</v>
       </c>
       <c r="P13">
-        <v>62500000.0</v>
+        <v>-27500000.0</v>
       </c>
       <c r="Q13">
         <v>62500000.0</v>
       </c>
       <c r="R13">
-        <v>33500000.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="S13">
         <v>33500000.0</v>
       </c>
       <c r="T13">
-        <v>-170000000.0</v>
+        <v>33500000.0</v>
       </c>
       <c r="U13">
         <v>-170000000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>-170000000.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
@@ -26507,866 +26902,876 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>199</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>1139000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1087000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1111000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>621000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1087000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1024000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473250000.0</v>
       </c>
       <c r="I14">
         <v>473250000.0</v>
       </c>
       <c r="J14">
         <v>473250000.0</v>
       </c>
       <c r="K14">
         <v>473250000.0</v>
       </c>
       <c r="L14">
+        <v>473250000.0</v>
+      </c>
+      <c r="M14">
         <v>873000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>292000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>700000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>251500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>188000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>185000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>54500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>205000000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>164000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>141000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>120000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>110000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>63000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>107400000.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
       <c r="AF14">
+        <v>84133298.0</v>
+      </c>
+      <c r="AG14">
         <v>44100000.0</v>
       </c>
-      <c r="AG14">
-[...1 lines deleted...]
-      </c>
       <c r="AH14">
+        <v>41100000.0</v>
+      </c>
+      <c r="AI14">
         <v>89300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32300000.0</v>
       </c>
       <c r="AJ14">
         <v>89300000.0</v>
       </c>
       <c r="AK14">
         <v>40600000.0</v>
       </c>
       <c r="AL14">
+        <v>40600000.0</v>
+      </c>
+      <c r="AM14">
         <v>105375000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
+        <v>105375000.0</v>
+      </c>
+      <c r="AO14">
         <v>37800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23825000.0</v>
       </c>
       <c r="AP14">
         <v>23825000.0</v>
       </c>
       <c r="AQ14">
+        <v>23825000.0</v>
+      </c>
+      <c r="AR14">
         <v>47650000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24175000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>47650000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24175000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48350000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30750000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>48350000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>30750000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>61500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21450000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>61500000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21450000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>42900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12100000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>42900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>24200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6025000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>24200000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6025000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12050000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6625000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12050000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6625000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13250000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7175000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13250000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7175000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14350000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5475000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14350000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5475000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11750000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4950000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>11750000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4950000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9150000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4575000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9150000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4575000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9150000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4975000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>9150000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4975000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9950000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>5550000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9950000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>5550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8275000.0</v>
       </c>
       <c r="CN14">
         <v>8275000.0</v>
       </c>
       <c r="CO14">
         <v>8275000.0</v>
       </c>
       <c r="CP14">
         <v>8275000.0</v>
       </c>
+      <c r="CQ14">
+        <v>8275000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>510000000.0</v>
+      </c>
+      <c r="C15">
         <v>247000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>471000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>218000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>424000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>196000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>415000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141750000.0</v>
       </c>
       <c r="I15">
         <v>141750000.0</v>
       </c>
       <c r="J15">
         <v>141750000.0</v>
       </c>
       <c r="K15">
         <v>141750000.0</v>
       </c>
       <c r="L15">
+        <v>141750000.0</v>
+      </c>
+      <c r="M15">
         <v>139000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>195000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>287000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>143500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>82000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>41000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>175000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>87500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>70000000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>151000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>60000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>129000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>50000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>109000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>42000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>88000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>37500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>78000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27300000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>53500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>40400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19350000.0</v>
       </c>
       <c r="AJ15">
         <v>40400000.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>40400000.0</v>
+      </c>
       <c r="AL15">
+        <v>40400000.0</v>
+      </c>
+      <c r="AM15">
         <v>59000000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
+        <v>59000000.0</v>
+      </c>
+      <c r="AO15">
         <v>51200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18400000.0</v>
       </c>
       <c r="AP15">
         <v>18400000.0</v>
       </c>
       <c r="AQ15">
+        <v>18400000.0</v>
+      </c>
+      <c r="AR15">
         <v>36800000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>16650000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>36800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16650000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>33300000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16300000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>33300000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>16300000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>32600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>16325000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>32600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16325000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>32650000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>32650000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11500000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>23000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8300000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>23000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8300000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16600000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>5700000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16600000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5700000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11400000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>44400000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11400000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>44400000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>88800000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3225000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>88800000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3225000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6450000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2775000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6450000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2775000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>4056000000.0</v>
+      </c>
+      <c r="C16">
         <v>3949000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3452000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3475000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3656000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3580000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>802250000.0</v>
       </c>
       <c r="I16">
         <v>802250000.0</v>
       </c>
       <c r="J16">
         <v>802250000.0</v>
       </c>
       <c r="K16">
         <v>802250000.0</v>
       </c>
       <c r="L16">
+        <v>802250000.0</v>
+      </c>
+      <c r="M16">
         <v>2665000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748000000.0</v>
       </c>
       <c r="N16">
         <v>2748000000.0</v>
       </c>
       <c r="O16">
-        <v>1785000000.0</v>
+        <v>2748000000.0</v>
       </c>
       <c r="P16">
         <v>1785000000.0</v>
       </c>
       <c r="Q16">
-        <v>1641000000.0</v>
+        <v>1785000000.0</v>
       </c>
       <c r="R16">
         <v>1641000000.0</v>
       </c>
       <c r="S16">
-        <v>1493000000.0</v>
+        <v>1641000000.0</v>
       </c>
       <c r="T16">
         <v>1493000000.0</v>
       </c>
       <c r="U16">
-        <v>1450000000.0</v>
+        <v>1493000000.0</v>
       </c>
       <c r="V16">
         <v>1450000000.0</v>
       </c>
       <c r="W16">
+        <v>1450000000.0</v>
+      </c>
+      <c r="X16">
         <v>377500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1299000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>345500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1170000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>287675000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1002000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>294100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1089100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>919200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1711600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>923100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>919200000.0</v>
       </c>
-      <c r="AI16">
-[...1 lines deleted...]
-      </c>
       <c r="AJ16">
+        <v>919200000.0</v>
+      </c>
+      <c r="AK16">
         <v>923100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>978100000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>446200000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
+        <v>446200000.0</v>
+      </c>
+      <c r="AO16">
         <v>231500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-134500000.0</v>
       </c>
       <c r="AP16">
         <v>-134500000.0</v>
       </c>
       <c r="AQ16">
-        <v>-61150000.0</v>
+        <v>-134500000.0</v>
       </c>
       <c r="AR16">
         <v>-61150000.0</v>
       </c>
       <c r="AS16">
         <v>-61150000.0</v>
       </c>
       <c r="AT16">
         <v>-61150000.0</v>
       </c>
       <c r="AU16">
-        <v>-100500000.0</v>
+        <v>-61150000.0</v>
       </c>
       <c r="AV16">
         <v>-100500000.0</v>
       </c>
       <c r="AW16">
         <v>-100500000.0</v>
       </c>
       <c r="AX16">
         <v>-100500000.0</v>
       </c>
       <c r="AY16">
-        <v>-120675000.0</v>
+        <v>-100500000.0</v>
       </c>
       <c r="AZ16">
         <v>-120675000.0</v>
       </c>
       <c r="BA16">
         <v>-120675000.0</v>
       </c>
       <c r="BB16">
         <v>-120675000.0</v>
       </c>
       <c r="BC16">
-        <v>-124850000.0</v>
+        <v>-120675000.0</v>
       </c>
       <c r="BD16">
         <v>-124850000.0</v>
       </c>
       <c r="BE16">
         <v>-124850000.0</v>
       </c>
       <c r="BF16">
         <v>-124850000.0</v>
       </c>
       <c r="BG16">
-        <v>18225000.0</v>
+        <v>-124850000.0</v>
       </c>
       <c r="BH16">
         <v>18225000.0</v>
       </c>
       <c r="BI16">
         <v>18225000.0</v>
       </c>
       <c r="BJ16">
         <v>18225000.0</v>
       </c>
       <c r="BK16">
-        <v>56700000.0</v>
+        <v>18225000.0</v>
       </c>
       <c r="BL16">
         <v>56700000.0</v>
       </c>
       <c r="BM16">
         <v>56700000.0</v>
       </c>
       <c r="BN16">
         <v>56700000.0</v>
       </c>
       <c r="BO16">
-        <v>31100000.0</v>
+        <v>56700000.0</v>
       </c>
       <c r="BP16">
         <v>31100000.0</v>
       </c>
       <c r="BQ16">
         <v>31100000.0</v>
       </c>
       <c r="BR16">
         <v>31100000.0</v>
       </c>
       <c r="BS16">
-        <v>225000.0</v>
+        <v>31100000.0</v>
       </c>
       <c r="BT16">
         <v>225000.0</v>
       </c>
       <c r="BU16">
         <v>225000.0</v>
       </c>
       <c r="BV16">
         <v>225000.0</v>
       </c>
       <c r="BW16">
-        <v>52750000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="BX16">
         <v>52750000.0</v>
       </c>
       <c r="BY16">
         <v>52750000.0</v>
       </c>
       <c r="BZ16">
         <v>52750000.0</v>
       </c>
       <c r="CA16">
+        <v>52750000.0</v>
+      </c>
+      <c r="CB16">
         <v>94950000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>47475000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>94950000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>47475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36975000.0</v>
       </c>
       <c r="CF16">
         <v>36975000.0</v>
       </c>
       <c r="CG16">
         <v>36975000.0</v>
       </c>
       <c r="CH16">
         <v>36975000.0</v>
       </c>
       <c r="CI16">
-        <v>50100000.0</v>
+        <v>36975000.0</v>
       </c>
       <c r="CJ16">
         <v>50100000.0</v>
       </c>
       <c r="CK16">
         <v>50100000.0</v>
       </c>
       <c r="CL16">
         <v>50100000.0</v>
       </c>
       <c r="CM16">
-        <v>50125000.0</v>
+        <v>50100000.0</v>
       </c>
       <c r="CN16">
         <v>50125000.0</v>
       </c>
       <c r="CO16">
         <v>50125000.0</v>
       </c>
       <c r="CP16">
         <v>50125000.0</v>
       </c>
+      <c r="CQ16">
+        <v>50125000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27417,364 +27822,368 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>1699000000.0</v>
+      </c>
+      <c r="C18">
         <v>2079000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1419000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2105000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1217000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1257000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>442750000.0</v>
       </c>
       <c r="I18">
         <v>442750000.0</v>
       </c>
       <c r="J18">
         <v>442750000.0</v>
       </c>
       <c r="K18">
         <v>442750000.0</v>
       </c>
       <c r="L18">
+        <v>442750000.0</v>
+      </c>
+      <c r="M18">
         <v>1015000000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>947000000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>391000000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>359000000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>331000000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>311000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>399000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>273000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>378000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>234000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>191000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>254800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>149300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>154200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>56300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>147500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>117200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74025000.0</v>
       </c>
       <c r="AJ18">
         <v>117200000.0</v>
       </c>
       <c r="AK18">
-        <v>90800000.0</v>
+        <v>117200000.0</v>
       </c>
       <c r="AL18">
+        <v>117200000.0</v>
+      </c>
+      <c r="AM18">
         <v>229575000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>229575000.0</v>
+      </c>
+      <c r="AO18">
         <v>157300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66525000.0</v>
       </c>
       <c r="AP18">
         <v>66525000.0</v>
       </c>
       <c r="AQ18">
+        <v>66525000.0</v>
+      </c>
+      <c r="AR18">
         <v>133050000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>55025000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>133050000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>55025000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>110050000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>42725000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>110050000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>42725000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>85450000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>40425000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>85450000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>40425000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>80850000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>34975000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>80850000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>34975000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>69950000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>28050000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>69950000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>28050000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>56100000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>21075000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>56100000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>21075000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>42150000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>7525000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>42150000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>7525000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>15700000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>6050000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15700000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>6050000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>12100000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>7875000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>12100000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7875000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>23150000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>11575000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>23150000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>11575000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>23150000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-925000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>23150000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-925000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-1850000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>6475000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1850000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>6475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4325000.0</v>
       </c>
       <c r="CN18">
         <v>4325000.0</v>
       </c>
       <c r="CO18">
         <v>4325000.0</v>
       </c>
       <c r="CP18">
         <v>4325000.0</v>
       </c>
+      <c r="CQ18">
+        <v>4325000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>-113500000.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>-113500000.0</v>
+      </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
-[...1 lines deleted...]
-      </c>
+      <c r="N19"/>
       <c r="O19">
         <v>-7500000.0</v>
       </c>
       <c r="P19">
-        <v>8000000.0</v>
+        <v>-7500000.0</v>
       </c>
       <c r="Q19">
         <v>8000000.0</v>
       </c>
       <c r="R19">
-        <v>-8000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="S19">
         <v>-8000000.0</v>
       </c>
-      <c r="T19"/>
+      <c r="T19">
+        <v>-8000000.0</v>
+      </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -27805,54 +28214,55 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27903,104 +28313,105 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>-175000000.0</v>
       </c>
       <c r="J21">
-        <v>-4500000.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="K21">
         <v>-4500000.0</v>
       </c>
       <c r="L21">
         <v>-4500000.0</v>
       </c>
       <c r="M21">
         <v>-4500000.0</v>
       </c>
       <c r="N21">
-        <v>-1906000000.0</v>
+        <v>-4500000.0</v>
       </c>
       <c r="O21">
         <v>-1906000000.0</v>
       </c>
       <c r="P21">
-        <v>-92500000.0</v>
+        <v>-1906000000.0</v>
       </c>
       <c r="Q21">
         <v>-92500000.0</v>
       </c>
       <c r="R21">
-        <v>-40500000.0</v>
+        <v>-92500000.0</v>
       </c>
       <c r="S21">
         <v>-40500000.0</v>
       </c>
       <c r="T21">
-        <v>-85500000.0</v>
+        <v>-40500000.0</v>
       </c>
       <c r="U21">
         <v>-85500000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-85500000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
@@ -28029,2406 +28440,2442 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>814000000.0</v>
+      </c>
+      <c r="C22">
         <v>600000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>649000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>339000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>346000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>335000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>426000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244750000.0</v>
       </c>
       <c r="I22">
         <v>244750000.0</v>
       </c>
       <c r="J22">
         <v>244750000.0</v>
       </c>
       <c r="K22">
         <v>244750000.0</v>
       </c>
       <c r="L22">
+        <v>244750000.0</v>
+      </c>
+      <c r="M22">
         <v>351000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>0.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>178000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>89000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>195000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>97500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>226000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>113000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>171000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>246000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>234000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>246000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>352000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>153000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>188000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-36000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>178000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>150300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>63600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>118800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>142150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74725000.0</v>
       </c>
       <c r="AJ22">
         <v>142150000.0</v>
       </c>
       <c r="AK22">
-        <v>59700000.0</v>
+        <v>142150000.0</v>
       </c>
       <c r="AL22">
+        <v>142150000.0</v>
+      </c>
+      <c r="AM22">
         <v>209275000.0</v>
       </c>
-      <c r="AM22">
-[...1 lines deleted...]
-      </c>
       <c r="AN22">
+        <v>209275000.0</v>
+      </c>
+      <c r="AO22">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89625000.0</v>
       </c>
       <c r="AP22">
         <v>89625000.0</v>
       </c>
       <c r="AQ22">
+        <v>89625000.0</v>
+      </c>
+      <c r="AR22">
         <v>179250000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>70750000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>179250000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>70750000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>141500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>45575000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>141500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>45575000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>91150000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-51975000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>91150000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-51975000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-103950000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>66300000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-103950000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>66300000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>132600000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>43550000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>132600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>43550000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>87100000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>21350000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>87100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>21350000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>42700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>21125000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>42700000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>21125000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>46100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>20325000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>46100000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>20325000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>40650000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>17500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>40650000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>17500000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>33450000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>16725000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>33450000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>16725000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>33450000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9950000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>33450000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9950000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>19900000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10475000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>19900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525000.0</v>
       </c>
       <c r="CN22">
         <v>2525000.0</v>
       </c>
       <c r="CO22">
         <v>2525000.0</v>
       </c>
       <c r="CP22">
         <v>2525000.0</v>
       </c>
+      <c r="CQ22">
+        <v>2525000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>-193000000.0</v>
+      </c>
+      <c r="C23">
         <v>82000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-148000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-129000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-338000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-148000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289750000.0</v>
       </c>
       <c r="I23">
         <v>289750000.0</v>
       </c>
       <c r="J23">
         <v>289750000.0</v>
       </c>
       <c r="K23">
         <v>289750000.0</v>
       </c>
       <c r="L23">
+        <v>289750000.0</v>
+      </c>
+      <c r="M23">
         <v>5308000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-95500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-11001000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-56000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-39000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-11000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-39000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>56000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-109000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>641000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-18000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-13700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-564000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-127300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-15100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-90100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-18100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>385500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-67850000.0</v>
       </c>
       <c r="AJ23">
         <v>-2800000.0</v>
       </c>
       <c r="AK23">
-        <v>-2900000.0</v>
+        <v>-2800000.0</v>
       </c>
       <c r="AL23">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AM23">
         <v>4375000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
+        <v>4375000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-4675000.0</v>
+      </c>
+      <c r="AP23">
         <v>-8675000.0</v>
       </c>
-      <c r="AN23">
-[...5 lines deleted...]
-      <c r="AP23">
+      <c r="AQ23">
         <v>23875000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-6400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>41975000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>41975000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3050000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>94975000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3050000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>94975000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-4350000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>241500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4350000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>241500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-850000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>181550000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-850000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>181550000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1450000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>187850000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1450000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>187850000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>248950000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4725000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>248950000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4725000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2025000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>43925000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2025000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>43925000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2950000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2950000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-6450000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2725000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-6450000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11825000.0</v>
       </c>
       <c r="CB23">
         <v>-11825000.0</v>
       </c>
       <c r="CC23">
         <v>-11825000.0</v>
       </c>
       <c r="CD23">
         <v>-11825000.0</v>
       </c>
       <c r="CE23">
+        <v>-11825000.0</v>
+      </c>
+      <c r="CF23">
         <v>-9700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>9700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-9700000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>9700000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-6450000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>6450000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-6450000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6450000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-425000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>425000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-425000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>425000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-611000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-489000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-438000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-487000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-237000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>57000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25500000.0</v>
       </c>
       <c r="K24">
         <v>-25500000.0</v>
       </c>
       <c r="L24">
+        <v>-25500000.0</v>
+      </c>
+      <c r="M24">
         <v>-2000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-25500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="P24">
         <v>5500000.0</v>
       </c>
       <c r="Q24">
         <v>5500000.0</v>
       </c>
       <c r="R24">
+        <v>5500000.0</v>
+      </c>
+      <c r="S24">
         <v>-82000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-66000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-319000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-36000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-80000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-106000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-28000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-89000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>357000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-32800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-18900000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-32100000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-27800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-37050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="AJ24">
         <v>-37050000.0</v>
       </c>
       <c r="AK24">
-        <v>300000.0</v>
+        <v>-37050000.0</v>
       </c>
       <c r="AL24">
+        <v>-37050000.0</v>
+      </c>
+      <c r="AM24">
         <v>-8150000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>-8150000.0</v>
+      </c>
+      <c r="AO24">
         <v>-19825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8350000.0</v>
       </c>
       <c r="AP24">
         <v>8350000.0</v>
       </c>
       <c r="AQ24">
+        <v>8350000.0</v>
+      </c>
+      <c r="AR24">
         <v>8000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>10750000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10750000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3050000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>10550000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3050000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10550000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2300000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>14100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>14100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5400000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>7925000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7925000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-250000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4975000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-250000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4975000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>4050000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6450000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4050000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6450000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21300000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>10200000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>21300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>10200000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>9550000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4100000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>9550000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-250000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1775000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-250000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1775000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-13600000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-6800000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-13600000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-6800000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-21500000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>18925000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-21500000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>18925000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>26500000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3175000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>26500000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250000.0</v>
       </c>
       <c r="CN24">
         <v>2250000.0</v>
       </c>
       <c r="CO24">
         <v>2250000.0</v>
       </c>
       <c r="CP24">
         <v>2250000.0</v>
       </c>
+      <c r="CQ24">
+        <v>2250000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>1448000000.0</v>
+      </c>
+      <c r="C25">
         <v>320000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>246000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>221000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>413000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2321000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2708000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23250000.0</v>
       </c>
       <c r="I25">
         <v>-23250000.0</v>
       </c>
       <c r="J25">
         <v>-23250000.0</v>
       </c>
       <c r="K25">
         <v>-23250000.0</v>
       </c>
       <c r="L25">
+        <v>-23250000.0</v>
+      </c>
+      <c r="M25">
         <v>1069000000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>2093000000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>350000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>556000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>17000000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>591000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-38000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>220000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-188000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>89000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>144000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-210000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-124600000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-28700000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
+        <v>-52233298.0</v>
+      </c>
+      <c r="AG25">
         <v>-8400000.0</v>
       </c>
-      <c r="AG25">
-[...1 lines deleted...]
-      </c>
       <c r="AH25">
+        <v>-7200000.0</v>
+      </c>
+      <c r="AI25">
         <v>-73750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24625000.0</v>
       </c>
       <c r="AJ25">
         <v>-73750000.0</v>
       </c>
       <c r="AK25">
-        <v>15200000.0</v>
+        <v>-25050000.0</v>
       </c>
       <c r="AL25">
+        <v>-25050000.0</v>
+      </c>
+      <c r="AM25">
         <v>94275000.0</v>
       </c>
-      <c r="AM25">
-[...5 lines deleted...]
-      </c>
+      <c r="AN25">
+        <v>94275000.0</v>
+      </c>
+      <c r="AO25"/>
       <c r="AP25">
         <v>-45275000.0</v>
       </c>
       <c r="AQ25">
+        <v>-45275000.0</v>
+      </c>
+      <c r="AR25">
         <v>-3350000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-35000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3350000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-35000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>350000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-23450000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>350000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-23450000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2300000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-33400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-2300000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-33400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4950000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-30825000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4950000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-30825000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7450000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-13300000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7450000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-13300000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>950000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-8325000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>950000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-8325000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>600000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-8500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>600000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-8500000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-3250000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-6550000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-3250000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-6550000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-13100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-6400000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-13100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-6400000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-8250000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-4125000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-8250000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4125000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-8250000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-8275000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-8250000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-8275000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-16550000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1100000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-16550000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1725000.0</v>
       </c>
       <c r="CN25">
         <v>1725000.0</v>
       </c>
       <c r="CO25">
         <v>1725000.0</v>
       </c>
       <c r="CP25">
         <v>1725000.0</v>
       </c>
+      <c r="CQ25">
+        <v>1725000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
+        <v>-2267000000.0</v>
+      </c>
+      <c r="C26">
         <v>-1649000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-503000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-47000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1005000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-807000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-95750000.0</v>
       </c>
       <c r="I26">
         <v>-95750000.0</v>
       </c>
       <c r="J26">
         <v>-95750000.0</v>
       </c>
       <c r="K26">
         <v>-95750000.0</v>
       </c>
       <c r="L26">
+        <v>-95750000.0</v>
+      </c>
+      <c r="M26">
         <v>37000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-37000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-1000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-4000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-1250000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-5000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-281000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-103000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>574375000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1900000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-1400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3475000.0</v>
       </c>
       <c r="AJ26">
         <v>-14000000.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>-14000000.0</v>
+      </c>
       <c r="AL26">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AM26">
         <v>-13900000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26">
         <v>-13900000.0</v>
       </c>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>-13900000.0</v>
+      </c>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
+      <c r="AU26"/>
       <c r="AV26">
         <v>-575000.0</v>
       </c>
       <c r="AW26">
         <v>-575000.0</v>
       </c>
       <c r="AX26">
         <v>-575000.0</v>
       </c>
       <c r="AY26">
+        <v>-575000.0</v>
+      </c>
+      <c r="AZ26">
         <v>-1150000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-20775000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1150000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-20775000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-41550000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-47150000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-41550000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-47150000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-94300000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-162750000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-94300000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-162750000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-325500000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-1175000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-325500000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1175000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-625000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-1000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-625000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-1250000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-1250000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
-[...1 lines deleted...]
-      </c>
+      <c r="CE26"/>
       <c r="CF26">
         <v>-2200000.0</v>
       </c>
       <c r="CG26">
         <v>-2200000.0</v>
       </c>
       <c r="CH26">
         <v>-2200000.0</v>
       </c>
       <c r="CI26">
+        <v>-2200000.0</v>
+      </c>
+      <c r="CJ26">
         <v>-4400000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-6450000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-4400000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-6450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-425000.0</v>
       </c>
       <c r="CN26">
         <v>-425000.0</v>
       </c>
       <c r="CO26">
         <v>-425000.0</v>
       </c>
       <c r="CP26">
         <v>-425000.0</v>
       </c>
+      <c r="CQ26">
+        <v>-425000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>87000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>89000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>76000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>75000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39500000.0</v>
       </c>
       <c r="I27">
         <v>39500000.0</v>
       </c>
       <c r="J27">
         <v>39500000.0</v>
       </c>
       <c r="K27">
         <v>39500000.0</v>
       </c>
       <c r="L27">
+        <v>39500000.0</v>
+      </c>
+      <c r="M27">
         <v>77000000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>64000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>12250000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>23000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>18000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>19000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="Y27">
         <v>19000000.0</v>
       </c>
       <c r="Z27">
         <v>19000000.0</v>
       </c>
       <c r="AA27">
+        <v>19000000.0</v>
+      </c>
+      <c r="AB27">
         <v>12000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>25000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>21000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11100000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5350000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2400000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3275000.0</v>
       </c>
       <c r="AJ27">
         <v>6700000.0</v>
       </c>
       <c r="AK27">
-        <v>3600000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="AL27">
+        <v>6700000.0</v>
+      </c>
+      <c r="AM27">
         <v>10075000.0</v>
       </c>
-      <c r="AM27">
-[...1 lines deleted...]
-      </c>
       <c r="AN27">
+        <v>10075000.0</v>
+      </c>
+      <c r="AO27">
         <v>6300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3025000.0</v>
       </c>
       <c r="AP27">
         <v>3025000.0</v>
       </c>
       <c r="AQ27">
+        <v>3025000.0</v>
+      </c>
+      <c r="AR27">
         <v>6050000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1250000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6050000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1250000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2500000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>875000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2500000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>875000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1750000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2550000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1750000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2550000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5100000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3075000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5100000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3075000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>6150000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1125000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>6150000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1125000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2250000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>500000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2250000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>500000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>450000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>450000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>900000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>900000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>-1159000000.0</v>
+      </c>
+      <c r="C28">
         <v>-304000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-757000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1194000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-607000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1024000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-309000000.0</v>
       </c>
       <c r="I28">
         <v>-309000000.0</v>
       </c>
       <c r="J28">
         <v>-309000000.0</v>
       </c>
       <c r="K28">
         <v>-309000000.0</v>
       </c>
       <c r="L28">
+        <v>-309000000.0</v>
+      </c>
+      <c r="M28">
         <v>-1147000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-295000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4199000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2099500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-279000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-139500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-263000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-131500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-241000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>-90000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-183000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-292000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>466000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-88000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-35000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-652000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-164800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-93100000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-117400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>692600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>311800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>97200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87200000.0</v>
       </c>
       <c r="AJ28">
         <v>97200000.0</v>
       </c>
       <c r="AK28">
-        <v>365600000.0</v>
+        <v>97200000.0</v>
       </c>
       <c r="AL28">
+        <v>97200000.0</v>
+      </c>
+      <c r="AM28">
         <v>-28425000.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
+        <v>-28425000.0</v>
+      </c>
+      <c r="AO28">
         <v>-113100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27075000.0</v>
       </c>
       <c r="AP28">
         <v>-27075000.0</v>
       </c>
       <c r="AQ28">
+        <v>-27075000.0</v>
+      </c>
+      <c r="AR28">
         <v>70100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-43500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>70100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-43500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-87000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-97150000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-87000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-97150000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-41600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-243250000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-41600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-243250000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-118900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-181550000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-118900000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-181550000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-58050000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-187850000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-58050000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-187850000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-137100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4725000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-137100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4725000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-9150000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-42375000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9150000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-42375000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-87700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-87700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>50000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4100000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>50000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
-[...1 lines deleted...]
-      </c>
+      <c r="CE28"/>
       <c r="CF28">
         <v>-9700000.0</v>
       </c>
       <c r="CG28">
         <v>-9700000.0</v>
       </c>
       <c r="CH28">
         <v>-9700000.0</v>
       </c>
       <c r="CI28">
+        <v>-9700000.0</v>
+      </c>
+      <c r="CJ28">
         <v>-19400000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-6450000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-19400000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-6450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-425000.0</v>
       </c>
       <c r="CN28">
         <v>-425000.0</v>
       </c>
       <c r="CO28">
         <v>-425000.0</v>
       </c>
       <c r="CP28">
         <v>-425000.0</v>
       </c>
+      <c r="CQ28">
+        <v>-425000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>1785000000.0</v>
+      </c>
+      <c r="C29">
         <v>2140000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1482000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2167000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1256000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1853000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1104000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684250000.0</v>
       </c>
       <c r="I29">
         <v>684250000.0</v>
       </c>
       <c r="J29">
         <v>684250000.0</v>
       </c>
       <c r="K29">
         <v>684250000.0</v>
       </c>
       <c r="L29">
+        <v>684250000.0</v>
+      </c>
+      <c r="M29">
         <v>1432000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>525500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1192000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>548500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>524000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>262000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>448000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>224000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>437000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>218500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>400000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>435000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>287000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>398000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>261000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>213000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>28000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>267800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>166400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>168900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>68100000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>156400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>162650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85625000.0</v>
       </c>
       <c r="AJ29">
         <v>162650000.0</v>
       </c>
       <c r="AK29">
-        <v>108700000.0</v>
+        <v>162650000.0</v>
       </c>
       <c r="AL29">
+        <v>162650000.0</v>
+      </c>
+      <c r="AM29">
         <v>267625000.0</v>
       </c>
-      <c r="AM29">
-[...1 lines deleted...]
-      </c>
       <c r="AN29">
+        <v>267625000.0</v>
+      </c>
+      <c r="AO29">
         <v>172500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74875000.0</v>
       </c>
       <c r="AP29">
         <v>74875000.0</v>
       </c>
       <c r="AQ29">
+        <v>74875000.0</v>
+      </c>
+      <c r="AR29">
         <v>149750000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>65775000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>149750000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>65775000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>131550000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>53275000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>131550000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>53275000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>106550000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>54525000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>106550000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>54525000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>109050000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>43025000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>109050000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>43025000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>86050000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>33025000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>86050000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>33025000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>66050000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>27525000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>66050000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>27525000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>55050000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>17725000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>55050000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>17725000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>36100000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>19600000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>36100000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>19600000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>39200000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>14900000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>39200000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>14900000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>31050000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>15525000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>31050000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>15525000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>31050000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4750000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>31050000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4750000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>9500000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>10150000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9500000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>10150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10725000.0</v>
       </c>
       <c r="CN29">
         <v>10725000.0</v>
       </c>
       <c r="CO29">
         <v>10725000.0</v>
       </c>
       <c r="CP29">
         <v>10725000.0</v>
       </c>
+      <c r="CQ29">
+        <v>10725000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-528000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1372000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-674000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1120000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-693000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-742000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-737000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-909000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-89500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-365000000.0</v>
       </c>
       <c r="K30">
         <v>-365000000.0</v>
       </c>
       <c r="L30">
+        <v>-365000000.0</v>
+      </c>
+      <c r="M30">
         <v>-450000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-365000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4112000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2061500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-88000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-44000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-105000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-52500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-94000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-47000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-355000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-72000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-91000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-648000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-173000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-111000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>344000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-47200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-38800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-46500000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>18500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14000000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30">
         <v>-14000000.0</v>
       </c>
-      <c r="AK30"/>
+      <c r="AK30">
+        <v>-14000000.0</v>
+      </c>
       <c r="AL30">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AM30">
         <v>-56725000.0</v>
       </c>
-      <c r="AM30"/>
-[...1 lines deleted...]
-      <c r="AO30">
+      <c r="AN30">
+        <v>-56725000.0</v>
+      </c>
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-2675000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-241300000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-241300000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-21200000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-21200000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-23700000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-23700000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-24450000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-24450000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>28900000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>28900000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-5900000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-5900000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>5300000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>5300000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-150000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-150000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-35100000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-35100000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-23650000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-23650000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-31550000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-31550000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>10150000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>10150000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-4150000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-4150000.0</v>
       </c>
-      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>