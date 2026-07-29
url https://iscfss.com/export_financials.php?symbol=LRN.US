--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11320,51 +11320,51 @@
       </c>
       <c r="BX35"/>
       <c r="BY35">
         <v>235403000.0</v>
       </c>
       <c r="BZ35">
         <v>5570000.0</v>
       </c>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35">
         <v>202423000.0</v>
       </c>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
     </row>
     <row r="36" spans="1:84">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
         <v>122446000.0</v>
       </c>
       <c r="C36">
-        <v>194411000.0</v>
+        <v>136311000.0</v>
       </c>
       <c r="D36">
         <v>171245000.0</v>
       </c>
       <c r="E36">
         <v>141505000.0</v>
       </c>
       <c r="F36">
         <v>124876000.0</v>
       </c>
       <c r="G36">
         <v>116150000.0</v>
       </c>
       <c r="H36">
         <v>109900000.0</v>
       </c>
       <c r="I36">
         <v>120318000.0</v>
       </c>
       <c r="J36">
         <v>107306000.0</v>
       </c>
       <c r="K36">
         <v>115436000.0</v>
       </c>
@@ -13370,51 +13370,51 @@
       </c>
       <c r="BX45"/>
       <c r="BY45">
         <v>17234000.0</v>
       </c>
       <c r="BZ45">
         <v>16547000.0</v>
       </c>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45">
         <v>10388000.0</v>
       </c>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
     </row>
     <row r="46" spans="1:84">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
         <v>111081000.0</v>
       </c>
       <c r="C46">
-        <v>110580000.0</v>
+        <v>118380000.0</v>
       </c>
       <c r="D46">
         <v>112993000.0</v>
       </c>
       <c r="E46">
         <v>94542000.0</v>
       </c>
       <c r="F46">
         <v>134501000.0</v>
       </c>
       <c r="G46">
         <v>133248000.0</v>
       </c>
       <c r="H46">
         <v>136410000.0</v>
       </c>
       <c r="I46">
         <v>105359000.0</v>
       </c>
       <c r="J46">
         <v>114938000.0</v>
       </c>
       <c r="K46">
         <v>121242000.0</v>
       </c>
@@ -19779,66 +19779,66 @@
       <c r="H5">
         <v>56122000.0</v>
       </c>
       <c r="I5">
         <v>81197000.0</v>
       </c>
       <c r="J5">
         <v>95991000.0</v>
       </c>
       <c r="K5">
         <v>90827000.0</v>
       </c>
       <c r="L5">
         <v>8485000.0</v>
       </c>
       <c r="M5">
         <v>59804000.0</v>
       </c>
       <c r="N5">
         <v>76786000.0</v>
       </c>
       <c r="O5">
         <v>72043000.0</v>
       </c>
       <c r="P5">
-        <v>-28719000.0</v>
+        <v>-28133000.0</v>
       </c>
       <c r="Q5">
         <v>41805000.0</v>
       </c>
       <c r="R5">
         <v>61090000.0</v>
       </c>
       <c r="S5">
         <v>60799000.0</v>
       </c>
       <c r="T5">
         <v>-7066000.0</v>
       </c>
       <c r="U5">
-        <v>21387000.0</v>
+        <v>21970000.0</v>
       </c>
       <c r="V5">
         <v>39039000.0</v>
       </c>
       <c r="W5">
         <v>39813000.0</v>
       </c>
       <c r="X5">
         <v>12493000.0</v>
       </c>
       <c r="Y5">
         <v>7041000.0</v>
       </c>
       <c r="Z5">
         <v>14499000.0</v>
       </c>
       <c r="AA5">
         <v>30305000.0</v>
       </c>
       <c r="AB5">
         <v>-19388000.0</v>
       </c>
       <c r="AC5">
         <v>2681000.0</v>
       </c>
@@ -20033,66 +20033,66 @@
       <c r="H6">
         <v>84256000.0</v>
       </c>
       <c r="I6">
         <v>109416000.0</v>
       </c>
       <c r="J6">
         <v>122975000.0</v>
       </c>
       <c r="K6">
         <v>117290000.0</v>
       </c>
       <c r="L6">
         <v>36502000.0</v>
       </c>
       <c r="M6">
         <v>89506000.0</v>
       </c>
       <c r="N6">
         <v>103728000.0</v>
       </c>
       <c r="O6">
         <v>99506000.0</v>
       </c>
       <c r="P6">
-        <v>-2468000.0</v>
+        <v>-1882000.0</v>
       </c>
       <c r="Q6">
         <v>66255000.0</v>
       </c>
       <c r="R6">
         <v>85227000.0</v>
       </c>
       <c r="S6">
         <v>85979000.0</v>
       </c>
       <c r="T6">
         <v>17081000.0</v>
       </c>
       <c r="U6">
-        <v>46426000.0</v>
+        <v>47009000.0</v>
       </c>
       <c r="V6">
         <v>62639000.0</v>
       </c>
       <c r="W6">
         <v>62974000.0</v>
       </c>
       <c r="X6">
         <v>30770000.0</v>
       </c>
       <c r="Y6">
         <v>26342000.0</v>
       </c>
       <c r="Z6">
         <v>32913000.0</v>
       </c>
       <c r="AA6">
         <v>47535000.0</v>
       </c>
       <c r="AB6">
         <v>-2242000.0</v>
       </c>
       <c r="AC6">
         <v>20822000.0</v>
       </c>
@@ -27104,51 +27104,51 @@
       </c>
       <c r="S22">
         <v>33773000.0</v>
       </c>
       <c r="T22">
         <v>3865000.0</v>
       </c>
       <c r="U22">
         <v>1358000.0</v>
       </c>
       <c r="V22">
         <v>-3540000.0</v>
       </c>
       <c r="W22">
         <v>-7431000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>198</v>
       </c>
       <c r="B23">
         <v>-21469000.0</v>
       </c>
       <c r="C23">
-        <v>-8200000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D23">
         <v>-7004000.0</v>
       </c>
       <c r="E23">
         <v>-22444000.0</v>
       </c>
       <c r="F23">
         <v>-70491000.0</v>
       </c>
       <c r="G23">
         <v>-6697000.0</v>
       </c>
       <c r="H23">
         <v>-7955000.0</v>
       </c>
       <c r="I23">
         <v>-11741000.0</v>
       </c>
       <c r="J23">
         <v>1053000.0</v>
       </c>
       <c r="K23">
         <v>20000.0</v>
       </c>
@@ -32203,57 +32203,57 @@
       <c r="D23">
         <v>-31594000.0</v>
       </c>
       <c r="E23">
         <v>-797000.0</v>
       </c>
       <c r="F23">
         <v>-20672000.0</v>
       </c>
       <c r="G23">
         <v>-759000.0</v>
       </c>
       <c r="H23">
         <v>-11204000.0</v>
       </c>
       <c r="I23">
         <v>-603000.0</v>
       </c>
       <c r="J23">
         <v>-4436000.0</v>
       </c>
       <c r="K23">
         <v>-1071000.0</v>
       </c>
       <c r="L23">
-        <v>-2090000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="M23">
         <v>-605000.0</v>
       </c>
       <c r="N23">
-        <v>-2592000.0</v>
+        <v>-2602000.0</v>
       </c>
       <c r="O23">
         <v>-1429000.0</v>
       </c>
       <c r="P23">
         <v>-7014000.0</v>
       </c>
       <c r="Q23">
         <v>-14977000.0</v>
       </c>
       <c r="R23">
         <v>145000.0</v>
       </c>
       <c r="S23">
         <v>-7858000.0</v>
       </c>
       <c r="T23">
         <v>246000.0</v>
       </c>
       <c r="U23">
         <v>24000.0</v>
       </c>
       <c r="V23">
         <v>421000.0</v>
       </c>
@@ -32913,51 +32913,51 @@
         <v>-88645000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>-797000.0</v>
       </c>
       <c r="F26">
         <v>11963000.0</v>
       </c>
       <c r="G26">
         <v>-759000.0</v>
       </c>
       <c r="H26">
         <v>-11204000.0</v>
       </c>
       <c r="I26">
         <v>-603000.0</v>
       </c>
       <c r="J26">
         <v>-4436000.0</v>
       </c>
       <c r="K26">
         <v>-1071000.0</v>
       </c>
       <c r="L26">
-        <v>-2090000.0</v>
+        <v>-2089999.0</v>
       </c>
       <c r="M26">
         <v>-605000.0</v>
       </c>
       <c r="N26">
         <v>-2602000.0</v>
       </c>
       <c r="O26">
         <v>-1429000.0</v>
       </c>
       <c r="P26">
         <v>-8905000.0</v>
       </c>
       <c r="Q26">
         <v>-392000.0</v>
       </c>
       <c r="R26">
         <v>-2059000.0</v>
       </c>
       <c r="S26">
         <v>-29361000.0</v>
       </c>
       <c r="T26">
         <v>-6043000.0</v>
       </c>