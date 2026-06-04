--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,14231 +866,15054 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>3678000.0</v>
+      </c>
+      <c r="C2">
         <v>4689000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1396000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2197000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1070000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3734227.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3498043.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3235949.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4424948.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2407244.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11333112.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9304722.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7803604.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6871673.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>6586000.0</v>
+      </c>
+      <c r="C7">
         <v>7003000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3503000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4584000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5668964.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6849591.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8538337.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>828785.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>980423.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>567938.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>87000.0</v>
+      </c>
+      <c r="C8">
         <v>85000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>69000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>64000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>52288.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>43336.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>28231.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>15520.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>250158770.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>185726050.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>79677540.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>66025350.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>190680000.0</v>
+      </c>
+      <c r="C10">
         <v>176479000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>83679000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93283000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57494000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>65316481.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55796378.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39534985.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3418979.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1438712.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>190680000.0</v>
+      </c>
+      <c r="C12">
         <v>176479000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>83679000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93283000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57494000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>65316481.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55796378.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39534985.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3418979.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1438712.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>87000.0</v>
+      </c>
+      <c r="C13">
         <v>85000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>69000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>64000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>52000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>43336.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28231.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15520.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>570.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>554.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>86059101.0</v>
+      </c>
+      <c r="C14">
         <v>78707503.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64993476.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60958862.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49677737.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33888434.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18482455.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7163304.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8586729.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5087755.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>43336.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28231.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15520.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>570.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>554.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>4646395.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>8071920000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3605199.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3343217.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>8604000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10138434.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12792491.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>917557.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>677730.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>3903000.0</v>
       </c>
       <c r="C20">
         <v>3903000.0</v>
       </c>
       <c r="D20">
         <v>3903000.0</v>
       </c>
       <c r="E20">
         <v>3903000.0</v>
       </c>
       <c r="F20">
+        <v>3903000.0</v>
+      </c>
+      <c r="G20">
         <v>3903282.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>2952000.0</v>
+      </c>
+      <c r="C21">
         <v>3156000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3430000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3726000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4390000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5534843.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>23802000.0</v>
+      </c>
+      <c r="C22">
         <v>241000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>327934000.0</v>
+      </c>
+      <c r="C23">
         <v>230313000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>118332000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>129198000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>93729000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>99531760.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>68842067.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>49418258.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14843602.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8486533.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>132935000.0</v>
+      </c>
+      <c r="C24">
         <v>97371000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>43418000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19879000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10409950.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10292485.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10292484.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11627643.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5556782.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5215559.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>11349230.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12003730.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7409220.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5458990.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>7247000.0</v>
+      </c>
+      <c r="C28">
         <v>-54089000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-34143000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-68820000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-41414000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-48174405.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-31379920.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26761651.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18726575.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7242886.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>236089000.0</v>
+      </c>
+      <c r="C29">
         <v>192662000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47293000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>110301000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75675491.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>81378323.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>50825668.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30632220.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12570070.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>54093000.0</v>
+      </c>
+      <c r="C30">
         <v>2719000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4061000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2990000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>0.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>272557.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1622179.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1238720.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>82793000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>56972583.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>61647713.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>34947547.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18687671.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-33735201.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18288168.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>137633000.0</v>
+      </c>
+      <c r="C32">
         <v>143324000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71349000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>91011000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>53949236.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54331554.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39512311.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31777741.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-25039296.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>137254000.0</v>
+      </c>
+      <c r="C33">
         <v>45208000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>28433000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>29387000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>32453000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>33462832.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12455438.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9391659.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>9358984.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5340435.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>8071920.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>147418000.0</v>
+      </c>
+      <c r="C35">
         <v>111257000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>52489000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>29976000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>21137000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16708548.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17020202.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22481729.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18011924.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14640770.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>126895000.0</v>
+      </c>
+      <c r="C36">
         <v>25664000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14916000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15506000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>16731000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14569809.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>378043.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1260951.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1115972.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>992724.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>129198000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16730811.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>17219137.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>378043.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1260951.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1115972.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>992724.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>-54093000.0</v>
+      </c>
+      <c r="C39">
         <v>5666000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2159000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1511000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>792000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>752447.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>590251.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>219057.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>443460.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>468666.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>73197000.0</v>
+      </c>
+      <c r="C40">
         <v>18659000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5522000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5171000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6415259.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5980019.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-8067676700.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6415620.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3117892.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6594000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>6143508.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1154360.0</v>
       </c>
-      <c r="G41"/>
-      <c r="H41">
+      <c r="H41"/>
+      <c r="I41">
         <v>10478004.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>11944517.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9181785.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>670974000.0</v>
+      </c>
+      <c r="C42">
         <v>636682000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>476322000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>440954000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>374794000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>346044721.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>250158766.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>195030770.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>87481144.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>72842022.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>43000.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44">
+        <v>43000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>29761000.0</v>
+      </c>
+      <c r="C45">
         <v>28294000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>21498000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>20366000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>21012490.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6805570.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12077395.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8130708.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8243012.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4347711.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>15793000.0</v>
+      </c>
+      <c r="C46">
         <v>12485000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6184000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6252000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7429000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9454898.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12077395.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8130708.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8243012.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4347711.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>6252000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7429419.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9454898.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12077395.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>8130708.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>8243012.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4347711.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-626313000.0</v>
+      </c>
+      <c r="C48">
         <v>-559492000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-429098000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-350596000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-309581000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-275002219.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-215239450.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-167053897.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-113413311.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-84259071.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
+      <c r="G49"/>
+      <c r="H49">
         <v>-215239450.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-167053897.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>58406000.0</v>
+      </c>
+      <c r="C50">
         <v>18016000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2615000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>5585637.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>316906.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>15608349.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2898101.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>197927000.0</v>
+      </c>
+      <c r="C51">
         <v>122390000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>49536000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>24463000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16080000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17142076.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>24416458.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12773339.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>23487367.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8681603.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>58893000.0</v>
+      </c>
+      <c r="C52">
         <v>18433000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3754000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1081000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1086000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1587888.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7396256.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>769609.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16078147.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3222613.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>327934000.0</v>
+      </c>
+      <c r="C55">
         <v>230313000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>118332000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>129198000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>93729000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>99531760.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>68842067.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>49418258.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14843602.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8486533.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>190680000.0</v>
+      </c>
+      <c r="C56">
         <v>185105000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>89899000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>99811000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>61276000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>66068928.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>56386629.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>40026599.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5484618.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3146098.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>135768000.0</v>
+      </c>
+      <c r="C57">
         <v>41781000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>18550000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7327000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11737374.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16874318.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8248858.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>30523914.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12090966.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>283186000.0</v>
+      </c>
+      <c r="C58">
         <v>153038000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>71039000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>38776000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>28464000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>28445922.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>33894520.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30730587.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>48535838.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26731736.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>44748000.0</v>
+      </c>
+      <c r="C60">
         <v>77275000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>47293000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>90422000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>65265000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>71085838.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>34947547.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>18687671.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-33692236.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-18245203.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>10981000.0</v>
+      </c>
+      <c r="C2">
+        <v>3678000.0</v>
+      </c>
+      <c r="D2">
         <v>6019000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11346000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8675000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4689000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2298000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5741000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2490000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1396000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1812000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1918000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>841000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2197000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1140000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1412000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1666000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1070000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1609162.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2546574.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3004002.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3734227.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3414978.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2520467.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5530526.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3498043.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4543940.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4099840.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5987577.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3235949.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2907757.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3578949.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4713267.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4424948.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>2407000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-13527624.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12805299.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-12081252.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-11333112.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9665689.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9378242.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9148115.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9304722.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-8939154.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8529537.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-134112.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7803604.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-18288168.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>6958000.0</v>
+      </c>
+      <c r="C7">
+        <v>6586000.0</v>
+      </c>
+      <c r="D7">
         <v>6685000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6773000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6858000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7003000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2691000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2951000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3230000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3503000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3769000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4020000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4265000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4584000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4865000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5135000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5403000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5668964.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5936180.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6183158.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6426553.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>6849591.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>7246584.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7679661.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>8099107.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>8538337.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>8492550.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>8841822.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>8828148.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>376082.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>484017.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>564924.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>88000.0</v>
+      </c>
+      <c r="C8">
         <v>87000.0</v>
       </c>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>85000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="E8">
         <v>85000.0</v>
       </c>
       <c r="F8">
         <v>85000.0</v>
       </c>
       <c r="G8">
+        <v>85000.0</v>
+      </c>
+      <c r="H8">
+        <v>85000.0</v>
+      </c>
+      <c r="I8">
         <v>76000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>76000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>69000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="L8">
         <v>65000.0</v>
       </c>
       <c r="M8">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="N8">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="O8">
         <v>64000.0</v>
       </c>
       <c r="P8">
+        <v>64000.0</v>
+      </c>
+      <c r="Q8">
+        <v>64000.0</v>
+      </c>
+      <c r="R8">
         <v>53000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>52288.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>51977.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>51975.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
         <v>324159065.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>252788245.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>251774480.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>250158770.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>220277050.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>219398510.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>218721390.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>185726048.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>185208219.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>134647022.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>134064870.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>222786000.0</v>
+      </c>
+      <c r="C10">
+        <v>190680000.0</v>
+      </c>
+      <c r="D10">
         <v>157496000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>173422000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>169758000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>176479000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>204368000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>133093000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>157858000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>83679000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>76225000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>88196000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>94412000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>93283000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>98320000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>103840000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>57794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>57494000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>64053795.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>67889494.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>53637155.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>65316481.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>79551041.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>23586442.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>40127919.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>55796378.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>39304564.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>52120735.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>60809779.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>39534985.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>47515790.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9232069.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>17593796.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3418979.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-1438713.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1439000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>222786000.0</v>
+      </c>
+      <c r="C12">
+        <v>190680000.0</v>
+      </c>
+      <c r="D12">
         <v>157496000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>173422000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>169758000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>176479000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>204368000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>133093000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>157858000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>83679000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>76225000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>88196000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>94412000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>93283000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>98320000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>103840000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57794000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>57494000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>64053795.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>67889494.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>53637155.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>65316481.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>79551041.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>23586442.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>40127919.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>55796378.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>39304564.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>52120735.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>60809779.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>39534985.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>47515790.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9232069.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17593796.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3418979.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1438712.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AM12"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>88000.0</v>
+      </c>
+      <c r="C13">
         <v>87000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>85000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="E13">
         <v>85000.0</v>
       </c>
       <c r="F13">
         <v>85000.0</v>
       </c>
       <c r="G13">
+        <v>85000.0</v>
+      </c>
+      <c r="H13">
+        <v>85000.0</v>
+      </c>
+      <c r="I13">
         <v>76000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>76000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>69000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="L13">
         <v>65000.0</v>
       </c>
       <c r="M13">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="N13">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="O13">
         <v>64000.0</v>
       </c>
       <c r="P13">
+        <v>64000.0</v>
+      </c>
+      <c r="Q13">
+        <v>64000.0</v>
+      </c>
+      <c r="R13">
         <v>53000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>52000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>51977.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>51975.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>43347.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43336.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>37752.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28374.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>28368.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>28231.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>18656.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>18643.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>18637.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>15520.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>15478.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>648.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>10570.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>570.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>101112095.0</v>
+      </c>
+      <c r="C14">
+        <v>100051780.0</v>
+      </c>
+      <c r="D14">
         <v>86333772.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>85588108.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>85172696.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>84683063.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>78316820.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>76435831.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>75393907.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>65670225.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>64857507.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>64788482.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64656424.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>62708802.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>64458741.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>62179305.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>52465283.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>51071510.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>52081497.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>50847126.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43443361.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>38665898.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37755472.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28479016.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>28428616.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>20359342.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>18757166.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>18749239.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>16037767.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15519469.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11606489.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>15114802.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8586729.0</v>
       </c>
       <c r="AH14">
         <v>8586729.0</v>
       </c>
       <c r="AI14">
         <v>8586729.0</v>
       </c>
       <c r="AJ14">
         <v>8586729.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AK14">
+        <v>8586729.0</v>
+      </c>
+      <c r="AL14">
+        <v>8586729.0</v>
+      </c>
+      <c r="AM14"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>51975.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>43347.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>43336.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>37752.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>28374.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>28368.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>28231.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>18656.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>18643.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>18637.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>15520.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15478.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>648.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10570.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>570.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>4646395.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>8071920000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8071920000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>326700.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>430939.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>431374.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3605199.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>8207000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>8411000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>8604000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8804000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>9333000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>9759000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>10138434.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10439634.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11222279.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12034436.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12792491.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18">
+        <v>141314.0</v>
+      </c>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>807192.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2406084.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2458186.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2509651.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>928282.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>677730.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>3903000.0</v>
       </c>
       <c r="C20">
         <v>3903000.0</v>
       </c>
       <c r="D20">
         <v>3903000.0</v>
       </c>
       <c r="E20">
         <v>3903000.0</v>
       </c>
       <c r="F20">
         <v>3903000.0</v>
       </c>
       <c r="G20">
         <v>3903000.0</v>
       </c>
       <c r="H20">
         <v>3903000.0</v>
       </c>
       <c r="I20">
         <v>3903000.0</v>
       </c>
       <c r="J20">
         <v>3903000.0</v>
       </c>
       <c r="K20">
         <v>3903000.0</v>
       </c>
       <c r="L20">
         <v>3903000.0</v>
       </c>
       <c r="M20">
         <v>3903000.0</v>
       </c>
       <c r="N20">
         <v>3903000.0</v>
       </c>
       <c r="O20">
         <v>3903000.0</v>
       </c>
       <c r="P20">
         <v>3903000.0</v>
       </c>
       <c r="Q20">
         <v>3903000.0</v>
       </c>
       <c r="R20">
-        <v>3903282.0</v>
+        <v>3903000.0</v>
       </c>
       <c r="S20">
-        <v>3903282.0</v>
+        <v>3903000.0</v>
       </c>
       <c r="T20">
         <v>3903282.0</v>
       </c>
       <c r="U20">
         <v>3903282.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
+      <c r="V20">
+        <v>3903282.0</v>
+      </c>
+      <c r="W20">
+        <v>3903282.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>2887000.0</v>
+      </c>
+      <c r="C21">
+        <v>2952000.0</v>
+      </c>
+      <c r="D21">
         <v>2988000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3052000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>3108000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3156000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3219000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3300000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3376000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3430000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3491000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3554000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3643000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3726000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3812000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4041000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4225000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4390000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4520088.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4854982.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5206625.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5534843.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+      <c r="AM21"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>28506000.0</v>
+      </c>
+      <c r="C22">
+        <v>23802000.0</v>
+      </c>
+      <c r="D22">
         <v>24534000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6444000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1349000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>241000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>38000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7212000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3517000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="L22"/>
+      <c r="M22">
         <v>2.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4131000.0</v>
       </c>
-      <c r="M22"/>
-[...1 lines deleted...]
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="R22"/>
+      <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>1.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+      <c r="AM22"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>401533000.0</v>
+      </c>
+      <c r="C23">
+        <v>327934000.0</v>
+      </c>
+      <c r="D23">
         <v>275981000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>257410000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>227429000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>230313000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>252886000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>177361000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>197116000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>118332000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>111641000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>121597000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>128922000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>129198000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>132568000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>139082000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>93525000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>93729000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>100299409.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>104381689.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>88451874.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>99531760.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>91111135.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>35434519.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>52779108.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>68842067.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>52238655.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>64711142.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>73719913.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>49418258.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>57230383.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>20782630.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>29228260.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>14843602.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-18245203.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AM23"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>127643000.0</v>
+      </c>
+      <c r="C24">
+        <v>132935000.0</v>
+      </c>
+      <c r="D24">
         <v>136446000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>149470000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>103182000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>97371000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>43418000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>19879000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>19741000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>19606000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>19476000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>10409950.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10331648.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10253830.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10176481.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>10292485.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6104374.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7504757.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>8899877.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>10292484.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>11565636.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>13004581.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>9896580.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>11627643.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>10726433.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5720910.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>6904813.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>6068000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>5459000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>9411690.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>11349230.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>12671720.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>14360170.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>11245760.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>12003725.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>11210450.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>6285834.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>7383390.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-37962000.0</v>
+      </c>
+      <c r="C28">
+        <v>7247000.0</v>
+      </c>
+      <c r="D28">
         <v>41686000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>26961000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-22093000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-54089000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-201677000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-130142000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-154628000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-34143000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-72456000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-84176000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-90147000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-68820000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-73714000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-79099000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32915000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-41414000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-47785967.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-51452506.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-37034121.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-48174405.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-60614447.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2816388.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-17543299.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-31379920.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-14952767.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-27438749.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-41160550.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-26761651.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-35540085.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4249371.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-4309840.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>18726575.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1438713.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AM28"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>286445000.0</v>
+      </c>
+      <c r="C29">
+        <v>236089000.0</v>
+      </c>
+      <c r="D29">
         <v>214549000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>208798000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>190520000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>192662000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>110518000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>62722000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>86260000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>47293000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>48006000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>60657000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>81643000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>110301000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>114775000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>121713000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>74865000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>75675491.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>83295657.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>89274687.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>73085660.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>81378323.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>76971117.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21959982.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>36257433.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>74157000.0</v>
+      </c>
+      <c r="C30">
+        <v>54093000.0</v>
+      </c>
+      <c r="D30">
         <v>35959000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9968000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1247000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2719000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4202000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>3249000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2570000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4061000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3338000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4095000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4131000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5017000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3136000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3753000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3287000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2990000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3050384.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2991599.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>627600.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>0.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>945662.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>604026.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10486.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>272557.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>81926.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>73890.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>617400.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1622179.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>1238720.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>53200000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>82793000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>87319000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>94163000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>47261000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>56972583.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>64540639.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>70262593.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>53799272.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>61647713.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>65281107.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>8869589.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>21771920.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>34947547.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>19548702.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>32093200.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>37317247.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>18687671.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>27855536.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-13047479.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-7360734.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-33735201.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-18288168.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-18288168.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>183315000.0</v>
+      </c>
+      <c r="C32">
+        <v>137633000.0</v>
+      </c>
+      <c r="D32">
         <v>123777000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>117173000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>116687000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>143324000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>180374000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>123041000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>146011000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>71349000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>70824000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73397000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>92870000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>91011000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>95598000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>101663000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>53979000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>53949236.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>60415482.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>64347624.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>47195944.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>54331554.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>66414770.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>11005037.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>24929825.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>68478000.0</v>
+      </c>
+      <c r="C33">
+        <v>137254000.0</v>
+      </c>
+      <c r="D33">
         <v>49262000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>61827000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>50224000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>45208000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>38674000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>30100000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>29180000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>28433000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>28661000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>28705000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>29232000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>29387000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>29510000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>30582000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>31570000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>32453000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>32819535.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>33061127.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>33373073.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>33462832.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10464763.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>11098054.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>11766266.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>12455438.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>11501958.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>11662976.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>12596703.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>9391659.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>9391784.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>11248962.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>10688000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>9358984.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-1438712.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AM33"/>
+    </row>
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>1000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34">
         <v>5728745.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5512485.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>6928327.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>7319866.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>15523548.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>8071920.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>8071921.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>10363330.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>143214000.0</v>
+      </c>
+      <c r="C35">
+        <v>147418000.0</v>
+      </c>
+      <c r="D35">
         <v>150987000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>163812000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>117198000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>111257000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>108530000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>90419000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>88931000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>52489000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>51479000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>41445000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>40459000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>29976000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>30074000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>30138000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>30160000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>21137000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>20271008.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>18387894.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>17659838.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>16708548.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>11598426.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>13233502.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>14924171.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>17020202.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>18493963.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>20324447.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>25420124.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>22481729.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>21740557.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>19158815.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>18924835.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>18011924.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>32115000.0</v>
+      </c>
+      <c r="C36">
+        <v>126895000.0</v>
+      </c>
+      <c r="D36">
         <v>24149000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>37753000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>30597000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>25664000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>22397000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>15039000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14734000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>14916000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>15055000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>15163000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>15330000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>15506000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>15666000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>16153000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>16486000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>16731000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>16466110.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>15883416.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>15370793.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>14569809.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>378043.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>381043.0</v>
       </c>
       <c r="Y36">
         <v>378043.0</v>
       </c>
       <c r="Z36">
+        <v>381043.0</v>
+      </c>
+      <c r="AA36">
+        <v>378043.0</v>
+      </c>
+      <c r="AB36">
         <v>574857.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>378042.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1162199.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1260951.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1160839.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2745295.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>2273491.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1115972.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-1438712.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
-      <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>178747000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>15163000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>15163000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>129198000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>15666000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>16153000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>16486000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>16730811.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>16466110.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>15883416.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>15370793.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>17219137.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>378043.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>381043.0</v>
       </c>
       <c r="Y38">
         <v>378043.0</v>
       </c>
       <c r="Z38">
+        <v>381043.0</v>
+      </c>
+      <c r="AA38">
+        <v>378043.0</v>
+      </c>
+      <c r="AB38">
         <v>574857.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>378042.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1162200.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1260951.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1160839.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2745295.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>2273491.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1116000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>993000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>7606000.0</v>
+      </c>
+      <c r="C39">
+        <v>-54093000.0</v>
+      </c>
+      <c r="D39">
         <v>8730000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5749000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4851000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5666000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5604000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3707000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3991000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2159000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3417000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>601000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1147000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1511000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1602000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>907000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>874000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>792000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>375695.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>439469.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>814046.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>752447.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1095331.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>750023.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>884923.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>590251.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>486471.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>323405.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>302945.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>219057.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>240883.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>227709.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>329064.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>123702.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>469000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>87729000.0</v>
+      </c>
+      <c r="C40">
+        <v>73197000.0</v>
+      </c>
+      <c r="D40">
         <v>40016000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>22522000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>13841000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>18659000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>30291000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>17254000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>18221000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>13400000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>9239000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>16508000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>4945000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5522000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>5224000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4310000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5172000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5171000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4383903.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3377638.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3854387.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6415259.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3478456.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3274409.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2892042.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>5980019.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3794216.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3836116.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2693940.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4243300.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3634578.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>3331688.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>3268092.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>10020819.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>6461000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>6695000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>6611000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>6594000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6564000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>6512000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6419000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>6143508.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>5074507.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2999632.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2081272.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1154360.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41">
         <v>8071920.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>10478004.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>10530107.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>12872981.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>14758193.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>11945000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>9182000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>681942000.0</v>
+      </c>
+      <c r="C42">
+        <v>670974000.0</v>
+      </c>
+      <c r="D42">
         <v>662833000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>652438000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>645384000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>636682000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>631556000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>560614000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>556210000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>476322000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>449589000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>446450000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>443919000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>440954000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>439033000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>437014000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>380860000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>374794000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>370929782.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>369705740.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>347051204.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>346044721.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>324159065.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>252788245.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>251774481.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>250158766.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>220277054.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>219398506.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>218721394.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>185726048.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>185208219.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>134647022.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>137405777.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>87481144.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42"/>
       <c r="AJ42"/>
-      <c r="AK42">
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-55000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:37">
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AE44">
+      <c r="AG44">
         <v>134112.0</v>
       </c>
-      <c r="AF44">
+      <c r="AH44">
         <v>134000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>43000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>42844000.0</v>
+      </c>
+      <c r="C45">
+        <v>29761000.0</v>
+      </c>
+      <c r="D45">
         <v>31544000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>30037000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>28720000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>28294000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>25089000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>23452000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>22434000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>21498000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>21221000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>20788000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>20763000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>20366000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>20828000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>8419447.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>8892373.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6805570.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>10086720.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>10720011.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>11385223.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>12077395.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>10927101.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>11284934.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>11434504.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>8130708.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>8230945.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>8503667.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>8414509.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>8243012.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>25196000.0</v>
+      </c>
+      <c r="C46">
+        <v>15793000.0</v>
+      </c>
+      <c r="D46">
         <v>14718000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>13615000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>12616000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>12485000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9155000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7858000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7167000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>6184000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6212000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6085000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6356000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6252000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6129000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6485000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6956000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>7429000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>7930055.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>8419447.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8892373.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>9454898.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>10086720.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>10720011.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>11385223.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>12077395.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>10927101.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>11284934.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>11434504.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>8130708.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8230945.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>8503667.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>8414509.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>8243012.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+      <c r="AM46"/>
+    </row>
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>6085000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>6252000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6129000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6485000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6956000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>7429419.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>7930055.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>8419447.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>8892373.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>9454898.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>7388376.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>10720011.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>11385223.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>12077395.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>10927101.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>11284934.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>11434500.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>8130708.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>8230945.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>8503667.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>8414509.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>8243000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>4348000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-573451000.0</v>
+      </c>
+      <c r="C48">
+        <v>-626313000.0</v>
+      </c>
+      <c r="D48">
         <v>-640868000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-637335000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-595756000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-559492000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-521123000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-497968000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-470026000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-429098000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-401648000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-385858000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-362341000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-350596000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-344063000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-334971000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-325524000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-309581000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-298017750.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-290736858.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-284185372.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-275002219.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-258915710.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-243947030.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-230030929.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-215239450.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-200747008.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-187323949.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-181422784.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-167053897.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-157368161.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-147695149.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-141426223.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-113413311.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-84259071.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-      <c r="V49">
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49">
         <v>-258915710.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-243947030.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-230030929.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-215239450.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-200747008.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-187323949.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-181422784.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-167053897.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-157368161.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-147695149.0</v>
       </c>
-      <c r="AF49"/>
-      <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
+        <v>50223000.0</v>
+      </c>
+      <c r="C50">
+        <v>58406000.0</v>
+      </c>
+      <c r="D50">
         <v>56051000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>44140000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>37625000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>18016000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>2615000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...4 lines deleted...]
-      </c>
+      <c r="V50"/>
+      <c r="W50"/>
       <c r="X50">
         <v>5585636.0</v>
       </c>
       <c r="Y50">
+        <v>5585636.0</v>
+      </c>
+      <c r="Z50">
+        <v>5585636.0</v>
+      </c>
+      <c r="AA50">
         <v>5585637.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>4293611.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>2835583.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>924505.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>316906.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>293274.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>6694979.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>5453555.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>15608349.0</v>
       </c>
-      <c r="AH50"/>
-[...1 lines deleted...]
-      <c r="AJ50">
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50">
         <v>8681598.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2898101.0</v>
       </c>
     </row>
-    <row r="51" spans="1:37">
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>184824000.0</v>
+      </c>
+      <c r="C51">
+        <v>197927000.0</v>
+      </c>
+      <c r="D51">
         <v>199182000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>200383000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>147665000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>122390000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2691000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2951000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3230000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>49536000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3769000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4020000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4265000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>24463000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>24606000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>24741000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>24879000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>16080000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>16267828.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>16436988.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>16603034.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>17142076.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>18936594.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>20770054.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>22584620.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>24416458.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>24351797.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>24681986.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>19649229.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>12773334.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>11975705.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>13481440.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>13283958.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>22145554.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>51030000.0</v>
+      </c>
+      <c r="C52">
+        <v>58893000.0</v>
+      </c>
+      <c r="D52">
         <v>56907000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>44542000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>38002000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>18433000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1249000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1225000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1214000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3754000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1105000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1069000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1034000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1081000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1096000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1115000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1138000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1086000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1071327.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1048726.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1024468.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1587888.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>7338168.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>7536552.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>7660449.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>7396256.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5857834.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>4357539.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2301025.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>769609.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>765255.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>7195606.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>5900568.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>16078147.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52">
         <v>8681598.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2898101.0</v>
       </c>
     </row>
-    <row r="53" spans="1:37">
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>2877425.0</v>
       </c>
-      <c r="AK53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:37">
+      <c r="AM53"/>
+    </row>
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AE54">
+      <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
-      <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>401533000.0</v>
+      </c>
+      <c r="C55">
+        <v>327934000.0</v>
+      </c>
+      <c r="D55">
         <v>275981000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>257410000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>227429000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>230313000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>252886000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>177361000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>197116000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>118332000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>111641000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>121597000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>128922000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>129198000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>132568000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>139082000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>93525000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>93729000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>100299409.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>104381689.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>88451874.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>99531760.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>91111135.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>35434519.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>52779108.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>68842067.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>52238655.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>64711142.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>73719913.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>49418258.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>57230383.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>20782630.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>29228260.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>14843602.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>8487000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>333055000.0</v>
+      </c>
+      <c r="C56">
+        <v>190680000.0</v>
+      </c>
+      <c r="D56">
         <v>226719000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>195583000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>177205000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>185105000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>214212000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>147261000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>167936000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>89899000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>82980000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>92892000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>99690000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>99811000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>103058000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>108500000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>61955000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>61276000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>67479874.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>71320562.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>55078801.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>66068928.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>80646372.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>24336465.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>41012842.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>56386629.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>40736697.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>53048166.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>61123210.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>40026599.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>47838599.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>9533668.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>18540260.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>5484618.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56"/>
+      <c r="AL56">
         <v>1438712.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3146098.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>149740000.0</v>
+      </c>
+      <c r="C57">
+        <v>135768000.0</v>
+      </c>
+      <c r="D57">
         <v>102942000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>78410000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>60518000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>41781000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>33838000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>24220000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>21925000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>18550000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12156000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>19495000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>6820000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8800000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7460000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6837000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7976000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>7327000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7064392.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6972938.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>7882857.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>11737374.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>14231602.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>13331428.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>16083017.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>16874318.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>14195990.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>12293495.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>10982542.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>8248858.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>7634290.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>14537182.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>14313301.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>30523914.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>12091000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>292954000.0</v>
+      </c>
+      <c r="C58">
+        <v>283186000.0</v>
+      </c>
+      <c r="D58">
         <v>253929000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>242222000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>177716000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>153038000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>142368000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>114639000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>110856000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>71039000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>63635000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>60940000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>47279000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>38776000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>37534000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>36975000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>38136000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>28464000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>27335400.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>25360832.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>25542695.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>28445922.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>25830028.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>26564930.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>31007188.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>33894520.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>32689953.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>32617942.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>36402666.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>30730587.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>29374847.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>33695997.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>33238136.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>48535838.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>26732000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
-      <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>108579000.0</v>
+      </c>
+      <c r="C60">
+        <v>44748000.0</v>
+      </c>
+      <c r="D60">
         <v>22052000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>15188000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>49713000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>77275000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>110518000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>62722000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>86260000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>47293000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>48006000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>60657000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>81643000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>90422000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>95034000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>102107000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>55389000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>65265000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>72964009.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>79020857.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>62909179.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>71085838.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>65281107.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>8869589.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>21771920.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>34947547.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>19548702.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>32093200.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>37317247.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>18687671.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>27855536.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-12913367.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-4009876.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-33692236.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-18245203.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-18288168.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>13242000.0</v>
+      </c>
+      <c r="C2">
         <v>5879000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2888000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2859000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3023000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>237712.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>807192.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>121391.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>319759.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>918778.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>1528000.0</v>
+      </c>
+      <c r="C3">
         <v>2197000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2178000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3647000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5612000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3116173.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2793279.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1543667.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>931931.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>651560.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>-44752000.0</v>
+      </c>
+      <c r="C5">
         <v>-117908000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-72229000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-38677000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-33817000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-58904771.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-46209833.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34147683.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16143765.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15847897.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-43224000.0</v>
+      </c>
+      <c r="C6">
         <v>-115711000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-70051000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-35030000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28205000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55788598.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-43416554.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-32604016.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15211834.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15196337.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>145078000.0</v>
+      </c>
+      <c r="C9">
         <v>8117000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13076000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9830000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>501916.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7264928.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2585590.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6938364.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12298211.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-68924000.0</v>
+      </c>
+      <c r="C10">
         <v>-130394000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-78502000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-41015000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34579000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-59762769.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-47583455.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-53135859.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29154240.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-2178000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2650000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4796839.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2271581.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1194120.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>720391.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13010475.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14906.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>24172000.0</v>
+      </c>
+      <c r="C12">
         <v>12486000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6273000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2338000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>762000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>857998.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1373622.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18988176.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13010475.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>85865.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>6624000.0</v>
+      </c>
+      <c r="C13">
         <v>7654000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3180000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1090000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>33435.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>184359.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>613716.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>304981.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>268.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>14906.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-68924000.0</v>
+      </c>
+      <c r="C15">
         <v>-130394000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-78502000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-41015000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-34579000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-59762769.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-47583455.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-53135859.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-29154240.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-41015000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-34578648.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-59762769.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-47583455.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-53135859.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-29154240.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-68924000.0</v>
+      </c>
+      <c r="C17">
         <v>-130394000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-57585000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-41015000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-34578648.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-59762769.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-47583455.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-53135859.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-29154240.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-17548000.0</v>
+      </c>
+      <c r="C18">
         <v>-4832000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1829000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1248000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-781605.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-673639.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-759906.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18683195.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13010207.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70959.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>613716.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>720391.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-51376000.0</v>
+      </c>
+      <c r="C21">
         <v>-121294000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-73384000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-38770000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33797000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-59089130.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-46823549.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-34868074.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-28028286.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-15862803.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>209696000.0</v>
+      </c>
+      <c r="C23">
         <v>135290000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>90872000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>54705000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>46650000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>59828758.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54895669.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37575055.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35286409.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29079792.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>1528000.0</v>
+      </c>
+      <c r="C25">
         <v>2197000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2238000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3647000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5611879.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3129579.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2567742.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1543667.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>931931.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>39276000.0</v>
+      </c>
+      <c r="C26">
         <v>47842000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>43242000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19435000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>20517000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>32222393.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>40491358.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>28699576.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>24753876.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>23319886.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>780000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>157178000.0</v>
+      </c>
+      <c r="C28">
         <v>81569000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44742000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32411000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23110000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27368653.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13597119.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8754088.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10212774.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4841128.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>196454000.0</v>
+      </c>
+      <c r="C30">
         <v>129411000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>87984000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51846000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43627000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>59591046.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54088477.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37453664.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34966650.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28161014.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-17548000.0</v>
+      </c>
+      <c r="C31">
         <v>-9100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5118000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2245000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-782000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-673639.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-759906.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-18267785.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1125954.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-70959.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>158320000.0</v>
+      </c>
+      <c r="C32">
         <v>13996000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17488000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15935000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12853000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>739628.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8072120.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2706981.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7258123.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>13216989.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>12149000.0</v>
+      </c>
+      <c r="C2">
+        <v>7055000.0</v>
+      </c>
+      <c r="D2">
         <v>3173000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1292000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1517000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1354000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1565000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1493000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1756000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>993000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>570000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>671000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>654000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>694000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>740000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>731000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>694000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>725928.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>890000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>714000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>694000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>237712.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>0.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>0.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>192.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>807192.0</v>
       </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
       <c r="AC2">
+        <v>807192.0</v>
+      </c>
+      <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2">
         <v>121269609.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9030000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>94342.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>27049.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79940.0</v>
       </c>
       <c r="AI2">
         <v>79940.0</v>
       </c>
       <c r="AJ2">
         <v>79940.0</v>
       </c>
       <c r="AK2">
+        <v>79940.0</v>
+      </c>
+      <c r="AL2">
+        <v>79940.0</v>
+      </c>
+      <c r="AM2">
         <v>267000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>497000.0</v>
+      </c>
+      <c r="C3">
+        <v>320000.0</v>
+      </c>
+      <c r="D3">
         <v>476000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>281000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>451000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>518000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>610000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>580000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>489000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>418000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>602000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>589000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>569000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>566000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1128000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1006000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1070000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>871635.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1545000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1586000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1609000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>951177.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>722325.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>724048.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>732029.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>519888.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>604164.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>643872.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>609034.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>408117.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>409616.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>401080.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>324854.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>257688.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>226646.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>224531.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>223066.0</v>
       </c>
-      <c r="AK3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:37">
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
+        <v>61504000.0</v>
+      </c>
+      <c r="C5">
+        <v>21454000.0</v>
+      </c>
+      <c r="D5">
         <v>3412000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-35921000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-33697000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-34003000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-20159000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-25342000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-38404000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-25400000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-14029000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-22091000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-10621000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-5835000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8472000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8905000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15465000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-11358531.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7076000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6349000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9033000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-15885054.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14778134.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-13705051.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-14536531.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-13856248.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13158041.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-5647445.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13548098.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-9456637.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9036438.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-6023213.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9604357.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7184939.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-15080899.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6369235.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7510359.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-15862803.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>62001000.0</v>
+      </c>
+      <c r="C6">
+        <v>21774000.0</v>
+      </c>
+      <c r="D6">
         <v>3888000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-35640000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-33246000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-33485000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-19549000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-24762000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-37915000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-24982000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-13427000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-21502000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10052000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5269000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7344000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-7899000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14395000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10486896.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5531000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4763000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7424000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-14933877.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-14055809.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-12981003.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-13804502.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-13336360.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12553877.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5003573.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-12939064.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9048520.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-8626822.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5622133.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-9279503.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-6927251.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-14854253.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-6144704.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-7287293.0</v>
       </c>
-      <c r="AK6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:37">
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>120716000.0</v>
+      </c>
+      <c r="C9">
+        <v>84966000.0</v>
+      </c>
+      <c r="D9">
         <v>51169000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>7545000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1603000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1563000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2883000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2166000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1216000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3538000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3108000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4115000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3839000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>4666000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2425000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3187000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2798000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2489079.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2289000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2662000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2390000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>501916.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>0.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>0.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>-312.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7264928.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
+        <v>7264928.0</v>
+      </c>
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>-120701207.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>169730.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>948537.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>898921.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1736163.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1740908.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1902057.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1559235.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>12298211.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>56782000.0</v>
+      </c>
+      <c r="C10">
+        <v>14555000.0</v>
+      </c>
+      <c r="D10">
         <v>-3533000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-41579000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-38367000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-38369000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-23155000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-27942000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-40928000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-27450000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-15790000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-23517000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-11745000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-6533000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-9092000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-9447000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15943000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-11563117.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-7281000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6552000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-9183000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-16086509.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-14968680.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-13916101.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-14791479.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-14492441.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-13423059.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5901165.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-13766789.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-9685735.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9673012.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6268924.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-27508187.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>8210119.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-19236614.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-8290998.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-9836747.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>109</v>
+      </c>
+      <c r="B11">
+        <v>3920000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>445724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2396000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>862000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>145000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1389000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-566000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>261000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>65000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>478000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3914.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3875.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4880.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>20766.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>28507.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>34633.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>11631.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>109590.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-426033.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-658382.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>219869.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>137785.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-179019.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>636573.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>245711.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>17876795.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4686551.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>4155714.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1921763.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2246446.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12">
+        <v>6494000.0</v>
+      </c>
+      <c r="C12">
+        <v>6899000.0</v>
+      </c>
+      <c r="D12">
         <v>6945000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5658000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4670000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4366000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2996000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2600000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2524000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1962000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1761000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1426000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1124000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>698000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>620000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>542000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>478000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>204586.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>205000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>203000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>150000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>201455.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>190546.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>211050.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>254948.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>636193.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>265018.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>253720.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>218691.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>229098.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>636573.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>245711.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17876795.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4686551.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4155714.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1921763.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2246447.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>1772000.0</v>
+      </c>
+      <c r="C13">
+        <v>1667000.0</v>
+      </c>
+      <c r="D13">
         <v>1645000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1584000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1728000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2104000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1815000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1855000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1880000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>948000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>862000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>734000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>922000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>662000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>359000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>65000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3914.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3875.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4880.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>20766.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>28507.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>34633.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11631.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>109590.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>93855.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>162207.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>219869.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>80900.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>52862000.0</v>
+      </c>
+      <c r="C15">
+        <v>14555000.0</v>
+      </c>
+      <c r="D15">
         <v>-3533000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-41579000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-38367000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-38369000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-23155000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-27942000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-40928000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-27450000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-15790000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-23517000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-11745000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6533000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-9092000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-9447000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-15943000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-11563117.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-7281000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6552000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-9183000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-16086509.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-14968680.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-13916101.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-14791479.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-14492441.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-13423059.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-5901165.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-13766789.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-9685735.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-9673012.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-6268924.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-27508187.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>8210119.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-19236614.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-8290998.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-9836746.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-23517000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-23517000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6533000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-9092000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-9447000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-15943000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-11563117.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-7280892.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6551486.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-9183153.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-16086509.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-14968680.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-13916101.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-14791479.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-14492441.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-13423059.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-5901165.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-13766790.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-9685735.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-9673012.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-6268924.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-27508187.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8210000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-30619108.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>21219240.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-9836746.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>52862000.0</v>
+      </c>
+      <c r="C17">
+        <v>14555000.0</v>
+      </c>
+      <c r="D17">
         <v>-3533000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-41579000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-38367000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-38369000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-23155000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-27942000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-40928000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-27450000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15790000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-23517000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-11745000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-6533000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-9092000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-9447000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-15943000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-11563117.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-7280892.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-6551486.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-9183153.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-16086509.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-14968680.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-13916101.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-14791479.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-14492441.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-13423059.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-5901165.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-13766789.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-9685735.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-9673012.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-6268924.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-27508187.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-9917626.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-30619108.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>21219240.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-9836746.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="18" spans="1:37">
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>-4722000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5232000.0</v>
+      </c>
+      <c r="D18">
         <v>-5300000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4074000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2942000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2262000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1181000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-745000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-644000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1014000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-899000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-692000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-202000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-36000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-261000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-477000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-474000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-200672.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-201235.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-197628.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-182070.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-172948.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-155913.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-199419.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-145358.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-542338.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-102811.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-33851.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-80906.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19">
         <v>34633.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>11631.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>109590.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>162207.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>219869.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>137785.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>234385.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>937183.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>61504000.0</v>
+      </c>
+      <c r="C21">
+        <v>19787000.0</v>
+      </c>
+      <c r="D21">
         <v>1767000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-37505000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-35425000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-36107000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-29189000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-27197000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-28801000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-26436000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-14891000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-22825000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-9232000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6497000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-8831000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8970000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-14472000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-11362445.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7080000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6354000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-9001000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-15913561.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-14812767.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13716682.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-14646121.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-13950103.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-13320248.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-5867314.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13685883.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-9759348.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-9270824.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-6960396.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-8877505.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7184939.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-7796644.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6279303.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6767399.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-15862803.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>71361000.0</v>
+      </c>
+      <c r="C23">
+        <v>72234000.0</v>
+      </c>
+      <c r="D23">
         <v>52575000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>46342000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>38545000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>39024000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>33637000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>30856000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>31773000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>30967000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18569000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>27611000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13725000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11857000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11996000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12888000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17964000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14577452.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10259000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>9730000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>12085000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16653189.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>14812767.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>13716682.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14646121.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>13950103.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>13320248.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13939434.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>13685883.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>10327750.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9440554.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8003275.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9803475.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>9001042.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9617492.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8261300.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8406575.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>497000.0</v>
+      </c>
+      <c r="C25">
+        <v>320000.0</v>
+      </c>
+      <c r="D25">
         <v>476000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>281000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>451000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>518000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>610000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>580000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>489000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>506000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>514000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>589000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>569000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1127996.35</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1128000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1006000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>947000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>871635.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1545548.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1585287.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1609409.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>951177.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>722325.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>724048.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>732029.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>519888.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>820589.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>618231.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>609034.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>408117.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>409616.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>401080.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>324854.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>257688.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>226646.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>224531.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>223066.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>12274000.0</v>
+      </c>
+      <c r="C26">
+        <v>16943000.0</v>
+      </c>
+      <c r="D26">
         <v>9346000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>6021000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>6966000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>16475000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>11890000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>9420000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>9768000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12829000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>7440000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>17695000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5278000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4976000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4512000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5219000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4728000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5380747.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4487000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4595000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6054000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5248073.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>7660979.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8490418.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10822924.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>8160904.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>10942561.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>10723591.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10664302.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>7998554.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>7156618.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>5917702.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>7626701.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>6787632.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>6532940.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>5257747.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>6175557.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>23320000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>195000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>46938000.0</v>
+      </c>
+      <c r="C28">
+        <v>48236000.0</v>
+      </c>
+      <c r="D28">
         <v>40056000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>38824000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30062000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>21195000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20182000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>19943000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20249000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17145000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10559000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9245000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7793000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6187000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6744000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6938000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12542000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8470777.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4882000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4421000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5337000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11167404.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7151788.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5226264.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3823197.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5789199.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2377687.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2408651.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3021581.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2329196.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2283936.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1991231.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2149725.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2133470.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3004612.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2923613.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2151078.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>28161000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>3920000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29"/>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>59212000.0</v>
+      </c>
+      <c r="C30">
+        <v>65179000.0</v>
+      </c>
+      <c r="D30">
         <v>49402000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>45050000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37028000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>37670000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>32072000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29363000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30017000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29974000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>17999000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>26940000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13071000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11163000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11256000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12157000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17270000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13851524.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9369000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9016000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11391000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16415477.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>14812767.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13716682.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14646121.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>13950103.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>13320248.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13132242.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>13685883.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10327750.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9440554.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7908933.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9776426.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8921102.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>9537552.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>8181360.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8326635.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>29079792.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>-4722000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5232000.0</v>
+      </c>
+      <c r="D31">
         <v>-5300000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-4074000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2942000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2262000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>6034000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-745000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-12127000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1014000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-899000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-692000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2513000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-36000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-261000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-477000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1471000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-200672.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-201000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-198000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-182000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-172948.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-155913.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-199419.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-145358.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-542338.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-102811.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-33851.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-80906.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>73613.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-402188.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>691472.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-18630682.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>15395058.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11439970.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2011695.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3069348.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-70959.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>132865000.0</v>
+      </c>
+      <c r="C32">
+        <v>92021000.0</v>
+      </c>
+      <c r="D32">
         <v>54342000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>8837000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3120000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2917000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4448000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3659000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2972000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4531000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3678000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4786000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4493000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>5360000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3165000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3918000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3492000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3215007.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3179000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3376000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3084000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>739628.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
-        <v>-120.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
-        <v>8072120.0</v>
+        <v>-120.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
+        <v>8072120.0</v>
+      </c>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
+      <c r="AE32">
         <v>568402.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>169730.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1042879.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>925970.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1816103.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1820848.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1981997.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1639175.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>13217000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>176479000.0</v>
+      </c>
+      <c r="C2">
         <v>83679000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>93283000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>57494000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65316000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55796378.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39534985.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3418979.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1438712.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12160979.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>4336000</v>
+      </c>
+      <c r="C3">
         <v>4949000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1290000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>592000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>107000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>752086</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1850099</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>870943</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2544064</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2885159</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>16261393.0</v>
       </c>
-      <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-7832749.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>14201000.0</v>
+      </c>
+      <c r="C6">
         <v>92800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9604000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>35789000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7822000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9520103.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16261393.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36116006.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1980267.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10722267.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-24183000.0</v>
+      </c>
+      <c r="C7">
         <v>-4792000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5872000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2158000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-12380000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1711645.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6950754.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>294846.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>389665.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>596406.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>272557.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-51374000.0</v>
+      </c>
+      <c r="C9">
         <v>1342000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>956000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2027000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2990000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2989717.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>272557.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1349622000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-328458.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2527304.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-22988000.0</v>
+      </c>
+      <c r="C10">
         <v>-241000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>0.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-1730154.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-272557.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1346987000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>814000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7558844.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-297160.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>834975.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2903168.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1062751.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4094272.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10938000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7312553.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4138904.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3382892.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1916270.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-6295695.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>739095.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-945000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1832882.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1414485.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>554095.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1848392.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1780874.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2163374.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>1528000.0</v>
+      </c>
+      <c r="C14">
         <v>2197000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2178000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3647000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5612000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3129579.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2567742.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1543667.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>931931.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>651560.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>190680000.0</v>
+      </c>
+      <c r="C16">
         <v>176479000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>83679000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>93283000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57494000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>65316481.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55796378.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>39534985.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3418979.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1438712.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-40022000.0</v>
+      </c>
+      <c r="C18">
         <v>-98371000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42854000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29180000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-34142000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-54896593.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-50132773.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32701478.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26834418.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16831860.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-8441000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-11573000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-587000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-107220.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>247914.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1850099.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-870943.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2544064.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2885159.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>138551000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>24238000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>54461000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>21709949.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>71225398.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>63039490.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>72427129.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>53821000.0</v>
+      </c>
+      <c r="C21">
         <v>52500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17719000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8956000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-419841.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6769416.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4001313.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1425275.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30115610.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5664125.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-68924000.0</v>
+      </c>
+      <c r="C22">
         <v>-130394000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-78502000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-41015000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-34579000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-59762769.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-47583455.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-53135859.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-29154240.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>1084000.0</v>
+      </c>
+      <c r="C23">
         <v>3612000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1547000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5030000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1039286.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-611988.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22922526.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1300925.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>445468.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C24">
         <v>-3492000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9998000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1850000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>26421000.0</v>
+      </c>
+      <c r="C25">
         <v>20761000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18799000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1640000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>566000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>235526.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>300901.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17687146.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14912451.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>391651.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>62427502.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>72762660.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>96700.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>445470.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>29472000.0</v>
+      </c>
+      <c r="C27">
         <v>18806000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10089000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9298000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6746000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3954000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3376305.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2195075.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>514092.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>347444.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>59727000.0</v>
+      </c>
+      <c r="C28">
         <v>194663000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43248000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>64964000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26320000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>63416696.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>66394166.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>68817484.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28814685.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6109593.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-35686000.0</v>
+      </c>
+      <c r="C29">
         <v>-93422000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-41564000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28588000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-34035000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-54144507.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-48282674.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-31830535.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-24290354.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13946701.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-6336000.0</v>
+      </c>
+      <c r="C30">
         <v>-8441000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11288000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-587000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-107000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>247914.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1850099.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-870943.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2544064.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2885159.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>194184000.0</v>
+      </c>
+      <c r="C2">
+        <v>157496000.0</v>
+      </c>
+      <c r="D2">
         <v>176926000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>169758000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>176479000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>204368000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>133093000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>157858000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>83679000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>76225000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>88196000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>94412000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>93283000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>98320000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>103840000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>57794000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>57494000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>64053795.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>67890000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>53637000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>65316000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>79551041.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23586442.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>40127919.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>55796378.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>39304564.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>52120735.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>60809779.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>39534985.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>47515790.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>9232069.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17593796.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3418979.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5489457.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2469553.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8049706.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1438712.0</v>
       </c>
-      <c r="AK2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:37">
+      <c r="AM2"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>2830000</v>
+      </c>
+      <c r="C3">
+        <v>2038000</v>
+      </c>
+      <c r="D3">
         <v>911000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1057000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>330000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4788000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1747000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1290000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>624000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>206000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10475000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>243000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>366000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>491000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>94000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19980</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>240</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>35000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>52000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>38965</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>122502</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>408403</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>182216</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>133891</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>635972</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>834917</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>245319</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>101073</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>139891</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>372912</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>257067</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1294112</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1038909</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>160202</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>50841</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2885000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4">
         <v>55964599.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-16541477.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-15668459.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>16491814.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-12816171.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-8689044.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>21274794.0</v>
       </c>
-      <c r="AC4"/>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
         <v>-506932.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>106403.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-394425.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-640339.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-453558.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-7136141.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>397289.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>32106000.0</v>
+      </c>
+      <c r="C6">
+        <v>33184000.0</v>
+      </c>
+      <c r="D6">
         <v>-15926000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7168000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-6721000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-27889000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>71275000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-24765000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>74179000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>7454000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11971000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6216000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1129000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5037000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5520000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>46046000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>300000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6559862.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3836000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>14253000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-11679000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-14234560.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>55964599.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-16541477.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15668459.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>16491814.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12816171.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8689044.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>21274794.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-7980805.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>38283721.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-8361727.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>14174817.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2070478.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3019904.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5580153.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6610994.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-10722267.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B7">
+        <v>-15671000.0</v>
+      </c>
+      <c r="C7">
+        <v>13186000.0</v>
+      </c>
+      <c r="D7">
         <v>-21616000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-10827000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4926000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3994000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>120000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2389000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3071000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6939000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-631000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3346000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3186000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-648000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>349000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1827000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-32000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-849642.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1458000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4339000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5734000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-32752.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>599582.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-963496.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1314979.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1200299.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-183885.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-7712426.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2145856.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>665684.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2206948.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-939395.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1638391.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>1790446.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1229205.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>292488.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-2922474.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>9558.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>1882.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-954.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>262071.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B9">
+        <v>-20064000.0</v>
+      </c>
+      <c r="C9">
+        <v>-18134000.0</v>
+      </c>
+      <c r="D9">
         <v>-25991000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-8721000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1472000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1483000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-953000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-679000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1491000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-723000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>757000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>36000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>886000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1881000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>617000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-466000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-297000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>60667.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-58000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2364000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-628000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-627600.0</v>
       </c>
       <c r="W9">
         <v>-627600.0</v>
       </c>
       <c r="X9">
+        <v>-627600.0</v>
+      </c>
+      <c r="Y9">
+        <v>-627600.0</v>
+      </c>
+      <c r="Z9">
         <v>0.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>9558.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1882.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-954.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>262071000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1349622000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-8035.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>543510.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1004778.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-94940.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>266704.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>278431.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-778653.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2527000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10">
+        <v>-4565000.0</v>
+      </c>
+      <c r="C10">
+        <v>943000.0</v>
+      </c>
+      <c r="D10">
         <v>-17951000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4872000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1108000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-203000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7174000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-3695000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3517000.0</v>
       </c>
-      <c r="I10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K10"/>
       <c r="L10">
         <v>0.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
+      <c r="M10">
+        <v>0.0</v>
+      </c>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-898820.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>463035.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-288528.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1005841.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-261220968.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1349708263.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AF10"/>
-[...1 lines deleted...]
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>1726873.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+      <c r="AM10"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1115000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1017000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-314000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-347000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>458000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1107503.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2308156.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1814774.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2328411.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-430681.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1151770.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1028261.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-882362.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-343981.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>267791.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-575331.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1486496.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>103301.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-534515.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1624334.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-847620.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3752000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-868033.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-441452.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1064589.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2786000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>14018000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14018000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2012000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1841000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1839000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5246000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3981796.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1363241.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1045315.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>922201.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1065736.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1081000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>988119.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>878963.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>811418.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>834087.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>833843.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>903544.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>283375.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>776188.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-414215.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1270922.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-6295695.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9833345.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>868230.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1528053.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>739095.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2195000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2195000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>216000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>46000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1014000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>197194.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>908628.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-160538.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2778166.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>397929.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-283141.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1991321.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-3520594.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-150609.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-525176.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2213246.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-983366.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>753014.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>2749498.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>141429.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1795549.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1780874.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1830534.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>455509.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1079232.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2163374.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>497000.0</v>
+      </c>
+      <c r="C14">
+        <v>321000.0</v>
+      </c>
+      <c r="D14">
         <v>476000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>281000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>451000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>518000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>610000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>580000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>489000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>506000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>514000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>589000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>569000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>566000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1128000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1006000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>947000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>871635.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1545000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1586000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1609000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>951177.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>722325.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>724048.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>732029.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>519888.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>820589.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>618231.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>609034.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>408117.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>409616.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>401080.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>324854.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>257688.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>226646.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>224531.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>223066.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>651560.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>226290000.0</v>
+      </c>
+      <c r="C16">
+        <v>190680000.0</v>
+      </c>
+      <c r="D16">
         <v>161000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>176926000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>169758000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>176479000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>204368000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>133093000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>157858000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>83679000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>76225000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>88196000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>94412000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>93283000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>98320000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>103840000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>57794000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>57493933.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>64054000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>67890000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53637000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>65316481.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>79551041.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>23586442.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>40127919.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>55796378.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>39304564.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>52120735.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>60809779.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>39534985.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>47515790.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>9232069.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17593796.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3418979.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5489457.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2469553.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8049706.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1438712.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>50160000.0</v>
+      </c>
+      <c r="C18">
+        <v>42206000.0</v>
+      </c>
+      <c r="D18">
         <v>-10681000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-40538000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-31009000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-25601000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-26829000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23951000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-25490000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-16188000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-22036000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5807000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8823000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5094000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5868000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8436000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9782000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-7579308.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5831000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8294000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-12438000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14127072.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-12631637.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-13517552.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-14620332.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-14194424.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-12588240.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12996397.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-10353674.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8429632.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6420152.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-7594366.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-10257328.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-5956038.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-6292337.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-5493129.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-9092914.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>148</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-911000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1057000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-330000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4780000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1747000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1290000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-624000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-206000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-10475000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-243000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-364000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-491000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-94000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-19980.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
+        <v>-19980.0</v>
+      </c>
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
         <v>-34821.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-52419.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>961035.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-122502.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-408403.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-182216.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-133891.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-635972.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-834917.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-245319.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>-342000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>64025000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>74868000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>24238000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="P20">
         <v>0.0</v>
       </c>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>21709949.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B21">
+        <v>-19969000.0</v>
+      </c>
+      <c r="C21">
         <v>-8057000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>-8057000.0</v>
+      </c>
+      <c r="E21">
         <v>47146000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22789000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4880000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>31419000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-525000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-525000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-76000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-75000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-78000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9185000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-90136.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-80158.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-80954.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-168593.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1657329.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1702962.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1693074.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1716051.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-998687.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-220452.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>5000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-220933.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>900456.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1586315.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-264864.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-474552.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>30115610.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>9706624.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-94439.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15709366.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>5664125.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>52862000.0</v>
+      </c>
+      <c r="C22">
+        <v>14555000.0</v>
+      </c>
+      <c r="D22">
         <v>-3533000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-41579000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-38367000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-38369000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-23155000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-27942000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-30083000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-27450000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-15790000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-23517000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-11745000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-6533000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-9092000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-9447000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-15943000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-11563117.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7282000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6551000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-9183000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-16086509.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-14968680.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-13916101.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-14791479.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-14492441.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-13423059.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-5901166.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13766789.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-9685735.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-9673013.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-6268924.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-27508187.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>8210119.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-19236614.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-8291000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-9836746.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-15933762.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>163000.0</v>
+      </c>
+      <c r="C23">
+        <v>100000.0</v>
+      </c>
+      <c r="D23">
         <v>314000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>435000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>235000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2926000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1621000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-819000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-148000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>84000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-492000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-416000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>431000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>133000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>423000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>54555000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>276000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1109582.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2075000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>918051.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>928000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>549841.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-200802.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1330851.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-57474.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-143983.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-7479.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-262351.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-198175.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-451629.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1030396.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-602230.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>24906697.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-860607.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-394383.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7415.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-5458.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1397628.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>-2000000.0</v>
+      </c>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-3492000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>-9998000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-10000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>2000.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
         <v>5000.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>240.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>1000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-1850000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>6085000.0</v>
+      </c>
+      <c r="C25">
+        <v>8976000.0</v>
+      </c>
+      <c r="D25">
         <v>7005000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5714000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4725000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>8015000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-7538000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2718000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3275000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1472000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1859000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11519000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3353000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>194000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>193000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>192000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1061000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>157728.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>140000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>92000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>177000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>74059.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>56638.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>58281.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>57350.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>275308.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3585.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>12036.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>16559.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-48504.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>18101.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-8713.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>17726262.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5079351.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>5024418.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2264851.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2543831.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>70299198.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1330851.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>667924.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>31022699.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-7479.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-437119.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>31849401.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>72762660.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>72714480.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>25322060.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>150689.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-47892.0</v>
       </c>
-      <c r="AH26"/>
-[...1 lines deleted...]
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26">
         <v>5434.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>445468.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>9217000.0</v>
+      </c>
+      <c r="C27">
+        <v>7206000.0</v>
+      </c>
+      <c r="D27">
         <v>7898000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6930000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7438000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5029000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4881000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4372000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4524000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2551000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2487000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2499000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2552000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1818000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1648000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1647000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4185000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3824068.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1224000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>953000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>745000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1005918.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1081000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>988119.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>878963.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>837011.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>830502.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>821845.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>886985.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>469574.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>864352.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>519835.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>341314.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>82079.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>218661.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>86153.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>127199.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>-18054000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7022000.0</v>
+      </c>
+      <c r="D28">
         <v>-5245000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>47706000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24288000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2296000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>98104000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-814000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>99669000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23642000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10065000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-409000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9950000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>57000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>348000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>54477000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10082000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1019446.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1995000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22547000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>759000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1107488.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>68596236.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-3023925.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1048127.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30686238.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-227931.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4307353.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>31628468.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>448827.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>44703873.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-767361.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>24432145.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3885560.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>9312241.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-87024.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>15703908.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>6110000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>52990000.0</v>
+      </c>
+      <c r="C29">
+        <v>44244000.0</v>
+      </c>
+      <c r="D29">
         <v>-9770000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-39481000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-30679000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-20813000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-25082000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-22661000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-24866000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15982000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-11561000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5564000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8457000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4603000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-5774000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8429000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-9782000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-7559328.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5831000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-8259000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-12386000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-14088107.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-12509135.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-13109149.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-14438116.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-14060533.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-11952268.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-12161480.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-10108355.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-8328559.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6280261.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-7221454.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10000261.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-4661926.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-5253428.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-5332927.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-9042073.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-13946701.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-2830000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4038000.0</v>
+      </c>
+      <c r="D30">
         <v>-911000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1057000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-330000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4780000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1747000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1290000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-624000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-206000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-10475000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-243000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-364000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-491000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-94000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-19980.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-19980.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-35000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-52000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>961035.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-122502.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-408403.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-182216.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-133891.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-635972.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-834917.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-245319.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-101073.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-139891.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-372912.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-257067.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1294112.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-1038909.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-160202.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-50841.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2885159.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>