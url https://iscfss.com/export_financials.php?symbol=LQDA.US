--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -9274,51 +9274,51 @@
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>61504000.0</v>
+        <v>63276000.0</v>
       </c>
       <c r="C5">
         <v>21454000.0</v>
       </c>
       <c r="D5">
         <v>3412000.0</v>
       </c>
       <c r="E5">
         <v>-35921000.0</v>
       </c>
       <c r="F5">
         <v>-33697000.0</v>
       </c>
       <c r="G5">
         <v>-34003000.0</v>
       </c>
       <c r="H5">
         <v>-20159000.0</v>
       </c>
       <c r="I5">
         <v>-25342000.0</v>
       </c>
       <c r="J5">
         <v>-38404000.0</v>
       </c>
@@ -9393,51 +9393,51 @@
       </c>
       <c r="AH5">
         <v>-9604357.0</v>
       </c>
       <c r="AI5">
         <v>-7184939.0</v>
       </c>
       <c r="AJ5">
         <v>-15080899.0</v>
       </c>
       <c r="AK5">
         <v>-6369235.0</v>
       </c>
       <c r="AL5">
         <v>-7510359.0</v>
       </c>
       <c r="AM5">
         <v>-15862803.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>62001000.0</v>
+        <v>63773000.0</v>
       </c>
       <c r="C6">
         <v>21774000.0</v>
       </c>
       <c r="D6">
         <v>3888000.0</v>
       </c>
       <c r="E6">
         <v>-35640000.0</v>
       </c>
       <c r="F6">
         <v>-33246000.0</v>
       </c>
       <c r="G6">
         <v>-33485000.0</v>
       </c>
       <c r="H6">
         <v>-19549000.0</v>
       </c>
       <c r="I6">
         <v>-24762000.0</v>
       </c>
       <c r="J6">
         <v>-37915000.0</v>
       </c>
@@ -13547,51 +13547,51 @@
       <c r="C7">
         <v>13186000.0</v>
       </c>
       <c r="D7">
         <v>-21616000.0</v>
       </c>
       <c r="E7">
         <v>-10827000.0</v>
       </c>
       <c r="F7">
         <v>-4926000.0</v>
       </c>
       <c r="G7">
         <v>3994000.0</v>
       </c>
       <c r="H7">
         <v>120000.0</v>
       </c>
       <c r="I7">
         <v>-2389000.0</v>
       </c>
       <c r="J7">
         <v>-3071000.0</v>
       </c>
       <c r="K7">
-        <v>6939000.0</v>
+        <v>6343000.0</v>
       </c>
       <c r="L7">
         <v>-631000.0</v>
       </c>
       <c r="M7">
         <v>3346000.0</v>
       </c>
       <c r="N7">
         <v>-3186000.0</v>
       </c>
       <c r="O7">
         <v>-648000.0</v>
       </c>
       <c r="P7">
         <v>349000.0</v>
       </c>
       <c r="Q7">
         <v>-1827000.0</v>
       </c>
       <c r="R7">
         <v>-32000.0</v>
       </c>
       <c r="S7">
         <v>-849642.0</v>
       </c>
@@ -15068,66 +15068,66 @@
       <c r="F23">
         <v>235000.0</v>
       </c>
       <c r="G23">
         <v>2926000.0</v>
       </c>
       <c r="H23">
         <v>1621000.0</v>
       </c>
       <c r="I23">
         <v>-819000.0</v>
       </c>
       <c r="J23">
         <v>-148000.0</v>
       </c>
       <c r="K23">
         <v>84000.0</v>
       </c>
       <c r="L23">
         <v>-492000.0</v>
       </c>
       <c r="M23">
         <v>-416000.0</v>
       </c>
       <c r="N23">
-        <v>431000.0</v>
+        <v>31831000.0</v>
       </c>
       <c r="O23">
-        <v>133000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="P23">
-        <v>423000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="Q23">
-        <v>54555000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="R23">
         <v>276000.0</v>
       </c>
       <c r="S23">
-        <v>1109582.0</v>
+        <v>1069001.0</v>
       </c>
       <c r="T23">
         <v>2075000.0</v>
       </c>
       <c r="U23">
         <v>918051.0</v>
       </c>
       <c r="V23">
         <v>928000.0</v>
       </c>
       <c r="W23">
         <v>549841.0</v>
       </c>
       <c r="X23">
         <v>-200802.0</v>
       </c>
       <c r="Y23">
         <v>-1330851.0</v>
       </c>
       <c r="Z23">
         <v>-57474.0</v>
       </c>
       <c r="AA23">
         <v>-143983.0</v>
       </c>
@@ -15243,51 +15243,51 @@
       <c r="C25">
         <v>8976000.0</v>
       </c>
       <c r="D25">
         <v>7005000.0</v>
       </c>
       <c r="E25">
         <v>5714000.0</v>
       </c>
       <c r="F25">
         <v>4725000.0</v>
       </c>
       <c r="G25">
         <v>8015000.0</v>
       </c>
       <c r="H25">
         <v>-7538000.0</v>
       </c>
       <c r="I25">
         <v>2718000.0</v>
       </c>
       <c r="J25">
         <v>3275000.0</v>
       </c>
       <c r="K25">
-        <v>1472000.0</v>
+        <v>2068000.0</v>
       </c>
       <c r="L25">
         <v>1859000.0</v>
       </c>
       <c r="M25">
         <v>11519000.0</v>
       </c>
       <c r="N25">
         <v>3353000.0</v>
       </c>
       <c r="O25">
         <v>194000.0</v>
       </c>
       <c r="P25">
         <v>193000.0</v>
       </c>
       <c r="Q25">
         <v>192000.0</v>
       </c>
       <c r="R25">
         <v>1061000.0</v>
       </c>
       <c r="S25">
         <v>157728.0</v>
       </c>