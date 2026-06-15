--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,1876 +845,2031 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>446000.0</v>
+      </c>
+      <c r="C2">
         <v>953000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>375000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1285000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3442000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1337000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55399.0</v>
       </c>
-      <c r="I2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9">
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-304943000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-791.0</v>
       </c>
-      <c r="I5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>3279000.0</v>
+      </c>
+      <c r="C7">
         <v>4052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4082000.0</v>
       </c>
       <c r="D7">
         <v>4082000.0</v>
       </c>
       <c r="E7">
+        <v>4082000.0</v>
+      </c>
+      <c r="F7">
         <v>4643000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5502000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>1282000.0</v>
       </c>
       <c r="C8">
         <v>1282000.0</v>
       </c>
       <c r="D8">
         <v>1282000.0</v>
       </c>
       <c r="E8">
         <v>1282000.0</v>
       </c>
       <c r="F8">
         <v>1282000.0</v>
       </c>
       <c r="G8">
+        <v>1282000.0</v>
+      </c>
+      <c r="H8">
         <v>376000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>496983000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>491246000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>2344780.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24280.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>176614000.0</v>
+      </c>
+      <c r="C10">
         <v>243164000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>240206000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>204450000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>116454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>101513000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7676000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1183723.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>176614000.0</v>
+      </c>
+      <c r="C12">
         <v>243164000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>240206000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>204450000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>116454000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>101513000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7676000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1183723.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>1282000.0</v>
       </c>
       <c r="C13">
         <v>1282000.0</v>
       </c>
       <c r="D13">
         <v>1282000.0</v>
       </c>
       <c r="E13">
         <v>1282000.0</v>
       </c>
       <c r="F13">
         <v>1282000.0</v>
       </c>
       <c r="G13">
+        <v>1282000.0</v>
+      </c>
+      <c r="H13">
         <v>376000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>793.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>719.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>118603000.0</v>
+      </c>
+      <c r="C14">
         <v>119180000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>121474880.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>126261614.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>126390435.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>82908772.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37631052.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>91849909.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>1282000.0</v>
       </c>
       <c r="G15">
+        <v>1282000.0</v>
+      </c>
+      <c r="H15">
         <v>376000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>3984000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5535000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2006000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-3183601.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>300000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>4046000.0</v>
+      </c>
+      <c r="C21">
         <v>5386000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3087000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4069000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5534000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4508000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3782000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>236679000.0</v>
+      </c>
+      <c r="C23">
         <v>296368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>374037000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>379631000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>318825000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>294009000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>79186000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>279512330.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>244919.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>104840000.0</v>
+      </c>
+      <c r="C24">
         <v>160427000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>139357000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>143683000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>143135000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>152859000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>829000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>143135000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>152859000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-88569000.0</v>
+      </c>
+      <c r="C28">
         <v>-99395000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-92079000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52374000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34944000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61736000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4363000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4613277.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>196201.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>205972000.0</v>
+      </c>
+      <c r="C29">
         <v>265360000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>349625000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>360257000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>305242000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>184369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-231466000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>29053000.0</v>
+      </c>
+      <c r="C30">
         <v>18586000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40355000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78412000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54738000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33549000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10406000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>212824000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>158982000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>26622000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-234779000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-134270000.0</v>
       </c>
-      <c r="I31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>173429000.0</v>
+      </c>
+      <c r="C32">
         <v>228473000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>269286000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>265637000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>190729000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>145769000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>37019000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-    </row>
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>13992000.0</v>
+      </c>
+      <c r="C33">
         <v>20643000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>84161000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>98887000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>116031000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>131232000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33974000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>278323607.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>219919.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>5239000.0</v>
+      </c>
+      <c r="C34">
         <v>7329000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5060000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3935000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4643000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>92382000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>112461000.0</v>
+      </c>
+      <c r="C35">
         <v>171029000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>147867000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>151700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>147778000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>250379000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>305772000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9625000.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>3532000.0</v>
+      </c>
+      <c r="C36">
         <v>5556000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6145000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>26576000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>42676000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>39080000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>33675000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-305000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>219919.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>91704000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>108179000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>124298000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>33675000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>115000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>219920.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>17020000.0</v>
+      </c>
+      <c r="C39">
         <v>13975000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9315000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6430000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7928000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6526000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3987000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10000.0</v>
       </c>
-      <c r="I39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>40415000.0</v>
+      </c>
+      <c r="C40">
         <v>38020000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14895000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10508000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7160000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6674000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4372000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11250202.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29400.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3935000.0</v>
       </c>
-      <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>92382000.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>406673000.0</v>
+      </c>
+      <c r="C42">
         <v>405564000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>398047000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>427361000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>440139000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>453746000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7626000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2345570.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>24281.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3521000.0</v>
+      </c>
+      <c r="C45">
         <v>4607000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9824000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7183000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7852000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6934000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>299000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>3521000.0</v>
+      </c>
+      <c r="C46">
         <v>4607000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7903000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7183000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7852000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6934000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>299000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>305000.0</v>
       </c>
-      <c r="I46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7183000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>7852000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6934000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>299000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>305000.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9">
+      <c r="J47"/>
+    </row>
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-332995000.0</v>
+      </c>
+      <c r="C48">
         <v>-328759000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-193749000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-215819000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-282439000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-428406000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-242781000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2654430.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-30682.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-282439000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-428406000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>26172000.0</v>
+      </c>
+      <c r="C50">
         <v>26846000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4688000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3750000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3125000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4888000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2484000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>88045000.0</v>
+      </c>
+      <c r="C51">
         <v>143769000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>148127000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>152076000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>151398000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>163249000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3313000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5797000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>221201.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>8397000.0</v>
+      </c>
+      <c r="C52">
         <v>8279000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5320000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4311000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3620000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484000.0</v>
       </c>
       <c r="H52">
         <v>2484000.0</v>
       </c>
       <c r="I52">
+        <v>2484000.0</v>
+      </c>
+      <c r="J52">
         <v>221201.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>236679000.0</v>
+      </c>
+      <c r="C55">
         <v>296368000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>374037000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>379631000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>318825000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>294009000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>79186000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>279512330.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>244919.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>222687000.0</v>
+      </c>
+      <c r="C56">
         <v>275725000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>289876000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>280744000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>202794000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>162777000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>45212000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1188723.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>49258000.0</v>
+      </c>
+      <c r="C57">
         <v>47252000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20590000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15107000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12065000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17008000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8193000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>362419.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>250601.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>161719000.0</v>
+      </c>
+      <c r="C58">
         <v>218281000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>168457000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>166807000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>159843000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>267387000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>313965000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9987419.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>250601.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>74960000.0</v>
+      </c>
+      <c r="C60">
         <v>78087000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>205580000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>212824000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>158982000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26622000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-234779000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>269524911.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-5682.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-56844000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-37500000.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>543000.0</v>
+      </c>
+      <c r="C2">
+        <v>446000.0</v>
+      </c>
+      <c r="D2">
         <v>1038000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>481000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>352000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>953000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>282000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>899000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>440000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>375000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>221000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>30000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>741000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>288000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>183000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>421000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>195000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1285000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1430000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1987000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2991000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3442000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2283000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3086000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5877000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1337000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5"/>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-92912000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-339000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-134270000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>2133000.0</v>
+      </c>
+      <c r="C7">
+        <v>3279000.0</v>
+      </c>
+      <c r="D7">
         <v>2613000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2839000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3061000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4052000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3463000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3105000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3279000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4082000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3617000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3775000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3930000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4082000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4231000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4371000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4508000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4643000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4775000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4898000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5019000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5502000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5265000.0</v>
       </c>
-      <c r="W7"/>
-[...1 lines deleted...]
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>0.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>1282000.0</v>
       </c>
       <c r="C8">
         <v>1282000.0</v>
       </c>
       <c r="D8">
         <v>1282000.0</v>
       </c>
       <c r="E8">
         <v>1282000.0</v>
       </c>
       <c r="F8">
         <v>1282000.0</v>
       </c>
       <c r="G8">
         <v>1282000.0</v>
       </c>
       <c r="H8">
         <v>1282000.0</v>
       </c>
       <c r="I8">
         <v>1282000.0</v>
       </c>
@@ -2720,319 +2881,341 @@
       </c>
       <c r="L8">
         <v>1282000.0</v>
       </c>
       <c r="M8">
         <v>1282000.0</v>
       </c>
       <c r="N8">
         <v>1282000.0</v>
       </c>
       <c r="O8">
         <v>1282000.0</v>
       </c>
       <c r="P8">
         <v>1282000.0</v>
       </c>
       <c r="Q8">
         <v>1282000.0</v>
       </c>
       <c r="R8">
         <v>1282000.0</v>
       </c>
       <c r="S8">
         <v>1282000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>1282000.0</v>
+      </c>
+      <c r="U8">
+        <v>1282000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>501374000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>500530000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>499843000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>498745000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>498057000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>496983000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>493972000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>492874000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>491947000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>491246000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>755800.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1286080.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>184951000.0</v>
+      </c>
+      <c r="C10">
+        <v>176614000.0</v>
+      </c>
+      <c r="D10">
         <v>222134000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>230659000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>236226000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>243164000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>250233000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>248007000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>246972000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>240206000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>232608000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>224445000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>210589000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>204450000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>201807000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>167695000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>147404000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>116454000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>90864000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>57154000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>127011000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>101513000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>115153000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>26252000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>38038000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7676000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>184951000.0</v>
+      </c>
+      <c r="C12">
+        <v>176614000.0</v>
+      </c>
+      <c r="D12">
         <v>222134000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>230659000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>236226000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>243164000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>250233000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>248007000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>246972000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>240206000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>232608000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>224445000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>210589000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>204450000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>201807000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>167695000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>147404000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>116454000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>90864000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>57154000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>127011000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>101513000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>115153000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26252000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>38038000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7676000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>868690.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>907910.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>11072000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
         <v>1282000.0</v>
       </c>
       <c r="C13">
         <v>1282000.0</v>
       </c>
       <c r="D13">
         <v>1282000.0</v>
       </c>
       <c r="E13">
         <v>1282000.0</v>
       </c>
       <c r="F13">
         <v>1282000.0</v>
       </c>
       <c r="G13">
         <v>1282000.0</v>
       </c>
       <c r="H13">
         <v>1282000.0</v>
       </c>
       <c r="I13">
         <v>1282000.0</v>
       </c>
@@ -3051,9298 +3234,9942 @@
       <c r="N13">
         <v>1282000.0</v>
       </c>
       <c r="O13">
         <v>1282000.0</v>
       </c>
       <c r="P13">
         <v>1282000.0</v>
       </c>
       <c r="Q13">
         <v>1282000.0</v>
       </c>
       <c r="R13">
         <v>1282000.0</v>
       </c>
       <c r="S13">
         <v>1282000.0</v>
       </c>
       <c r="T13">
         <v>1282000.0</v>
       </c>
       <c r="U13">
         <v>1282000.0</v>
       </c>
       <c r="V13">
+        <v>1282000.0</v>
+      </c>
+      <c r="W13">
+        <v>1282000.0</v>
+      </c>
+      <c r="X13">
         <v>1269000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>918000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8010999.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>376000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>267009350.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>266114680.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>265584400.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>117778000.0</v>
+      </c>
+      <c r="C14">
+        <v>118603000.0</v>
+      </c>
+      <c r="D14">
         <v>118173000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>119645000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>119629000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>119331553.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>119480577.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>119331472.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>119416384.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>119366013.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>121298880.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>121540094.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>123424322.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>125763245.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>126228723.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>126222366.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>126216197.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>126220184.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>126247499.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>126274197.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>126837832.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>115189532.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>115189532.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49547284.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91849909.0</v>
       </c>
       <c r="Z14">
         <v>91849909.0</v>
       </c>
       <c r="AA14">
         <v>91849909.0</v>
       </c>
       <c r="AB14">
         <v>91849909.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>91849909.0</v>
+      </c>
+      <c r="AD14">
+        <v>91849909.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>1282000.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15"/>
       <c r="N15">
         <v>1282000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1282000.0</v>
       </c>
       <c r="Q15">
         <v>1282000.0</v>
       </c>
       <c r="R15">
         <v>1282000.0</v>
       </c>
       <c r="S15">
         <v>1282000.0</v>
       </c>
       <c r="T15">
         <v>1282000.0</v>
       </c>
       <c r="U15">
         <v>1282000.0</v>
       </c>
       <c r="V15">
+        <v>1282000.0</v>
+      </c>
+      <c r="W15">
+        <v>1282000.0</v>
+      </c>
+      <c r="X15">
         <v>1269000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>918000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>376000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
+        <v>7895000.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16">
         <v>9302000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7491000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>3984000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8468000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5070000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8785000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5535000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1953000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1493000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>2006000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>500000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>300000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>3816000.0</v>
+      </c>
+      <c r="C21">
+        <v>4046000.0</v>
+      </c>
+      <c r="D21">
         <v>4645000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5123000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5398000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5386000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>3087000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>8103000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5803000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5337000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4713000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4069000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3349000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3412000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3031000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5534000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6332000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7281000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3563000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4508000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>5588000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4041000.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>3782000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>231087000.0</v>
+      </c>
+      <c r="C23">
+        <v>236679000.0</v>
+      </c>
+      <c r="D23">
         <v>287651000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>296661000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>304223000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>296368000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>395707000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>382802000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>380598000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>374037000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>383380000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>386800000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>372898000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>379631000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>398963000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>366813000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>342732000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>318825000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>293243000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>261136000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>326795000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>294009000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>294907000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>186534000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>115166000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>79186000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>7726000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>100211000.0</v>
+      </c>
+      <c r="C24">
+        <v>104840000.0</v>
+      </c>
+      <c r="D24">
         <v>156853000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>160606000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>169540000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>160427000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>134002000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>135787000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>138510000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>139357000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>141139000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>141984000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>142829000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>143683000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>144478000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>140959000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>142437000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>143135000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>143828000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>144518000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>170212000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>152859000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>154139000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>155128000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>829000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>144478000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>140959000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>142437000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>143135000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>143828000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>144518000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>170212000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>152859000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-99874000.0</v>
+      </c>
+      <c r="C28">
+        <v>-88569000.0</v>
+      </c>
+      <c r="D28">
         <v>-37937000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-91680000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-95236000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-99395000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-105268000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-101615000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-100495000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-92079000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-84102000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-74936000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-60080000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-52374000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-49348000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-18459000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2666000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>34944000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>60864000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>95387000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>51345000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>61736000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>48926000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>133339000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>122850000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-4363000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>11072000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>203532000.0</v>
+      </c>
+      <c r="C29">
+        <v>205972000.0</v>
+      </c>
+      <c r="D29">
         <v>254409000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>265463000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>274314000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>265360000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>361965000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>360070000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>354736000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>349625000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>359614000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>364884000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>352128000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>360257000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>381502000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>352333000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>328940000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>305242000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>274543000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>244721000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>213522000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>184369000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>193096000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-304660000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>27318000.0</v>
+      </c>
+      <c r="C30">
+        <v>29053000.0</v>
+      </c>
+      <c r="D30">
         <v>32448000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>22535000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27761000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18586000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22376000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>32728000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40355000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>52308000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>51744000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>54861000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>69864000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>74538000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>84607000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>68415000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>78412000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>67613000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>68681000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>59539000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>54738000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>31206000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22684000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25144000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>33549000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>219150000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>205549000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>212824000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>233274000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>207468000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>183378000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>158982000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>127590000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>97078000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>40185000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>26622000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>34282000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-464251000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-314441000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-134270000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>168991000.0</v>
+      </c>
+      <c r="C32">
+        <v>173429000.0</v>
+      </c>
+      <c r="D32">
         <v>223809000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>219961000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>233089000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>228473000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>263448000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>271205000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>268363000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>269286000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>273883000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>266538000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>255249000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>265637000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>266229000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>245040000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>208190000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>190729000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>148512000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>119108000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>172083000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>145769000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>143984000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>41616000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>12959000.0</v>
+      </c>
+      <c r="C33">
+        <v>13992000.0</v>
+      </c>
+      <c r="D33">
         <v>15083000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>29559000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>26436000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>20643000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>100979000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>89587000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>90130000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>84161000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>89524000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>102294000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>100903000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>98887000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>115754000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>107758000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>122133000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>116031000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>127681000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>127386000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>135702000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>131232000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>137792000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>133229000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>38966000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>33974000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>4291000.0</v>
+      </c>
+      <c r="C34">
+        <v>5239000.0</v>
+      </c>
+      <c r="D34">
         <v>6601000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>7128000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7095000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>7329000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6499000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>5117000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5166000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5060000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3926000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>3923000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>3844000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3935000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>4231000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4371000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>4508000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>4643000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>4775000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4898000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>92369000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>92382000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>88090000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>483968000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>106634999.0</v>
+      </c>
+      <c r="C35">
+        <v>112461000.0</v>
+      </c>
+      <c r="D35">
         <v>166067000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>170573000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>179696000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>171029000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>143964000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>144009000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>146955000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>147867000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>148682000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>149682000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>150603000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>151700000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>148709000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>145330000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>146945000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>147778000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>148603000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>149416000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>267600000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>250379000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>247494000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>639096000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>156638000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>305772000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
-        <v>6647000.0</v>
+        <v>3513000.0</v>
       </c>
       <c r="C36">
+        <v>3532000.0</v>
+      </c>
+      <c r="D36">
+        <v>3560000.0</v>
+      </c>
+      <c r="E36">
         <v>20372000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5506000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>5556000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3662000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>14833000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14212000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6145000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>16920000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>31630000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>29873000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>26576000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>34844000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>33562000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>49344000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>42676000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>53647000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>51025000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>44606000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>39080000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>45355000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>43383000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>38611000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>33675000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-11072000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>94976000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>91704000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>108207000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>100063000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>114293000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>108179000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>119689000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>119340000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>128494000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>124298000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>130624000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>132560000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>38611000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>5859000.0</v>
+      </c>
+      <c r="C39">
+        <v>17020000.0</v>
+      </c>
+      <c r="D39">
         <v>17986000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>13908000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>13800000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>13975000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>22119000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>10108000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10768000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9315000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>8940000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>8317000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6545000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6430000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6864000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6753000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4780000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>7928000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7085000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7915000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4543000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6526000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>10756000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>4369000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>13018000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3987000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>41094000.0</v>
+      </c>
+      <c r="C40">
+        <v>40415000.0</v>
+      </c>
+      <c r="D40">
         <v>22990000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>39160000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>36846000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>38020000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>23498000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>13611000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>16977000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14895000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16002000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>14188000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>12255000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10508000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>13047000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9688000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>9089000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>7160000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>11388000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>9530000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>8103000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6674000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>5629000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3571000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4958000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4372000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>3923000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>3935000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
         <v>92369000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>92382000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>88090000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>483968000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>407488000.0</v>
+      </c>
+      <c r="C42">
+        <v>406673000.0</v>
+      </c>
+      <c r="D42">
         <v>406220000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>404773000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>406689000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>405564000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>403504000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>401261000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>398918000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>398047000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>402350000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>409778000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>407548000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>427361000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>443622000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>442345000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>441381000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>440139000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>436472000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>435374000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>454447000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>453746000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>476403000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-92912000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>7626000.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3249000.0</v>
+      </c>
+      <c r="C45">
+        <v>3521000.0</v>
+      </c>
+      <c r="D45">
         <v>3791000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>4064000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>4330000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>4607000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9605000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>8498000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>7959000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>9824000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>7862000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>7318000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>7123000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7183000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7547000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>8046000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>6934000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>6934000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>7168000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>669000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>299000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>3249000.0</v>
+      </c>
+      <c r="C46">
+        <v>3521000.0</v>
+      </c>
+      <c r="D46">
         <v>3791000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>4064000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>4330000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4607000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9605000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>8498000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7959000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4816000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>7862000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7318000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7123000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>7183000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7547000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>7695000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>7840000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>7852000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>7992000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>8046000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>7208000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6934000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>7168000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>669000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>355000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>299000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>3013000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2664000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>7183000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2789000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2791000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2792000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>7852000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>7992000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>8046000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>7208000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6934000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>7168000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>669000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>355000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-333455000.0</v>
+      </c>
+      <c r="C48">
+        <v>-332995000.0</v>
+      </c>
+      <c r="D48">
         <v>-334677000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-327108000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-328142000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-328759000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-184323000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-185760000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-188662000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-193749000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-188907000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-191910000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-203281000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-215819000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-211630000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-236159000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-259285000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-282439000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-310164000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-339578000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-415544000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-428406000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-443390000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-372257000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-322452000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-242781000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>4999240.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>4243420.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>3713150.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-191910000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-203281000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-211630000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-236159000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-259285000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-282439000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-310164000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-339578000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-415544000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-428406000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>28006000.0</v>
+      </c>
+      <c r="C50">
+        <v>26172000.0</v>
+      </c>
+      <c r="D50">
         <v>24731000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>25910000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>24945000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>26846000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>7500000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>7500000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4688000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>4688000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="L50">
         <v>3750000.0</v>
       </c>
       <c r="M50">
         <v>3750000.0</v>
       </c>
       <c r="N50">
         <v>3750000.0</v>
       </c>
       <c r="O50">
+        <v>3750000.0</v>
+      </c>
+      <c r="P50">
+        <v>3750000.0</v>
+      </c>
+      <c r="Q50">
         <v>3906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3125000.0</v>
       </c>
       <c r="R50">
         <v>3125000.0</v>
       </c>
       <c r="S50">
         <v>3125000.0</v>
       </c>
       <c r="T50">
         <v>3125000.0</v>
       </c>
       <c r="U50">
+        <v>3125000.0</v>
+      </c>
+      <c r="V50">
+        <v>3125000.0</v>
+      </c>
+      <c r="W50">
         <v>4888000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>4675000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>4463000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>2484000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>85077000.0</v>
+      </c>
+      <c r="C51">
+        <v>88045000.0</v>
+      </c>
+      <c r="D51">
         <v>184197000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>138978999.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>140990000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>143769000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>144965000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>146392000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>146477000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>148127000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>148506000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>149509000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>150509000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>152076000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>152459000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>149236000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>150070000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>151398000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>151728000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>152541000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>178356000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>163249000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>164079000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>159591000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>160888000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>3313000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>7500000.0</v>
+      </c>
+      <c r="C52">
+        <v>8397000.0</v>
+      </c>
+      <c r="D52">
         <v>24731000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>7500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8279000.0</v>
       </c>
       <c r="F52">
         <v>7500000.0</v>
       </c>
       <c r="G52">
+        <v>8279000.0</v>
+      </c>
+      <c r="H52">
         <v>7500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
+        <v>7500000.0</v>
+      </c>
+      <c r="J52">
         <v>4688000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="L52">
         <v>3750000.0</v>
       </c>
       <c r="M52">
-        <v>4311000.0</v>
+        <v>3750000.0</v>
       </c>
       <c r="N52">
         <v>3750000.0</v>
       </c>
       <c r="O52">
+        <v>4311000.0</v>
+      </c>
+      <c r="P52">
+        <v>3750000.0</v>
+      </c>
+      <c r="Q52">
         <v>3906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3620000.0</v>
       </c>
       <c r="R52">
         <v>3125000.0</v>
       </c>
       <c r="S52">
-        <v>3125000.0</v>
+        <v>3620000.0</v>
       </c>
       <c r="T52">
         <v>3125000.0</v>
       </c>
       <c r="U52">
+        <v>3125000.0</v>
+      </c>
+      <c r="V52">
+        <v>3125000.0</v>
+      </c>
+      <c r="W52">
         <v>5252000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4675000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4463000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4250000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2484000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>22144000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>231087000.0</v>
+      </c>
+      <c r="C55">
+        <v>236679000.0</v>
+      </c>
+      <c r="D55">
         <v>287651000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>296661000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>304223000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>296368000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>395707000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>382802000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>380598000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>374037000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>383380000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>386800000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>372898000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>379631000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>398963000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>366813000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>342732000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>318825000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>293243000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>261136000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>326795000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>294009000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>294907000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>186534000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>115166000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>79186000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>282827630.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>281463440.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>280728910.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>218128000.0</v>
+      </c>
+      <c r="C56">
+        <v>222687000.0</v>
+      </c>
+      <c r="D56">
         <v>272568000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>267102000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>277787000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>275725000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>294728000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>293215000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>290468000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>289876000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>293856000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>284506000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>271995000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>280744000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>283209000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>259055000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>220599000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>202794000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>165562000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>133750000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>191093000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>162777000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>157115000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>53305000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>76200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>45212000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>916730.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>998380.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>11072000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>49137000.0</v>
+      </c>
+      <c r="C57">
+        <v>49258000.0</v>
+      </c>
+      <c r="D57">
         <v>48759000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>47141000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>44698000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>47252000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>31280000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>22010000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>22105000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>20590000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19973000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>17968000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>16746000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>15107000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>16980000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>14015000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12409000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12065000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>17050000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>14642000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>19010000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>17008000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>13131000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>11689000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>15085000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>8193000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1194040.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>724540.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>520280.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>155772000.0</v>
+      </c>
+      <c r="C58">
+        <v>161719000.0</v>
+      </c>
+      <c r="D58">
         <v>214826000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>217714000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>224394000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>218281000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>175244000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>166019000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>169060000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>168457000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>168655000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>167650000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>167349000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>166807000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>165689000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>159345000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>159354000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>159843000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>165653000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>164058000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>286610000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>267387000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>260625000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>650785000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>171723000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>313965000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>10819040.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>10349540.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>10145280.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>75315000.0</v>
+      </c>
+      <c r="C60">
+        <v>74960000.0</v>
+      </c>
+      <c r="D60">
         <v>72825000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>78947000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>79829000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>78087000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>220463000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>216783000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>211538000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>205580000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>214725000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>219150000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>205549000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>212824000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>233274000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>207468000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>183378000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>158982000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>127590000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>97078000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>40185000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>26622000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>34282000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-464251000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-56557000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-234779000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>272008580.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>271113900.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>7726000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
         <v>-56221000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-56400000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-56676000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-56844000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-57500000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-57500000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-37500000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-37500000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>22815000.0</v>
+      </c>
+      <c r="C2">
         <v>23855000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22282000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19968000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18621000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9786000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7806000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3019000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>2410000.0</v>
+      </c>
+      <c r="C3">
         <v>1674000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1779000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>915000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>525000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1768000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>105000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>80000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>5994000.0</v>
+      </c>
+      <c r="C5">
         <v>-53288000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>39519000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>99372000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>197027000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-79390000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>62836000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28657000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16152000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>8404000.0</v>
+      </c>
+      <c r="C6">
         <v>-51614000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41298000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>100287000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>197552000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-77622000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>62941000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28737000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16172000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>70402000.0</v>
+      </c>
+      <c r="C9">
         <v>169000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95178000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>159626000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>197034000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>99106000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>85041000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47589000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>29361000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-5369000.0</v>
+      </c>
+      <c r="C10">
         <v>-64605000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28858000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93540000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>191168000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-90991000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62514000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28316000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30682.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-1133000.0</v>
+      </c>
+      <c r="C11">
         <v>70405000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6788000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>26920000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45086000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6573000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-30000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>37000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>59000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>9662000.0</v>
+      </c>
+      <c r="C12">
         <v>11317000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10661000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5832000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5859000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11601000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>322000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>341000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>9317000.0</v>
+      </c>
+      <c r="C13">
         <v>12090000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8944000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1995000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>213000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>202000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5845400.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4083810.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-4236000.0</v>
+      </c>
+      <c r="C15">
         <v>-135010000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22070000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>66620000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>146082000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-97564000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>62544000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28279000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30682.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>66620000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>146082000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-90716000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-111939000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-44098000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-13119000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-4236000.0</v>
+      </c>
+      <c r="C17">
         <v>-135010000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>22723000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>66620000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>146082000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-97564000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>62544000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28279000.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-345000.0</v>
+      </c>
+      <c r="C18">
         <v>773000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1194000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3837000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5646000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11399000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-298000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-328000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-8684000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4175000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>5994000.0</v>
+      </c>
+      <c r="C21">
         <v>-65378000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29075000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>97615000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>150289000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>56717000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>62615000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28474000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-30680.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>87223000.0</v>
+      </c>
+      <c r="C23">
         <v>89402000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>88385000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>81979000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>65366000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>52175000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30232000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23718000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>30682.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>40689000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>2410000.0</v>
+      </c>
+      <c r="C25">
         <v>1674000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1483000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1339000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1122000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1768000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>105000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>80000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>8777000.0</v>
+      </c>
+      <c r="C26">
         <v>4462000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5575000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8205000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4352000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1964000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1170000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>802000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>691000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>14800000.0</v>
+      </c>
+      <c r="C27">
         <v>17218000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17485000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17856000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7841000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7482000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6188000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4532000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>62606000.0</v>
+      </c>
+      <c r="C28">
         <v>43867000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43043000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35950000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30393000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32584000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13774000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12125000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7986000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-1133000.0</v>
+      </c>
+      <c r="C29">
         <v>70405000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26920000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>45086000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1002250.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>815600.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>64408000.0</v>
+      </c>
+      <c r="C30">
         <v>65547000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66103000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>62011000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>46745000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42389000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22426000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19115000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>30682.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-11363000.0</v>
+      </c>
+      <c r="C31">
         <v>773000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-217000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4075000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>40879000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-147708000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-101000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-158000.0</v>
       </c>
-      <c r="I31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>93217000.0</v>
+      </c>
+      <c r="C32">
         <v>24024000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>117460000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>179594000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>215655000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>108892000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>92847000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52192000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32380000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>4854000.0</v>
+      </c>
+      <c r="C2">
+        <v>4644000.0</v>
+      </c>
+      <c r="D2">
         <v>5318000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5509000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6084000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6265000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6127000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5713000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5750000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5365000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5369000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6117000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5431000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4896000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5199000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5085000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4788000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4739000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6380000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4140000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3362000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2968000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2496000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1827000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2495000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2289000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1923000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2067000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1527000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>656000.0</v>
+      </c>
+      <c r="C3">
+        <v>653000.0</v>
+      </c>
+      <c r="D3">
         <v>623000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>590000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>544000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>393000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>494000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>415000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>372000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>335000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>328000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>252000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>244000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>659000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>212000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>226000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>221000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>293000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>429000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>283000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>522000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>656000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>116000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>549000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>122000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AB3">
         <v>26000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3">
+        <v>26000.0</v>
+      </c>
+      <c r="AD3">
+        <v>26000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>859000.0</v>
+      </c>
+      <c r="C5">
+        <v>2651000.0</v>
+      </c>
+      <c r="D5">
         <v>-5153000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5">
+      <c r="E5">
+        <v>3533000.0</v>
+      </c>
+      <c r="F5">
         <v>3262000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-75745000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>5087000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>7076000.0</v>
+      </c>
+      <c r="J5">
         <v>10294000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5141000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>7334000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>18166000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>19160000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6401000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>27873000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>32831000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>32267000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>35274000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>40777000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>100355000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>20621000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>20011000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-63540000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-44809000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8947000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>17552000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>14817000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>17580000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>12863000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>1515000.0</v>
+      </c>
+      <c r="C6">
+        <v>3304000.0</v>
+      </c>
+      <c r="D6">
         <v>-4530000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>4123000.0</v>
+      </c>
+      <c r="F6">
         <v>3806000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-75352000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5581000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>7491000.0</v>
+      </c>
+      <c r="J6">
         <v>10666000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-4806000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>7662000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18418000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19404000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7060000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>28085000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>33057000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>32488000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>35567000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>41206000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>100638000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>21143000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20667000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-63424000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-44260000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>9069000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>17579000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>14843000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>17606000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>12889000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>15637000.0</v>
+      </c>
+      <c r="C9">
+        <v>14701000.0</v>
+      </c>
+      <c r="D9">
         <v>18851000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>19801000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>18309000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-63189000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>17349000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>21014000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>24995000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9574000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>20637000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>32037000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32930000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>21925000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>45462000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>46959000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>45280000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>46891000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>52512000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>56985000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>40646000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>36665000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>27266000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>20240000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14935000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>23787000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>20181000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>23116000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>17957000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-470000.0</v>
+      </c>
+      <c r="C10">
+        <v>429000.0</v>
+      </c>
+      <c r="D10">
         <v>-7585000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1114000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>673000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-78594000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2125000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>4340000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>7524000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-7961000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4535000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15511000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>16773000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4104000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>26265000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>31707000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>31464000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>34785000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>39818000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>99233000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>17332000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>16390000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-67112000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-48453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8183000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>17468000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14757000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>17505000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12784000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-10000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1253000.0</v>
+      </c>
+      <c r="D11">
         <v>-16000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>80000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>56000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>65842000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>688000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1438000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2437000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3119000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1532000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>4140000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4235000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>8293000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1736000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8581000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8310000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6945000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10404000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>23267000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4470000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1188000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4021000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1352000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>11000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>28000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>41000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>120000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>1329000.0</v>
+      </c>
+      <c r="C12">
+        <v>2222000.0</v>
+      </c>
+      <c r="D12">
         <v>2432000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2419000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2589000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2849000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2962000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2736000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2770000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2820000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2799000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2655000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2387000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2297000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1608000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1124000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>803000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>489000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>959000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1122000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3289000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3621000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3572000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3644000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>764000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>84000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>70000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>82000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>1492000.0</v>
+      </c>
+      <c r="C13">
+        <v>2097000.0</v>
+      </c>
+      <c r="D13">
         <v>2363000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2357000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2500000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2812000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3221000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3086000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2971000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3018000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2801000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2452000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2064000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1627000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>321000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>22000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>25000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>36000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>35000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>58000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>84000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>105000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>36000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>44000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1038590.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1242980.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1485830.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>5000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1520200.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-460000.0</v>
+      </c>
+      <c r="C15">
+        <v>1682000.0</v>
+      </c>
+      <c r="D15">
         <v>-7569000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1034000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>617000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-144436000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1437000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2902000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5087000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4842000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3003000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>11371000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>12538000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-4189000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>24529000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>23126000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>23154000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>27840000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>29414000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>75966000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>12862000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>15202000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-71133000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-49805000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>8172000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>17440000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>14716000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>17484000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-12701000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>11371000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>12538000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-4189000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24529000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>23126000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>23154000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27840000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>29414000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>75966000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12862000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15202000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-71133000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-50019000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>15234000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>110370.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-47137000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>17484000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-12701000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-460000.0</v>
+      </c>
+      <c r="C17">
+        <v>1682000.0</v>
+      </c>
+      <c r="D17">
         <v>-7569000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1034000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>617000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-144436000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1437000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>2902000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5087000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4842000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3003000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>11371000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>12538000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-4189000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>24529000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>23126000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>23154000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>27840000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>29414000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>75966000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>12862000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>15202000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-71133000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-49805000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>8172000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>17440000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>14716000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>17484000.0</v>
       </c>
-      <c r="AB17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>163000.0</v>
+      </c>
+      <c r="C18">
+        <v>-125000.0</v>
+      </c>
+      <c r="D18">
         <v>-69000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-62000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-89000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-37000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>259000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>350000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>201000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>198000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-203000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-323000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-670000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1287000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1102000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-778000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-453000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-924000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1064000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3205000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3516000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3536000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-747000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-75000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-63000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-77000.0</v>
       </c>
-      <c r="AB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2446000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2064000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>82000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>22000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>25000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>47000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>38000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>56000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-8825000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-633000.0</v>
+      </c>
+      <c r="C21">
+        <v>757000.0</v>
+      </c>
+      <c r="D21">
         <v>-7701000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1176000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>762000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-78557000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1866000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3990000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7323000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-8277000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4536000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15720000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>17096000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4773000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>27791000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>32809000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>32242000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>35227000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>40739000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>44877000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>29446000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>24286000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>19554000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3946000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8929000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>17355000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14817000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>17580000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12863000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>21124000.0</v>
+      </c>
+      <c r="C23">
+        <v>18588000.0</v>
+      </c>
+      <c r="D23">
         <v>31870000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>24134000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>23631000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21633000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21610000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22737000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>23422000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23216000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>21470000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>22434000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21265000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>22048000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22870000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19235000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17826000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16403000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18153000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16248000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>14562000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15347000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10208000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18121000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8501000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>8721000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7287000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7603000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6617000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>656000.0</v>
+      </c>
+      <c r="C25">
+        <v>653000.0</v>
+      </c>
+      <c r="D25">
         <v>623000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>590000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>544000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>393000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>494000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>415000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>372000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>335000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>328000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>252000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>244000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>659000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>66000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>310000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>304000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>293000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>24000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>283000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>522000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>656000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>441000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>549000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>122000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>27000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>26000.0</v>
       </c>
-      <c r="AA25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>1767000.0</v>
+      </c>
+      <c r="C26">
+        <v>1945000.0</v>
+      </c>
+      <c r="D26">
         <v>2050000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2515000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2267000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>861000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>992000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1130000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1479000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1500000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1717000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1128000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1230000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1839000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2355000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2188000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1823000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1720000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1268000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>773000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>591000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>678000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>579000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>349000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>359000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>301000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>291000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>332000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>245000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>2918000.0</v>
+      </c>
+      <c r="C27">
+        <v>2832000.0</v>
+      </c>
+      <c r="D27">
         <v>3440000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4146000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4382000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3958000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4897000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4149000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4214000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4349000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4509000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4218000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4409000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4148000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>5981000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3994000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3733000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3341000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3308000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2954000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2397000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2350000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2118000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1295000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2078000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2027000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1810000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1889000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1756000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>13752000.0</v>
+      </c>
+      <c r="C28">
+        <v>9167000.0</v>
+      </c>
+      <c r="D28">
         <v>21062000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16825000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10898000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10549000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9594000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11745000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>11979000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12002000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9875000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10971000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10195000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11165000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9335000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7968000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7482000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6603000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7197000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8381000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8212000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9351000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5015000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>14650000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3569000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4104000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3263000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3315000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3093000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-10000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1253000.0</v>
+      </c>
+      <c r="D29">
         <v>-16000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>80000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>56000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>65842000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>688000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1438000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2437000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3119000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1532000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4140000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4235000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8293000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1736000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>8581000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8310000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6945000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10404000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>23267000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4470000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1188000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4021000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1352000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>291700.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-666320.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>450830.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>21000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>308980.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>16270000.0</v>
+      </c>
+      <c r="C30">
+        <v>13944000.0</v>
+      </c>
+      <c r="D30">
         <v>26552000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18625000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17547000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15368000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>15483000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17024000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17672000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17851000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>16101000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16317000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15834000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17152000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17671000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>14150000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13038000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11664000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11773000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12108000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11200000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12379000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7712000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16294000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6006000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6432000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5364000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5536000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5090000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>163000.0</v>
+      </c>
+      <c r="C31">
+        <v>-328000.0</v>
+      </c>
+      <c r="D31">
         <v>116000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-62000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-89000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-37000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>259000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>350000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>201000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>316000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-209000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-323000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-669000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1526000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1102000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-778000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-442000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-921000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>54356000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-12114000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-7896000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-86666000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-52399000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-746000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>113000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-60000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-75000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-79000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>20491000.0</v>
+      </c>
+      <c r="C32">
+        <v>19345000.0</v>
+      </c>
+      <c r="D32">
         <v>24169000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>25310000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>24393000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-56924000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>23476000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>26727000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>30745000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>14939000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>26006000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>38154000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>38361000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>26821000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>50661000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>52044000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>50068000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>51630000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>58892000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>61125000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>44008000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>39633000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>29762000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>22067000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>17430000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>26076000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>22104000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>25183000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>19484000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>253924000.0</v>
+      </c>
+      <c r="C2">
         <v>246669000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>208519000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>119509000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>104148000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9898000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13136000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6017000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7052000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>56000</v>
+      </c>
+      <c r="C3">
         <v>165000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2178000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>624000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1987000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1196000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>99000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>106000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>15361000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>94250000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-79666000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-28963000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-65706000.0</v>
+      </c>
+      <c r="C6">
         <v>7255000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>38150000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>89010000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15361000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>94250000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3238000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7119000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1035000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-9664000.0</v>
+      </c>
+      <c r="C7">
         <v>70885000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>53859000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33069000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29818000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19058000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22963000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2317000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3340000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>-2181000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-585000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>-8610000.0</v>
+      </c>
+      <c r="C9">
         <v>18006000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>47221000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29962000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26394000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-585000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1829000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-443000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3863000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-25030000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20030000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>360000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:9">
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-996000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2157000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2105000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>583000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>378000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-338000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6403000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-22774000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>139494000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2076000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2559000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>980000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4103000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1267000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4173000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>360000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>2410000.0</v>
+      </c>
+      <c r="C14">
         <v>1674000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1159000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>915000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>525000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1768000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>105000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>80000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>218000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>135598000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>42401000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-18876000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11787000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>188218000.0</v>
+      </c>
+      <c r="C16">
         <v>253924000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>246669000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>208519000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>119509000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>104148000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9898000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13136000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6017000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-3250000.0</v>
+      </c>
+      <c r="C18">
         <v>17433000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>80480000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>106807000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>93169000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23444000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>41663000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>28495000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13044000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-3896000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1575000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-624000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1987000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1196000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-99000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-106000.0</v>
       </c>
-      <c r="I19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-55500000.0</v>
+      </c>
+      <c r="C21">
         <v>-4688000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3750000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1406000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19191000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>163479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="H21">
         <v>-2500000.0</v>
       </c>
       <c r="I21">
+        <v>-2500000.0</v>
+      </c>
+      <c r="J21">
         <v>-2292000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-4236000.0</v>
+      </c>
+      <c r="C22">
         <v>-135010000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>22070000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>66620000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>146082000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-97564000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>62544000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28279000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15770000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-1096000.0</v>
+      </c>
+      <c r="C23">
         <v>-1759000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1258000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1185000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-38617000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24924000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-99000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-106000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-48000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-974000.0</v>
+      </c>
+      <c r="C24">
         <v>-3731000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2055000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-386000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1876000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>2939740.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>760200.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>1253000.0</v>
+      </c>
+      <c r="C25">
         <v>1259000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1063000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1003000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-45503000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>131932000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>92000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>30000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-363000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>-4886000.0</v>
+      </c>
+      <c r="C26">
         <v>-1759000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-37322000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-18018000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-37500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>269190400.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>7043000.0</v>
+      </c>
+      <c r="C27">
         <v>8677000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9492000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5449000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3815000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2828000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1984000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2529000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1005000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-61482000.0</v>
+      </c>
+      <c r="C28">
         <v>-6447000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-42330000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17797000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-77808000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>70806000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-44901000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-21376000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14079000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-3194000.0</v>
+      </c>
+      <c r="C29">
         <v>17598000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82658000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107431000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95156000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24640000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41762000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28601000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13092000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-1030000.0</v>
+      </c>
+      <c r="C30">
         <v>-3896000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2178000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-624000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1987000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1196000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-99000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-106000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-48000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>188218000.0</v>
+      </c>
+      <c r="C2">
+        <v>233729000.0</v>
+      </c>
+      <c r="D2">
         <v>241337000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>246847000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>253924000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>260947000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>252465000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>255074000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>246669000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>238411000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>229782000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>215302000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>208519000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>205156000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>171107000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>150435000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>119509000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>93760000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>60045000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>129642000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>104148000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>117766000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>28664000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>40312000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9898000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9984000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8701000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>13300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13135000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>289000</v>
+      </c>
+      <c r="C3">
+        <v>778000</v>
+      </c>
+      <c r="D3">
         <v>77000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>550000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>606000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1158000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1010000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1086000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>642000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>590000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>745000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>508000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>335000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>273000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>178000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>186000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>202000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>944000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>838000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>99000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>673000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>341000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>83000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>33000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>9000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>47000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>10000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>14480000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>6783000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>34049000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>20672000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>30926000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>25749000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>33715000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-69597000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>25494000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>5761000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>10677000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>7006000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-854000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>8571000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1127000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1566000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-73324000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-5903000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-3267000.0</v>
+      </c>
+      <c r="C6">
+        <v>-45511000.0</v>
+      </c>
+      <c r="D6">
         <v>-7608000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5510000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7077000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7023000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8482000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2609000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8405000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8258000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>8629000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>14480000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>6783000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3363000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>34049000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>20672000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>30926000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>25749000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>33715000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-69597000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>25494000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-13618000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>89102000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11648000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>30414000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-86000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1283000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4599000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>165000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-2190000.0</v>
+      </c>
+      <c r="C7">
+        <v>1509000.0</v>
+      </c>
+      <c r="D7">
         <v>-463000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-3420000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7290000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>72392000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6327000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-9063000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1229000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>23694000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15457000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1299000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>13409000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>15961000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11971000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1361000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6498000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-3507000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2226000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-23179000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-5358000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-7796000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-11977000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2421000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1706000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5422000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-3134000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-9661000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4790000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>291000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-899000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>306000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1100000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1535000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>341000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>695000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-766000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-2451000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>27000.0</v>
+      </c>
+      <c r="C9">
+        <v>1309000.0</v>
+      </c>
+      <c r="D9">
         <v>3766000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1541000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-15234000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>27669000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-6266000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3006000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-391000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>22753000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14133000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1628000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>11406000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>18059000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9094000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-415000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3224000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>341000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>695000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-766000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-10327000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-17314000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-199000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2311000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3110000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1001000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-3431000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-9257000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-5011000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-3786000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>901000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-7970000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>3446000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10"/>
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-4599000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3782000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>105000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4805000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1463000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-397000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-145000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3234000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-844000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-611000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1159000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>770000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-363000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>539000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-329000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>383000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-339000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2886000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3065000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10268000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-5567000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-564000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1835000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1563000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3371000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-38922000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10809000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>203000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>87038000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>51757000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>496000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>487000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>469000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>541000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>384000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>384000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-2203000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3093000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1151000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4364000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-4943000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3230000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1983000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2429000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7263000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2261000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4535000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-5364000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>626000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-404000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>221000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>656000.0</v>
+      </c>
+      <c r="C14">
+        <v>653000.0</v>
+      </c>
+      <c r="D14">
         <v>623000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>590000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>544000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>393000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>494000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>415000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>372000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>335000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>328000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>252000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>244000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>659000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>233000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>226000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>221000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>293000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>24000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>283000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>388000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>656000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>441000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>549000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>122000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AB14">
         <v>26000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>26000.0</v>
+      </c>
+      <c r="AD14">
+        <v>26000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
         <v>218000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-218000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1227000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-134153000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-12040000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-10182000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-12633000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7546000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>184951000.0</v>
+      </c>
+      <c r="C16">
+        <v>188218000.0</v>
+      </c>
+      <c r="D16">
         <v>233729000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>241337000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>246847000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>253924000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>260947000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>252465000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>255074000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>246669000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>238411000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>229782000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>215302000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>208519000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>205156000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>171107000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>150435000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>119509000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>93760000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>60045000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>129642000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>104148000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>117766000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>28664000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>40312000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9898000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9984000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8701000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-546000.0</v>
+      </c>
+      <c r="C18">
+        <v>4672000.0</v>
+      </c>
+      <c r="D18">
         <v>-5731000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1398000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4444000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4536000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>10367000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2493000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10364000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>16165000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>19579000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>15563000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>29173000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>22447000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>31137000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>21477000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>31746000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>26531000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>34496000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>13310000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>18832000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8166000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3696000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4590000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6992000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12591000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>12086000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8654000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8332000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-77000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-228000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-606000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1158000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1010000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1086000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-642000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-590000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-745000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-508000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-335000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>13000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-273000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-178000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-186000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-202000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-944000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-838000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-99000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-673000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-341000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-83000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-33000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-9000.0</v>
       </c>
-      <c r="AA19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>-1875000.0</v>
       </c>
       <c r="C21">
-        <v>-1875000.0</v>
+        <v>-49875000.0</v>
       </c>
       <c r="D21">
         <v>-1875000.0</v>
       </c>
       <c r="E21">
         <v>-1875000.0</v>
       </c>
       <c r="F21">
         <v>-1875000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>-1875000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1875000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-937000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-938000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-938000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3906000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-781000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-782000.0</v>
       </c>
       <c r="R21">
         <v>-781000.0</v>
       </c>
       <c r="S21">
+        <v>-782000.0</v>
+      </c>
+      <c r="T21">
+        <v>-781000.0</v>
+      </c>
+      <c r="U21">
         <v>-37729000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8153000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>8689000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1063000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1722000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>157575000.0</v>
       </c>
-      <c r="Y21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>-621000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21">
+        <v>-621000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-621000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-460000.0</v>
+      </c>
+      <c r="C22">
+        <v>1682000.0</v>
+      </c>
+      <c r="D22">
         <v>-7569000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1034000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>617000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-144436000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1437000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2902000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5087000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4842000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3003000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>11371000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>12538000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-4189000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>24529000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>23126000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>23154000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>27840000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29414000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>75966000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12862000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>15202000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-71133000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-49805000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>8172000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>17440000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>14716000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>17484000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12904000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-339000.0</v>
+      </c>
+      <c r="C23">
+        <v>-33000.0</v>
+      </c>
+      <c r="D23">
         <v>-2000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-303000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-758000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-612000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-10000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-116000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1021000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-970000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-13000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-146000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-129000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-128000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-994000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-24000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-39000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-202000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-944000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-37126000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1491000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>86469000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-13944000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-9112000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-33000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-9000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-12633000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-12633000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>98000.0</v>
+      </c>
+      <c r="D24">
         <v>-294000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-561000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1154000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-900000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1035000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-642000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-570000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-719000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-467000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-299000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>29000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-121000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-164000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-130000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>2939740.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1015130.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>975140.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>200050.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>1378000.0</v>
+      </c>
+      <c r="C25">
+        <v>189000.0</v>
+      </c>
+      <c r="D25">
         <v>309000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>310000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>445000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>390000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>291000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>268000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>310000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>273000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>269000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>269000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>252000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-117000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>244000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>228000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>224000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>139000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>405000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-55422000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8912000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>152000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>83130000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>48802000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>539000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>92000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-329000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>365000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-321000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-934000.0</v>
+      </c>
+      <c r="D26">
         <v>4710000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-3952000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-758000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-612000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-10000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-116000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1021000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-6000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-9999000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-146000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-21323000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-18018000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-18000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-24000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-39000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-20000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-37500000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1131000.0</v>
+      </c>
+      <c r="C27">
+        <v>1417000.0</v>
+      </c>
+      <c r="D27">
         <v>1446000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2334000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1846000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2269000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2186000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2368000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1854000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2666000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2663000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2319000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1844000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1885000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1295000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>988000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1281000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1089000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1098000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>927000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>701000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>152000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>2189000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>487000.0</v>
       </c>
       <c r="Z27">
         <v>487000.0</v>
       </c>
       <c r="AA27">
         <v>487000.0</v>
       </c>
       <c r="AB27">
+        <v>487000.0</v>
+      </c>
+      <c r="AC27">
+        <v>487000.0</v>
+      </c>
+      <c r="AD27">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-2432000.0</v>
+      </c>
+      <c r="C28">
+        <v>-50842000.0</v>
+      </c>
+      <c r="D28">
         <v>-1877000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-6130000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2633000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2487000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1885000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-116000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1959000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-7907000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-10950000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1083000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-22390000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-19084000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2912000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-805000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-820000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-782000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-781000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-82907000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6662000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-21784000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>85406000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-16238000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>23422000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12677000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-10803000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-13254000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-8167000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-546000.0</v>
+      </c>
+      <c r="C29">
+        <v>5450000.0</v>
+      </c>
+      <c r="D29">
         <v>-5654000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>848000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3838000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-3378000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11377000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1407000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11006000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>16755000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>20324000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>16071000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29508000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>22434000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>31410000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>21655000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>31932000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>26733000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>35440000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>14148000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>18835000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8265000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4369000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4931000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7075000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>12624000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12095000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8701000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>8342000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-289000.0</v>
+      </c>
+      <c r="C30">
+        <v>-119000.0</v>
+      </c>
+      <c r="D30">
         <v>-77000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-228000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-606000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1158000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1010000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1086000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-642000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-590000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-745000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-508000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-335000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-273000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-178000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-186000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-202000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-944000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-838000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-99000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-673000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-341000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-83000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-33000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-9000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-47000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>