--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -10345,54 +10345,54 @@
       </c>
       <c r="J14">
         <v>20000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>218000.0</v>
       </c>
       <c r="G15">
         <v>135598000.0</v>
       </c>
       <c r="H15">
         <v>42401000.0</v>
       </c>
       <c r="I15">
-        <v>-18876000.0</v>
+        <v>18876000.0</v>
       </c>
       <c r="J15">
-        <v>-11787000.0</v>
+        <v>11787000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>138</v>
       </c>
       <c r="B16">
         <v>188218000.0</v>
       </c>
       <c r="C16">
         <v>253924000.0</v>
       </c>
       <c r="D16">
         <v>246669000.0</v>
       </c>
       <c r="E16">
         <v>208519000.0</v>
       </c>
       <c r="F16">
         <v>119509000.0</v>
       </c>
       <c r="G16">
         <v>104148000.0</v>
       </c>
       <c r="H16">
@@ -11296,51 +11296,51 @@
       </c>
       <c r="Y6">
         <v>-11648000.0</v>
       </c>
       <c r="Z6">
         <v>30414000.0</v>
       </c>
       <c r="AA6">
         <v>-86000.0</v>
       </c>
       <c r="AB6">
         <v>1283000.0</v>
       </c>
       <c r="AC6">
         <v>-4599000.0</v>
       </c>
       <c r="AD6">
         <v>165000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7">
-        <v>-2190000.0</v>
+        <v>-2408000.0</v>
       </c>
       <c r="C7">
         <v>1509000.0</v>
       </c>
       <c r="D7">
         <v>-463000.0</v>
       </c>
       <c r="E7">
         <v>-3420000.0</v>
       </c>
       <c r="F7">
         <v>-7290000.0</v>
       </c>
       <c r="G7">
         <v>72392000.0</v>
       </c>
       <c r="H7">
         <v>6327000.0</v>
       </c>
       <c r="I7">
         <v>-9063000.0</v>
       </c>
       <c r="J7">
         <v>1229000.0</v>
       </c>
@@ -11440,51 +11440,51 @@
         <v>341000.0</v>
       </c>
       <c r="T8">
         <v>695000.0</v>
       </c>
       <c r="U8">
         <v>-766000.0</v>
       </c>
       <c r="V8">
         <v>-2451000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>131</v>
       </c>
       <c r="B9">
-        <v>27000.0</v>
+        <v>2230000.0</v>
       </c>
       <c r="C9">
         <v>1309000.0</v>
       </c>
       <c r="D9">
         <v>3766000.0</v>
       </c>
       <c r="E9">
         <v>1541000.0</v>
       </c>
       <c r="F9">
         <v>-15234000.0</v>
       </c>
       <c r="G9">
         <v>27669000.0</v>
       </c>
       <c r="H9">
         <v>-6266000.0</v>
       </c>
       <c r="I9">
         <v>-3006000.0</v>
       </c>
       <c r="J9">
         <v>-391000.0</v>
       </c>
@@ -11899,72 +11899,72 @@
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>218000.0</v>
       </c>
       <c r="W15">
-        <v>-218000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
-        <v>-1227000.0</v>
+        <v>1227000.0</v>
       </c>
       <c r="Z15">
-        <v>-134153000.0</v>
+        <v>134153000.0</v>
       </c>
       <c r="AA15">
-        <v>-12040000.0</v>
+        <v>12040000.0</v>
       </c>
       <c r="AB15">
-        <v>-10182000.0</v>
+        <v>10182000.0</v>
       </c>
       <c r="AC15">
-        <v>-12633000.0</v>
+        <v>12633000.0</v>
       </c>
       <c r="AD15">
-        <v>-7546000.0</v>
+        <v>7546000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>138</v>
       </c>
       <c r="B16">
         <v>184951000.0</v>
       </c>
       <c r="C16">
         <v>188218000.0</v>
       </c>
       <c r="D16">
         <v>233729000.0</v>
       </c>
       <c r="E16">
         <v>241337000.0</v>
       </c>
       <c r="F16">
         <v>246847000.0</v>
       </c>
       <c r="G16">
         <v>253924000.0</v>
       </c>
       <c r="H16">
@@ -12054,51 +12054,51 @@
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>140</v>
       </c>
       <c r="B18">
-        <v>-546000.0</v>
+        <v>-1053000.0</v>
       </c>
       <c r="C18">
         <v>4672000.0</v>
       </c>
       <c r="D18">
         <v>-5731000.0</v>
       </c>
       <c r="E18">
         <v>1398000.0</v>
       </c>
       <c r="F18">
         <v>-4444000.0</v>
       </c>
       <c r="G18">
         <v>-4536000.0</v>
       </c>
       <c r="H18">
         <v>10367000.0</v>
       </c>
       <c r="I18">
         <v>-2493000.0</v>
       </c>
       <c r="J18">
         <v>10364000.0</v>
       </c>
@@ -12602,51 +12602,51 @@
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>2939740.0</v>
       </c>
       <c r="AB24">
         <v>1015130.0</v>
       </c>
       <c r="AC24">
         <v>975140.0</v>
       </c>
       <c r="AD24">
         <v>200050.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>146</v>
       </c>
       <c r="B25">
-        <v>1378000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="C25">
         <v>189000.0</v>
       </c>
       <c r="D25">
         <v>309000.0</v>
       </c>
       <c r="E25">
         <v>310000.0</v>
       </c>
       <c r="F25">
         <v>445000.0</v>
       </c>
       <c r="G25">
         <v>390000.0</v>
       </c>
       <c r="H25">
         <v>291000.0</v>
       </c>
       <c r="I25">
         <v>268000.0</v>
       </c>
       <c r="J25">
         <v>310000.0</v>
       </c>
@@ -12858,51 +12858,51 @@
       <c r="X27"/>
       <c r="Y27">
         <v>2189000.0</v>
       </c>
       <c r="Z27">
         <v>487000.0</v>
       </c>
       <c r="AA27">
         <v>487000.0</v>
       </c>
       <c r="AB27">
         <v>487000.0</v>
       </c>
       <c r="AC27">
         <v>487000.0</v>
       </c>
       <c r="AD27">
         <v>523000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28">
-        <v>-2432000.0</v>
+        <v>-2214000.0</v>
       </c>
       <c r="C28">
         <v>-50842000.0</v>
       </c>
       <c r="D28">
         <v>-1877000.0</v>
       </c>
       <c r="E28">
         <v>-6130000.0</v>
       </c>
       <c r="F28">
         <v>-2633000.0</v>
       </c>
       <c r="G28">
         <v>-2487000.0</v>
       </c>
       <c r="H28">
         <v>-1885000.0</v>
       </c>
       <c r="I28">
         <v>-116000.0</v>
       </c>
       <c r="J28">
         <v>-1959000.0</v>
       </c>
@@ -12950,51 +12950,51 @@
       </c>
       <c r="Y28">
         <v>-16238000.0</v>
       </c>
       <c r="Z28">
         <v>23422000.0</v>
       </c>
       <c r="AA28">
         <v>-12677000.0</v>
       </c>
       <c r="AB28">
         <v>-10803000.0</v>
       </c>
       <c r="AC28">
         <v>-13254000.0</v>
       </c>
       <c r="AD28">
         <v>-8167000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>150</v>
       </c>
       <c r="B29">
-        <v>-546000.0</v>
+        <v>-764000.0</v>
       </c>
       <c r="C29">
         <v>5450000.0</v>
       </c>
       <c r="D29">
         <v>-5654000.0</v>
       </c>
       <c r="E29">
         <v>848000.0</v>
       </c>
       <c r="F29">
         <v>-3838000.0</v>
       </c>
       <c r="G29">
         <v>-3378000.0</v>
       </c>
       <c r="H29">
         <v>11377000.0</v>
       </c>
       <c r="I29">
         <v>-1407000.0</v>
       </c>
       <c r="J29">
         <v>11006000.0</v>
       </c>