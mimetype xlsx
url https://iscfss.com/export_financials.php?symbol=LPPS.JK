--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1256,51 +1256,53 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
         <v>12469398000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-8868640825.0</v>
+      </c>
       <c r="D5">
         <v>2500000000.0</v>
       </c>
       <c r="E5">
         <v>17457532855.0</v>
       </c>
       <c r="F5">
         <v>-31958528460.0</v>
       </c>
       <c r="G5">
         <v>-250188774153.0</v>
       </c>
       <c r="H5">
         <v>-247442501863.0</v>
       </c>
       <c r="I5">
         <v>1249952221267.0</v>
       </c>
       <c r="J5">
         <v>1213491388444.0</v>
       </c>
       <c r="K5">
         <v>1216985213779.0</v>
       </c>
       <c r="L5">
@@ -3057,51 +3059,51 @@
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>130003375.0</v>
       </c>
       <c r="C40">
         <v>83713132.0</v>
       </c>
       <c r="D40">
         <v>85175088.0</v>
       </c>
       <c r="E40">
         <v>106726545.0</v>
       </c>
       <c r="F40">
-        <v>87843549.0</v>
+        <v>164550588.0</v>
       </c>
       <c r="G40">
         <v>66809529.0</v>
       </c>
       <c r="H40">
         <v>72124350.0</v>
       </c>
       <c r="I40">
         <v>-855493261.0</v>
       </c>
       <c r="J40">
         <v>-678812409.0</v>
       </c>
       <c r="K40">
         <v>214000791.0</v>
       </c>
       <c r="L40">
         <v>-356234325.0</v>
       </c>
       <c r="M40">
         <v>-401128826.0</v>
       </c>
       <c r="N40">
         <v>-380296594.0</v>
       </c>
@@ -8849,51 +8851,51 @@
       <c r="G30">
         <v>45780000.0</v>
       </c>
       <c r="H30">
         <v>22890000.0</v>
       </c>
       <c r="I30">
         <v>22890000.0</v>
       </c>
       <c r="J30">
         <v>45110000.0</v>
       </c>
       <c r="K30">
         <v>43600000.0</v>
       </c>
       <c r="L30">
         <v>21800000.0</v>
       </c>
       <c r="M30">
         <v>21800000.0</v>
       </c>
       <c r="N30">
         <v>44000000.0</v>
       </c>
       <c r="O30">
-        <v>21800000.0</v>
+        <v>43600000.0</v>
       </c>
       <c r="P30">
         <v>21800000.0</v>
       </c>
       <c r="Q30">
         <v>21800000.0</v>
       </c>
       <c r="R30">
         <v>100581372.0</v>
       </c>
       <c r="S30">
         <v>16200000.0</v>
       </c>
       <c r="T30">
         <v>410400000.0</v>
       </c>
       <c r="U30">
         <v>410400000.0</v>
       </c>
       <c r="V30">
         <v>394200000.0</v>
       </c>
       <c r="W30">
         <v>16200000.0</v>
       </c>
@@ -10641,51 +10643,51 @@
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>82386264.0</v>
       </c>
       <c r="C40">
         <v>130003375.0</v>
       </c>
       <c r="D40">
         <v>23056875.0</v>
       </c>
       <c r="E40">
         <v>506725522.0</v>
       </c>
       <c r="F40">
         <v>93255829.0</v>
       </c>
       <c r="G40">
         <v>83713132.0</v>
       </c>
       <c r="H40">
         <v>14653947.0</v>
       </c>
       <c r="I40">
-        <v>5496156.0</v>
+        <v>7897158.0</v>
       </c>
       <c r="J40">
         <v>63185891.0</v>
       </c>
       <c r="K40">
         <v>85175088.0</v>
       </c>
       <c r="L40">
         <v>-36652500.0</v>
       </c>
       <c r="M40">
         <v>-7861261.0</v>
       </c>
       <c r="N40">
         <v>-22550720.0</v>
       </c>
       <c r="O40">
         <v>-34205729.0</v>
       </c>
       <c r="P40">
         <v>-31958694.0</v>
       </c>
       <c r="Q40">
         <v>-24957984.0</v>
       </c>
@@ -20960,52 +20962,56 @@
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>184</v>
       </c>
       <c r="B28">
         <v>36384055.0</v>
       </c>
       <c r="C28">
         <v>27368570.0</v>
       </c>
       <c r="D28">
         <v>19477396.0</v>
       </c>
       <c r="E28">
         <v>108712500.0</v>
       </c>
       <c r="F28">
         <v>108712500.0</v>
       </c>
       <c r="G28">
         <v>41175591.0</v>
       </c>
       <c r="H28">
         <v>18236694.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28"/>
+      <c r="I28">
+        <v>120925000.0</v>
+      </c>
+      <c r="J28">
+        <v>94500000.0</v>
+      </c>
       <c r="K28">
         <v>29340710.0</v>
       </c>
       <c r="L28">
         <v>18417414.0</v>
       </c>
       <c r="M28">
         <v>120060000.0</v>
       </c>
       <c r="N28">
         <v>115000000.0</v>
       </c>
       <c r="O28">
         <v>113911665.0</v>
       </c>
       <c r="P28">
         <v>17262660.0</v>
       </c>
       <c r="Q28">
         <v>101010000.0</v>
       </c>
       <c r="R28">
         <v>155000000.0</v>
       </c>
       <c r="S28">
@@ -23198,51 +23204,51 @@
       <c r="S24">
         <v>5078439728.0</v>
       </c>
       <c r="T24">
         <v>18747111907.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>211</v>
       </c>
       <c r="B25">
         <v>168727792000.0</v>
       </c>
       <c r="C25">
         <v>1397124000.0</v>
       </c>
       <c r="D25">
         <v>-23730782369.0</v>
       </c>
       <c r="E25">
-        <v>270465729763.0</v>
+        <v>-998923682.0</v>
       </c>
       <c r="F25">
         <v>-120704031000.0</v>
       </c>
       <c r="G25">
         <v>-25966830000.0</v>
       </c>
       <c r="H25">
         <v>56284484000.0</v>
       </c>
       <c r="I25">
         <v>-21474310486.0</v>
       </c>
       <c r="J25">
         <v>-11424583096.0</v>
       </c>
       <c r="K25">
         <v>-31323879522.0</v>
       </c>
       <c r="L25">
         <v>-14702977628.0</v>
       </c>
       <c r="M25">
         <v>-33802273539.0</v>
       </c>
@@ -23772,51 +23778,51 @@
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>22</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:83">
       <c r="A2" t="s">
         <v>189</v>
       </c>
       <c r="B2">
         <v>128760612939.0</v>
       </c>
       <c r="C2">
         <v>304631180141.0</v>
       </c>
       <c r="D2">
-        <v>73305470305.0</v>
+        <v>73305470000.0</v>
       </c>
       <c r="E2">
         <v>34529657393.0</v>
       </c>
       <c r="F2">
         <v>33999485508.0</v>
       </c>
       <c r="G2">
         <v>147563533476.0</v>
       </c>
       <c r="H2">
         <v>107993363000.0</v>
       </c>
       <c r="I2">
         <v>69388084414.0</v>
       </c>
       <c r="J2">
         <v>52757251964.0</v>
       </c>
       <c r="K2">
         <v>52683403699.0</v>
       </c>
       <c r="L2">
         <v>50149578423.0</v>
       </c>
@@ -24400,57 +24406,57 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>193</v>
       </c>
       <c r="B6">
-        <v>-8048766924.0</v>
+        <v>-8039689499.0</v>
       </c>
       <c r="C6">
-        <v>94761127430.0</v>
+        <v>-175870567202.0</v>
       </c>
       <c r="D6">
-        <v>270631694630.0</v>
+        <v>304631180000.0</v>
       </c>
       <c r="E6">
         <v>38775812912.0</v>
       </c>
       <c r="F6">
         <v>530171885.0</v>
       </c>
       <c r="G6">
         <v>-113564047968.0</v>
       </c>
       <c r="H6">
         <v>39570170000.0</v>
       </c>
       <c r="I6">
         <v>38605278900.0</v>
       </c>
       <c r="J6">
         <v>16630832450.0</v>
       </c>
       <c r="K6">
         <v>73848265.0</v>
       </c>
       <c r="L6">
         <v>2533825276.0</v>
       </c>
@@ -25339,53 +25345,59 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
     </row>
     <row r="14" spans="1:83">
       <c r="A14" t="s">
         <v>201</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B14">
+        <v>4805940.0</v>
+      </c>
+      <c r="C14">
+        <v>5660494.0</v>
+      </c>
+      <c r="D14">
+        <v>5660000.0</v>
+      </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>7246000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>5515122.0</v>
       </c>
       <c r="K14">
         <v>6415165.0</v>
       </c>
       <c r="L14">
         <v>6415164.0</v>
       </c>
       <c r="M14">
         <v>6415164.0</v>
       </c>
       <c r="N14">
         <v>6415164.0</v>
       </c>
       <c r="O14">
         <v>7927607.0</v>
       </c>
@@ -25576,51 +25588,51 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
     </row>
     <row r="16" spans="1:83">
       <c r="A16" t="s">
         <v>203</v>
       </c>
       <c r="B16">
         <v>120720923440.0</v>
       </c>
       <c r="C16">
         <v>128760612939.0</v>
       </c>
       <c r="D16">
-        <v>304631180141.0</v>
+        <v>304631180000.0</v>
       </c>
       <c r="E16">
         <v>73305470305.0</v>
       </c>
       <c r="F16">
         <v>34529657393.0</v>
       </c>
       <c r="G16">
         <v>33999485508.0</v>
       </c>
       <c r="H16">
         <v>147563533000.0</v>
       </c>
       <c r="I16">
         <v>107993363314.0</v>
       </c>
       <c r="J16">
         <v>69388084414.0</v>
       </c>
       <c r="K16">
         <v>52757251964.0</v>
       </c>
       <c r="L16">
         <v>52683403699.0</v>
       </c>
@@ -25874,51 +25886,51 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
     </row>
     <row r="18" spans="1:83">
       <c r="A18" t="s">
         <v>205</v>
       </c>
       <c r="B18">
         <v>943020650.0</v>
       </c>
       <c r="C18">
         <v>86977667.0</v>
       </c>
       <c r="D18">
-        <v>1068068659.0</v>
+        <v>1068069000.0</v>
       </c>
       <c r="E18">
         <v>-316477221.0</v>
       </c>
       <c r="F18">
         <v>-3025989.0</v>
       </c>
       <c r="G18">
         <v>-278967167.0</v>
       </c>
       <c r="H18">
         <v>1414207000.0</v>
       </c>
       <c r="I18">
         <v>-103284543.0</v>
       </c>
       <c r="J18">
         <v>349797024.0</v>
       </c>
       <c r="K18">
         <v>-322858467.0</v>
       </c>
       <c r="L18">
         <v>2468219879.0</v>
       </c>
@@ -26406,51 +26418,51 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
     </row>
     <row r="22" spans="1:83">
       <c r="A22" t="s">
         <v>171</v>
       </c>
       <c r="B22">
         <v>-69912145347.0</v>
       </c>
       <c r="C22">
         <v>33321139589.0</v>
       </c>
       <c r="D22">
-        <v>16346771678.0</v>
+        <v>16346772000.0</v>
       </c>
       <c r="E22">
         <v>33913759411.0</v>
       </c>
       <c r="F22">
         <v>-30003407675.0</v>
       </c>
       <c r="G22">
         <v>112711840451.0</v>
       </c>
       <c r="H22">
         <v>-83572587317.0</v>
       </c>
       <c r="I22">
         <v>-71388467951.0</v>
       </c>
       <c r="J22">
         <v>6163718386.0</v>
       </c>
       <c r="K22">
         <v>2472228299.0</v>
       </c>
       <c r="L22">
         <v>32106472787.0</v>
       </c>
@@ -26821,84 +26833,88 @@
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
     </row>
     <row r="24" spans="1:83">
       <c r="A24" t="s">
         <v>210</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-8991787574.0</v>
+      </c>
       <c r="C24">
-        <v>94766633610.0</v>
+        <v>122990653173.0</v>
       </c>
       <c r="D24">
-        <v>269617861490.0</v>
+        <v>230563226000.0</v>
       </c>
       <c r="E24">
         <v>37468073.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>19527317650.0</v>
+      </c>
       <c r="G24">
         <v>106120700.0</v>
       </c>
       <c r="H24">
         <v>-21436466000.0</v>
       </c>
       <c r="I24">
         <v>-14586077079.0</v>
       </c>
       <c r="J24">
         <v>3902687250.0</v>
       </c>
       <c r="K24">
         <v>2596382226.0</v>
       </c>
       <c r="L24">
         <v>101082.0</v>
       </c>
       <c r="M24">
         <v>13156750.0</v>
       </c>
       <c r="N24">
-        <v>13156750.0</v>
+        <v>31287424600.0</v>
       </c>
       <c r="O24">
         <v>2995000.0</v>
       </c>
       <c r="P24">
         <v>63646985977.0</v>
       </c>
       <c r="Q24">
         <v>260050.0</v>
       </c>
       <c r="R24">
         <v>54000.0</v>
       </c>
       <c r="S24">
         <v>-24570800.0</v>
       </c>
       <c r="T24">
         <v>97494511.0</v>
       </c>
       <c r="U24">
         <v>1261852000.0</v>
       </c>
       <c r="V24">
         <v>5206.0</v>
       </c>
@@ -27002,53 +27018,59 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
     </row>
     <row r="25" spans="1:83">
       <c r="A25" t="s">
         <v>211</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>70850360057.0</v>
+      </c>
+      <c r="C25">
+        <v>-33239822416.0</v>
+      </c>
+      <c r="D25">
+        <v>-15284364000.0</v>
+      </c>
       <c r="E25">
         <v>-316477221.0</v>
       </c>
       <c r="F25">
         <v>-3025989.0</v>
       </c>
       <c r="G25">
         <v>-278967167.0</v>
       </c>
       <c r="H25">
         <v>1406961000.0</v>
       </c>
       <c r="I25">
         <v>80763558096.0</v>
       </c>
       <c r="J25">
         <v>-5819436484.0</v>
       </c>
       <c r="K25">
         <v>-2801501931.0</v>
       </c>
       <c r="L25">
         <v>-29644668072.0</v>
       </c>
       <c r="M25">
@@ -27484,56 +27506,58 @@
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
     </row>
     <row r="29" spans="1:83">
       <c r="A29" t="s">
         <v>215</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>943020650.0</v>
+      </c>
       <c r="C29">
-        <v>835543120.0</v>
+        <v>86977667.0</v>
       </c>
       <c r="D29">
-        <v>748565450.0</v>
+        <v>1068069000.0</v>
       </c>
       <c r="E29">
         <v>-316477221.0</v>
       </c>
       <c r="F29">
         <v>-3025989.0</v>
       </c>
       <c r="G29">
         <v>-278967167.0</v>
       </c>
       <c r="H29">
         <v>1414207000.0</v>
       </c>
       <c r="I29">
         <v>9375090145.0</v>
       </c>
       <c r="J29">
         <v>349797024.0</v>
       </c>
       <c r="K29">
         <v>-322858467.0</v>
       </c>
       <c r="L29">
         <v>2468219879.0</v>
       </c>
@@ -27691,61 +27715,65 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
     </row>
     <row r="30" spans="1:83">
       <c r="A30" t="s">
         <v>216</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-8991787574.0</v>
+      </c>
       <c r="C30">
-        <v>94766633610.0</v>
+        <v>-174851227885.0</v>
       </c>
       <c r="D30">
-        <v>269617861490.0</v>
+        <v>230563226000.0</v>
       </c>
       <c r="E30">
         <v>39054635300.0</v>
       </c>
-      <c r="F30"/>
+      <c r="F30">
+        <v>19527317650.0</v>
+      </c>
       <c r="G30">
         <v>-116517961403.0</v>
       </c>
       <c r="H30">
         <v>44887842000.0</v>
       </c>
       <c r="I30">
         <v>28898551086.0</v>
       </c>
       <c r="J30">
         <v>15415075606.0</v>
       </c>
       <c r="K30">
         <v>411533336.0</v>
       </c>
       <c r="L30">
         <v>2184949972.0</v>
       </c>
       <c r="M30">
         <v>13156750.0</v>
       </c>
       <c r="N30">
         <v>31287424600.0</v>
       </c>
       <c r="O30">