--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4350,510 +4353,514 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>25</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>26</v>
       </c>
-      <c r="CR1" t="s">
-        <v>157</v>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>64648305.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>65128305.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>63426177.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60389675.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56245677.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>55627804.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>54211355.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>54203915.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>52758557.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>52758554.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>49781994.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>46433596.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>30353035.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30724314.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30100310.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28401100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25581513.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2028851900.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2026972300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2027276300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023668700.0</v>
       </c>
       <c r="BL2">
         <v>2023668700.0</v>
       </c>
       <c r="BM2">
+        <v>2023668700.0</v>
+      </c>
+      <c r="BN2">
         <v>247422000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2023668700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2011910700.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1776246700.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>1995549100.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>2005000000.0</v>
       </c>
-      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4908,52 +4915,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5008,258 +5016,262 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-246133801000.0</v>
+      </c>
+      <c r="C5">
         <v>-254971952224.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12469398000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5787678972.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-38581616825.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-35141457689.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8868640825.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17457532855.0</v>
       </c>
       <c r="J5">
         <v>17457532855.0</v>
       </c>
       <c r="K5">
+        <v>17457532855.0</v>
+      </c>
+      <c r="L5">
         <v>2500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17457532855.0</v>
       </c>
       <c r="M5">
         <v>17457532855.0</v>
       </c>
       <c r="N5">
         <v>17457532855.0</v>
       </c>
       <c r="O5">
         <v>17457532855.0</v>
       </c>
       <c r="P5">
+        <v>17457532855.0</v>
+      </c>
+      <c r="Q5">
         <v>16957532855.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4425520972.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4806964822.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-31958528460.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-44899029267.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-44618218461.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-43781078041.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-250188774153.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-285724704788.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-272138634707.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-281242447880.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-247442501863.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-194694410235.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-177632974260.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-159114254254.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-116322793633.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-159243142410.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-131095976431.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-126670450938.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-112391745318.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-101982030082.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-101570685970.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-96904847673.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-110829271569.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-142993787536.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-133566043317.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-133876860231.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-137199724325.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-51619686763.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-53925463198.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-42507342409.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-108607133870.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-85605806055.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-88614742215.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-143254321501.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-97079556172.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-149702480514.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-119670704323.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-129367130736.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5314,52 +5326,53 @@
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5414,52 +5427,53 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1257150000000.0</v>
       </c>
       <c r="C8">
         <v>1257150000000.0</v>
       </c>
       <c r="D8">
         <v>1257150000000.0</v>
       </c>
       <c r="E8">
         <v>1257150000000.0</v>
       </c>
       <c r="F8">
         <v>1257150000000.0</v>
       </c>
       <c r="G8">
         <v>1257150000000.0</v>
       </c>
       <c r="H8">
         <v>1257150000000.0</v>
       </c>
       <c r="I8">
@@ -5479,51 +5493,53 @@
       </c>
       <c r="N8">
         <v>1257150000000.0</v>
       </c>
       <c r="O8">
         <v>1257150000000.0</v>
       </c>
       <c r="P8">
         <v>1257150000000.0</v>
       </c>
       <c r="Q8">
         <v>1257150000000.0</v>
       </c>
       <c r="R8">
         <v>1257150000000.0</v>
       </c>
       <c r="S8">
         <v>1257150000000.0</v>
       </c>
       <c r="T8">
         <v>1257150000000.0</v>
       </c>
       <c r="U8">
         <v>1257150000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1257150000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5554,129 +5570,130 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>-202679045820.0</v>
       </c>
       <c r="E9">
         <v>-202679045820.0</v>
       </c>
       <c r="F9">
         <v>-202679045820.0</v>
       </c>
       <c r="G9">
         <v>-202679045820.0</v>
       </c>
       <c r="H9">
         <v>-202679045820.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>-202679045820.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>-202679045820.0</v>
       </c>
       <c r="N9">
         <v>-202679045820.0</v>
       </c>
       <c r="O9">
         <v>-202679045820.0</v>
       </c>
       <c r="P9">
         <v>-202679045820.0</v>
       </c>
       <c r="Q9">
         <v>-202679045820.0</v>
       </c>
       <c r="R9">
         <v>-202679045820.0</v>
       </c>
       <c r="S9">
         <v>-202679045820.0</v>
       </c>
       <c r="T9">
         <v>-202679045820.0</v>
       </c>
       <c r="U9">
         <v>-202679045820.0</v>
       </c>
       <c r="V9">
         <v>-202679045820.0</v>
       </c>
       <c r="W9">
         <v>-202679045820.0</v>
       </c>
       <c r="X9">
         <v>-202679045820.0</v>
       </c>
       <c r="Y9">
         <v>-202679045820.0</v>
       </c>
       <c r="Z9">
         <v>-202679045820.0</v>
       </c>
       <c r="AA9">
         <v>-202679045820.0</v>
       </c>
       <c r="AB9">
         <v>-202679045820.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>-202679045820.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5700,392 +5717,396 @@
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>121001362000.0</v>
+      </c>
+      <c r="C10">
         <v>120720923440.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>128760613000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>304631180141.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>73305470305.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34529657393.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33999485508.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>147563533476.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>107993363314.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>69388084414.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52757251964.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52683403699.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50149578423.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50335810465.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19192815117.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>78236290473.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12584437191.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12649901390.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12792949944.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8882336309.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8756586864.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2012506075.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1771431314.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3809087620.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2922644760.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7657784470.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>74298652853.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34448065027.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>43232909274.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>51698413172.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>58455241161.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>41313573321.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>44751585804.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>51843038827.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56465951755.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38430284404.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>38956289408.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>42004971796.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>43969638366.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24351147932.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24803779054.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>53057819879.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53935059432.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24236967720.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>25999795081.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36985376875.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>38242357857.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4435892405.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5806247321.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19611919449.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>37297964282.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20206639585.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>41033306008.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>42450658878.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43963113893.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>30635591012.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>31833444475.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>32746203355.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>57954574613.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>36231289500.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7520970300.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9821885100.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11200995500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11859671600.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12332308400.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2656051000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3726638500.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4270158500.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5242521200.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1058076100.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>17968471700.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>91373600.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>240933100.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>547464400.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2482609800.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>106983400.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>74175100.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>105534500.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2165000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>128000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>92000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>63000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>123000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>117000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>320000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>490000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>604000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>983000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>268000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>256000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3024000000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>1759000000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>1257000000.0</v>
       </c>
-      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>128760612940.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>304631180140.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>73305470310.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34529657390.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33999485510.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>147563533480.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>52683403700.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>50149578420.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50335810470.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19192815120.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>78236290470.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12584437190.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12649901390.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12792949940.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8882336310.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8789508390.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6116,268 +6137,272 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>131983685000.0</v>
+      </c>
+      <c r="C12">
         <v>131718673204.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131239357000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>355484514007.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>219946275508.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>202007418444.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>232577316271.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>244474343569.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>246125520815.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>69388084414.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52757251964.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>163178179689.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>145234236990.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>146592911887.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>143374845021.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>139698739782.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>71290647440.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>81465191117.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81331087817.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>95396270986.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>106433304908.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>78785499580.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>80459167615.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>71769484516.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>78162491903.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>81131517125.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>167018827932.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>155276061529.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>165607246986.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>174879919151.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>178448807298.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>157183903178.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>175711214546.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>188388379646.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>193432123617.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>38430284404.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>176142705723.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>177491725178.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>43969638366.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24351147932.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>157394929952.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>53057819879.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53935059432.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>117482671781.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>123037555267.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>126818072208.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>127095562143.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>92452133819.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>91510092759.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>92511614238.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>37297964282.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>74170817201.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>77418168302.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>78568792133.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>75089751114.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>60438195171.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>59263221660.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>60531473871.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>61478750511.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1257150000000.0</v>
       </c>
       <c r="C13">
         <v>1257150000000.0</v>
       </c>
       <c r="D13">
         <v>1257150000000.0</v>
       </c>
       <c r="E13">
         <v>1257150000000.0</v>
       </c>
       <c r="F13">
         <v>1257150000000.0</v>
       </c>
       <c r="G13">
         <v>1257150000000.0</v>
       </c>
       <c r="H13">
         <v>1257150000000.0</v>
       </c>
       <c r="I13">
@@ -6515,51 +6540,51 @@
       <c r="BA13">
         <v>1257150000000.0</v>
       </c>
       <c r="BB13">
         <v>1257150000000.0</v>
       </c>
       <c r="BC13">
         <v>1257150000000.0</v>
       </c>
       <c r="BD13">
         <v>1257150000000.0</v>
       </c>
       <c r="BE13">
         <v>1257150000000.0</v>
       </c>
       <c r="BF13">
         <v>1257150000000.0</v>
       </c>
       <c r="BG13">
         <v>1257150000000.0</v>
       </c>
       <c r="BH13">
         <v>1257150000000.0</v>
       </c>
       <c r="BI13">
-        <v>1109250000000.0</v>
+        <v>1257150000000.0</v>
       </c>
       <c r="BJ13">
         <v>1109250000000.0</v>
       </c>
       <c r="BK13">
         <v>1109250000000.0</v>
       </c>
       <c r="BL13">
         <v>1109250000000.0</v>
       </c>
       <c r="BM13">
         <v>1109250000000.0</v>
       </c>
       <c r="BN13">
         <v>1109250000000.0</v>
       </c>
       <c r="BO13">
         <v>1109250000000.0</v>
       </c>
       <c r="BP13">
         <v>1109250000000.0</v>
       </c>
       <c r="BQ13">
         <v>1109250000000.0</v>
       </c>
@@ -6607,63 +6632,66 @@
       </c>
       <c r="CF13">
         <v>1109250000000.0</v>
       </c>
       <c r="CG13">
         <v>1109250000000.0</v>
       </c>
       <c r="CH13">
         <v>1109250000000.0</v>
       </c>
       <c r="CI13">
         <v>1109250000000.0</v>
       </c>
       <c r="CJ13">
         <v>1109250000000.0</v>
       </c>
       <c r="CK13">
         <v>1109250000000.0</v>
       </c>
       <c r="CL13">
         <v>1109250000000.0</v>
       </c>
       <c r="CM13">
         <v>1109250000000.0</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CN13">
         <v>1109250000000.0</v>
       </c>
-      <c r="CP13"/>
-      <c r="CQ13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>1109250000000.0</v>
       </c>
+      <c r="CQ13"/>
       <c r="CR13">
         <v>1109250000000.0</v>
       </c>
+      <c r="CS13">
+        <v>1109250000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>2588250000.0</v>
       </c>
       <c r="C14">
         <v>2588250000.0</v>
       </c>
       <c r="D14">
         <v>2588250000.0</v>
       </c>
       <c r="E14">
         <v>2588250000.0</v>
       </c>
       <c r="F14">
         <v>2588250000.0</v>
       </c>
       <c r="G14">
         <v>2588250000.0</v>
       </c>
       <c r="H14">
         <v>2588250000.0</v>
       </c>
       <c r="I14">
@@ -6801,91 +6829,94 @@
       <c r="BA14">
         <v>2588250000.0</v>
       </c>
       <c r="BB14">
         <v>2588250000.0</v>
       </c>
       <c r="BC14">
         <v>2588250000.0</v>
       </c>
       <c r="BD14">
         <v>2588250000.0</v>
       </c>
       <c r="BE14">
         <v>2588250000.0</v>
       </c>
       <c r="BF14">
         <v>2588250000.0</v>
       </c>
       <c r="BG14">
         <v>2588250000.0</v>
       </c>
       <c r="BH14">
         <v>2588250000.0</v>
       </c>
       <c r="BI14">
-        <v>1109250000.0</v>
+        <v>2588250000.0</v>
       </c>
       <c r="BJ14">
         <v>1109250000.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>1109250000.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6940,52 +6971,53 @@
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -7040,52 +7072,53 @@
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7140,52 +7173,53 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7240,52 +7274,53 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7340,68 +7375,69 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>16694371.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
@@ -7442,150 +7478,151 @@
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>22890000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-52542414247.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21">
         <v>0.0</v>
       </c>
       <c r="S21">
         <v>0.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>0.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>14701333.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17641600.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>20581869.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>23522134.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29402667.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35283201.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>41163735.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>47044269.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>58805337.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>70566405.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>82327472.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>94088540.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>123425446.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>141132798.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>164654934.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>188177069.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>225742187.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>127890625.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>149205729.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>170520833.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
@@ -7594,96 +7631,97 @@
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>52705203699.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>91499708882.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50379810465.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19214615117.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21800000.0</v>
       </c>
       <c r="Q22">
         <v>-21800000.0</v>
       </c>
       <c r="R22">
+        <v>-21800000.0</v>
+      </c>
+      <c r="S22">
         <v>-100581372.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-410400000.0</v>
       </c>
       <c r="U22">
         <v>-410400000.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>-410400000.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
@@ -7714,492 +7752,497 @@
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>701813078000.0</v>
+      </c>
+      <c r="C23">
         <v>699219325260.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1036590247000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>996634092980.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>942906272889.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>908585341000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>968269318385.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>866573077084.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>950451455241.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1021900417629.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1015758277211.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1013169206601.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>981028794322.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>973033830819.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>992402611122.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>987218890104.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1143614366839.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1180180780792.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1213947255400.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1262831568498.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1250314252257.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1101308345356.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1098807182384.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1013143714292.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1043613599762.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1045381179881.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1093765589044.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1165117755131.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1187773490106.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1222074920745.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1262027127785.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1208430081468.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1221843004466.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1224596492654.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1227574829158.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1231546378419.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1238190100232.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1252744079482.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1228373601747.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1236209851390.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1217426721548.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1184419409608.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1163568229894.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1178197064803.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1224554455019.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1298435661728.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1184065625533.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1144518256338.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1118669722647.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1050583610229.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>943602542240.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1018207945672.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1067810527160.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>934864724290.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>764459016557.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>768843665812.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>707735960687.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>716193643124.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>616895672122.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>89530100.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>46433600.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>111913630900.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>112090540000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>112430142400.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>112681290300.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>112731835700.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>113182006300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>113625858800.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>114485131800.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>116617518900.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>115630302600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98847273900.0</v>
       </c>
       <c r="BU24">
         <v>98847273900.0</v>
       </c>
       <c r="BV24">
         <v>98847273900.0</v>
       </c>
       <c r="BW24">
+        <v>98847273900.0</v>
+      </c>
+      <c r="BX24">
         <v>98334273900.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>112766585700.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>112635483400.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>125698974400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111297000000.0</v>
       </c>
       <c r="CB24">
         <v>111297000000.0</v>
       </c>
       <c r="CC24">
         <v>111297000000.0</v>
       </c>
       <c r="CD24">
         <v>111297000000.0</v>
       </c>
       <c r="CE24">
-        <v>118556000000.0</v>
+        <v>111297000000.0</v>
       </c>
       <c r="CF24">
         <v>118556000000.0</v>
       </c>
       <c r="CG24">
         <v>118556000000.0</v>
       </c>
       <c r="CH24">
+        <v>118556000000.0</v>
+      </c>
+      <c r="CI24">
         <v>123159000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89963000000.0</v>
       </c>
       <c r="CJ24">
         <v>89963000000.0</v>
       </c>
       <c r="CK24">
         <v>89963000000.0</v>
       </c>
       <c r="CL24">
         <v>89963000000.0</v>
       </c>
       <c r="CM24">
         <v>89963000000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CN24">
         <v>89963000000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CO24"/>
+      <c r="CP24">
+        <v>89963000000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>85000000000.0</v>
       </c>
-      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -8230,97 +8273,98 @@
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1008194608904.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1020571770624.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1045574988599.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1081969988650.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1048816081355.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8340,52 +8384,53 @@
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8440,347 +8485,353 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-121001362000.0</v>
+      </c>
+      <c r="C28">
         <v>-120720923440.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-128760613000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-304631180141.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-73305470305.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-34529657393.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-33999485508.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-147563533476.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-107993363314.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-69388084414.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-52757251964.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-52683403699.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-50149578423.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-50335810465.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19192815117.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-78236290473.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-12584437191.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-12649901390.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12792949944.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-8882336309.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8756586864.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2012506075.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1771431314.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3809087620.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2922644760.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7657784470.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-74298652853.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-34448065027.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-43232909274.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-51698413172.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-58455241161.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-41313573321.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-44662055694.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-51843038827.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-56465951755.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-38430284404.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-38956289408.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-42004971796.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-43969638366.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24351147932.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-24803779054.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-53057819879.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53935059432.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-24178364465.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-25945972076.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-36985376875.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-38242357857.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4435892405.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5753488766.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-19611919449.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-37297964282.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-20206639585.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-40986872414.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-42450658878.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-43963113893.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-30635591012.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-31833444475.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-32717802241.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-57954574613.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>701201303630.0</v>
+      </c>
+      <c r="C29">
         <v>699017412172.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1036370907519.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>996494521210.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>942290641898.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>908376882487.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>968093266162.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>866438055782.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>950334394413.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1021722862364.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1015559143978.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1013093420879.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>980986948092.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>972908343338.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>992241462342.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>987170753994.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1143577212111.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1180116844779.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1213823173740.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1262821093382.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1246216406187.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1097072965597.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1094749591636.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1007740784682.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1038451642067.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1037833257639.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -8806,331 +8857,335 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>23980000.0</v>
+      </c>
+      <c r="C30">
         <v>44890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22890000.0</v>
       </c>
       <c r="D30">
         <v>22890000.0</v>
       </c>
       <c r="E30">
         <v>22890000.0</v>
       </c>
       <c r="F30">
-        <v>45780000.0</v>
+        <v>22890000.0</v>
       </c>
       <c r="G30">
         <v>45780000.0</v>
       </c>
       <c r="H30">
-        <v>22890000.0</v>
+        <v>45780000.0</v>
       </c>
       <c r="I30">
         <v>22890000.0</v>
       </c>
       <c r="J30">
+        <v>22890000.0</v>
+      </c>
+      <c r="K30">
         <v>45110000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="M30">
         <v>21800000.0</v>
       </c>
       <c r="N30">
+        <v>21800000.0</v>
+      </c>
+      <c r="O30">
         <v>44000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>43600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21800000.0</v>
       </c>
       <c r="Q30">
         <v>21800000.0</v>
       </c>
       <c r="R30">
+        <v>21800000.0</v>
+      </c>
+      <c r="S30">
         <v>100581372.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410400000.0</v>
       </c>
       <c r="U30">
         <v>410400000.0</v>
       </c>
       <c r="V30">
+        <v>410400000.0</v>
+      </c>
+      <c r="W30">
         <v>394200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54105019.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>0.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30200999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>941179.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>507237682.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>463473417.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>463473419.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>463473418.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>463553319.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>466433417.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>418719994.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>209065247.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>196832175.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>194748390.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>156348764.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>150642338.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>46051293.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>38238222.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>151577751.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>142763562.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178987019.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>496719708.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>24211270.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14657588.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19540082.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>102388919.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>96689634.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>88433055.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>81020648.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>39943200.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>41399374.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>97052624.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>980986948092.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>987170753994.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1143577212111.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1180116844779.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1213823173740.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1262821093382.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1246216406187.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1097072965597.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1094749591636.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1007726083349.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1038434000467.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1037812675770.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1081419801199.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1152170851998.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1175105065894.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1209737838161.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1249905176998.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1195586129314.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9150,131 +9205,134 @@
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>132219847352.0</v>
+      </c>
+      <c r="C32">
         <v>131726319465.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>131882023141.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>355516101393.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>219453224753.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>201924303437.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>232519177554.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>244459431023.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>246134438768.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>186440408669.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>171626484730.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>163159855223.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>145256506178.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>146536789162.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>143255712747.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>139685633678.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>71305626218.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>81470492110.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>81295519281.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>95478397115.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>106477026790.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78642948293.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>80500826064.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>69826650807.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2438793596.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7675978554.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9300,268 +9358,272 @@
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:96">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>569805412000.0</v>
+      </c>
+      <c r="C33">
         <v>567387589963.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>905328000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>641072843323.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>722924410651.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>706532142556.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>735646222114.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>622075843515.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>704290062651.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>835365448951.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>844008542754.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>849969226912.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>835760954920.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>826396918932.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>849005966101.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>847498900322.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1072281219399.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1098651839675.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1132528994965.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1167342696267.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1143758640093.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1022447845776.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1018232240294.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>941117321317.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>965268246845.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>964069207115.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>926331264069.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1008840098516.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1021219381434.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1046247851382.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1082667906130.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1050243206747.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1045073268511.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1035225035584.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1033622654350.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1192867935015.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1061861029550.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1075043289057.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1184164531206.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1211089285291.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1059244200684.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1130618695506.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1108852634713.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1059921305559.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1100717227773.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1170765911188.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1056157612375.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1051193801778.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1025994294831.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>957395097141.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>905609685019.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>943350252202.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>989736645065.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>855669822391.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>688781655292.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>707799930424.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>647903572963.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>655067572733.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>554862798315.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:96">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9616,470 +9678,477 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:96">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>611774000.0</v>
+      </c>
+      <c r="C35">
         <v>96497256.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>219340000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>94423506.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>86993506.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>79563506.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72133506.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>97218756.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>117060828.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>177555265.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>75883506.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>35661256.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>30513006.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>25364756.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>20216506.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>13780006.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9633506.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5487006.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1340506.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10475116.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4052182222.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4017828472.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3983474722.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3156837442.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4448895517.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7339310686.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>11590464265.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>12300491397.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11908259647.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11516027897.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11123796147.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12263659147.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>13337308000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>12952514000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>12567720000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>11901953000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>11506457000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>11110961000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>9231926500.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>8607594000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5942862750.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5637087500.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5331312250.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5025537000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4719453000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4470776000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4222099000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3973422000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3730702750.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3529236500.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3327770250.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>3950184500.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:96">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>98864917000.0</v>
+      </c>
+      <c r="C36">
         <v>85759145136.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>353940878000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-19907172196.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>722558358910.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>706162064922.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>198614080763.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>621683251469.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>36250000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>117138024264.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>171510852369.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>110541125990.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>95131008567.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>825995884323.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>848599648943.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>61508799309.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>58752560249.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>68861639727.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>68584487873.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>86860284677.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>98023068044.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>77119343505.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>79034086301.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>68006746896.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>75286197143.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>73520082655.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>92766525079.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>120874346502.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>122420687712.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>123227855979.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>120039916137.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>115870329857.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>130959628742.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>136545340819.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>137012521862.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1192115349291.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>137186416315.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1209169487541.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1183302492598.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1210691798796.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1190874196408.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1130432579466.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>97899318783.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>93278284061.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>97070990186.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>89865925333.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>88886434286.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>88057652914.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>85738175438.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>19634725028.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>108514134040.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>54001207616.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>36452960150.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>36151363255.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>31126637221.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>29802604159.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>27429777185.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>27785270516.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3524175898.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:96">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10134,1222 +10203,1232 @@
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:96">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>55904030.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>57023170.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>55388570.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>53753970.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>52119370.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>57638130.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>118992482493.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>54195480.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>53062861.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>51930250.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>50797630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46350000.0</v>
       </c>
       <c r="Q38">
         <v>46350000.0</v>
       </c>
       <c r="R38">
         <v>46350000.0</v>
       </c>
       <c r="S38">
         <v>46350000.0</v>
       </c>
       <c r="T38">
+        <v>46350000.0</v>
+      </c>
+      <c r="U38">
         <v>346350000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>32921526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346350000.0</v>
       </c>
       <c r="W38">
         <v>346350000.0</v>
       </c>
       <c r="X38">
-        <v>46350000.0</v>
+        <v>346350000.0</v>
       </c>
       <c r="Y38">
         <v>46350000.0</v>
       </c>
       <c r="Z38">
-        <v>1.0</v>
+        <v>46350000.0</v>
       </c>
       <c r="AA38">
         <v>1.0</v>
       </c>
       <c r="AB38">
+        <v>1.0</v>
+      </c>
+      <c r="AC38">
         <v>46350000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>1094828700.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>32600000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1036019300.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1032401300.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>717200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>710237800.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>708650000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>714400000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1258669100.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1359442500.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1292945500.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1319643400.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>644079900.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>645350000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>646630300.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>602297800.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-1.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>618563600.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>590855900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>589428400.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>621422700.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>562650100.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>543689100.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>557749600.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>562452900.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>553197100.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>486550700.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>399796000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1026106200.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>252100300.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>221709100.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>499802300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>202703800.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>179833100.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>155910800.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>190305300.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>187631500.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>155567100.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>135529300.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1902948300.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1882386900.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1218806200.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1004862000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>174708100.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>176900700.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>174687800.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>274000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>7579000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>6459000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>5020000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>3922000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2587000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1140000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>201000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>214000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>228000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>226000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>261000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>713000000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>292000000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38">
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>10959000000.0</v>
       </c>
-      <c r="CR38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:96">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>68172093.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>53845650.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12696730.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>12981775.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>117101774264.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-43600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-52705203699.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11802412.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-50379810465.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-19214615117.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21250000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>42500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>63750000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>87172618.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>92601245.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>89385730.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>75000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>115774475.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>202803440.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>182861014.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>180455640.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>414555863.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>494357404.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>483388268.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>483676793.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>446940939.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>539418224.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>559487992.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>564357430.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>520051191.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>248159000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>186364959.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>209065247.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>196832175.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>769418167.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>592842522.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>586545459.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>629893411.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>747036170.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>761433757.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>700100581.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>669687453.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>693333721.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>668615350.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>73552382369.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>680235351.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>667336187.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>553324874.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>529420132.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>499177096.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>524519569.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>529222864.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>553197146.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>457070672.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:96">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>508115998.0</v>
+      </c>
+      <c r="C40">
         <v>82386264.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>130003375.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23056875.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>506725522.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>93255829.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>83713132.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14653947.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7897158.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>63185891.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>85175088.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-36652500.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-7861261.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-22550720.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-34205729.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-31958694.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-24957984.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-20955330.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-34897605.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-7248590.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-15742260.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-157629699.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>66809529.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-384270925.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-671030884.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-151804389.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-659677095.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-519089750.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-621065074.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-682188654.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-855493261.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-426057293.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-391103630.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-338554619.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-678812409.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-233044819.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-160857924.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>172557520.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>214000791.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-198804318.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>285793124.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>8919760250.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>302022970.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-123262712.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-113942333.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>123839240.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>348370269.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>113006416.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-110896708.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>102255465.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>333862998.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-89787376.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>46433594.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>46027996.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3126304000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4256217500.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4103201000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>62853120.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3797168000.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
       <c r="CR40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:96">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>30513006.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>13780006.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9633506.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5487006.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1340506.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>4052182222.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4017828472.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3983474722.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3156837442.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4490926811.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7396117853.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11662588615.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12398410716.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>12012075937.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11613730195.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11219413257.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12359089524.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13728411600.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13383964400.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14083440700.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12530493800.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>12127699200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>11744142800.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>11388388000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9742897100.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9573965300.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9094625500.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>8963828300.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6124728700.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5804852800.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5509355400.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5426665800.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4885218000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4634431300.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4374136500.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4353718600.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3866923700.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3616947000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3471086600.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3377012500.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4326730000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4168956500.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4013037600.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3940331700.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>358429800.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>64612311100.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>62954632000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>61040469400.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>59138345500.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>59196294300.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>55317258500.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>53668075200.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>52658288800.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>54373570800.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>51909575600.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>46931224800.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>45580926100.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>43188479500.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>40868840300.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>40242187300.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>38904113400.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>36060275500.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>33495823000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>63488000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>64538000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>60104000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>55338000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>52267000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>49457000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>45261000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>45050000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>75802000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>74613000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>72630000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>78392000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>70025000000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>61608000000.0</v>
       </c>
-      <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>161311000000.0</v>
       </c>
-      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:96">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>-202679046000.0</v>
+      </c>
+      <c r="C42">
         <v>-202679045816.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-202679046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-202679045816.0</v>
       </c>
       <c r="E42">
         <v>-202679045816.0</v>
       </c>
       <c r="F42">
         <v>-202679045816.0</v>
       </c>
       <c r="G42">
         <v>-202679045816.0</v>
       </c>
       <c r="H42">
         <v>-202679045816.0</v>
       </c>
       <c r="I42">
         <v>-202679045816.0</v>
       </c>
       <c r="J42">
+        <v>-202679045816.0</v>
+      </c>
+      <c r="K42">
         <v>-415935306215.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-202679045816.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-214196419535.0</v>
       </c>
       <c r="M42">
         <v>-214196419535.0</v>
       </c>
       <c r="N42">
         <v>-214196419535.0</v>
       </c>
       <c r="O42">
         <v>-214196419535.0</v>
       </c>
       <c r="P42">
         <v>-214196419535.0</v>
       </c>
       <c r="Q42">
+        <v>-214196419535.0</v>
+      </c>
+      <c r="R42">
         <v>-223047461480.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-223810349180.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-278113476456.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-311628385077.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-311066763465.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-309412496325.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-498877548306.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-511925771916.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-542777269415.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-507443515008.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-493385003727.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-390802902382.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-373741466407.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-354722746401.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-311931285780.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-361922188226.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-333775022247.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-329349496754.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-315070791134.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-101982030082.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-101570685971.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-96904847674.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-110829271570.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-142993787537.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-133566043318.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-133876860231.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-137199724325.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>10588810579.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>8283034145.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>19701154934.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>91801792908.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>62208497343.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-26406244873.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-24141277557.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>62208497343.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-30589436569.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>94074169874.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>84377743461.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>50380667644.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>48610847715.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>30826244362.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>31193028494.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>22587162323.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:96">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11404,52 +11483,53 @@
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:96">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11504,101 +11584,104 @@
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:96">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
         <v>2071173675.0</v>
       </c>
       <c r="C45">
         <v>2071173675.0</v>
       </c>
       <c r="D45">
         <v>2071173675.0</v>
       </c>
       <c r="E45">
         <v>2071173675.0</v>
       </c>
       <c r="F45">
         <v>2071173675.0</v>
       </c>
       <c r="G45">
         <v>2071173675.0</v>
       </c>
       <c r="H45">
         <v>2071173675.0</v>
       </c>
       <c r="I45">
         <v>2071173675.0</v>
       </c>
       <c r="J45">
-        <v>2057325175.0</v>
+        <v>2071173675.0</v>
       </c>
       <c r="K45">
         <v>2057325175.0</v>
       </c>
       <c r="L45">
         <v>2057325175.0</v>
       </c>
       <c r="M45">
         <v>2057325175.0</v>
       </c>
       <c r="N45">
         <v>2057325175.0</v>
       </c>
       <c r="O45">
         <v>2057325175.0</v>
       </c>
       <c r="P45">
+        <v>2057325175.0</v>
+      </c>
+      <c r="Q45">
         <v>2126271675.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -11634,760 +11717,768 @@
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:96">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>325980000.0</v>
+      </c>
+      <c r="C46">
         <v>330786244.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>335592000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>341252677.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>346913170.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>352573663.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>358234155.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>371203920.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>378450105.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>370693748.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>376208870.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>382624035.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>389039199.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>395454363.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>401869527.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>410483129.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>418429277.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>426375425.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>434321573.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>444867879.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>455414184.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>475702671.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>488353479.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>504175484.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>513827905.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>528938034.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>544048165.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>569736945.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>565977609.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>585349048.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>604523211.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>619841347.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>578766747.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>595416312.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>612065879.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>629160278.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>632063838.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>651904898.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>673861539.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>171744308.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>194555174.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>186116040.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>207051906.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>346775988.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>154366777.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>171302358.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>188237940.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>210490374.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>242685884.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>272085283.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>301484681.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>351505585.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>298461783.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>346957625.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>354761855.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>429131278.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>506841613.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>584551949.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>611468897.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:96">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>335592180.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>341252680.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>346913170.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>352573660.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>358234160.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>371203920.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>382624040.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>389039199.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>395454360.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>401869530.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>410483129.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>418429277.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>426375425.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>434321573.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>444867879.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>455414184.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>475702671.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>488353479.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>504175484.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>513827905.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>528938034.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>544048165.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>569736950.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>565977609.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>585349048.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>604523211.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>619841347.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>578766700.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>595416300.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>612065900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>629160300.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>632063800.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>651904900.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>673861500.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>171744300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>194555200.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>186116000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>207051900.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>346776000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>154366800.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>171302400.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>188237900.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>210490400.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>242685900.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>272085300.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>301484700.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>351505600.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>298461800.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>346957600.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>354761900.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>429131300.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>506841600.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>584551900.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>611468900.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>401625200.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>436806600.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>507005900.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>570055300.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>39706500.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>44438400.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>49170200.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>53902100.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>66579600.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>70585400.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>80099000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>89612600.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>96766000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>110332000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>117319700.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>117021900.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>137553300.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>153022300.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>173250000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>29000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>33000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>34000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>35000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>36000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>41000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>46000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>37000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="CK47">
         <v>78000000.0</v>
       </c>
       <c r="CL47">
+        <v>78000000.0</v>
+      </c>
+      <c r="CM47">
         <v>79000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>77000000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>84000000.0</v>
       </c>
-      <c r="CP47"/>
-      <c r="CQ47">
+      <c r="CQ47"/>
+      <c r="CR47">
         <v>78000000.0</v>
       </c>
-      <c r="CR47"/>
+      <c r="CS47"/>
     </row>
-    <row r="48" spans="1:96">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>-107135849000.0</v>
+      </c>
+      <c r="C48">
         <v>-100481589788.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-30569444000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-63764111946.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-77038854597.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-110952614008.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-80949206333.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-190532898402.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-121594092626.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-36188250956.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-41411810206.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-47317692441.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-79424165228.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-87502769982.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-68169650978.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-72740359326.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>105049152619.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>141970229137.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>202828121736.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>272400449192.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>255514951191.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>105554383881.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>86288365789.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>34815489471.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>51940276775.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>60425705519.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>70235825198.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>88244664900.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>94123323355.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>110743256151.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>108125014901.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>96738077061.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>80971039158.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>79732979150.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>67733133762.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>63847914682.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>70483086975.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>80754784331.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>70664485349.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>112310741859.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>84268799565.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>52051644320.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>34654125894.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-190298304746.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-141315262217.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-78556678864.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-170312833200.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-188751483173.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-211340293996.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-281431078926.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-377661947778.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-306851371732.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-287077023314.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-410134105811.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-546448663616.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-541274636240.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-584439340518.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-576190824104.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-666781821888.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:96">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12442,52 +12533,53 @@
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:96">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -12542,520 +12634,526 @@
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:96">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>89530110.0</v>
       </c>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-      <c r="AR51">
+      <c r="AR51"/>
+      <c r="AS51">
         <v>58603255.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>53823005.0</v>
       </c>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>52758555.0</v>
       </c>
-      <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>46433594.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>28401114.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:96">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>28401114.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:96">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>10982323000.0</v>
+      </c>
+      <c r="C53">
         <v>10997749764.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2478745000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>50853333866.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>146640805203.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>167477761051.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>198577830763.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>96910810093.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>138132157501.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>117101774264.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>118948882493.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>110494775990.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>95084658567.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>96257101422.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>124182029904.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>61462449309.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>58706210249.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>68815289727.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>68538137873.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>86513934677.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>97676718044.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>76772993505.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>78687736301.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>67960396896.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>75239847143.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>73473732655.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>92720175079.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>120827996502.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>122374337712.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>123181505979.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>119993566137.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>115870329857.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>130959628742.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>136545340819.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>136966171862.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>137186416315.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>135486753382.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>132591150898.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>103036649598.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>97728797950.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>93245704061.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>97037760186.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>89832695333.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>88853204286.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>88016241414.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>85703845438.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>72899694789.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>54239002021.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>53964177616.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>36384862294.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>36118133255.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>31126637221.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>29802604159.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>27429777185.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>27785270516.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>3524175898.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>1000000000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>250000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>1000000000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>346000000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
-      <c r="CO53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>2379000000.0</v>
       </c>
-      <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>38548000000.0</v>
       </c>
-      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:96">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13110,1064 +13208,1077 @@
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:96">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>701813078000.0</v>
+      </c>
+      <c r="C55">
         <v>699219325260.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1036590247000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>996634092980.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>942906272889.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>908585341000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>968269318385.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>866573077084.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>950451455241.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1021900417629.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1015758277211.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1013169206601.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>981028794322.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>973033830819.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>992402611122.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>987218890104.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1143614366839.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1180180780792.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1213947255400.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1262831568498.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1250314252257.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1101308345356.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1098807182384.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1013143714292.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1043613599762.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1045381179881.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1093765589044.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1165117755131.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1187773490106.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1222074920745.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1262027127785.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1208430081468.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1221843004466.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1224596492654.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1227574829158.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1231546378419.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1238190100232.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1252744079482.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1228373601747.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1236209851390.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1217426721548.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1184419409608.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1163568229894.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1178197064803.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1224554455019.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1298435661728.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1184065625533.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1144518256338.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1118669722647.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1050583610229.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>943602542240.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1018207945672.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1067810527160.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>934864724290.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>764459016557.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>768843665812.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>707735960687.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>716193643124.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>616895672122.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>639585167900.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>598097917900.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>593900227500.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>586579741400.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>525338770200.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>488603390500.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>484488722700.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>428345104400.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>460310348000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>440147627600.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>419843986000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>463889025500.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>455151945400.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>462445819200.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>457192775800.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>373352780200.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>444216448400.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>354036747600.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>306387027600.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>293751000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>282114000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>268541000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>270314000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>280691000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>283980000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>243028000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>226591000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>209239000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>191506000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>159122000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>177117000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>127608000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>172519000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>191625000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>190995000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>222098000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>760341000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:96">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>132007665000.0</v>
+      </c>
+      <c r="C56">
         <v>131831735297.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>131262247000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>355561249657.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>219981862238.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>202053198444.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>232623096271.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>244497233569.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>246161392590.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>186534968678.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>52757251964.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>163199979689.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>145267839402.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>146636911887.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>143396645021.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>139719989782.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>71333147440.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>81528941117.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>81418260435.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>95488872231.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>106522690638.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>78860499580.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>80574942090.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>72026392975.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>78345352917.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>81311972765.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>167434324974.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>156277656615.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>166554108671.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>175827069363.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>179359221655.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>158186874721.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>176737135955.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>189371457070.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>193952174808.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>38678443404.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>176329070682.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>177700790425.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>44209070541.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>25120566099.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>158182520864.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>53800714102.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>54715595181.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>118275759244.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>123837227246.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>127669750540.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>127908013158.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>93324454559.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>92675427817.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>93188513088.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>37992857221.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>74857693470.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>78073882095.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>79194901899.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>75677361265.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>61043735388.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>59832387724.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>61126070391.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>62032873807.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:96">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>508115998.0</v>
+      </c>
+      <c r="C57">
         <v>105415832.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>130003375.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>45148264.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>528637485.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>128895007.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>103918717.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>37802546.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>26953822.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>94560009.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>123249727.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>40124466.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>11333224.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>100122725.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>140932274.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>34356104.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>27521222.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>58449007.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>122741154.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>10475116.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>45663848.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>217551287.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74116026.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2246092168.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>713062178.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>208611556.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>731801445.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>617009069.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>724881364.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>779890952.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>951110371.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>521487670.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>480633740.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>431450442.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1515720714.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>12530493819.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>225746228.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>237685825.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>277426968.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>9742897068.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>342038801.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>9094625519.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>356234325.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>181865967.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>167765338.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>178043155.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>401128825.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>165764970.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>163655263.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>152037459.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>380296594.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>136220970.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>134144100.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>143316390.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3377012529.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4357454337.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4199056843.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>91254234.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3940331687.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57"/>
+      <c r="CS57"/>
     </row>
-    <row r="58" spans="1:96">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>611774000.0</v>
+      </c>
+      <c r="C58">
         <v>201913088.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>219340000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>139571770.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>615630991.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>208458513.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>176052223.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>135021302.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>117060828.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>177555265.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>199133233.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>75785722.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>41846230.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>125487481.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>161148780.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>48136110.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>37154728.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>63936013.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>124081660.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10475116.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4097846070.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4235379759.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4057590748.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5402929610.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5161957695.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7547922242.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12322265710.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12917500466.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12633141011.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12295918849.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>12074906518.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12785146817.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13817941740.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13383964442.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14083440714.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12530493819.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>12127699228.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11744142825.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>11388387968.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9742897068.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9573965301.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>9094625519.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8963828325.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6124728717.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5804852838.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5509355405.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5426665825.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4885217970.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4634431263.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4374136459.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4353718594.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3866923720.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3663380600.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3471086640.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3377012529.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4357454337.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4199056843.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4041438734.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3940331687.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2387281700.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>178552914300.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>177072448400.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>175600110200.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>173592156700.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>172125006600.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>170072763000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>168861992200.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>168060394200.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>168858702600.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>168527094500.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>164557076600.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>159241182400.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>156607065200.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>154274789700.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>153454205000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>162170699100.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>159695758900.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>176794797400.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>174785000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>175835000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>171401000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>166635000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>170823000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>168013000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>163817000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>168209000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>165765000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>164576000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>162593000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>168355000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>159988000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>156635000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>151571000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>178230000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>248316000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>515049000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:96">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14222,336 +14333,340 @@
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:96">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>701201304000.0</v>
+      </c>
+      <c r="C60">
         <v>699017412172.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1036370908000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>996494521210.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>942290641898.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>908376882487.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>968093266162.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>866438055782.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>950334394413.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1021722862364.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1015559143978.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1013093420879.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>980986948092.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>972908343338.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>992241462342.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>987170753994.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1143577212111.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1180116844779.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1213823173740.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1262821093382.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1246216406187.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1097072965597.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1094749591636.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1007740784682.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1038451642067.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1037833257639.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1081443323334.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1152200254665.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1175140349095.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1209779001896.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1249952221267.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1195644934651.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1208025062726.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1211212528212.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1213491388444.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1219015884600.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1226062401004.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1240999936657.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1216985213779.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1226466954322.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1207852756247.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1175324784089.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1154604401569.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1172072336086.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1218749602181.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1292926306323.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1178638959708.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1139633038368.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1114035291384.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1046209473770.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>939248823646.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1014341021952.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1064147146560.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>931393637650.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>761082004028.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>764486211475.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>703536903844.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>712152204390.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>612955340435.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>637197886100.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>419545003600.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>416827779100.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>410979631200.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>351746613600.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>316478383800.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>314415959700.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>259483112200.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>292249953800.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>271288925000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>251316891500.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>299331948900.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>295910762900.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>305838753900.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>302917986100.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>219898575200.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>282045749300.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>194340988800.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>129592230200.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>118966000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>106279000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>97140000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>103679000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>109868000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>115967000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>79211000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>58382000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>43474000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>26930000000.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>8762000000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>15884000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>40054000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>12765000000.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CR60"/>
+      <c r="CS60">
         <v>199311000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:96">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14606,52 +14721,53 @@
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:96">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14706,50 +14822,51 @@
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14824,51 +14941,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>215991000.0</v>
       </c>
       <c r="C2">
         <v>979390004.0</v>
       </c>
       <c r="D2">
         <v>207739000.0</v>
       </c>
       <c r="E2">
         <v>906003978.0</v>
       </c>
       <c r="F2">
         <v>849874516.0</v>
       </c>
       <c r="G2">
         <v>9399228524.0</v>
       </c>
       <c r="H2">
         <v>34468088242.0</v>
       </c>
       <c r="I2">
         <v>19278811477.0</v>
       </c>
@@ -14885,51 +15002,51 @@
         <v>5507991352.0</v>
       </c>
       <c r="N2">
         <v>4949643209.0</v>
       </c>
       <c r="O2">
         <v>4062631931.0</v>
       </c>
       <c r="P2">
         <v>2969751826.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>22642000.0</v>
       </c>
       <c r="C3">
         <v>31823215.0</v>
       </c>
       <c r="D3">
         <v>25661000.0</v>
       </c>
       <c r="E3">
         <v>31766051.0</v>
       </c>
       <c r="F3">
         <v>43172447.0</v>
       </c>
       <c r="G3">
         <v>61389688.0</v>
       </c>
       <c r="H3">
         <v>108133643.0</v>
       </c>
       <c r="I3">
         <v>134286939.0</v>
       </c>
@@ -14954,90 +15071,90 @@
       <c r="P3">
         <v>301350617.0</v>
       </c>
       <c r="Q3">
         <v>42191823.0</v>
       </c>
       <c r="R3">
         <v>41335460.0</v>
       </c>
       <c r="S3">
         <v>53461698.0</v>
       </c>
       <c r="T3">
         <v>79884848.0</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-4032728641.0</v>
       </c>
       <c r="H4">
         <v>-4032728641.0</v>
       </c>
       <c r="I4">
         <v>-4032728641.0</v>
       </c>
       <c r="J4">
         <v>-4032728641.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>53574464000.0</v>
       </c>
       <c r="C5">
         <v>-1512664018.0</v>
       </c>
       <c r="D5">
         <v>-1536398000.0</v>
       </c>
       <c r="E5">
         <v>-186148758639.0</v>
       </c>
       <c r="F5">
         <v>1082871410.0</v>
       </c>
       <c r="G5">
         <v>-9035380017.0</v>
       </c>
       <c r="H5">
         <v>-34785564475.0</v>
       </c>
       <c r="I5">
         <v>-36525670680.0</v>
       </c>
@@ -15062,51 +15179,51 @@
       <c r="P5">
         <v>69395578.0</v>
       </c>
       <c r="Q5">
         <v>140547795416.0</v>
       </c>
       <c r="R5">
         <v>36858308470.0</v>
       </c>
       <c r="S5">
         <v>8066622393.0</v>
       </c>
       <c r="T5">
         <v>163123800565.0</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>53597106000.0</v>
       </c>
       <c r="C6">
         <v>-1480840803.0</v>
       </c>
       <c r="D6">
         <v>-1510737000.0</v>
       </c>
       <c r="E6">
         <v>-186116992588.0</v>
       </c>
       <c r="F6">
         <v>1126043857.0</v>
       </c>
       <c r="G6">
         <v>-8973990329.0</v>
       </c>
       <c r="H6">
         <v>-34677430832.0</v>
       </c>
       <c r="I6">
         <v>-36391383741.0</v>
       </c>
@@ -15131,115 +15248,115 @@
       <c r="P6">
         <v>370746195.0</v>
       </c>
       <c r="Q6">
         <v>140589987239.0</v>
       </c>
       <c r="R6">
         <v>36899643930.0</v>
       </c>
       <c r="S6">
         <v>8120084091.0</v>
       </c>
       <c r="T6">
         <v>163203685413.0</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>-4032728640.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>277291000.0</v>
       </c>
       <c r="C9">
         <v>-730390004.0</v>
       </c>
       <c r="D9">
         <v>30594136000.0</v>
       </c>
       <c r="E9">
         <v>-681003978.0</v>
       </c>
       <c r="F9">
         <v>-669874516.0</v>
       </c>
       <c r="G9">
         <v>-9339228524.0</v>
       </c>
       <c r="H9">
         <v>-31607859954.0</v>
       </c>
       <c r="I9">
         <v>-16863969631.0</v>
       </c>
@@ -15264,51 +15381,51 @@
       <c r="P9">
         <v>-2817013262.0</v>
       </c>
       <c r="Q9">
         <v>2311900247.0</v>
       </c>
       <c r="R9">
         <v>85815202.0</v>
       </c>
       <c r="S9">
         <v>1807129411.0</v>
       </c>
       <c r="T9">
         <v>23717218842.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>53574464000.0</v>
       </c>
       <c r="C10">
         <v>-36085326811.0</v>
       </c>
       <c r="D10">
         <v>23313775000.0</v>
       </c>
       <c r="E10">
         <v>-270501865345.0</v>
       </c>
       <c r="F10">
         <v>117016768947.0</v>
       </c>
       <c r="G10">
         <v>19678005232.0</v>
       </c>
       <c r="H10">
         <v>-40516442135.0</v>
       </c>
       <c r="I10">
         <v>36602219324.0</v>
       </c>
@@ -15339,51 +15456,51 @@
       <c r="R10">
         <v>29073647309.0</v>
       </c>
       <c r="S10">
         <v>-1262279876.0</v>
       </c>
       <c r="T10">
         <v>150075073525.0</v>
       </c>
       <c r="U10">
         <v>24234000000.0</v>
       </c>
       <c r="V10">
         <v>20669000000.0</v>
       </c>
       <c r="W10">
         <v>2564000000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>-3799000.0</v>
       </c>
       <c r="C11">
         <v>169620.0</v>
       </c>
       <c r="D11">
         <v>-10412000.0</v>
       </c>
       <c r="E11">
         <v>-4369531.0</v>
       </c>
       <c r="F11">
         <v>-122708255045.0</v>
       </c>
       <c r="G11">
         <v>-27160840512.0</v>
       </c>
       <c r="H11">
         <v>12466277949.0</v>
       </c>
       <c r="I11">
         <v>73127890004.0</v>
       </c>
@@ -15412,51 +15529,51 @@
         <v>143801290697.0</v>
       </c>
       <c r="R11">
         <v>40784096871.0</v>
       </c>
       <c r="S11">
         <v>156888241.0</v>
       </c>
       <c r="T11">
         <v>-40620.0</v>
       </c>
       <c r="U11">
         <v>3604000000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>5267000000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>455763541612.0</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -15489,51 +15606,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>2303952195.0</v>
       </c>
       <c r="C13">
         <v>13558645890.0</v>
       </c>
       <c r="D13">
         <v>1328692290.0</v>
       </c>
       <c r="E13">
         <v>87880903330.0</v>
       </c>
       <c r="F13">
         <v>207214028.0</v>
       </c>
       <c r="G13">
         <v>29957115000.0</v>
       </c>
       <c r="H13">
         <v>913198830.0</v>
       </c>
       <c r="I13">
         <v>76561209820.0</v>
       </c>
@@ -15542,84 +15659,84 @@
       </c>
       <c r="K13">
         <v>41402971900.0</v>
       </c>
       <c r="L13">
         <v>12873913830.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14">
         <v>10895000000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>53578263000.0</v>
       </c>
       <c r="C15">
         <v>-36085496431.0</v>
       </c>
       <c r="D15">
         <v>23324187000.0</v>
       </c>
       <c r="E15">
         <v>-270497495814.0</v>
       </c>
       <c r="F15">
         <v>117016768947.0</v>
       </c>
       <c r="G15">
         <v>15645276591.0</v>
       </c>
       <c r="H15">
         <v>-40516442135.0</v>
       </c>
       <c r="I15">
         <v>36602219324.0</v>
       </c>
@@ -15652,51 +15769,51 @@
       </c>
       <c r="S15">
         <v>-1419168117.0</v>
       </c>
       <c r="T15">
         <v>150075114145.0</v>
       </c>
       <c r="U15">
         <v>20630000000.0</v>
       </c>
       <c r="V15">
         <v>25817000000.0</v>
       </c>
       <c r="W15">
         <v>7182000000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>33476000000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>53578263000.0</v>
       </c>
       <c r="C16">
         <v>-36085496430.0</v>
       </c>
       <c r="D16">
         <v>23324186840.0</v>
       </c>
       <c r="E16">
         <v>-270497495810.0</v>
       </c>
       <c r="F16">
         <v>117016768947.0</v>
       </c>
       <c r="G16">
         <v>15645276591.0</v>
       </c>
       <c r="H16">
         <v>-40516442135.0</v>
       </c>
       <c r="I16">
         <v>36602219324.0</v>
       </c>
@@ -15725,51 +15842,51 @@
       <c r="R16">
         <v>29073647000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>114521968000.0</v>
       </c>
       <c r="U16">
         <v>20630000000.0</v>
       </c>
       <c r="V16">
         <v>25817000000.0</v>
       </c>
       <c r="W16">
         <v>7182000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>33476000000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>53578263003.0</v>
       </c>
       <c r="C17">
         <v>-36085496431.0</v>
       </c>
       <c r="D17">
         <v>23324186836.0</v>
       </c>
       <c r="E17">
         <v>-270497495814.0</v>
       </c>
       <c r="F17">
         <v>117016768947.0</v>
       </c>
       <c r="G17">
         <v>19678005232.0</v>
       </c>
       <c r="H17">
         <v>-40516442135.0</v>
       </c>
       <c r="I17">
         <v>36602219324.0</v>
       </c>
@@ -15778,164 +15895,164 @@
       </c>
       <c r="K17">
         <v>38002910562.0</v>
       </c>
       <c r="L17">
         <v>3195269171.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>2303952195.0</v>
       </c>
       <c r="C18">
         <v>2944225383.0</v>
       </c>
       <c r="D18">
         <v>1328692290.0</v>
       </c>
       <c r="E18">
         <v>619548008.0</v>
       </c>
       <c r="F18">
         <v>207214028.0</v>
       </c>
       <c r="G18">
         <v>282481342.0</v>
       </c>
       <c r="H18">
         <v>2536577228.0</v>
       </c>
       <c r="I18">
         <v>2513427136.0</v>
       </c>
       <c r="J18">
         <v>2242604788.0</v>
       </c>
       <c r="K18">
         <v>2308634751.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>13110865000.0</v>
       </c>
       <c r="C21">
         <v>-1512664018.0</v>
       </c>
       <c r="D21">
         <v>29025477000.0</v>
       </c>
       <c r="E21">
         <v>-186148758639.0</v>
       </c>
       <c r="F21">
         <v>180000000.0</v>
       </c>
       <c r="G21">
         <v>-10275471969.0</v>
       </c>
       <c r="H21">
         <v>-41516267036.0</v>
       </c>
       <c r="I21">
         <v>-39956849393.0</v>
       </c>
@@ -15968,82 +16085,82 @@
       </c>
       <c r="S21">
         <v>-3667470375.0</v>
       </c>
       <c r="T21">
         <v>19927325683.0</v>
       </c>
       <c r="U21">
         <v>42170000000.0</v>
       </c>
       <c r="V21">
         <v>33899000000.0</v>
       </c>
       <c r="W21">
         <v>13395000000.0</v>
       </c>
       <c r="X21">
         <v>3581000000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>12617582000.0</v>
       </c>
       <c r="C23">
         <v>1761664018.0</v>
       </c>
       <c r="D23">
         <v>1776398000.0</v>
       </c>
       <c r="E23">
         <v>1889030935.0</v>
       </c>
       <c r="F23">
         <v>1726407737.0</v>
       </c>
       <c r="G23">
         <v>10335471969.0</v>
       </c>
       <c r="H23">
         <v>44376495324.0</v>
       </c>
       <c r="I23">
         <v>42371691239.0</v>
       </c>
@@ -16068,205 +16185,205 @@
       <c r="P23">
         <v>9646436056.0</v>
       </c>
       <c r="Q23">
         <v>130664951803.0</v>
       </c>
       <c r="R23">
         <v>4011603603.0</v>
       </c>
       <c r="S23">
         <v>5474599786.0</v>
       </c>
       <c r="T23">
         <v>3789893159.0</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>22641972.0</v>
       </c>
       <c r="C25">
         <v>31823215.0</v>
       </c>
       <c r="D25">
         <v>25660657.0</v>
       </c>
       <c r="E25">
         <v>31766051.0</v>
       </c>
       <c r="F25">
         <v>43172447.0</v>
       </c>
       <c r="G25">
         <v>61389688.0</v>
       </c>
       <c r="H25">
         <v>108133643.0</v>
       </c>
       <c r="I25">
         <v>134286939.0</v>
       </c>
       <c r="J25">
         <v>180429062.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>327.97</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1030768000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>50850900.0</v>
       </c>
       <c r="R27">
         <v>48782800.0</v>
       </c>
       <c r="S27">
         <v>109283000.0</v>
       </c>
       <c r="T27">
         <v>25334000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>294132494.0</v>
       </c>
       <c r="C28">
         <v>307041665.0</v>
       </c>
       <c r="D28">
         <v>375060000.0</v>
       </c>
       <c r="E28">
         <v>362747606.0</v>
       </c>
       <c r="F28">
         <v>348256683.0</v>
       </c>
       <c r="G28">
         <v>402795375.0</v>
       </c>
       <c r="H28">
         <v>1947064614.0</v>
       </c>
       <c r="I28">
         <v>509996277.0</v>
       </c>
@@ -16291,102 +16408,102 @@
       <c r="P28">
         <v>377985147.0</v>
       </c>
       <c r="Q28">
         <v>5523203705.0</v>
       </c>
       <c r="R28">
         <v>427759591.0</v>
       </c>
       <c r="S28">
         <v>1096935889.0</v>
       </c>
       <c r="T28">
         <v>566231210.0</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>-3798520.0</v>
       </c>
       <c r="C29">
         <v>169620.0</v>
       </c>
       <c r="D29">
         <v>-10411940.0</v>
       </c>
       <c r="E29">
         <v>-4369530.0</v>
       </c>
       <c r="F29">
         <v>-122957721.0</v>
       </c>
       <c r="G29">
         <v>122957721.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>-12833574000.0</v>
       </c>
       <c r="C30">
         <v>782274014.0</v>
       </c>
       <c r="D30">
         <v>1405828000.0</v>
       </c>
       <c r="E30">
         <v>1428143222.0</v>
       </c>
       <c r="F30">
         <v>876533221.0</v>
       </c>
       <c r="G30">
         <v>936243445.0</v>
       </c>
       <c r="H30">
         <v>9908407082.0</v>
       </c>
       <c r="I30">
         <v>23092879762.0</v>
       </c>
@@ -16411,51 +16528,51 @@
       <c r="P30">
         <v>6676684230.0</v>
       </c>
       <c r="Q30">
         <v>-130664951803.0</v>
       </c>
       <c r="R30">
         <v>4011603603.0</v>
       </c>
       <c r="S30">
         <v>5474599786.0</v>
       </c>
       <c r="T30">
         <v>3789893159.0</v>
       </c>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>40463599000.0</v>
       </c>
       <c r="C31">
         <v>-34572662793.0</v>
       </c>
       <c r="D31">
         <v>-5711702000.0</v>
       </c>
       <c r="E31">
         <v>-84353106706.0</v>
       </c>
       <c r="F31">
         <v>116836768947.0</v>
       </c>
       <c r="G31">
         <v>29953477201.0</v>
       </c>
       <c r="H31">
         <v>999824901.0</v>
       </c>
       <c r="I31">
         <v>76559068717.0</v>
       </c>
@@ -16480,51 +16597,51 @@
       <c r="P31">
         <v>5818158984.0</v>
       </c>
       <c r="Q31">
         <v>136188155508.0</v>
       </c>
       <c r="R31">
         <v>32999435710.0</v>
       </c>
       <c r="S31">
         <v>2405190499.0</v>
       </c>
       <c r="T31">
         <v>130147747842.0</v>
       </c>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>493283000.0</v>
       </c>
       <c r="C32">
         <v>249000000.0</v>
       </c>
       <c r="D32">
         <v>30801875000.0</v>
       </c>
       <c r="E32">
         <v>-184259727704.0</v>
       </c>
       <c r="F32">
         <v>180000000.0</v>
       </c>
       <c r="G32">
         <v>60000000.0</v>
       </c>
       <c r="H32">
         <v>2860228288.0</v>
       </c>
       <c r="I32">
         <v>2414841846.0</v>
       </c>
@@ -16578,786 +16695,795 @@
         <v>1522000000.0</v>
       </c>
       <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>175493215.0</v>
+      </c>
+      <c r="C2">
         <v>216356000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18339558.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>288769371.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>231602329.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>279233928.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>192912778.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>239587403.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>269832446.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>277057377.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20755875.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>233642735.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>277688922.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>215712362.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>223565649.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>213086510.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>244163341.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>225188478.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>381249505.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>81902460.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>218265649.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>168456902.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9371736684.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>-4403633769.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1591383325.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2349807131.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4751066711.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5352258661.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5375809225.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4588021969.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4716534080.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7722090602.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2228472194.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2701880603.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>5920943597.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2673971054.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>1501709291.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1356091234.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1545511094.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1512360408.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1345213301.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1365506937.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1504490657.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1499817166.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1278446242.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1225237287.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1369627163.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1266972848.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1134092772.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1178950426.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-688919895.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4751551826.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>911179525.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-4033326787.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4033326787.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>4805939.0</v>
+      </c>
+      <c r="C3">
         <v>4805940.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5660494.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5660493.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5660492.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5660493.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12969765.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7246185.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6092143.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5515122.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6415165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6415164.0</v>
       </c>
       <c r="M3">
         <v>6415164.0</v>
       </c>
       <c r="N3">
         <v>6415164.0</v>
       </c>
       <c r="O3">
+        <v>6415164.0</v>
+      </c>
+      <c r="P3">
         <v>7927607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7946148.0</v>
       </c>
       <c r="Q3">
         <v>7946148.0</v>
       </c>
       <c r="R3">
         <v>7946148.0</v>
       </c>
       <c r="S3">
+        <v>7946148.0</v>
+      </c>
+      <c r="T3">
         <v>10546307.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10546305.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9429027.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12650808.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15822007.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9466887.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18050398.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15110131.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31569313.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>26257660.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25251973.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25054697.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>43459204.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>34006468.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>28410632.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>28410635.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>46431305.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>45155785.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43363196.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>45478776.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>125755485.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-10348294.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>42875970.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>42250970.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>51148749.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>26665789.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16935581.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>16935582.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29363934.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>32195510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29399399.0</v>
       </c>
       <c r="AX3">
         <v>29399399.0</v>
       </c>
       <c r="AY3">
+        <v>29399399.0</v>
+      </c>
+      <c r="AZ3">
         <v>50020904.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>48384668.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48495842.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>46195085.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>87169424.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3">
+      <c r="BE3"/>
+      <c r="BF3">
         <v>-179518719702.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>75751128.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-150332153.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>330925087.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-16972702686.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>20537043838.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>8926589372.0</v>
       </c>
       <c r="Y4">
         <v>8926589372.0</v>
       </c>
-      <c r="Z4"/>
+      <c r="Z4">
+        <v>8926589372.0</v>
+      </c>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
@@ -17378,484 +17504,491 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-10095993907.0</v>
+      </c>
+      <c r="C5">
         <v>-406370070.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>33322244869.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-321359661.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-485162125.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-384156366.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-329404864.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-267613308.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-526602322.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-389043524.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8346675277.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-265080789.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-524699661.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-360567599.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-404488695.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-367765997.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-507698636.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-384077607.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-626607067.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-228959952.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-415380492.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-275460226.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10179778156.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8022801650.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3434997018.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2581089871.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7914926499.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9519666614.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9654237845.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7696733517.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7048127101.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-10653857484.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-14349153713.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4474532382.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-14893541489.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2996701721.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2295703446.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2527711129.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-15475419179.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10017658611.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8382492568.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3364761107.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3119806750.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2354919361.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1974102558.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1029624188.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2140049512.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2638478766.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2201620099.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2271822344.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2600252619.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2215003730.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2002101600.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2169824463.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5174027376.0</v>
       </c>
-      <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>171270203288.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2257837512.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-21620462721.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>9729434747.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>17922044221.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-9706554755.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-10091187968.0</v>
+      </c>
+      <c r="C6">
         <v>-401564130.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33327905363.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-315699168.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-479501633.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-378495873.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-316435099.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-260367123.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-520510179.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-383528402.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8353090442.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-258665625.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-518284497.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-354152435.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-396561088.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-359819849.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-499752488.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-376131459.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-616060760.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-218413647.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-405951465.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-262809418.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10163956149.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8032268537.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3416946620.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2565979740.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-7883357186.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9493408954.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9628985872.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7671678820.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7004667897.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10619851016.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14320743081.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4446121747.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-14847110184.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2951545936.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2252340250.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2482232353.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-15349663694.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10007310317.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8339616598.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3407012077.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3068658001.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2328253572.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1957166977.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1012688606.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2110685578.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2606283256.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2172220700.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2242422945.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2550231715.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2166619062.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1953605758.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2123629378.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-5086857952.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>43164704278.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-8248516414.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2182086384.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-21770794874.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10060359834.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>949341535.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10830489083.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17902,91 +18035,92 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>8926589370.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-12959318010.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-849819210.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-2111575090.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
@@ -18006,997 +18140,1010 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>-131493215.0</v>
+      </c>
+      <c r="C9">
         <v>-131356000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>285943076.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-225769371.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-189602329.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-195233928.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-129912778.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-176587403.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-227832446.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-196057377.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8771969090.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-173642735.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-237688922.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-135712362.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-163565649.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-153086510.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-204163341.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-160188478.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-336249505.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-36902460.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-173265649.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-123456902.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-9326736684.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3951875418.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1582950517.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2349807131.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4052318162.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4608344917.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4635593703.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3910671496.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4105271022.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1124551621.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-7604449650.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2119863340.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6152089397.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-22292934.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2956673511.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2118056501.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-11456553559.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12594459211.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-6599217010.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4667540908.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1586960421.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-828753859.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-720533053.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>466231638.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-671546014.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1273161201.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1053530717.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1029731092.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1136067699.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1079208771.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-970638608.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1030848316.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1955075314.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2242123899.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-224819782.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-840636210.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4001303819.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-4339073192.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>393819218.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-375505615.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-10095993907.0</v>
+      </c>
+      <c r="C10">
         <v>-69913720712.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33322244869.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16345137078.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>33912124811.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-30005042275.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>112716703826.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-83574151902.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-71390032536.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6162153801.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2465214204.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>32105340172.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8077472139.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19334251619.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5066615717.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-177789511945.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-36921076518.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-60857892599.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-69095314456.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16885498001.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>149837609589.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19388975813.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>42139022946.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4165469291.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8485428744.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-7698544593.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21136092134.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5878658455.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-16119932796.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2618241250.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7597276025.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15767037903.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1238060008.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11999845388.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6106269242.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6635172293.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10271697356.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10090298982.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-39653705403.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28041942294.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>32217155245.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17397518426.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23180740717.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-48983042529.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-62758583353.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>91756154336.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18438649973.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22588810823.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>70090784930.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>96230868852.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-70810576046.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-19774348418.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>123057082497.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>136314557805.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-5174027376.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>43164704278.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-8248516414.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>90590997784.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-21620462721.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9729434747.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-740054059.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8955543525.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>45506960300.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29589347300.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9161779000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>48718765500.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>36787977000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>14861598600.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>9789727600.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>498287700.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19839235900.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>41954048400.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>42932881600.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9795761300.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18840000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2664000000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>7069000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5762000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7369000000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>10474000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3125000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8620000000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>3409000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>-1575365.0</v>
       </c>
       <c r="C11">
+        <v>-1575365.0</v>
+      </c>
+      <c r="D11">
         <v>1105280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1634600.0</v>
       </c>
       <c r="E11">
         <v>-1634600.0</v>
       </c>
       <c r="F11">
         <v>-1634600.0</v>
       </c>
       <c r="G11">
+        <v>-1634600.0</v>
+      </c>
+      <c r="H11">
         <v>4863375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1564585.0</v>
       </c>
       <c r="I11">
         <v>-1564585.0</v>
       </c>
       <c r="J11">
         <v>-1564585.0</v>
       </c>
       <c r="K11">
+        <v>-1564585.0</v>
+      </c>
+      <c r="L11">
         <v>-7014095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1132615.0</v>
       </c>
       <c r="M11">
         <v>-1132615.0</v>
       </c>
       <c r="N11">
         <v>-1132615.0</v>
       </c>
       <c r="O11">
+        <v>-1132615.0</v>
+      </c>
+      <c r="P11">
         <v>-4369531.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>125270504.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36413377882.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>60473814992.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>102821752.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7067833506.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-122957721.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>122957721.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-19637728777.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>14630020336.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2788746298.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10589091428.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7564969185.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1553004402.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>799030462.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3181603760.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3399065259.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7432752182.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-713314695.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>122945088.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-      <c r="AM11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>-7677242501.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9474566439.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-9464218145.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-5776385123.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3792056126.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2786935145.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-979491047.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-836962869.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2312514159.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-804150634.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2652574603.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-274824408.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8713144841.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-940506443.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-10610178790.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1876920146.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11">
         <v>173248288452.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-87428917897.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-16965364375.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11481148474.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>19580193633.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-7799858113.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>156911100.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>51800.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7328000000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>12289608019.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6215671919.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>125270504.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>112547307.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>114829632.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>102821752.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>150332153.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>330925087.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1689395594.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1874945558.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1820315800.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1948086800.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1932895500.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1911837100.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1275448500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>747614800.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2880757200.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2880840700.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2361938900.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2339073500.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2314401800.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2313488100.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3018711700.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3058296100.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3439082600.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3532636600.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4461000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4462000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4412000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4601000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3507000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3251000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3243000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3229000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2674000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2876000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2652000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2629000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>1246132724.0</v>
+      </c>
+      <c r="C13">
         <v>1411150360.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>564794143.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16606573130.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>172943980.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>29691133730.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>112964889000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>83381779580.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>404558309.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>679288626.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>324273544.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>30074717660.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8675517730.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>18706540170.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1257885210.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>916643650.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>112547307.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>114829632.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>102821752.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>82311092.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13335456.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>21179078840.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>52326377800.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20013130910.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7827768600.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5471636710.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5598206600.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5207303860.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>643123018.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>754160259.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -19012,54 +19159,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19106,357 +19254,361 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-10094418542.0</v>
+      </c>
+      <c r="C15">
         <v>-69912145347.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>33321139589.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16346771678.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>33913759411.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30003407675.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>112711840451.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-83572587317.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-71388467951.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6163718386.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2472228299.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>32106472787.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8078604754.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-19333119004.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5070985248.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-177789511945.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-36921076518.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-121331707591.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-69095314456.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16885498001.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>149960567310.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19266018092.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>51065612318.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-17124787304.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-8485428744.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-9810119679.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-21136092134.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5878658455.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-16119932796.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2618241250.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7597276025.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15767037903.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1238060008.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11999845388.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6106269242.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6635172293.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-10271697356.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10090298982.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-39653705403.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28041942294.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>32217155245.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>17397518426.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>23180740717.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-48983042529.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-62758583353.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>91756154336.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18438649973.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>22588810823.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>70090784930.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>96230868852.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-70810576046.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-19774348418.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>123057082497.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>136314557805.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-5174027376.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>43164704278.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-8248516414.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>90590997784.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-21620462721.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9729434747.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-740054059.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>8955543525.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>33321139590.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16346771680.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33913759410.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-30003407680.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>112711840450.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-83572587320.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>32106472790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8078604754.0</v>
       </c>
       <c r="N16">
         <v>8078604754.0</v>
       </c>
       <c r="O16">
         <v>8078604754.0</v>
       </c>
       <c r="P16">
+        <v>8078604754.0</v>
+      </c>
+      <c r="Q16">
         <v>-177789511945.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-36921076518.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-60857892599.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-69095314456.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16885498001.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>149960567310.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19266018092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51065612318.0</v>
       </c>
       <c r="X16">
         <v>51065612318.0</v>
       </c>
       <c r="Y16">
+        <v>51065612318.0</v>
+      </c>
+      <c r="Z16">
         <v>-8485428744.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-9810119679.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-21136092134.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5878658460.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-16119932796.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2618241250.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7597276025.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15767037903.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19470,149 +19622,152 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-10094418542.0</v>
+      </c>
+      <c r="C17">
         <v>-69912145347.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>33321139589.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16346771678.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>33913759411.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30003407675.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>112711840451.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-83572587317.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-71388467951.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6163718386.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2472228299.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32106472787.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8078604754.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-19333119004.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5070985248.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-177789511945.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-36921076518.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-60857892599.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-69095314456.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16885498001.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>149960567310.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>19266018092.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>42139022946.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4165469291.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-8485428744.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-9810119679.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21136092134.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5878658455.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-16119932796.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2618241250.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7597276025.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>15767037903.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19626,143 +19781,146 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>1246132724.0</v>
+      </c>
+      <c r="C18">
         <v>1411150360.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>564794143.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1293398293.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>172943980.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>272815779.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>291887584.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1568490864.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>404558309.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>679288626.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>324273544.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>385339221.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>466958867.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>152120658.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>266900565.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>125270504.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>112547307.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>114829632.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>102821752.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>82311092.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13335456.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8745728.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4229904.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>8326338.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>71318100.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>198607000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>616319977.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>522973974.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>643123018.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>754160259.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -19778,54 +19936,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19872,54 +20031,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19966,270 +20126,274 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-391104127.0</v>
+      </c>
+      <c r="C21">
         <v>-406370070.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-915271318.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-321359661.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-485162125.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-384156366.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-329404864.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-267613308.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-526602322.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-389043524.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8346675279.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-265080789.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>40000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>80000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-404488695.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-367765997.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-507698636.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-384077607.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-626607066.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-228959953.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-415380492.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-275460226.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10179778156.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15822759290.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-645863229.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2581089871.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-15479169775.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11071084038.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10450883466.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4515129757.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3648994373.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-18077191296.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13633186254.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4597477470.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-6530096497.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3594338651.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1698066516.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2411940776.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7798176678.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>543092172.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1081725577.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3364761107.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-3008577836.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2354919361.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-1974102558.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1029624188.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2140049512.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2638478766.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2201620099.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2271822344.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2600252619.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8507463890.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1328324196.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2169824463.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-131738172428.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>43164704278.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>171270203288.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1032766284.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-21620462721.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9729434747.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>17922044221.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-9706554755.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20276,270 +20440,274 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>435104127.0</v>
+      </c>
+      <c r="C23">
         <v>491370070.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1219553952.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>384359661.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>527162125.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>468156366.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>392404864.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>330613308.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>568602322.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>470043524.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>446049688.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>325080789.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>564699661.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>440567599.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>464488695.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>427765997.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>547698636.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>449077607.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>671607066.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>273959953.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>460380492.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>320460226.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10224778156.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16274517641.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>654296037.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2581089871.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16177918324.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11814997782.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11191098988.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5192480230.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4260257431.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24674730277.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8257208798.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5179494733.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>378007100.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3572045717.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4662336602.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1856026223.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3658376881.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12051367039.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6179233296.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2658871035.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2967128509.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3038525910.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2598782806.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2861362763.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2972994155.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2865134731.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2426535624.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2467328539.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2833812083.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8695227967.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1491778360.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2317926573.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>129094177219.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>40655276351.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>171495023070.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1103309599.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21588439753.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>10035181152.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>17528225003.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9331049140.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20586,131 +20754,134 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>4805939.0</v>
+      </c>
+      <c r="C25">
         <v>4805940.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5660494.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5660493.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5660492.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5660493.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12969765.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7246185.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6092143.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5515122.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6415165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6415164.0</v>
       </c>
       <c r="M25">
         <v>6415164.0</v>
       </c>
       <c r="N25">
         <v>6415164.0</v>
       </c>
       <c r="O25">
+        <v>6415164.0</v>
+      </c>
+      <c r="P25">
         <v>7927607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7946148.0</v>
       </c>
       <c r="Q25">
         <v>7946148.0</v>
       </c>
       <c r="R25">
         <v>7946148.0</v>
       </c>
       <c r="S25">
+        <v>7946148.0</v>
+      </c>
+      <c r="T25">
         <v>10546307.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10546305.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9429027.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12650808.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15822007.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9466887.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18050398.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18050396.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -20730,54 +20901,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20824,102 +20996,103 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>277254082.0</v>
       </c>
-      <c r="G27"/>
+      <c r="G27">
+        <v>277254082.0</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>287228385.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>250366306.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>269583152.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>249118352.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>115571000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>61451000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>54120000.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
@@ -20936,359 +21109,365 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>253626337.0</v>
+      </c>
+      <c r="C28">
         <v>36384055.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27368570.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19477396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108712500.0</v>
       </c>
       <c r="F28">
         <v>108712500.0</v>
       </c>
       <c r="G28">
+        <v>108712500.0</v>
+      </c>
+      <c r="H28">
         <v>41175591.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18236694.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>120925000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>94500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29340710.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18417414.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>120060000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>115000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>113911665.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17262660.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>101010000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>155000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>144806074.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36048616.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>163428259.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3973734.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9851984860.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8222325240.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>42474388.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>60922518.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3437477.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>309782295.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>129308500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>369835693.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>128158690.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>172361982.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>220227407.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>245565578.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>112673160.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>47553405.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>213695371.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>196230301.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>545683938.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>306720168.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>181482199.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>283144914.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>139361990.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>125831293.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>183736275.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>411548740.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>124693725.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>127986975.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>127331450.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>333499061.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>262111000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>101815000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>201645000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>330155750.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>386660043.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3439536339.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1752315555.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>238466500.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8960080577.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2894903746.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2051169533.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1530089692.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>-1575365.0</v>
       </c>
       <c r="C29">
+        <v>-1575365.0</v>
+      </c>
+      <c r="D29">
         <v>1105280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1634600.0</v>
       </c>
       <c r="E29">
         <v>-1634600.0</v>
       </c>
       <c r="F29">
         <v>-1634600.0</v>
       </c>
       <c r="G29">
+        <v>-1634600.0</v>
+      </c>
+      <c r="H29">
         <v>4863380.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1564590.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1564585.0</v>
       </c>
       <c r="J29">
         <v>-1564585.0</v>
       </c>
       <c r="K29">
+        <v>-1564585.0</v>
+      </c>
+      <c r="L29">
         <v>-7014095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1132620.0</v>
       </c>
       <c r="M29">
         <v>-1132620.0</v>
       </c>
       <c r="N29">
         <v>-1132620.0</v>
       </c>
       <c r="O29">
+        <v>-1132620.0</v>
+      </c>
+      <c r="P29">
         <v>-4369530.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
         <v>-122957721.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>122957720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AE29"/>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -21304,746 +21483,756 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>259610912.0</v>
+      </c>
+      <c r="C30">
         <v>275014068.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1201214394.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>95590290.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>295559796.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>188922438.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>199492086.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>91025905.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>298769876.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>192986147.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>425293811.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91438054.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>287010739.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>224855237.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>240923046.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>214679487.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>303535295.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>223889129.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>290357561.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>192057493.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>242114843.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>152003324.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>853041472.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11870883872.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-937087288.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>231282740.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11426851613.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6462739121.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5815289763.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>604458261.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-456276649.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16952639675.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6028736604.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2477614130.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>378007100.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3572045717.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1258606995.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4529997277.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3658376881.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12051367039.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7680942587.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1302779801.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1421617415.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1526165502.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1253569505.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1495855826.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1468503498.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1365317565.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1148089382.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1242091252.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1464184920.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7428255119.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>357685588.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1138976147.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>129783097114.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-45406828177.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-171495023070.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>192130074.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25621766540.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-14068507939.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-17528225003.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9331049140.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-9704889780.0</v>
+      </c>
+      <c r="C31">
         <v>-69507350642.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>34237516187.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>16666496739.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>34397286936.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29620885909.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>113046108690.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-83306538594.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-70863430214.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6551197325.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5881461073.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>32370420961.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8037472139.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-19414251619.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5471104412.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-177421745948.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-36413377882.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-60473814992.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-68468707390.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>17114457954.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>150252990081.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>19664436039.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>52318801102.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19988228581.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7839565515.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5117454722.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5656922359.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5192425583.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5669049330.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7133371007.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>11246270398.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>33844229199.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>14871246262.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>16597322858.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>12636365739.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3040833642.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8573630840.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>7678358206.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-31855528725.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>27498850122.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>31135429668.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>14032757319.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>26189318553.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-46628123168.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-60784480795.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>92785778524.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>20578699485.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>25227289589.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>72292405029.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>98502691196.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-68210323427.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-11266884528.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>124385406693.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>138484382268.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>126564145052.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>42534525219.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-179518719702.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>91623764068.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-16965364375.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>11481148474.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-18662098280.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>18662098280.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>44000000.0</v>
+      </c>
+      <c r="C32">
         <v>85000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>304282634.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>42000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="H32">
         <v>63000000.0</v>
       </c>
       <c r="I32">
+        <v>63000000.0</v>
+      </c>
+      <c r="J32">
         <v>42000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8792724965.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>60000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>40000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="P32">
         <v>60000000.0</v>
       </c>
       <c r="Q32">
+        <v>60000000.0</v>
+      </c>
+      <c r="R32">
         <v>40000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="T32">
         <v>45000000.0</v>
       </c>
       <c r="U32">
         <v>45000000.0</v>
       </c>
       <c r="V32">
         <v>45000000.0</v>
       </c>
       <c r="W32">
         <v>45000000.0</v>
       </c>
       <c r="X32">
+        <v>45000000.0</v>
+      </c>
+      <c r="Y32">
         <v>-451758351.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8432808.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>458325543.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>698748549.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>743913744.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>740215522.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>677350473.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>611263058.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6597538981.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>-5375977456.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>582017263.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>-6152089397.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>-22292934.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2964270086.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>555914553.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>-11456553559.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>12594459211.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>-5097507719.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>6023632142.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>-41449327.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>683606549.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>624680248.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1831738575.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>832944643.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>226655965.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>224915525.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>195506195.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>233559464.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>187764077.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>163454164.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>148102110.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>-2643995209.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2509427927.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>-224819782.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>70543315.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>-32022968.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>-305746405.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>393819218.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>-375505615.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>48499000300.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>32409916400.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>13334543100.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>50966790400.0</v>
       </c>
-      <c r="BO32"/>
-      <c r="BP32">
+      <c r="BP32"/>
+      <c r="BQ32">
         <v>37377489300.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>16497267700.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>4739336100.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2428996100.0</v>
       </c>
-      <c r="BT32"/>
-      <c r="BU32">
+      <c r="BU32"/>
+      <c r="BV32">
         <v>12824647800.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3483629200.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>24900937300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>45974599000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>46955463000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>14258691700.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>23569000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>7686000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>992000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11123000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>9357000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>12159000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1354000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>14724000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>8109000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10436000000.0</v>
       </c>
-      <c r="CK32"/>
-      <c r="CL32">
+      <c r="CL32"/>
+      <c r="CM32">
         <v>7565000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -22134,51 +22323,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>33999486000.0</v>
       </c>
       <c r="C2">
         <v>52757252000.0</v>
       </c>
       <c r="D2">
         <v>19192815117.0</v>
       </c>
       <c r="E2">
         <v>12792950000.0</v>
       </c>
       <c r="F2">
         <v>1771431000.0</v>
       </c>
       <c r="G2">
         <v>74298653000.0</v>
       </c>
       <c r="H2">
         <v>58455241000.0</v>
       </c>
       <c r="I2">
         <v>56465951755.0</v>
       </c>
@@ -22200,51 +22389,51 @@
       <c r="O2">
         <v>57925094613.0</v>
       </c>
       <c r="P2">
         <v>11200995454.0</v>
       </c>
       <c r="Q2">
         <v>3726638456.0</v>
       </c>
       <c r="R2">
         <v>17968471701.0</v>
       </c>
       <c r="S2">
         <v>2482609846.0</v>
       </c>
       <c r="T2">
         <v>2165369839.0</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>15372000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>22000000</v>
       </c>
       <c r="G3">
         <v>5695000</v>
       </c>
       <c r="H3">
         <v>24136000</v>
       </c>
       <c r="I3">
         <v>79700000</v>
       </c>
@@ -22274,107 +22463,107 @@
       </c>
       <c r="R3">
         <v>5625000</v>
       </c>
       <c r="S3">
         <v>26052394</v>
       </c>
       <c r="T3">
         <v>168205555</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>94761127000.0</v>
       </c>
       <c r="C6">
         <v>-18757766000.0</v>
       </c>
       <c r="D6">
         <v>33564436847.0</v>
       </c>
       <c r="E6">
         <v>6399865000.0</v>
       </c>
       <c r="F6">
         <v>11021519000.0</v>
       </c>
       <c r="G6">
         <v>-72527222000.0</v>
       </c>
       <c r="H6">
         <v>15843412000.0</v>
       </c>
       <c r="I6">
         <v>1989289406.0</v>
       </c>
@@ -22396,377 +22585,377 @@
       <c r="O6">
         <v>-14006492770.0</v>
       </c>
       <c r="P6">
         <v>46724099159.0</v>
       </c>
       <c r="Q6">
         <v>7474356998.0</v>
       </c>
       <c r="R6">
         <v>-14241833245.0</v>
       </c>
       <c r="S6">
         <v>15485861855.0</v>
       </c>
       <c r="T6">
         <v>317240007.0</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>537973120.0</v>
       </c>
       <c r="C7">
         <v>1127894130.0</v>
       </c>
       <c r="D7">
         <v>-620734880.0</v>
       </c>
       <c r="E7">
         <v>-1238123680.0</v>
       </c>
       <c r="F7">
         <v>-5176170350.0</v>
       </c>
       <c r="G7">
         <v>-7908874550.0</v>
       </c>
       <c r="H7">
         <v>-8740028780.0</v>
       </c>
       <c r="I7">
         <v>-21474310490.0</v>
       </c>
       <c r="J7">
         <v>-11813489600.0</v>
       </c>
       <c r="K7">
         <v>-31323879520.0</v>
       </c>
       <c r="L7">
         <v>-14702977630.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>269466806081.0</v>
       </c>
       <c r="F12">
         <v>-122041711743.0</v>
       </c>
       <c r="G12">
         <v>-37235427631.0</v>
       </c>
       <c r="H12">
         <v>31691801852.0</v>
       </c>
       <c r="I12">
         <v>-58210816749.0</v>
       </c>
       <c r="J12">
         <v>-10800622204.0</v>
       </c>
       <c r="K12">
         <v>-69414980451.0</v>
       </c>
       <c r="L12">
         <v>-18009932500.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>22642000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>25660657.0</v>
       </c>
       <c r="E14">
         <v>31766000.0</v>
       </c>
       <c r="F14">
         <v>43172000.0</v>
       </c>
       <c r="G14">
         <v>61390000.0</v>
       </c>
       <c r="H14">
         <v>108134000.0</v>
       </c>
       <c r="I14">
         <v>134286939.0</v>
       </c>
       <c r="J14">
         <v>86340533.0</v>
       </c>
       <c r="K14">
         <v>88190367.0</v>
       </c>
       <c r="L14">
         <v>111685701.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>128760613000.0</v>
       </c>
       <c r="C16">
         <v>33999486000.0</v>
       </c>
       <c r="D16">
         <v>52757251964.0</v>
       </c>
       <c r="E16">
         <v>19192815000.0</v>
       </c>
       <c r="F16">
         <v>12792950000.0</v>
       </c>
       <c r="G16">
         <v>1771431000.0</v>
       </c>
       <c r="H16">
         <v>74298653000.0</v>
       </c>
       <c r="I16">
         <v>58455241161.0</v>
       </c>
@@ -22790,79 +22979,79 @@
       </c>
       <c r="P16">
         <v>57925094613.0</v>
       </c>
       <c r="Q16">
         <v>11200995454.0</v>
       </c>
       <c r="R16">
         <v>3726638456.0</v>
       </c>
       <c r="S16">
         <v>17968471701.0</v>
       </c>
       <c r="T16">
         <v>2482609846.0</v>
       </c>
       <c r="U16">
         <v>2165369839.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>222328697000.0</v>
       </c>
       <c r="C18">
         <v>1381752000.0</v>
       </c>
       <c r="D18">
         <v>-380934876.0</v>
       </c>
       <c r="E18">
         <v>-270465730000.0</v>
       </c>
       <c r="F18">
         <v>-3666089000.0</v>
       </c>
       <c r="G18">
         <v>-6233130000.0</v>
       </c>
       <c r="H18">
         <v>15852039000.0</v>
       </c>
       <c r="I18">
         <v>-21554010486.0</v>
       </c>
@@ -22884,157 +23073,157 @@
       <c r="O18">
         <v>-28596577135.0</v>
       </c>
       <c r="P18">
         <v>-69348102510.0</v>
       </c>
       <c r="Q18">
         <v>-5023925762.0</v>
       </c>
       <c r="R18">
         <v>-3595961331.0</v>
       </c>
       <c r="S18">
         <v>10407422127.0</v>
       </c>
       <c r="T18">
         <v>13602504812.0</v>
       </c>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>-126726520373.0</v>
       </c>
       <c r="C19">
         <v>-17853490202.0</v>
       </c>
       <c r="D19">
         <v>33897064658.0</v>
       </c>
       <c r="E19">
         <v>68186412881.0</v>
       </c>
       <c r="F19">
         <v>14645893562.0</v>
       </c>
       <c r="G19">
         <v>-51023778938.0</v>
       </c>
       <c r="H19">
         <v>24616204000.0</v>
       </c>
       <c r="I19">
         <v>23531389000.0</v>
       </c>
       <c r="J19">
         <v>24616204000.0</v>
       </c>
       <c r="K19">
         <v>21539178500.0</v>
       </c>
       <c r="L19">
         <v>30589253500.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>53578263000.0</v>
       </c>
       <c r="C22">
         <v>-36085496431.0</v>
       </c>
       <c r="D22">
         <v>23324186836.0</v>
       </c>
       <c r="E22">
         <v>-270497496000.0</v>
       </c>
       <c r="F22">
         <v>117016769000.0</v>
       </c>
       <c r="G22">
         <v>19678005000.0</v>
       </c>
       <c r="H22">
         <v>-40516442000.0</v>
       </c>
       <c r="I22">
         <v>36602219324.0</v>
       </c>
@@ -23064,51 +23253,51 @@
       </c>
       <c r="R22">
         <v>29073647309.0</v>
       </c>
       <c r="S22">
         <v>-1419168117.0</v>
       </c>
       <c r="T22">
         <v>150075114145.0</v>
       </c>
       <c r="U22">
         <v>20630000000.0</v>
       </c>
       <c r="V22">
         <v>25817000000.0</v>
       </c>
       <c r="W22">
         <v>7182000000.0</v>
       </c>
       <c r="X22">
         <v>33476000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>31287424600.0</v>
       </c>
       <c r="E23">
         <v>269466806000.0</v>
       </c>
       <c r="F23">
         <v>-1337681000.0</v>
       </c>
       <c r="G23">
         <v>-66328957617.0</v>
       </c>
       <c r="H23">
         <v>-24616204000.0</v>
       </c>
       <c r="I23">
         <v>23451689000.0</v>
       </c>
       <c r="J23">
         <v>24591659127.0</v>
       </c>
       <c r="K23">
@@ -23126,51 +23315,51 @@
       <c r="O23">
         <v>14267918913.0</v>
       </c>
       <c r="P23">
         <v>22854924095.0</v>
       </c>
       <c r="Q23">
         <v>11939937760.0</v>
       </c>
       <c r="R23">
         <v>-10651496914.0</v>
       </c>
       <c r="S23">
         <v>5052387334.0</v>
       </c>
       <c r="T23">
         <v>18578906352.0</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
         <v>-126726520000.0</v>
       </c>
       <c r="C24">
         <v>23387104000.0</v>
       </c>
       <c r="D24">
         <v>2609640058.0</v>
       </c>
       <c r="E24">
         <v>16223000.0</v>
       </c>
       <c r="F24">
         <v>1334781000.0</v>
       </c>
       <c r="G24">
         <v>-66323263000.0</v>
       </c>
       <c r="H24">
         <v>24616204000.0</v>
       </c>
       <c r="I24">
         <v>22806189000.0</v>
       </c>
@@ -23192,51 +23381,51 @@
       <c r="O24">
         <v>14329553094.0</v>
       </c>
       <c r="P24">
         <v>23197688340.0</v>
       </c>
       <c r="Q24">
         <v>12498282760.0</v>
       </c>
       <c r="R24">
         <v>5069997537.0</v>
       </c>
       <c r="S24">
         <v>5078439728.0</v>
       </c>
       <c r="T24">
         <v>18747111907.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>168727792000.0</v>
       </c>
       <c r="C25">
         <v>1397124000.0</v>
       </c>
       <c r="D25">
         <v>-23730782369.0</v>
       </c>
       <c r="E25">
         <v>-998923682.0</v>
       </c>
       <c r="F25">
         <v>-120704031000.0</v>
       </c>
       <c r="G25">
         <v>-25966830000.0</v>
       </c>
       <c r="H25">
         <v>56284484000.0</v>
       </c>
       <c r="I25">
         <v>-21474310486.0</v>
       </c>
@@ -23258,145 +23447,145 @@
       <c r="O25">
         <v>-28534942954.0</v>
       </c>
       <c r="P25">
         <v>-69005338265.0</v>
       </c>
       <c r="Q25">
         <v>-4465580762.0</v>
       </c>
       <c r="R25">
         <v>-3590336331.0</v>
       </c>
       <c r="S25">
         <v>10433474521.0</v>
       </c>
       <c r="T25">
         <v>13770710367.0</v>
       </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>269466806000.0</v>
       </c>
       <c r="F28">
         <v>-1337681000.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>-24616204000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28">
         <v>92874513329.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28">
         <v>-32032376712.0</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>222328697000.0</v>
       </c>
       <c r="C29">
         <v>1397124000.0</v>
       </c>
       <c r="D29">
         <v>-380934876.0</v>
       </c>
       <c r="E29">
         <v>-270465730000.0</v>
       </c>
       <c r="F29">
         <v>-3644089000.0</v>
       </c>
       <c r="G29">
         <v>-6227435000.0</v>
       </c>
       <c r="H29">
         <v>15876175000.0</v>
       </c>
       <c r="I29">
         <v>-21474310486.0</v>
       </c>
@@ -23418,51 +23607,51 @@
       <c r="O29">
         <v>-28534942954.0</v>
       </c>
       <c r="P29">
         <v>-69005338265.0</v>
       </c>
       <c r="Q29">
         <v>-4465580762.0</v>
       </c>
       <c r="R29">
         <v>-3590336331.0</v>
       </c>
       <c r="S29">
         <v>10433474521.0</v>
       </c>
       <c r="T29">
         <v>13770710367.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-126726520000.0</v>
       </c>
       <c r="C30">
         <v>-17853490000.0</v>
       </c>
       <c r="D30">
         <v>33897064658.0</v>
       </c>
       <c r="E30">
         <v>7399650000.0</v>
       </c>
       <c r="F30">
         <v>16005574000.0</v>
       </c>
       <c r="G30">
         <v>-66328958000.0</v>
       </c>
       <c r="H30">
         <v>24592068000.0</v>
       </c>
       <c r="I30">
         <v>23451689000.0</v>
       </c>
@@ -23503,712 +23692,718 @@
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>142</v>
       </c>
       <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
         <v>145</v>
       </c>
       <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
       </c>
-      <c r="CA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CB1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
         <v>22</v>
       </c>
-      <c r="CD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CE1" t="s">
-        <v>154</v>
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>120720923440.0</v>
+      </c>
+      <c r="C2">
         <v>128760612939.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>304631180141.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>73305470000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34529657393.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33999485508.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>147563533476.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107993363000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>69388084414.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52757251964.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52683403699.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50149578423.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50335810465.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19192815117.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>78236290473.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12584437191.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12649901390.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12792949944.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8882336309.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8789508390.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2012506075.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1771431314.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3809087620.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2922644760.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7657784471.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74298652853.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34448065027.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43232909275.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>51698413172.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58455241161.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41313573321.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44784185804.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>51843038827.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56465951755.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>37755684404.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38956289408.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42004971796.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>43297838366.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23658647932.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24803779054.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>52351419879.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53245309432.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24236967720.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25999795081.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36985376875.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38242357857.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4435892405.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5806247320.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19611919449.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>37297964282.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20206639585.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41033306008.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42450658878.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43918601843.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>30602361012.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31800214475.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>32746203355.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>57925094613.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36231289513.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7520970346.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9821885094.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11200995454.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>15371840</v>
+        <v>0</v>
       </c>
       <c r="H3">
         <v>15371840</v>
       </c>
       <c r="I3">
+        <v>15371840</v>
+      </c>
+      <c r="J3">
         <v>15371835</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>2995000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
-        <v>5695000</v>
+        <v>0</v>
       </c>
       <c r="X3">
         <v>5695000</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>5695000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
         <v>24136460</v>
-      </c>
-[...1 lines deleted...]
-        <v>24136462</v>
       </c>
       <c r="AD3">
         <v>24136462</v>
       </c>
       <c r="AE3">
+        <v>24136462</v>
+      </c>
+      <c r="AF3">
         <v>16380000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>63320000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
         <v>6067600</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18477273</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
         <v>130000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>81945500</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>219075000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
         <v>7111500</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
         <v>101428470</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>38390855</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>809619</v>
-      </c>
-[...1 lines deleted...]
-        <v>11802800</v>
       </c>
       <c r="BE3">
         <v>11802800</v>
       </c>
       <c r="BF3">
+        <v>11802800</v>
+      </c>
+      <c r="BG3">
         <v>62443800</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>298530909</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>37083336</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7150000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
@@ -24226,54 +24421,57 @@
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24313,54 +24511,55 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24400,332 +24599,336 @@
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>280438617.0</v>
+      </c>
+      <c r="C6">
         <v>-8039689499.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-175870567202.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>304631180000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>38775812912.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>530171885.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-113564047968.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>39570170000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>38605278900.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16630832450.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>73848265.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2533825276.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-186232042.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31142995348.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-59043475356.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>65651853282.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-65464199.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-143048554.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3910613635.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>92827919.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6777002315.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>241074761.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2037656306.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>886442860.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4735139711.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-66640868382.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>39850587826.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-8784844248.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-8465503897.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6756827989.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>17141667840.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3470612483.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7058853023.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4622912928.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18710267351.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1200605004.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3048682388.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1292866570.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>19639190434.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1145131122.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-27547640825.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-893889553.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>29008341712.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1762827361.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-10985581794.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1256980982.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>33806465452.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1370354915.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-13805672129.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-17686044833.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17091324697.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-20826666423.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1417352870.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1467942966.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>13316240831.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1197853463.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-945988880.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-25178891258.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>21693805100.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>28710319167.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2300914748.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1379110360.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>537973120.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>519665450.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-479733210.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-94585990.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1127894130.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1676091300.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-254276410.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-472146320.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-208561500.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1238123680.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-537896840.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-314764810.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-191030460.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5176170350.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4333459340.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-280944430.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>241642080.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-7908874550.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5823289670.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6104826640.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9024602430.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -24738,54 +24941,55 @@
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24825,54 +25029,55 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -24912,54 +25117,55 @@
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24999,69 +25205,68 @@
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -25075,232 +25280,236 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-8270374407.0</v>
       </c>
       <c r="O12">
+        <v>-8270374407.0</v>
+      </c>
+      <c r="P12">
         <v>-5713739693.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>177623833764.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>36849196021.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60707515989.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68306857141.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-20889099755.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-150422442304.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-19037026825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53118419204.0</v>
       </c>
       <c r="X12">
         <v>-53118419204.0</v>
       </c>
       <c r="Y12">
+        <v>-53118419204.0</v>
+      </c>
+      <c r="Z12">
         <v>3750482829.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9434110652.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36324803436.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-2902482084.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7642379490.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-9390540591.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-13996855031.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-19160172405.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25340,203 +25549,207 @@
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>4805939.0</v>
+      </c>
+      <c r="C14">
         <v>4805940.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5660494.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5660000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>7246000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>5515122.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6415165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6415164.0</v>
       </c>
       <c r="M14">
         <v>6415164.0</v>
       </c>
       <c r="N14">
         <v>6415164.0</v>
       </c>
       <c r="O14">
+        <v>6415164.0</v>
+      </c>
+      <c r="P14">
         <v>7927607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7946148.0</v>
       </c>
       <c r="Q14">
         <v>7946148.0</v>
       </c>
       <c r="R14">
         <v>7946148.0</v>
       </c>
       <c r="S14">
+        <v>7946148.0</v>
+      </c>
+      <c r="T14">
         <v>10546307.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-313155.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20288487.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12650808.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15822007.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15347421.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15110129.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15110131.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>49210915.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20377126.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19371439.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19174163.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31698136.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22245400.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>21380833.0</v>
       </c>
-      <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>51148749.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26665789.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>87169424.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -25576,265 +25789,269 @@
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>121001362057.0</v>
+      </c>
+      <c r="C16">
         <v>120720923440.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>128760612939.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>304631180000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73305470305.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34529657393.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33999485508.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>147563533000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>107993363314.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>69388084414.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52757251964.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52683403699.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50149578423.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50335810465.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19192815117.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>78236290473.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12584437191.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12649901390.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12792949944.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8882336309.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8789508390.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2012506075.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1771431314.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3809087620.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2922644760.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7657784471.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>74298652853.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34448065027.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>43232909275.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>51698413172.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>58455241161.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>41313573321.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>44784185804.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>51843038827.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56465951755.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>37755684404.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>38956289408.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>42004971796.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>43297838366.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23658647932.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24803779054.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>52351419879.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53245309432.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24236967720.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>25999795081.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36985376875.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>38242357857.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4435892405.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5806247320.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19611919449.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>37297964282.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20206639585.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>41033306008.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>42450658877.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>43918601843.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>30602361012.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>31800214475.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>32746203355.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57925094613.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>36231289513.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7520970346.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>9821885094.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>11200995454.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25874,412 +26091,419 @@
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-239302573.0</v>
+      </c>
+      <c r="C18">
         <v>943020650.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>86977667.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1068069000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-316477221.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3025989.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-278967167.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1414207000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-103284543.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>349797024.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-322858467.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2468219879.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-185028067.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-143161499.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5075917855.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-177906836301.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7946148.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-142430462.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-777911008.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4003914909.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-441586507.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>241642075.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2036984879.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4777292842.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4722776051.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9024602431.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15237922217.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8760763413.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8464062401.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6753125178.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-6384260870.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3434209102.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-7098582795.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-4636957719.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5902930950.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1205037623.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3048320918.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1286770878.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1928234482.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1143486095.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-27547881606.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-864277339.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-985013436.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1772242444.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-10987016683.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1259725564.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-983239328.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1368529247.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-13816037878.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-17682024227.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-21587834093.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1701931639.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1545034844.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1470340285.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-24515792998.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1227500177.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-946628153.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1702636278.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-612172239.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-65054235182.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2302584729.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1379110360.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>8991787574.0</v>
+      </c>
+      <c r="C19">
         <v>-8991787574.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-297841881058.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>230563226191.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>39054635300.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>0.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-116517961403.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>44887841656.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>38361553939.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>15415075606.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>411533336.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2184949972.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>13156750.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>31287424600.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2388907033.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65797505848.0</v>
       </c>
       <c r="Q19">
         <v>65797505848.0</v>
       </c>
       <c r="R19">
         <v>65797505848.0</v>
       </c>
       <c r="S19">
+        <v>65797505848.0</v>
+      </c>
+      <c r="T19">
         <v>4688954040.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5956939522.0</v>
       </c>
       <c r="V19">
         <v>5956939522.0</v>
       </c>
       <c r="W19">
         <v>5956939522.0</v>
       </c>
       <c r="X19">
         <v>5956939522.0</v>
       </c>
       <c r="Y19">
+        <v>5956939522.0</v>
+      </c>
+      <c r="Z19">
         <v>0.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-66323262617.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>24616204000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-24136462.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
-        <v>23531389000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF19">
         <v>23531389000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>23531389000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26319,54 +26543,55 @@
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -26406,870 +26631,881 @@
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-10094418542.0</v>
+      </c>
+      <c r="C22">
         <v>-69912145347.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>33321139589.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16346772000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33913759411.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30003407675.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>112711840451.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-83572587317.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-71388467951.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6163718386.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2472228299.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>32106472787.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8078604754.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-19333119004.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5070985248.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-177914782449.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-36921076518.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-60857892599.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-69095314456.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16885498001.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>149960567310.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19266018092.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>51065612318.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-17124787304.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8485428744.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-9810119679.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-21136092134.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5878658455.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-16119932796.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2618241250.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7597276025.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>15767037903.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1238060008.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11999845388.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6106269242.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6635172293.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-10271697356.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10090298982.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-39653705403.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>28041942294.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>32217155245.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>17397518426.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>23180740717.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-48983042529.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-62758583353.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>91756154336.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>18438649973.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>22588810823.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>70090784930.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>96230868852.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-70810576046.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-19774348418.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>123057082497.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>136314557805.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-5174027376.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>43164704278.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-8248516414.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>90590997784.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-21620462721.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9729434747.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-740054059.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>8955543525.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>45506960300.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>29589347300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9161779000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>48718765500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>36787977000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14861598600.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>9789735300.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>498235900.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19839246000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>41954058600.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>42932891800.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>9795771400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11512000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3866000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8114000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7160000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8802000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11535000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4873000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9163000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4481000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>15415075606.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>411533336.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2184949972.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-13156750.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31287424600.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5713739693.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>65810419486.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-71880497.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>54000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4689283240.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4097494511.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7218791522.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5206.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-5695000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-66323262617.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24616204000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-24136462.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>23515009000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-63320000.0</v>
       </c>
-      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>24616204000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-24544873.0</v>
       </c>
-      <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>21539178500.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-130000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-30000000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>30461706916.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-173473916.0</v>
       </c>
-      <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>34781207354.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1429991.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2984111.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>683.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>38679226298.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-20085082390.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1212709.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-38356855.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>37800076726.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17843914.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12442073.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-23562443800.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>22880957410.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>93748024309.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1669981.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-7150000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>486342111.0</v>
+      </c>
+      <c r="C24">
         <v>-8991787574.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>122990653173.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>230563226000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>37468073.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19527317650.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>106120700.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-21436466000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14586077079.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3902687250.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2596382226.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>101082.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13156750.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31287424600.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2995000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>63646985977.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>260050.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>54000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-24570800.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>97494511.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1261852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5206.0</v>
       </c>
       <c r="W24">
         <v>5206.0</v>
       </c>
       <c r="X24">
+        <v>5206.0</v>
+      </c>
+      <c r="Y24">
         <v>-5695000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5206.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-57656618820.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>24616204000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-24136462.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>23531389000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-63320000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>24622271600.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-6067600.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>21539178500.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-30000000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>30543652416.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-173473916.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>34788318854.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1429991.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2984111.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>683.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>38679226298.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-19983653920.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1212709.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>34000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>37799267107.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>29646714.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>639273.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>23179488319.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>16530040.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1669981.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>9850310030.0</v>
+      </c>
+      <c r="C25">
         <v>70850360057.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-33239822416.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-15284364000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-316477221.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3025989.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-278967167.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1406961000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>80763558096.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5819436484.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2801501931.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-29644668072.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8270047985.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-143161499.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-5078912855.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>177906836301.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36913130370.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-142430462.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-777911008.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4003914909.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-441586507.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>241642075.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2036984879.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>17124787304.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4722776051.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-9024602431.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15237922217.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5878658455.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-8464062401.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6753125178.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-6367880870.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-15767037903.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7098582795.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4636957719.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-5902930950.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6635172293.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3048320918.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1286770878.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1928234482.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1013486095.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-27517881606.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-864277339.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-23180740717.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>48983042529.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-10987016683.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1259725564.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-976127828.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1368529247.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-13816037878.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-17682024227.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-21587834093.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1600503169.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1545034844.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1431949430.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5174027376.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1215697377.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-958430953.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1640192478.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-313641330.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-65017151846.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2302584729.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1371960360.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -27309,54 +27545,55 @@
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27396,559 +27633,567 @@
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-2184949972.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13156750.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19189957505.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5713739693.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>177749104268.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71880497.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>683.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-873510980.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>93748024309.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-239302573.0</v>
+      </c>
+      <c r="C29">
         <v>943020650.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>86977667.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1068069000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-316477221.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3025989.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-278967167.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1414207000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9375090145.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>349797024.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-322858467.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2468219879.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-185028067.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-143161499.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5078912855.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-177906836301.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7946148.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-142430462.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-777911008.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4003914909.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-441586507.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>241642075.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2036984879.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4771597842.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4722776051.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-9024602431.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15237922217.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8760763413.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8464062401.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6753125178.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6367880870.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3370889102.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7098582795.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4636957719.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5902930950.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1186560350.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3048320918.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1286770878.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1928234482.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1013486095.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-27517881606.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-864277339.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-903067936.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1553167444.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-10987016683.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-1259725564.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-976127828.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1368529247.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-13816037878.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-17682024227.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-21587834093.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1600503169.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1545034844.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1431949430.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-24516602617.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1215697377.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-958430953.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1640192478.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-313641330.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-65017151846.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2302584729.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1371960360.0</v>
       </c>
-      <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>486342111.0</v>
+      </c>
+      <c r="C30">
         <v>-8991787574.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-174851227885.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>230563226000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39054635300.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19527317650.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-116517961403.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44887842000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28898551086.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15415075606.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>411533336.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2184949972.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13156750.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>31287424600.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-58411083993.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65810419486.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>260050.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>54000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4689283240.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4097494511.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7218791522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5206.0</v>
       </c>
       <c r="W30">
         <v>5206.0</v>
       </c>
       <c r="X30">
+        <v>5206.0</v>
+      </c>
+      <c r="Y30">
         <v>-5695000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5206.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-57656618817.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24616204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24136462.0</v>
       </c>
       <c r="AC30">
         <v>-24136462.0</v>
       </c>
       <c r="AD30">
         <v>-24136462.0</v>
       </c>
       <c r="AE30">
+        <v>-24136462.0</v>
+      </c>
+      <c r="AF30">
         <v>23515009000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-63320000.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>24616204000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-24544873.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>21539178500.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-130000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-30000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>30461706916.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-173473916.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>34781207354.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1429991.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2984111.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>683.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38679226298.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-20085082390.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1212709.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-38356855.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>37800076726.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17843914.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12442073.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-23562443800.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22880957410.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-20553296.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1669981.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7150000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>