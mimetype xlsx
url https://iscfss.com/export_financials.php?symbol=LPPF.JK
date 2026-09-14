--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1874,51 +1877,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>15586000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>17531000000.0</v>
+      </c>
       <c r="D16">
         <v>33116000000.0</v>
       </c>
       <c r="E16">
         <v>84817000000.0</v>
       </c>
       <c r="F16">
         <v>47126000000.0</v>
       </c>
       <c r="G16">
         <v>13552000000.0</v>
       </c>
       <c r="H16">
         <v>6759000000.0</v>
       </c>
       <c r="I16">
         <v>27376000000.0</v>
       </c>
       <c r="J16">
         <v>38370000000.0</v>
       </c>
       <c r="K16">
         <v>70793000000.0</v>
       </c>
       <c r="L16">
@@ -2406,51 +2411,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>4140116000000.0</v>
+        <v>2121666000000.0</v>
       </c>
       <c r="C28">
         <v>2444344000000.0</v>
       </c>
       <c r="D28">
         <v>3092872000000.0</v>
       </c>
       <c r="E28">
         <v>2578813000000.0</v>
       </c>
       <c r="F28">
         <v>2139064000000.0</v>
       </c>
       <c r="G28">
         <v>3336575000000.0</v>
       </c>
       <c r="H28">
         <v>-1172506000000.0</v>
       </c>
       <c r="I28">
         <v>-1184080000000.0</v>
       </c>
       <c r="J28">
         <v>-1582817000000.0</v>
       </c>
@@ -3067,51 +3072,51 @@
       </c>
       <c r="Z38">
         <v>9880000000.0</v>
       </c>
       <c r="AA38">
         <v>20194000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>183776000000.0</v>
       </c>
       <c r="C39">
         <v>105472000000.0</v>
       </c>
       <c r="D39">
         <v>87786000000.0</v>
       </c>
       <c r="E39">
         <v>131182000000.0</v>
       </c>
       <c r="F39">
-        <v>68622000000.0</v>
+        <v>79677000000.0</v>
       </c>
       <c r="G39">
         <v>119705000000.0</v>
       </c>
       <c r="H39">
         <v>392187000000.0</v>
       </c>
       <c r="I39">
         <v>410271000000.0</v>
       </c>
       <c r="J39">
         <v>251172000000.0</v>
       </c>
       <c r="K39">
         <v>192795000000.0</v>
       </c>
       <c r="L39">
         <v>279160000000.0</v>
       </c>
       <c r="M39">
         <v>331318000000.0</v>
       </c>
       <c r="N39">
         <v>174255000000.0</v>
       </c>
@@ -3131,51 +3136,51 @@
         <v>1159098721.0</v>
       </c>
       <c r="T39">
         <v>1616074064.0</v>
       </c>
       <c r="U39">
         <v>2081857854.0</v>
       </c>
       <c r="V39">
         <v>2135626802.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>634126000000.0</v>
       </c>
       <c r="C40">
-        <v>545727000000.0</v>
+        <v>668191000000.0</v>
       </c>
       <c r="D40">
         <v>1330445000000.0</v>
       </c>
       <c r="E40">
         <v>1342595000000.0</v>
       </c>
       <c r="F40">
         <v>1150635000000.0</v>
       </c>
       <c r="G40">
         <v>1182962000000.0</v>
       </c>
       <c r="H40">
         <v>2148899000000.0</v>
       </c>
       <c r="I40">
         <v>2078802000000.0</v>
       </c>
       <c r="J40">
         <v>2002851000000.0</v>
       </c>
       <c r="K40">
         <v>1891270000000.0</v>
       </c>
@@ -3759,51 +3764,51 @@
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>4588391000000.0</v>
+        <v>2569941000000.0</v>
       </c>
       <c r="C51">
         <v>2843126000000.0</v>
       </c>
       <c r="D51">
         <v>3600503000000.0</v>
       </c>
       <c r="E51">
         <v>2933094000000.0</v>
       </c>
       <c r="F51">
         <v>2800455000000.0</v>
       </c>
       <c r="G51">
         <v>3860529000000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51">
         <v>689169000000.0</v>
       </c>
       <c r="N51">
@@ -4479,562 +4484,568 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>598511000000.0</v>
+      </c>
+      <c r="C2">
         <v>2179542000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1306065000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>715576000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>667016000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2586249000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1036596000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>701285000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>670932000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>680467000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>270344000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132510000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>673080000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1037100000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>404347000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>93892000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>728382000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>852605000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>326740000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>47319000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>105939000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1043140000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151439000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44869000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>297222000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>933733000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>393254000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>343774000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>118105000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>758606000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>555324000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>307392000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2638172000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>647290000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>497340000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>322033000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2927299000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>469189000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>588009000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>183600000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>602787000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>204414000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>409186000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>978118000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2013732000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>980646000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>294340000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>821663000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1616269000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>881191000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1265953000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>730003000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1394427000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>780537000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1054745000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>662555000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1074566000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>621969000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>891198000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>584472000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>846647000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>489626000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>718478000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>894495000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>768724000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>743142000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>904593000000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5083,52 +5094,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5177,141 +5189,142 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-194479000000.0</v>
+      </c>
+      <c r="C5">
         <v>-83823000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-127503000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-94743000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>94537000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43783000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-80183000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-47423000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-51063000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>47217000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39937000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>61777000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-155167000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-131143000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-32843000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29203000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-40123000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>76357000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>83637000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>334797000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>440357000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>109117000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3556995000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3607955000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3591683000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3591683150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3591683000000.0</v>
       </c>
       <c r="AB5">
         <v>-3591683000000.0</v>
       </c>
       <c r="AC5">
         <v>-3591683000000.0</v>
       </c>
       <c r="AD5">
-        <v>-3571934000000.0</v>
+        <v>-3591683000000.0</v>
       </c>
       <c r="AE5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AF5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AG5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AH5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AI5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AJ5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AK5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AL5">
         <v>-3571934000000.0</v>
       </c>
@@ -5336,93 +5349,96 @@
       <c r="AS5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AT5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AU5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AV5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AW5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AX5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AY5">
         <v>-3571934000000.0</v>
       </c>
       <c r="AZ5">
         <v>-3571934000000.0</v>
       </c>
       <c r="BA5">
-        <v>-3767126000000.0</v>
+        <v>-3571934000000.0</v>
       </c>
       <c r="BB5">
         <v>-3767126000000.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>-3767126000000.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5471,129 +5487,132 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>2385180000000.0</v>
+      </c>
+      <c r="C7">
         <v>2432548000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2569941000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>2510936000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2691710000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2843126000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2691146000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2790347000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2948402000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3050500000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2754539000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2821573000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2877727000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2933094000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2850078000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2646357000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2809243000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2800455000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2797528000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2794872000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2802560000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2849529000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3235850000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3488349000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3549062000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5613,114 +5632,117 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
-        <v>243673000000.0</v>
+        <v>240573000000.0</v>
       </c>
       <c r="C8">
         <v>243673000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>243673000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
-        <v>243774000000.0</v>
+        <v>243673000000.0</v>
       </c>
       <c r="G8">
         <v>243774000000.0</v>
       </c>
       <c r="H8">
         <v>243774000000.0</v>
       </c>
       <c r="I8">
         <v>243774000000.0</v>
       </c>
       <c r="J8">
-        <v>243874000000.0</v>
+        <v>243774000000.0</v>
       </c>
       <c r="K8">
         <v>243874000000.0</v>
       </c>
       <c r="L8">
         <v>243874000000.0</v>
       </c>
       <c r="M8">
         <v>243874000000.0</v>
       </c>
       <c r="N8">
-        <v>254287000000.0</v>
+        <v>243874000000.0</v>
       </c>
       <c r="O8">
         <v>254287000000.0</v>
       </c>
       <c r="P8">
         <v>254287000000.0</v>
       </c>
       <c r="Q8">
-        <v>280461000000.0</v>
+        <v>254287000000.0</v>
       </c>
       <c r="R8">
         <v>280461000000.0</v>
       </c>
       <c r="S8">
         <v>280461000000.0</v>
       </c>
       <c r="T8">
         <v>280461000000.0</v>
       </c>
       <c r="U8">
         <v>280461000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>280461000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5745,123 +5767,124 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>-3630027000000.0</v>
       </c>
       <c r="E9">
         <v>-3630027000000.0</v>
       </c>
       <c r="F9">
-        <v>-3629966000000.0</v>
+        <v>-3630027000000.0</v>
       </c>
       <c r="G9">
         <v>-3629966000000.0</v>
       </c>
       <c r="H9">
         <v>-3629966000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>-3629966000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>-3629906000000.0</v>
       </c>
       <c r="N9">
-        <v>-3623658000000.0</v>
+        <v>-3629906000000.0</v>
       </c>
       <c r="O9">
         <v>-3623658000000.0</v>
       </c>
       <c r="P9">
         <v>-3623658000000.0</v>
       </c>
       <c r="Q9">
-        <v>-3607955000000.0</v>
+        <v>-3623658000000.0</v>
       </c>
       <c r="R9">
         <v>-3607955000000.0</v>
       </c>
       <c r="S9">
         <v>-3607955000000.0</v>
       </c>
       <c r="T9">
         <v>-3607955000000.0</v>
       </c>
       <c r="U9">
         <v>-3607955000000.0</v>
       </c>
       <c r="V9">
         <v>-3607955000000.0</v>
       </c>
       <c r="W9">
         <v>-3607955000000.0</v>
       </c>
       <c r="X9">
         <v>-3607955000000.0</v>
       </c>
       <c r="Y9">
-        <v>-3591683000000.0</v>
+        <v>-3607955000000.0</v>
       </c>
       <c r="Z9">
         <v>-3591683000000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>-3591683000000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
@@ -5881,324 +5904,328 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>240076000000.0</v>
+      </c>
+      <c r="C10">
         <v>2508517000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>448275000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>121102000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>190014000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2834410000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>398782000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>137268000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>211287000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>852604000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>507631000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>194206000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>322475000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>369266000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>354281000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>212913000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>135930000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>507041000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>661391000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>468550000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1018823000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>294557000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>523954000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1008706000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1438689000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1458598000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1172506000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>632563000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>785735000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>673077000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1184080000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>798723000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2502210000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1106342000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1582817000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>593054000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2550264000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1002996000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1712844000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>671149000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1802746000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>535838000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>946658000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>659770000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>693494000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>419760000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>785895000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>468503000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>531690000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>404177000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>797796000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>276063000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>326613000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>346814000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1039059000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>527255000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>340412000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>363823000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>918974000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>637355000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>344081000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>360641000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>956105000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1118777000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>562440000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>338517000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>360159000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>354520400.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1021788500.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>610660400.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>822056400.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>861389400.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>563356000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>521840300.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>705904100.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>609416900.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>587816700.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>931283500.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>746185600.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>922067600.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1350109600.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>335615900.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>578234900.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2428137900.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>998923400.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6915049200.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5223028100.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>24013478500.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5440160400.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6479653600.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6247,351 +6274,355 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>240076000000.0</v>
+      </c>
+      <c r="C12">
         <v>2508517000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>448275000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>121102000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>190014000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2834410000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>398782000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>137268000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>211287000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>852604000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>507631000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>194206000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>322475000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>369266000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>354281000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>212913000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>135930000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>507041000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>661391000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>468550000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1018823000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>294557000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>523954000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1008706000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1438689000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1458598000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1172506000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>632563000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>785735000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>673077000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1184080000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>798723000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2502210000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1106342000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1582817000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>593054000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2550264000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1002996000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1712844000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>671149000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1802746000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>535838000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>946658000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>659770000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>693494000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>419760000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>785895000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>468503000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>531690000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>404177000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>797796000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>276063000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>326613000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>346814000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1039059000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>527255000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>340412000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>363823000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>918974000000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>243673000000.0</v>
+        <v>240573000000.0</v>
       </c>
       <c r="C13">
         <v>243673000000.0</v>
       </c>
       <c r="D13">
         <v>243673000000.0</v>
       </c>
       <c r="E13">
         <v>243673000000.0</v>
       </c>
       <c r="F13">
-        <v>243774000000.0</v>
+        <v>243673000000.0</v>
       </c>
       <c r="G13">
         <v>243774000000.0</v>
       </c>
       <c r="H13">
         <v>243774000000.0</v>
       </c>
       <c r="I13">
         <v>243774000000.0</v>
       </c>
       <c r="J13">
-        <v>243874000000.0</v>
+        <v>243774000000.0</v>
       </c>
       <c r="K13">
         <v>243874000000.0</v>
       </c>
       <c r="L13">
         <v>243874000000.0</v>
       </c>
       <c r="M13">
         <v>243874000000.0</v>
       </c>
       <c r="N13">
-        <v>254287000000.0</v>
+        <v>243874000000.0</v>
       </c>
       <c r="O13">
         <v>254287000000.0</v>
       </c>
       <c r="P13">
         <v>254287000000.0</v>
       </c>
       <c r="Q13">
-        <v>280461000000.0</v>
+        <v>254287000000.0</v>
       </c>
       <c r="R13">
         <v>280461000000.0</v>
       </c>
       <c r="S13">
         <v>280461000000.0</v>
       </c>
       <c r="T13">
         <v>280461000000.0</v>
       </c>
       <c r="U13">
         <v>280461000000.0</v>
       </c>
       <c r="V13">
         <v>280461000000.0</v>
       </c>
       <c r="W13">
         <v>280461000000.0</v>
       </c>
       <c r="X13">
         <v>280461000000.0</v>
       </c>
       <c r="Y13">
-        <v>325040000000.0</v>
+        <v>280461000000.0</v>
       </c>
       <c r="Z13">
         <v>325040000000.0</v>
       </c>
       <c r="AA13">
         <v>325040000000.0</v>
       </c>
       <c r="AB13">
         <v>325040000000.0</v>
       </c>
       <c r="AC13">
         <v>325040000000.0</v>
       </c>
       <c r="AD13">
-        <v>386794000000.0</v>
+        <v>325040000000.0</v>
       </c>
       <c r="AE13">
         <v>386794000000.0</v>
       </c>
       <c r="AF13">
         <v>386794000000.0</v>
       </c>
       <c r="AG13">
         <v>386794000000.0</v>
       </c>
       <c r="AH13">
         <v>386794000000.0</v>
       </c>
       <c r="AI13">
         <v>386794000000.0</v>
       </c>
       <c r="AJ13">
         <v>386794000000.0</v>
       </c>
       <c r="AK13">
         <v>386794000000.0</v>
       </c>
       <c r="AL13">
         <v>386794000000.0</v>
       </c>
@@ -6661,51 +6692,51 @@
       <c r="BH13">
         <v>386794000000.0</v>
       </c>
       <c r="BI13">
         <v>386794000000.0</v>
       </c>
       <c r="BJ13">
         <v>386794000000.0</v>
       </c>
       <c r="BK13">
         <v>386794000000.0</v>
       </c>
       <c r="BL13">
         <v>386794000000.0</v>
       </c>
       <c r="BM13">
         <v>386794000000.0</v>
       </c>
       <c r="BN13">
         <v>386794000000.0</v>
       </c>
       <c r="BO13">
         <v>386794000000.0</v>
       </c>
       <c r="BP13">
-        <v>121528512000.0</v>
+        <v>386794000000.0</v>
       </c>
       <c r="BQ13">
         <v>121528512000.0</v>
       </c>
       <c r="BR13">
         <v>121528512000.0</v>
       </c>
       <c r="BS13">
         <v>121528512000.0</v>
       </c>
       <c r="BT13">
         <v>121528512000.0</v>
       </c>
       <c r="BU13">
         <v>121528512000.0</v>
       </c>
       <c r="BV13">
         <v>121528512000.0</v>
       </c>
       <c r="BW13">
         <v>121528512000.0</v>
       </c>
       <c r="BX13">
         <v>121528512000.0</v>
       </c>
@@ -6729,150 +6760,153 @@
       </c>
       <c r="CE13">
         <v>121528512000.0</v>
       </c>
       <c r="CF13">
         <v>121528512000.0</v>
       </c>
       <c r="CG13">
         <v>121528512000.0</v>
       </c>
       <c r="CH13">
         <v>121528512000.0</v>
       </c>
       <c r="CI13">
         <v>121528512000.0</v>
       </c>
       <c r="CJ13">
         <v>121528512000.0</v>
       </c>
       <c r="CK13">
         <v>121528512000.0</v>
       </c>
       <c r="CL13">
         <v>121528512000.0</v>
       </c>
+      <c r="CM13">
+        <v>121528512000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>2234438000.0</v>
+      </c>
+      <c r="C14">
         <v>2227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227279000.0</v>
       </c>
       <c r="D14">
         <v>2227279000.0</v>
       </c>
       <c r="E14">
-        <v>2258000000.0</v>
+        <v>2227279000.0</v>
       </c>
       <c r="F14">
         <v>2258000000.0</v>
       </c>
       <c r="G14">
+        <v>2258000000.0</v>
+      </c>
+      <c r="H14">
         <v>2259000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2259293000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2259279280.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259292880.0</v>
       </c>
       <c r="L14">
         <v>2259292880.0</v>
       </c>
       <c r="M14">
+        <v>2259292880.0</v>
+      </c>
+      <c r="N14">
         <v>2259000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2456000000.0</v>
       </c>
       <c r="P14">
         <v>2456000000.0</v>
       </c>
       <c r="Q14">
         <v>2456000000.0</v>
       </c>
       <c r="R14">
         <v>2456000000.0</v>
       </c>
       <c r="S14">
-        <v>2630000000.0</v>
+        <v>2456000000.0</v>
       </c>
       <c r="T14">
         <v>2630000000.0</v>
       </c>
       <c r="U14">
         <v>2630000000.0</v>
       </c>
       <c r="V14">
         <v>2630000000.0</v>
       </c>
       <c r="W14">
         <v>2630000000.0</v>
       </c>
       <c r="X14">
         <v>2630000000.0</v>
       </c>
       <c r="Y14">
-        <v>2638000000.0</v>
+        <v>2630000000.0</v>
       </c>
       <c r="Z14">
         <v>2638000000.0</v>
       </c>
       <c r="AA14">
         <v>2638000000.0</v>
       </c>
       <c r="AB14">
         <v>2638000000.0</v>
       </c>
       <c r="AC14">
-        <v>2839000000.0</v>
+        <v>2638000000.0</v>
       </c>
       <c r="AD14">
         <v>2839000000.0</v>
       </c>
       <c r="AE14">
         <v>2839000000.0</v>
       </c>
       <c r="AF14">
         <v>2839000000.0</v>
       </c>
       <c r="AG14">
-        <v>2917000000.0</v>
+        <v>2839000000.0</v>
       </c>
       <c r="AH14">
         <v>2917000000.0</v>
       </c>
       <c r="AI14">
         <v>2917000000.0</v>
       </c>
       <c r="AJ14">
         <v>2917000000.0</v>
       </c>
       <c r="AK14">
         <v>2917000000.0</v>
       </c>
       <c r="AL14">
         <v>2917000000.0</v>
       </c>
       <c r="AM14">
         <v>2917000000.0</v>
       </c>
       <c r="AN14">
         <v>2917000000.0</v>
       </c>
       <c r="AO14">
         <v>2917000000.0</v>
       </c>
@@ -6900,97 +6934,100 @@
       <c r="AW14">
         <v>2917000000.0</v>
       </c>
       <c r="AX14">
         <v>2917000000.0</v>
       </c>
       <c r="AY14">
         <v>2917000000.0</v>
       </c>
       <c r="AZ14">
         <v>2917000000.0</v>
       </c>
       <c r="BA14">
         <v>2917000000.0</v>
       </c>
       <c r="BB14">
         <v>2917000000.0</v>
       </c>
       <c r="BC14">
         <v>2917000000.0</v>
       </c>
       <c r="BD14">
         <v>2917000000.0</v>
       </c>
       <c r="BE14">
+        <v>2917000000.0</v>
+      </c>
+      <c r="BF14">
         <v>2917918080.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2917000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2917918080.0</v>
       </c>
       <c r="BH14">
         <v>2917918080.0</v>
       </c>
       <c r="BI14">
         <v>2917918080.0</v>
       </c>
       <c r="BJ14">
+        <v>2917918080.0</v>
+      </c>
+      <c r="BK14">
         <v>6168960.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7039,216 +7076,226 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>24029000000.0</v>
+      </c>
+      <c r="D16">
         <v>15586000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13690000000.0</v>
       </c>
-      <c r="E16"/>
-[...1 lines deleted...]
-      <c r="G16"/>
+      <c r="F16">
+        <v>20673000000.0</v>
+      </c>
+      <c r="G16">
+        <v>24218000000.0</v>
+      </c>
       <c r="H16">
+        <v>17531000000.0</v>
+      </c>
+      <c r="I16">
         <v>40759000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48740000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>47583000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33116000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>84645000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>82293000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84708000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84817000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>82798000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>72093000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>58934000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>47126000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>58906000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>167583000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26931000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>52513000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28340000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23699000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56196000000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>79337000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>206435000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>80550000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>134197000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>295390000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>127180000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>144691000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>129505000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>106659000000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>87682000000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>24568000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>192199000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>191417000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>128285000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7297,52 +7344,53 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7391,52 +7439,53 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7485,52 +7534,53 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7577,847 +7627,856 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
-      <c r="CK20">
+      <c r="CK20"/>
+      <c r="CL20">
         <v>200402100.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>207824400.0</v>
       </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>2589571000000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>1042000000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>200402100.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>207824400.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>682161000000.0</v>
+      </c>
+      <c r="C22">
         <v>793841000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>954753000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>739137000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>703623000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>787564000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>727549000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>603392000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>707290000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1063012000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>792781000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>876135000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>943972000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1533793000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>896012000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>769017000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>808077000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1366337000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>746771000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>794486000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>819803000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1311762000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>889484000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1314409000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1613735000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1822588000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1098516000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1250226000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1526517000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1782450000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1290570000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1234734000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1304365000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1314000000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1005484000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1062490000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1225665000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1168626000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>995276000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>940132000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1325870000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1002382000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1007811000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>997328000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1538249000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1031972000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>955231000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>839372000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1239671000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>712254000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>723809000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>649261000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>955918000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>537516000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>519601000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>496237000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>721859000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>424068000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>462013000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>418792000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>542467000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>351107000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>400784000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>400022000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>477100000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>324984000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>364063000000.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>4369056000000.0</v>
+      </c>
+      <c r="C23">
         <v>6824730000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5138629000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4503973000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4797860000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7502862000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5140751000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4743076000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5088077000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6564794000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5880396000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5518889000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5582497000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6361637000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5750217000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5449789000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5235510000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6291642000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5851229000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5775648000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6700199000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6318788000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6319074000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7443364000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8680864000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9216040000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4832910000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4730217000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5220296000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5265108000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5036396000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5005256000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6711376000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5414280000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5427426000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4261629000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6313525000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4511031000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4858878000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3775608000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5288587000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3596399000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3889291000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3603188000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4115054000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3132096000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3408372000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2922016000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3349988000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2557872000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2936882000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2411082000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2741044000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2262271000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2929752000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2406507000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2393916000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1798724000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2422472000000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>411563000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>410191000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>615268000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>819771000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1502519000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1566531000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1887959000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1907141000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2307396000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2475161000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2701248000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2946456000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2802633000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3152257000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3216373000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2349549000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2364621000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2733774000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2844078000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3061500000000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>4250000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5450000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>6650000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>7850000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>9050000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>10250000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>11450000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>12650000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>13850000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>15050000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>16250000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>17450000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>22650000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000000.0</v>
       </c>
       <c r="CE24">
         <v>5000000000.0</v>
       </c>
       <c r="CF24">
+        <v>5000000000.0</v>
+      </c>
+      <c r="CG24">
         <v>6000000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>30250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36250000000.0</v>
       </c>
       <c r="CI24">
         <v>36250000000.0</v>
       </c>
       <c r="CJ24">
+        <v>36250000000.0</v>
+      </c>
+      <c r="CK24">
         <v>64750000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>6500000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>8000000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2018450000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1860922000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1983027000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2152494000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2305838000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2159400000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2258614000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2323866000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2393172000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2471025000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2353632000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2152082000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2324980000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2364932000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2378829000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2360388000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1937633000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2404695000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2797852000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3023552000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3113203000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -8437,91 +8496,92 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>288033000000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>769773000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8535,52 +8595,53 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8629,339 +8690,345 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>2250104000000.0</v>
+      </c>
+      <c r="C28">
         <v>-75969000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4140116000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2568165000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2595922000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-142700000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2444344000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2768877000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2979060000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2095798000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3092872000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3560333000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3649098000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2658461000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2578813000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2767165000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2510427000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2302202000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2139064000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2328978000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1776049000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2988003000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3336575000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3668144000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4116660000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3710464000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1172506000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-157563000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-685735000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-273077000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1184080000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-798723000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2502210000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1106342000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1582817000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-593054000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2550264000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1002996000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1712844000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-671149000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1802746000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-535838000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-946658000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>35938000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-32000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>271524000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-96726000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>797413000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1100698000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1098342000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>797884000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1611896000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1953506000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2172115000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1920037000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-527255000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-340412000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-363823000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2518230000000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>405479000000.0</v>
+      </c>
+      <c r="C29">
         <v>1008678000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>272905000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>648861000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1005515000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>325786000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>327268000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>512462000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>363989000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>580741000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1003518000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>989930000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>617486000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>580164000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>559186000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>378829000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>498039000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1005972000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1058757000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1386600000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>907528000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1592118000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2234153000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3118892000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2935807000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -8981,329 +9048,333 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>28749000000.0</v>
+      </c>
+      <c r="C30">
         <v>22945000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44269000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29387000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31230000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66812000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>44304000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27886000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>52233000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>270887000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62458000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>45115000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>55448000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>56522000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70704000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22853000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32327000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>29308000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41406000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28094000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35438000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>50148000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>80815000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>74758000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>96939000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>86281000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>112860000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>127946000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>259089000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>195270000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>154506000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>157541000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>188838000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>189182000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>151949000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>99459000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>114838000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>64435000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>94566000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>59973000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>122756000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>59592000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>76026000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>54892000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>106693000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50793000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>109381000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>63495000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>132481000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>113194000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>62932000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>74478000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>104849000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>95780000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>73574000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>37130000000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>467486000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>580164000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>429186000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>378829000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>498039000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1005972000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1058757000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1386600000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2162043000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>581118000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>793153000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1051892000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1315807000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1746627000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1679000000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1706275000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1780823000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1815828000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2488793000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9317,129 +9388,132 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-746254000000.0</v>
+      </c>
+      <c r="C32">
         <v>-148997000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-876195000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-1002506000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-228585000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-913066000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1170994000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1246353000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1136217000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1504947000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-1643243000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-1623179000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-1021787000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-909915000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1067070000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1120860000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1073772000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-556561000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-522188000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-492125000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1654541000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1246087000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-676785000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-674285000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-536790000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9459,262 +9533,266 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>3219680000000.0</v>
+      </c>
+      <c r="C33">
         <v>3389302000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3507556000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3391023000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3690989000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3714285000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3864644000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3825494000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3993930000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4283519000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4432366000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4270405000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4141434000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4232303000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4304269000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4266317000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4074626000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4313538000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4337746000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4389179000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4738837000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4502416000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4708861000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4767925000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5230057000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5438334000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2084129000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2159967000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2170087000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2094013000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2021988000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2422121000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2443422000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2432536000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2453677000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2267833000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2264594000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2034234000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1884826000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1824683000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1830820000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1743729000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1616350000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1587332000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1547828000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1360635000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1290865000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1240817000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1225154000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1203416000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1233815000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1226185000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1211099000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1168316000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1185532000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1126916000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1093298000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>858569000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>855137000000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9763,472 +9841,479 @@
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>2172947000000.0</v>
+      </c>
+      <c r="C35">
         <v>2231627000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2358456000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2192022000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2314622000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2480185000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2625792000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2542231000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2635115000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2783313000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2896681000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2623644000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2678325000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2743030000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2814190000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2770061000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2574937000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2741727000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2775213000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2808234000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2860112000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2420347000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2881656000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3297987000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3503880000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3585737000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>488444000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>523827000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>505110000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>492168000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>480757000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>528318000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>514918000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>499225000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>488617000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>447150000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>430707000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>417346000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>415281000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>384619000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>370643000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>360134000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>344110000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>359868000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>353738000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>750719000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>712261000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>916919000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1106534000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1774730000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1828073000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2129902000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2141403000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2531590000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2691079000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2890845000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3165026000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3101528000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3416580000000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>288164000000.0</v>
+      </c>
+      <c r="C36">
         <v>290835000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>298834000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>302335000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>499367000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>504470000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>505385000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>276306000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>286584000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>302164000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>312843000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1063696000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>782242000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>805345000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>838447000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>809105000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>794843000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>911629000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>927724000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1164037000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1303438000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2344376000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1024613000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>288178000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>316508000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>333586000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>572111000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>635142000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>666502000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>700203000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>679969000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1400413000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1429977000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1427247000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1415081000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1218054000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1229547000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>934581000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>784529000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>756973000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>754828000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>741368000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>657133000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>626800000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>598196000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>479588000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>471287000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>449054000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>445675000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>445454000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>452005000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>449295000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>425427000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>410746000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>422937000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>393436000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>373066000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>150013000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>173627000000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10277,1194 +10362,1206 @@
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>464997000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>459619000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>463883000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>468279000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>473832000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>438722000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>436827000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>368475000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>722389000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>691395000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>621406000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>574626000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>577843000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>571303000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>521234000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>576712000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>342552000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>574372000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>368524000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>399227000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>414865000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>650824000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>733489000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>800469000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>827187000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>772835000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>720422000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1018603000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1095560000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>943705000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>951209000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>888935000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>953077000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>896561000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>951622000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>864886000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>900660000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>897337000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1014363000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>909334000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>857127000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>831911000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>834891000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>737948000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>649199000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>650738000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>720317000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>665908000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>619105000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>640287000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>656095000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>614408000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>323147000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>352321000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>301787000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>371627000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>233807000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>352587000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>233360000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>522554000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>238939000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>227759000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2093575500.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1663318200.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2293271600.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1933396500.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2101966600.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1961267500.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1024423500.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2394963700.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2138432300.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2070631500.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2679364600.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2727651700.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2485869200.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2359149100.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2614474100.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2603847600.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2256132600.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2080486100.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2089364400.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2529141900.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>803287700.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>870662300.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>738398600.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>198390000000.0</v>
+      </c>
+      <c r="C39">
         <v>110125000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>183776000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>223324000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>182004000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>99791000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>105472000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>149036000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>126133000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>98873000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>87786000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>136471000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>125071000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>176001000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>131182000000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>193201000000.0</v>
+        <v>251712000000.0</v>
       </c>
       <c r="R39">
-        <v>85003000000.0</v>
+        <v>293778000000.0</v>
       </c>
       <c r="S39">
-        <v>68622000000.0</v>
+        <v>129428000000.0</v>
       </c>
       <c r="T39">
+        <v>79677000000.0</v>
+      </c>
+      <c r="U39">
         <v>106692000000.0</v>
       </c>
-      <c r="U39">
-[...1 lines deleted...]
-      </c>
       <c r="V39">
+        <v>109980000000.0</v>
+      </c>
+      <c r="W39">
         <v>174171000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>119705000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>302688000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>290371000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>430291000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>392187000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>595636000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>515907000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>551304000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>410271000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>418006000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>310283000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>424858000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>251172000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>257990000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>183436000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>259008000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>192795000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>302131000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>233068000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>283732000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>279160000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>325214000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>249365000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>289612000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>331318000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>349666000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>313310000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>183567000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>174255000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>249912000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>247414000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>209625000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>185560000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>256099000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>238347000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>152264000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>149218000000.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>636455000000.0</v>
+        <v>635461000000.0</v>
       </c>
       <c r="C40">
+        <v>612426000000.0</v>
+      </c>
+      <c r="D40">
         <v>634126000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>572648000000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>613046000000.0</v>
+        <v>672972000000.0</v>
       </c>
       <c r="G40">
-        <v>8439000000.0</v>
+        <v>704720000000.0</v>
       </c>
       <c r="H40">
+        <v>528196000000.0</v>
+      </c>
+      <c r="I40">
         <v>542333000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>583842000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2036283000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1545019000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1123966000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>504444000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1316878000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1342595000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1331846000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>756406000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1518631000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1150635000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1336954000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1700062000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1033610000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1182962000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1394952000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1266552000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1262790000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2155658000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1610556000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2556991000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1726148000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2106178000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1596907000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>986284000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1625135000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2041221000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1509978000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>939065000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1494792000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1962063000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1613455000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2935128000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1560957000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1916814000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>609245000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>507756000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>522413000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1800512000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>454876000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>481054000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>458550000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>419715000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>515595000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>474256000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>395730000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>440108000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>925580000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1773840000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1354644000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>403875000000.0</v>
       </c>
-      <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>349858000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>343165000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>416429000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>422855000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>416747000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>410281000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>429405000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>499724000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>482714000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>476961000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>500135000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>480328000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>472534000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>488444000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>523827000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>505110000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>492168000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>480757000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>528318000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1735359000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1998162000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2414192000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1846702000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1606920000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1789957000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2248729000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1852702000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3125028000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1759573000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2108800000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1237507000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1452274000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1115929000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1130811000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1015537000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>981135000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>832425000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>856621000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>825151000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>733086000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>812123000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>847443000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>747261000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>669222000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>748508000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>796483000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>756370000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>587618000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>603995000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>654115000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>503569000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>425769000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>402610000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>380319000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2430906400.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2421736400.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2467551900.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3109255000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3668090900.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2430833600.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2487770300.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3140921300.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2321720200.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2508714100.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1976354100.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2640364400.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1806068600.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2058020300.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1921088600.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>3113224000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1395779500.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1295429200.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1589664100.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2207072800.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1162063100.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1215395300.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1515623800.0</v>
       </c>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>-3692525000000.0</v>
+        <v>-3631887000000.0</v>
       </c>
       <c r="C42">
         <v>-3692525000000.0</v>
       </c>
       <c r="D42">
         <v>-3692525000000.0</v>
       </c>
       <c r="E42">
         <v>-3692525000000.0</v>
       </c>
       <c r="F42">
-        <v>-3631483000000.0</v>
+        <v>-3692525000000.0</v>
       </c>
       <c r="G42">
         <v>-3631483000000.0</v>
       </c>
       <c r="H42">
         <v>-3631483000000.0</v>
       </c>
       <c r="I42">
         <v>-3631483000000.0</v>
       </c>
       <c r="J42">
-        <v>-3634884000000.0</v>
+        <v>-3631483000000.0</v>
       </c>
       <c r="K42">
         <v>-3634884000000.0</v>
       </c>
       <c r="L42">
         <v>-3634884000000.0</v>
       </c>
       <c r="M42">
         <v>-3634884000000.0</v>
       </c>
       <c r="N42">
+        <v>-3634884000000.0</v>
+      </c>
+      <c r="O42">
         <v>-4115794000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-3934600000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3743668000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-4633532000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-4453769000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3808069000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-3736450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3607955000000.0</v>
       </c>
       <c r="V42">
         <v>-3607955000000.0</v>
       </c>
       <c r="W42">
+        <v>-3607955000000.0</v>
+      </c>
+      <c r="X42">
         <v>-7164950000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-7215910000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-11470226000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-11470226300000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-11133360000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-10987283000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-3752088000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-11216825000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-11039310000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7143868000000.0</v>
       </c>
       <c r="AG42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AH42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AI42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AJ42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AK42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AL42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AM42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AN42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AO42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AP42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AQ42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AR42">
         <v>-7143868000000.0</v>
       </c>
       <c r="AS42">
+        <v>-7143868000000.0</v>
+      </c>
+      <c r="AT42">
         <v>-7027471000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-7143868000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-7125541000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7027471000000.0</v>
       </c>
       <c r="AW42">
         <v>-7027471000000.0</v>
       </c>
       <c r="AX42">
+        <v>-7027471000000.0</v>
+      </c>
+      <c r="AY42">
         <v>-7143868000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7027471000000.0</v>
       </c>
       <c r="AZ42">
         <v>-7027471000000.0</v>
       </c>
       <c r="BA42">
-        <v>195192000000.0</v>
+        <v>-7027471000000.0</v>
       </c>
       <c r="BB42">
         <v>195192000000.0</v>
       </c>
       <c r="BC42">
+        <v>195192000000.0</v>
+      </c>
+      <c r="BD42">
         <v>-3560984000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-2072473000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-2544950000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-2657448000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-3095457000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11513,52 +11610,53 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11607,99 +11705,102 @@
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>8424267000000.0</v>
+      </c>
+      <c r="C45">
         <v>8375819000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8383032000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>8149413000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8220562000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>8326798000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8097978000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>8152959000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>8207872000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8187156000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>7817538000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7760392000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7635598000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7501237000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>7377317000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -11729,732 +11830,740 @@
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>2265695000000.0</v>
+      </c>
+      <c r="C46">
         <v>2324956000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2475800000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2335864000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2442286000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2599506000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2780712000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2743912000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2913542000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3094711000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3236505000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3081518000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3237843000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3307161000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3348571000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3356152000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3184006000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3297407000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3310567000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3130153000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3320268000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3406803000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3580530000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4454287000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4887356000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5080259000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1484930000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1486902000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1464497000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1358038000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1309668000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>978847000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>971995000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>967316000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1003351000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1024761000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1004059000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1062486000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1060078000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1029249000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1037690000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>963214000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>920801000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>913707000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>901221000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>830919000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>774910000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>745230000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>733588000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>713063000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>738805000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>733236000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>732138000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>703586000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>708744000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>681453000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>664625000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>648088000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>622891000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2475800000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2335864000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2442286000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2599506000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2780712000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2743912000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3081518000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3237843000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3142274000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3212474000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3240871000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3106880000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3226095000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3249563000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3099905000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3288525000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>782738000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3533889000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4399401000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4830830000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5023469000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1433305000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1426478000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1369618000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1266826000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1249153000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>931926000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>927587000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>939423000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>973698000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>998144000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>976550000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>977124000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>979858000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>972959000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>992556000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>918154000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>876566000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>876835000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>867284000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>772444000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>725954000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>715755000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>708198000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>704753000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>727186000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>716359000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>713025000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>688200000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>694005000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>659917000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>647625000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>631944000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>622891000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>597481000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>577327000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>571051000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>572099000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>525421000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>527786000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>521036000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>529865000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>401772900.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>434721500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>453217500.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>458983000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>465041000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>484946500.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>336338900.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>353037100.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>376767700.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>359648400.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>333093600.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>355299900.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>379703900.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>363639600.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>384738500.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>389936200.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>214051700.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>208793300.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>219640300.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>193659400.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>194583600.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>240864300.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>301936400.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>3886272000000.0</v>
+      </c>
+      <c r="C48">
         <v>4541353000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3849260000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3725287000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3728176000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4437007000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3793678000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3547401000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3551234000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3707782000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3381811000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3332751000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3386107000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4460136000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4293320000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3947770000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4772023000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>4594990000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>4449943000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>4179949000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4273737000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>3645905000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>3741255000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4004250000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4897315000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5161230000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5255184000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5041480000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5133323000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5350589000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5208079000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5557536000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5406588000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>5643467000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>5396728000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5014901000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4848049000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5168163000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4923986000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>4538288000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4085174000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4418637000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4174910000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3760598000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3024329000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>3412980000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3246333000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2887643000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2188939000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2526877000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2287371000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2036712000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1402155000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1324872000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1242658000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1112667000000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>6250000000.0</v>
       </c>
-      <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12503,123 +12612,126 @@
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>105000000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>275000000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>214999000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>400000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>550003000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1000000000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1150000000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>150000000000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>130000000000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>0.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>480000000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1011000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1441000000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2067000000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1620000000000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>475000000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>100000000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>400000000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -12635,552 +12747,560 @@
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>2490180000000.0</v>
+      </c>
+      <c r="C51">
         <v>2432548000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4588391000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2689267000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2785936000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2691710000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2843126000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2906145000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3190347000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2948402000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3600503000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3754539000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3971573000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3027727000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2933094000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2980078000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2646357000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2809243000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2800455000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2797528000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2794872000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3282560000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3860529000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4676850000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5555349000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5169062000000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>475000000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>100000000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>400000000000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-      <c r="AR51">
+      <c r="AR51"/>
+      <c r="AS51">
         <v>695708000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>693462000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>691284000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>689169000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1265916000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1632388000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1502519000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1595680000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1887959000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2280119000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2518929000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2959096000000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>3437204000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>661658000000.0</v>
+      </c>
+      <c r="C52">
         <v>550298000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>551491000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>828345000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>802909000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>539216000000.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
+        <v>537288000000.0</v>
+      </c>
+      <c r="I52">
         <v>746745000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>934033000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>541829000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1072257000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1495925000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1647707000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>634555000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>462069000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>626446000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>494275000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>484263000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>435523000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>371920000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>389065000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1344927000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1455834000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1878998000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2531797000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2055859000000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>456277000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>72620000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>373187000000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>561511000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>398072000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>152541000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>278978000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>521143000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>705958000000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>-58533000000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>372978000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>211533000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>483935000000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>284947000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53">
         <v>-191500000000.0</v>
       </c>
       <c r="N53">
         <v>-191500000000.0</v>
       </c>
       <c r="O53">
         <v>-191500000000.0</v>
       </c>
       <c r="P53">
         <v>-191500000000.0</v>
       </c>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>-191500000000.0</v>
+      </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>400208000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>90182100.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>86106800.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>88570300.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>32616900.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>52796500.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>57953000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>44722000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>53677000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>55995000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>57350500.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>47734000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>53675500.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>55037500.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>57513500.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>58029000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>61942500.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>42061000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>44191500.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>54476000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>37539000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>38050000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>253160500.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>238106000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13229,1016 +13349,1029 @@
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>4369056000000.0</v>
+      </c>
+      <c r="C55">
         <v>6824730000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5138629000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4503973000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4797860000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7502862000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5140751000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4743076000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5088077000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6564794000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5880396000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5518889000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5582497000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6361637000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5750217000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5449789000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5235510000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6291642000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5851229000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5775648000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6700199000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6318788000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6319074000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7443364000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8680864000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9216040000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4832910000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4730217000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5220296000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5265108000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5036396000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5005256000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6711376000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5414280000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5427426000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4261629000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6313525000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4511031000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4858878000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3775608000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5288587000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3596399000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3889291000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3603188000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4115054000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3132096000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3408372000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2922016000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3349988000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2557872000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2936882000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2411082000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2741044000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2262271000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2929752000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2406507000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2393916000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1798724000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2422472000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1991069000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>5190125000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>4853193000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>5413870000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>5390975000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>5024296000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1464609000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1523789000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>60769299300.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>58397205900.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>57490977700.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>59360033800.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>62833157800.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>66344488800.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>65777401300.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>60690288500.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>61451578800.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>56938096600.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>50865182500.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>51416036800.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>51786838800.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>54904435800.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>56108842200.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>58260214800.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>58585022000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>59259817100.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>67200878800.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>65418724800.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>84446045600.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>106395594500.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>80812735800.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1149376000000.0</v>
+      </c>
+      <c r="C56">
         <v>3435428000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1631073000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1112950000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1106871000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3788577000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1276107000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>917582000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1094147000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2281275000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1448030000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1248484000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1441063000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2129334000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1445948000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1183472000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1160884000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1978104000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1513483000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1386469000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1961362000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1816372000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1610213000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2675439000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3450807000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3777706000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2748781000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2570250000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3050209000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3171095000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3014408000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2583135000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4267954000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2981744000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2973749000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1993796000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4048931000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2476797000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2974052000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1950925000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3457767000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1852670000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2272941000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2015856000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2567226000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1771461000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2117507000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1681199000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2124834000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1354456000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1703067000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1184897000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1529945000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1093955000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1744220000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1279591000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1300618000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>940155000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1567335000000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>1895630000000.0</v>
+      </c>
+      <c r="C57">
         <v>3584425000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2507268000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2130259000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2109377000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4017162000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2189173000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2088576000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2340500000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3417492000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2952977000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2891727000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3064242000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3151121000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2355863000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2250542000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2281744000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3051876000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2070044000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1908657000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2453487000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3470913000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2856300000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3352224000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4125092000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4314496000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2597839000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2527390000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3008911000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2992117000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2739811000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1988145000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3858613000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2340331000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2610824000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1868321000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4103512000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1994265000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2588354000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1921444000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3901513000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1886371000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2439014000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2551465000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3805730000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2037140000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2518521000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2186197000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3123258000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1441405000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1890181000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1313211000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2266229000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1579999000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2170205000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1588135000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1773840000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1354644000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1708305000000.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>4068577000000.0</v>
+      </c>
+      <c r="C58">
         <v>5816052000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4865724000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4322281000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4423999000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6497347000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4814965000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4630807000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4975615000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6200805000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5849658000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5515371000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5742567000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5894151000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5170053000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5020603000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4856681000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5793603000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4845257000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4716891000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5313599000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5891260000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5737956000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6650211000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7628972000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7900233000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3086283000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3051217000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3514021000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3484285000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3220568000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2516463000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4373531000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2839556000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3099441000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2315471000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4534219000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2411611000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3003635000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2306063000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4272156000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2246505000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2783124000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2911333000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4159468000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2787859000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3230782000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3103116000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4229792000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3216135000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3718254000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3443113000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4407632000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4111589000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4861284000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4478980000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4938866000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4456172000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>5124885000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4803446000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3991850000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3660355000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4339622000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4437184000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4444493000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1145752000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1284912000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>11480906400.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>12671736400.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>13917551900.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>15759255000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>17518090900.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>17480833600.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>18737770300.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>20590921300.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>24971720200.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>26358714100.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>28026354100.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>29890364400.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>31256068600.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>32308020300.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>33171088600.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>34363224000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>33145779500.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>33045429200.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>38839664100.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>39457072800.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>66412063100.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>66465395300.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>67265623800.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14287,359 +14420,363 @@
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>300479000000.0</v>
+      </c>
+      <c r="C60">
         <v>1008678000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>272905000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>181692000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>373861000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1005515000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>325786000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>112269000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>112462000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>363989000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>30738000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3518000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-160070000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>467486000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>580164000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>429186000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>378829000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>498039000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1005972000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1058757000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1386600000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>427528000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>581118000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>793153000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1051892000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1315807000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1746627000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1679000000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1706275000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1780823000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1815828000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2488793000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2337845000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2574724000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2327985000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1946158000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1779306000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2099420000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1855243000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1469545000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1016431000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1349894000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1106167000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>691855000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-44414000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>344237000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>177590000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-181100000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-879804000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-658263000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-781372000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-1032031000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-1666588000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-1849318000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-1931532000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-2072473000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-2544950000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-2657448000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-2702413000000.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>1198275000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1192838000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1074248000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>953791000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>579803000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>318857000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>238877000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>49288392900.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>45725469500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>43573425900.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>43600778800.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>45315066900.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>48863655200.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>47039631000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>40099367200.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>36479858600.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>30579382500.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>22838828400.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>21525672400.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>20530770200.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>22596415500.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>22937753500.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>23896990800.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>25439242500.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>26214387900.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>28361214700.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>25961652000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>18013977500.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>38290646000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>11913676400.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-200114000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-128495000000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-695177000000.0</v>
       </c>
-      <c r="AA61"/>
+      <c r="AA61">
+        <v>-695177000000.0</v>
+      </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
@@ -14659,52 +14796,53 @@
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14753,50 +14891,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14871,51 +15010,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>2661994000000.0</v>
       </c>
       <c r="C2">
         <v>2130800000000.0</v>
       </c>
       <c r="D2">
         <v>2275339000000.0</v>
       </c>
       <c r="E2">
         <v>2053486000000.0</v>
       </c>
       <c r="F2">
         <v>2006509000000.0</v>
       </c>
       <c r="G2">
         <v>2008706000000.0</v>
       </c>
       <c r="H2">
         <v>4120083000000.0</v>
       </c>
       <c r="I2">
         <v>3867104000000.0</v>
       </c>
@@ -14936,51 +15075,51 @@
       </c>
       <c r="O2">
         <v>1910789000000.0</v>
       </c>
       <c r="P2">
         <v>1595216000000.0</v>
       </c>
       <c r="Q2">
         <v>1458713000000.0</v>
       </c>
       <c r="R2">
         <v>236315000000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>689530000000.0</v>
       </c>
       <c r="C3">
         <v>762814000000.0</v>
       </c>
       <c r="D3">
         <v>820632000000.0</v>
       </c>
       <c r="E3">
         <v>758005000000.0</v>
       </c>
       <c r="F3">
         <v>894478000000.0</v>
       </c>
       <c r="G3">
         <v>935530000000.0</v>
       </c>
       <c r="H3">
         <v>318371000000.0</v>
       </c>
       <c r="I3">
         <v>308341000000.0</v>
       </c>
@@ -15009,82 +15148,82 @@
         <v>142292000000.0</v>
       </c>
       <c r="R3">
         <v>608000000.0</v>
       </c>
       <c r="S3">
         <v>5426747277.0</v>
       </c>
       <c r="T3">
         <v>103153043.0</v>
       </c>
       <c r="U3">
         <v>104915359.0</v>
       </c>
       <c r="V3">
         <v>78488877.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
         <v>1032527000000.0</v>
       </c>
       <c r="C5">
         <v>1282514000000.0</v>
       </c>
       <c r="D5">
         <v>1181524000000.0</v>
       </c>
       <c r="E5">
         <v>1887476000000.0</v>
       </c>
       <c r="F5">
         <v>1424919000000.0</v>
       </c>
       <c r="G5">
         <v>-852695000000.0</v>
       </c>
       <c r="H5">
         <v>1819967000000.0</v>
       </c>
       <c r="I5">
         <v>1575321000000.0</v>
       </c>
@@ -15113,51 +15252,51 @@
         <v>1173553000000.0</v>
       </c>
       <c r="R5">
         <v>3234000000.0</v>
       </c>
       <c r="S5">
         <v>5979425099.0</v>
       </c>
       <c r="T5">
         <v>21852043028.0</v>
       </c>
       <c r="U5">
         <v>2521948574.0</v>
       </c>
       <c r="V5">
         <v>2733429345.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>1722057000000.0</v>
       </c>
       <c r="C6">
         <v>2045328000000.0</v>
       </c>
       <c r="D6">
         <v>2002156000000.0</v>
       </c>
       <c r="E6">
         <v>2645481000000.0</v>
       </c>
       <c r="F6">
         <v>2319397000000.0</v>
       </c>
       <c r="G6">
         <v>82835000000.0</v>
       </c>
       <c r="H6">
         <v>2138338000000.0</v>
       </c>
       <c r="I6">
         <v>1883662000000.0</v>
       </c>
@@ -15186,113 +15325,113 @@
         <v>1315845000000.0</v>
       </c>
       <c r="R6">
         <v>3842000000.0</v>
       </c>
       <c r="S6">
         <v>11406172376.0</v>
       </c>
       <c r="T6">
         <v>21955196071.0</v>
       </c>
       <c r="U6">
         <v>2626863933.0</v>
       </c>
       <c r="V6">
         <v>2811918222.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>3122724000000.0</v>
       </c>
       <c r="C9">
         <v>4267970000000.0</v>
       </c>
       <c r="D9">
         <v>4263247000000.0</v>
       </c>
       <c r="E9">
         <v>4401097000000.0</v>
       </c>
       <c r="F9">
         <v>3579466000000.0</v>
       </c>
       <c r="G9">
         <v>2830352000000.0</v>
       </c>
       <c r="H9">
         <v>6156348000000.0</v>
       </c>
       <c r="I9">
         <v>6378069000000.0</v>
       </c>
@@ -15321,51 +15460,51 @@
         <v>2633190000000.0</v>
       </c>
       <c r="R9">
         <v>130318000000.0</v>
       </c>
       <c r="S9">
         <v>11400000000.0</v>
       </c>
       <c r="T9">
         <v>11984351762.0</v>
       </c>
       <c r="U9">
         <v>11518495307.0</v>
       </c>
       <c r="V9">
         <v>10503794618.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
         <v>892581000000.0</v>
       </c>
       <c r="C10">
         <v>1012889000000.0</v>
       </c>
       <c r="D10">
         <v>830582000000.0</v>
       </c>
       <c r="E10">
         <v>1636886000000.0</v>
       </c>
       <c r="F10">
         <v>1102899000000.0</v>
       </c>
       <c r="G10">
         <v>-934404000000.0</v>
       </c>
       <c r="H10">
         <v>1763009000000.0</v>
       </c>
       <c r="I10">
         <v>1575321000000.0</v>
       </c>
@@ -15396,51 +15535,51 @@
       <c r="R10">
         <v>-21433000000.0</v>
       </c>
       <c r="S10">
         <v>13307417514.0</v>
       </c>
       <c r="T10">
         <v>18448848931.0</v>
       </c>
       <c r="U10">
         <v>-2376631974.0</v>
       </c>
       <c r="V10">
         <v>-2228987322.0</v>
       </c>
       <c r="W10">
         <v>18202800000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
         <v>167202000000.0</v>
       </c>
       <c r="C11">
         <v>185236000000.0</v>
       </c>
       <c r="D11">
         <v>155222000000.0</v>
       </c>
       <c r="E11">
         <v>253664000000.0</v>
       </c>
       <c r="F11">
         <v>190045000000.0</v>
       </c>
       <c r="G11">
         <v>-61223000000.0</v>
       </c>
       <c r="H11">
         <v>396125000000.0</v>
       </c>
       <c r="I11">
         <v>477989000000.0</v>
       </c>
@@ -15477,51 +15616,51 @@
       <c r="T11">
         <v>-124845784.0</v>
       </c>
       <c r="U11">
         <v>-5313613.0</v>
       </c>
       <c r="V11">
         <v>-164326118.0</v>
       </c>
       <c r="W11">
         <v>201397000.0</v>
       </c>
       <c r="X11">
         <v>3032000000.0</v>
       </c>
       <c r="Y11">
         <v>5580000000.0</v>
       </c>
       <c r="Z11">
         <v>6565000000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
         <v>246217000000.0</v>
       </c>
       <c r="C12">
         <v>269625000000.0</v>
       </c>
       <c r="D12">
         <v>350942000000.0</v>
       </c>
       <c r="E12">
         <v>218535000000.0</v>
       </c>
       <c r="F12">
         <v>36713000000.0</v>
       </c>
       <c r="G12">
         <v>81709000000.0</v>
       </c>
       <c r="H12">
         <v>56958000000.0</v>
       </c>
       <c r="I12">
         <v>31182000000.0</v>
       </c>
@@ -15560,51 +15699,51 @@
       </c>
       <c r="U12">
         <v>4898580552.0</v>
       </c>
       <c r="V12">
         <v>4962416667.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
         <v>10760000000.0</v>
       </c>
       <c r="C13">
         <v>262863000000.0</v>
       </c>
       <c r="D13">
         <v>5701000000.0</v>
       </c>
       <c r="E13">
         <v>211100000000.0</v>
       </c>
       <c r="F13">
         <v>19481000000.0</v>
       </c>
       <c r="G13">
         <v>35742000000.0</v>
       </c>
       <c r="H13">
         <v>24600000000.0</v>
       </c>
       <c r="I13">
         <v>8470000000.0</v>
       </c>
@@ -15613,100 +15752,100 @@
       </c>
       <c r="K13">
         <v>1245000000.0</v>
       </c>
       <c r="L13">
         <v>92827000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>21404000.0</v>
       </c>
       <c r="X14">
         <v>1607000000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
         <v>725379000000.0</v>
       </c>
       <c r="C15">
         <v>827653000000.0</v>
       </c>
       <c r="D15">
         <v>675360000000.0</v>
       </c>
       <c r="E15">
         <v>1383222000000.0</v>
       </c>
       <c r="F15">
         <v>912854000000.0</v>
       </c>
       <c r="G15">
         <v>-873181000000.0</v>
       </c>
       <c r="H15">
         <v>1366884000000.0</v>
       </c>
       <c r="I15">
         <v>1097332000000.0</v>
       </c>
@@ -15741,51 +15880,51 @@
         <v>-3704308052.0</v>
       </c>
       <c r="T15">
         <v>18573694715.0</v>
       </c>
       <c r="U15">
         <v>-2371318361.0</v>
       </c>
       <c r="V15">
         <v>-2064661204.0</v>
       </c>
       <c r="W15">
         <v>17979999000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>23808000000.0</v>
       </c>
       <c r="AA15">
         <v>40788000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>725379000000.0</v>
       </c>
       <c r="C16">
         <v>827653000000.0</v>
       </c>
       <c r="D16">
         <v>675360000000.0</v>
       </c>
       <c r="E16">
         <v>1383222000000.0</v>
       </c>
       <c r="F16">
         <v>912854000000.0</v>
       </c>
       <c r="G16">
         <v>-873181000000.0</v>
       </c>
       <c r="H16">
         <v>1366884000000.0</v>
       </c>
       <c r="I16">
         <v>1097332000000.0</v>
       </c>
@@ -15812,51 +15951,51 @@
       </c>
       <c r="Q16">
         <v>624537000000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>18573695000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16">
         <v>17979999000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>23808000000.0</v>
       </c>
       <c r="AA16">
         <v>40788000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
         <v>725379000000.0</v>
       </c>
       <c r="C17">
         <v>827653000000.0</v>
       </c>
       <c r="D17">
         <v>675360000000.0</v>
       </c>
       <c r="E17">
         <v>1383222000000.0</v>
       </c>
       <c r="F17">
         <v>912854000000.0</v>
       </c>
       <c r="G17">
         <v>-873181000000.0</v>
       </c>
       <c r="H17">
         <v>1366884000000.0</v>
       </c>
       <c r="I17">
         <v>1097332000000.0</v>
       </c>
@@ -15865,164 +16004,164 @@
       </c>
       <c r="K17">
         <v>2019705000000.0</v>
       </c>
       <c r="L17">
         <v>1780848000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>-235457000000.0</v>
       </c>
       <c r="C18">
         <v>-262863000000.0</v>
       </c>
       <c r="D18">
         <v>-345241000000.0</v>
       </c>
       <c r="E18">
         <v>-247059000000.0</v>
       </c>
       <c r="F18">
         <v>-46549000000.0</v>
       </c>
       <c r="G18">
         <v>-71101000000.0</v>
       </c>
       <c r="H18">
         <v>-80226000000.0</v>
       </c>
       <c r="I18">
         <v>-45218000000.0</v>
       </c>
       <c r="J18">
         <v>-36554000000.0</v>
       </c>
       <c r="K18">
         <v>-58236000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>1032527000000.0</v>
       </c>
       <c r="C21">
         <v>1275752000000.0</v>
       </c>
       <c r="D21">
         <v>1175823000000.0</v>
       </c>
       <c r="E21">
         <v>1847986000000.0</v>
       </c>
       <c r="F21">
         <v>1122380000000.0</v>
       </c>
       <c r="G21">
         <v>-665014000000.0</v>
       </c>
       <c r="H21">
         <v>1792609000000.0</v>
       </c>
       <c r="I21">
         <v>1566851000000.0</v>
       </c>
@@ -16055,82 +16194,82 @@
       </c>
       <c r="S21">
         <v>5979425099.0</v>
       </c>
       <c r="T21">
         <v>6613527928.0</v>
       </c>
       <c r="U21">
         <v>6029233443.0</v>
       </c>
       <c r="V21">
         <v>5365392406.0</v>
       </c>
       <c r="W21">
         <v>28210392000.0</v>
       </c>
       <c r="X21">
         <v>4173000000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
         <v>4752191000000.0</v>
       </c>
       <c r="C23">
         <v>5123018000000.0</v>
       </c>
       <c r="D23">
         <v>5362763000000.0</v>
       </c>
       <c r="E23">
         <v>4826236000000.0</v>
       </c>
       <c r="F23">
         <v>4521855000000.0</v>
       </c>
       <c r="G23">
         <v>5303230000000.0</v>
       </c>
       <c r="H23">
         <v>8455201000000.0</v>
       </c>
       <c r="I23">
         <v>7861707000000.0</v>
       </c>
@@ -16159,164 +16298,166 @@
         <v>3130059000000.0</v>
       </c>
       <c r="R23">
         <v>638120000000.0</v>
       </c>
       <c r="S23">
         <v>5420574901.0</v>
       </c>
       <c r="T23">
         <v>5370823834.0</v>
       </c>
       <c r="U23">
         <v>5489261864.0</v>
       </c>
       <c r="V23">
         <v>5138402212.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>723771000000.0</v>
       </c>
       <c r="C25">
         <v>762814000000.0</v>
       </c>
       <c r="D25">
         <v>820632000000.0</v>
       </c>
       <c r="E25">
         <v>776488000000.0</v>
       </c>
       <c r="F25">
         <v>913017000000.0</v>
       </c>
       <c r="G25">
         <v>960191000000.0</v>
       </c>
       <c r="H25">
         <v>341752000000.0</v>
       </c>
       <c r="I25">
         <v>327797000000.0</v>
       </c>
       <c r="J25">
         <v>303394000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>181</v>
+      </c>
+      <c r="B27">
+        <v>76395000000.0</v>
+      </c>
       <c r="C27">
         <v>92555000000.0</v>
       </c>
       <c r="D27">
         <v>117665000000.0</v>
       </c>
       <c r="E27">
         <v>108771000000.0</v>
       </c>
       <c r="F27">
         <v>68156000000.0</v>
       </c>
       <c r="G27">
         <v>86856000000.0</v>
       </c>
       <c r="H27">
         <v>333157000000.0</v>
       </c>
       <c r="I27">
         <v>335750000000.0</v>
       </c>
       <c r="J27">
         <v>294010000000.0</v>
       </c>
       <c r="K27">
@@ -16333,54 +16474,54 @@
       </c>
       <c r="O27">
         <v>142405000000.0</v>
       </c>
       <c r="P27">
         <v>283463000000.0</v>
       </c>
       <c r="Q27">
         <v>272578000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27">
         <v>54312000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
-        <v>182001000000.0</v>
+        <v>105606000000.0</v>
       </c>
       <c r="C28">
         <v>116735000000.0</v>
       </c>
       <c r="D28">
         <v>124970000000.0</v>
       </c>
       <c r="E28">
         <v>103396000000.0</v>
       </c>
       <c r="F28">
         <v>140458000000.0</v>
       </c>
       <c r="G28">
         <v>153978000000.0</v>
       </c>
       <c r="H28">
         <v>167438000000.0</v>
       </c>
       <c r="I28">
         <v>132103000000.0</v>
       </c>
       <c r="J28">
         <v>119053000000.0</v>
       </c>
@@ -16398,51 +16539,51 @@
       </c>
       <c r="O28">
         <v>44836000000.0</v>
       </c>
       <c r="P28">
         <v>248290000000.0</v>
       </c>
       <c r="Q28">
         <v>231243000000.0</v>
       </c>
       <c r="R28">
         <v>270689000000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>167202000000.0</v>
       </c>
       <c r="C29">
         <v>185236000000.0</v>
       </c>
       <c r="D29">
         <v>155222000000.0</v>
       </c>
       <c r="E29">
         <v>253664000000.0</v>
       </c>
       <c r="F29">
         <v>190045000000.0</v>
       </c>
       <c r="G29">
         <v>-61223000000.0</v>
       </c>
       <c r="H29">
         <v>396125000000.0</v>
       </c>
       <c r="I29">
         <v>477989000000.0</v>
       </c>
@@ -16451,51 +16592,51 @@
       </c>
       <c r="K29">
         <v>512961000000.0</v>
       </c>
       <c r="L29">
         <v>463973000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>2090197000000.0</v>
       </c>
       <c r="C30">
         <v>2992218000000.0</v>
       </c>
       <c r="D30">
         <v>3137524000000.0</v>
       </c>
       <c r="E30">
         <v>2772750000000.0</v>
       </c>
       <c r="F30">
         <v>2515346000000.0</v>
       </c>
       <c r="G30">
         <v>3294524000000.0</v>
       </c>
       <c r="H30">
         <v>4335118000000.0</v>
       </c>
       <c r="I30">
         <v>3994603000000.0</v>
       </c>
@@ -16524,51 +16665,51 @@
         <v>1671346000000.0</v>
       </c>
       <c r="R30">
         <v>401805000000.0</v>
       </c>
       <c r="S30">
         <v>-5420574901.0</v>
       </c>
       <c r="T30">
         <v>5370823834.0</v>
       </c>
       <c r="U30">
         <v>5489261864.0</v>
       </c>
       <c r="V30">
         <v>5138402212.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
         <v>-139946000000.0</v>
       </c>
       <c r="C31">
         <v>-262863000000.0</v>
       </c>
       <c r="D31">
         <v>-345241000000.0</v>
       </c>
       <c r="E31">
         <v>-211100000000.0</v>
       </c>
       <c r="F31">
         <v>-19481000000.0</v>
       </c>
       <c r="G31">
         <v>-64367000000.0</v>
       </c>
       <c r="H31">
         <v>-29600000000.0</v>
       </c>
       <c r="I31">
         <v>8470000000.0</v>
       </c>
@@ -16597,51 +16738,51 @@
         <v>-234742000000.0</v>
       </c>
       <c r="R31">
         <v>-1212000000.0</v>
       </c>
       <c r="S31">
         <v>-1928795007.0</v>
       </c>
       <c r="T31">
         <v>11835321003.0</v>
       </c>
       <c r="U31">
         <v>-8405865417.0</v>
       </c>
       <c r="V31">
         <v>-7594392406.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
         <v>5784718000000.0</v>
       </c>
       <c r="C32">
         <v>6398770000000.0</v>
       </c>
       <c r="D32">
         <v>6538586000000.0</v>
       </c>
       <c r="E32">
         <v>6454583000000.0</v>
       </c>
       <c r="F32">
         <v>5585975000000.0</v>
       </c>
       <c r="G32">
         <v>4839058000000.0</v>
       </c>
       <c r="H32">
         <v>10276431000000.0</v>
       </c>
       <c r="I32">
         <v>10245173000000.0</v>
       </c>
@@ -16695,762 +16836,771 @@
       <c r="AA32">
         <v>6738000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>550989000000.0</v>
+      </c>
+      <c r="C2">
         <v>2983738000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>657979000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>543388000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1265883000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>760848000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>477182000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30171000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>755144000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>868303000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>788439000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>390552000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>781453000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>474279000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>454937000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>398851000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>762785000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>436913000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>522047000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>188208000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>823434000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>472820000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>640999000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>464739000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>271565000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>631403000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1037230000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>862321000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1488613000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>731919000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>975034000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>727949000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1425371000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>738750000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>986929000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>692946000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1418150000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>663996000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>915247000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>874142000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1196363000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>699527000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>815627000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1080335000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>838771000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>600905000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>664896000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>992101000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>665283000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>555227000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>567811000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>846720000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>515668000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>461075000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2322869000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>-187060000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-133050000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>-91970000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1966367000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-175277000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>-124197000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>-71677000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>170606000000.0</v>
+      </c>
+      <c r="C3">
         <v>181905000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>172592000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>169398000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>178943000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>187294000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>185703000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>181362000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>190342000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>185703000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>209484000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>199407000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>195525000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>190143000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>179091000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>193998000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>189376000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>195540000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>238203000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>229534000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>221314000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>205427000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>231036000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>203037000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>260366000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>265752000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>83840000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>85175000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>90695000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>82042000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>88516000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>85455000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>79076000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>74750000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>83392000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>74383000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>74744000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>70875000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>72309000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>69865000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>66695000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>63032000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>71606000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>65931000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>61496000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>53115000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>61356000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60483000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>57276000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>55868000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>56865000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>57598000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>50121000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>48036000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>36575000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>45317000000.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3">
+      <c r="BF3"/>
+      <c r="BG3">
         <v>41225000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17219000000.0</v>
       </c>
-      <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17497,478 +17647,485 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B5">
+        <v>-19160000000.0</v>
+      </c>
+      <c r="C5">
         <v>907589000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>228759000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>56776000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17891000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>852427000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>278816000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>67007000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>448643000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>492894000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>149322000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>37013000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>796660000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>198529000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>379206000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>217782000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1036898000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>253590000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>615289000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-145636000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>849283000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-66735000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-298193000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-251194000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-270207000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-33101000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>270596000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>47625000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1310495000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>191867000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-312396000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>185180000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1385335000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>320602000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>524252000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>207326000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1376033000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>301010000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>514721000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>560113000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1150879000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>308481000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>563344000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>934424000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>608663000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>255152000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>485971000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>914355000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>444719000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>242764000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>407216000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>831814000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>360576000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>218180000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1227300000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1287087000000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>214690000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1106138000000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>151446000000.0</v>
+      </c>
+      <c r="C6">
         <v>1089494000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>401351000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>226174000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>196834000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1039721000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>464519000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>248369000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>638985000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>678597000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>358806000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>236420000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>992185000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>388672000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>558297000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>411780000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1226274000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>449130000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>853492000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>83898000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1070597000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>138692000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-67157000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-48157000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9841000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>232651000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>354436000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>132800000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1401190000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>273909000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-223880000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>270635000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1464411000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>395352000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>607644000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>281709000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1450777000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>371885000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>587030000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>629978000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1217574000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>371513000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>634950000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1000355000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>670159000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>308267000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>547327000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>974838000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>501995000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>298632000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>464081000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>889412000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>410697000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>266216000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1190725000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1332404000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>798084000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>255915000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1088919000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1137147000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>658602000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>565537000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18015,54 +18172,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18109,1107 +18267,1122 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>460386000000.0</v>
+      </c>
+      <c r="C9">
         <v>1645523000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>700923000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>481180000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>652654000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1635507000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1004911000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1133917000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1024561000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1104581000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>770137000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>737716000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1626999000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>969011000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1035172000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>803954000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1711624000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>850347000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>979146000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>326737000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1584157000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>689426000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>869640000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>610533000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>432410000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>917769000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1409357000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1017191000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2534340000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1195460000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1492375000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1134402000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2528490000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1222802000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1489542000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1117502000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2467369000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1187527000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1459624000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1468419000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2121525000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1162199000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1378302000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1811690000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1462951000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1018312000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1221232000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1718383000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1183953000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>924472000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1078219000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1520630000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>968035000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>796168000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>904916000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1332404000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>798084000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>670739000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>744210000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1137147000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>658602000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>565537000000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B10">
+        <v>-49650000000.0</v>
+      </c>
+      <c r="C10">
         <v>854825000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>152385000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3463000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-42634000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>786293000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>238511000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5492000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>370086000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>409784000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>57014000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-67760000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>713226000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>128102000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>333444000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151184000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>969582000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>182676000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>546012000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-112193000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>773561000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-104481000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-321460000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-258006000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-264189000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-90749000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>254856000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30973000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1295383000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>181797000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-307450000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>188347000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1384609000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>309815000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>504480000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>209059000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1375198000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>307563000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>510657000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>564627000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1148462000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>308920000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>503888000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>913764000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>586612000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>240557000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>452085000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>880057000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>328596000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>189806000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>343489000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>767485000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>274517000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>138131000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>215429000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>661549000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>186275000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>95742000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>117828000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>501177000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>87497000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>29092000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>160235000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>528869000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>65251000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>104239000000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>3646482100.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2152043700.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>1824024200.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>3494662800.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5900476100.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7740554200.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1313155900.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>989588600.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>2399562700.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8106946400.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12543310900.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B11">
+        <v>8927000000.0</v>
+      </c>
+      <c r="C11">
         <v>162732000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28154000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-574000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3342000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>142964000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>33125000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1659000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>69957000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>83813000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12171000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-14404000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>130629000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26826000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4334000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15442000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>196259000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>37629000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>71852000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-18405000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>145729000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-9131000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-64887000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>733000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-274000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3205000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>74493000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6419000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>275926000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>39287000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>90974000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>37399000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>286540000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>63076000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>102341000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>42207000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>281289000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>63386000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>101156000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>111513000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>235099000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>65193000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>107080000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>177495000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>123815000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>55583000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>93395000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>181353000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>89981000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>66697000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>92830000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>132928000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>91787000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>55917000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>701740000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-189072000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-73777000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>50777000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>532028000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-163707000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-59198000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-39177000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>39778000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>154881000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>15139000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>24259000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>217441200.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>83558800.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>4591800.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>201397300.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B12">
+        <v>52955000000.0</v>
+      </c>
+      <c r="C12">
         <v>52764000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59319000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60239000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>60525000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66134000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40305000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72499000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73711000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>83110000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>92308000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>104773000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>83434000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>70427000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44635000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65779000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57738000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>50383000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9777000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>81105000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22633000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37746000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23267000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6812000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6018000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>57648000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15124000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16652000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15112000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10070000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9480000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6097000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12654000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2951000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>21000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4446000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10891000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2957000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10500000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6800000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8760000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5721000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>61698000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>20660000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22051000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19251000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>34342000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43933000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>120080000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>57596000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>66559000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>64329000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>86059000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>92227000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>102312000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>110284000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>119963000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>118948000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>150906000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>397229000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>89029000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>98837000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>109552000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>104503000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>100904000000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>210395800.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>375416700.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>416812500.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>457375000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>497102800.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>436538200.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>459089600.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>508514600.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>715912500.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>792725300.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>908488900.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>986067400.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1050849800.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1262606900.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1298599900.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1286523900.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1159539600.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1247599800.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1251434200.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1303843000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2261960400.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2563323800.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2516650000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2516533600.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13">
+        <v>3718000000.0</v>
+      </c>
+      <c r="C13">
         <v>4493000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>899000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>59309000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>55571000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>62157000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>39320000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>71440000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3668000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1050000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>891000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>103833000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>80688000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>69303000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>43889000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>597000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3839000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2253000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7118000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>38740000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6324000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>34794000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5797000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3783000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>17446000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>49726000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7608000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>9241000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9579000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7852000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -19225,495 +19398,502 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="D14">
         <v>0.0</v>
       </c>
+      <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="M14">
         <v>0.0</v>
       </c>
+      <c r="N14"/>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
+      <c r="S14">
+        <v>0.0</v>
+      </c>
       <c r="T14"/>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="X14"/>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>12910000000.0</v>
       </c>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
-      <c r="CJ14">
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>51024500.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6117600.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6387400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B15">
+        <v>-40723000000.0</v>
+      </c>
+      <c r="C15">
         <v>692093000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>124231000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2889000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-39292000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>643329000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>205386000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3833000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>300129000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>325971000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>44843000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-53356000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>582597000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>101276000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>329110000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>135742000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>773323000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>145047000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>474160000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-93788000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>627832000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-95350000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-256573000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-258739000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-263915000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-93954000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>180363000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24554000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1019457000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>142510000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-398424000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>150948000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1098069000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>246739000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>402139000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>166852000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1093909000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>244177000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>409501000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>453114000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>913363000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>243727000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>396808000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>736269000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>462797000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>184974000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>358690000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>698704000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>238615000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>123109000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>250659000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>634557000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>182730000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>82214000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>140941000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>472477000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>112498000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>44965000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>109964000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>337470000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>28299000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-10085000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>124231000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2889000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-39292000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>643329000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>205386000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-3833000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-53356000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>582597000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>101276000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>329110000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>135742000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>773323000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>145047000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>474160000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-93788000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>627832000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-95350000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-256573000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-258739000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-263915000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-93954000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>180363000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24554000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1019457000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>142510000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-398424000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>150948000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19727,147 +19907,150 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B17">
+        <v>-40723000000.0</v>
+      </c>
+      <c r="C17">
         <v>692093000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>124231000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-39292000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>643329000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>205386000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3833000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>300129000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>325971000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>44843000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-53356000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>582597000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>101276000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>329110000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>135742000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>773323000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>145047000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>474160000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-93788000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>627832000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-95350000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-256573000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-258739000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-263915000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-93954000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>180363000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>24554000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1019457000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>142510000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-398424000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>150948000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19881,141 +20064,144 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>-49237000000.0</v>
+      </c>
+      <c r="C18">
         <v>-48271000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58420000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-55571000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-62157000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39320000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-71440000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-70043000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-82060000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-91417000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-112293000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-94714000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-78392000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-53635000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-70348000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-67921000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-55155000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15168000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>35973000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-26865000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-40489000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24475000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1564000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14236000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-59298000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-21084000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-19523000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5533000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2218000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -20031,54 +20217,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20125,54 +20312,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20219,270 +20407,274 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>-19160000000.0</v>
+      </c>
+      <c r="C21">
         <v>872160000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>228759000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8947000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12937000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>848450000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>277831000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>65948000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>429994000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>485659000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>202598000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>36073000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>793914000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>197405000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>377333000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>216366000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1023481000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>230806000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>553130000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-150933000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>789870000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-69687000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-303990000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-253789000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-276935000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-35323000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>267464000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>40214000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1300916000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>184015000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-305105000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>184213000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1385351000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>302392000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>497658000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>203706000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1375984000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>299315000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>514560000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>560185000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1150888000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>308278000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>552429000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>927075000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>603253000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>254891000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>481921000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>914162000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>444718000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>243111000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>406896000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>824715000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>358885000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>224372000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1227300000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1332404000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>798084000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>670739000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-1106138000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1137147000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>658602000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>565537000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20529,270 +20721,274 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>1030535000000.0</v>
+      </c>
+      <c r="C23">
         <v>3757101000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1130143000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1015621000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1905600000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1547905000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1204262000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1081820000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1349711000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1487225000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1355978000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1110554000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1594678000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1241607000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1096990000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1110951000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1517722000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1100573000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>992908000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>698899000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1608443000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1221605000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1514033000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1255646000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>964333000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1569218000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2171929000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1846038000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2704649000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1732585000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1984557000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1665809000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2547041000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1664300000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1935201000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1589859000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2491459000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1542110000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1853998000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1770450000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2144532000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1542979000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1633801000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1950543000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1685007000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1350744000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1389295000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1773084000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1392543000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1205547000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1245692000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1537398000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1115603000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1036269000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>190653000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>187060000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>133050000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>91970000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>116019000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>175277000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>124197000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>71677000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20839,129 +21035,132 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>177892000000.0</v>
+      </c>
+      <c r="C25">
         <v>181905000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>180137000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>178943000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>187294000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>185703000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>188007000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>195615000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>193489000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>218853000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>206880000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>200394000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>194505000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>184089000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>198691000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>193790000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>199918000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>242811000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>234016000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>225934000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>210256000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>231036000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>203037000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>260366000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>265752000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -20981,54 +21180,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21075,551 +21275,562 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>7451000000.0</v>
+      </c>
+      <c r="C27">
         <v>43411000000.0</v>
       </c>
-      <c r="C27"/>
-[...1 lines deleted...]
-      <c r="E27">
+      <c r="D27">
+        <v>17955000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>11678000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>40757000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25624000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14248000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24192000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>28491000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>31956000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17391000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>43360000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>24958000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>39577000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>21674000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>29475000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>18045000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14425000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11858000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>25076000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>16797000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>24504000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6926000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12132000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>43294000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>64891000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>53972000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>146167000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>68127000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>65528000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>50713000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>140661000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>78848000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>86983000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>53843000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>102548000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>50636000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>89328000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>52977000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>63002000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>41473000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>48930000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>36905000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>62396000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>40000000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>36123000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>43140000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>55585000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>29541000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>35199000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>51635000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>33429000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>27018000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>36850000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>55347000000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>24630000000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>24488000000.0</v>
+      </c>
+      <c r="C28">
         <v>24467000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>25495000000.0</v>
+      </c>
+      <c r="E28">
         <v>419321000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26443000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27227000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28745000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>29933000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29037000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29020000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32295000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31382000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28871000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32422000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21294000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>23685000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30684000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27733000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30466000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28693000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>54361000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26938000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31814000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>57314000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32007000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32843000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42030000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>42790000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>49068000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>33550000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>35099000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32066000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>35663000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29275000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>33139000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>29971000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26603000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>29340000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>32105000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27536000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27203000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>28106000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>33682000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32570000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22489000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>21416000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18730000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20902000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17011000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18429000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>25360000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3023000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15245000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>27455000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4312000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8264000000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>10771000000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>-8927000000.0</v>
+      </c>
+      <c r="C29">
         <v>162732000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28154000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-574000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3342000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>142964000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>33125000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1659000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69957000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>83813000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12171000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14404000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>130629000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26826000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4334000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15442000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>196259000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37629000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>71852000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-18405000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>145729000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9131000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-64887000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>733000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-274000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3205000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>74493000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6419000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>275926000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>39287000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -21635,738 +21846,748 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>479546000000.0</v>
+      </c>
+      <c r="C30">
         <v>773363000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>472164000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>472233000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>639717000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>787057000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>727080000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1051649000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>594567000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>618922000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>567539000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>720002000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>813225000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>767328000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>642053000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>712100000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>754937000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>663660000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>470861000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>510691000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>785009000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>748785000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>873034000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>790907000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>692768000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>937815000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1134699000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>983717000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1216036000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1000666000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1009523000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>937860000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1121670000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>925550000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>948272000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>896913000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1073309000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>878114000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>938751000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>896308000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>948169000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>843452000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>818174000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>870208000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>846236000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>749839000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>724399000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>780983000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>727260000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>650320000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>677881000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>690678000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>599935000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>575194000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-2132216000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>565685000000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>456528000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1850348000000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B31">
+        <v>-30490000000.0</v>
+      </c>
+      <c r="C31">
         <v>-17335000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-76374000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-12410000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-55571000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-62157000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-39320000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-71440000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-70043000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-75875000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-91417000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-103833000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-80688000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-69303000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-43889000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-65182000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-53899000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-48130000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-7118000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>38740000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16309000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-34794000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-17470000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4217000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>12746000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-61131000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12608000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9241000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5533000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2218000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2345000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4134000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-742000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7423000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>6822000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5353000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-786000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8248000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3903000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4442000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2426000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>642000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-48541000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-13311000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-16641000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14334000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29836000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-34105000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-116122000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-53305000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-63407000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-57230000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-84368000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-86241000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1442729000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-670855000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-611809000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-111426000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1223966000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-635970000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-571105000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-536445000000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B32">
+        <v>1011375000000.0</v>
+      </c>
+      <c r="C32">
         <v>4629261000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1358902000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1024568000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1918537000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2396355000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1482093000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1164088000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1779705000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1972884000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1558576000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1128268000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2408452000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1443290000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1490109000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1202805000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2474409000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1287260000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1501193000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>514945000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2407591000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1162246000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1510639000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1075272000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>703975000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1549172000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2446587000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1879512000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4022953000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1927379000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2467409000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1862351000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3953861000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1961552000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2476471000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1810448000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3885519000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1851523000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2374871000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2342561000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3317888000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1861726000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2193929000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2892025000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2301722000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1619217000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1886128000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2710484000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1849236000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1479699000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1646030000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2367350000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1483703000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1257243000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3227785000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1145344000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>665034000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>578769000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2710577000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>961870000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>534405000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>493860000000.0</v>
       </c>
-      <c r="BK32"/>
-      <c r="BL32">
+      <c r="BL32"/>
+      <c r="BM32">
         <v>3233883000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1781481000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1499004000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1174224812000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6841849900.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3998821700.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1566308800.0</v>
       </c>
-      <c r="BS32"/>
       <c r="BT32"/>
-      <c r="BU32">
+      <c r="BU32"/>
+      <c r="BV32">
         <v>3757656200.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1636993900.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6227826100.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>7947307900.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>10462044300.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>3446785900.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4010694700.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>287393200.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2182060200.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2028562500.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1910215000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1463928700.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>218252300.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4843341300.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11974396500.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>16536795000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1360606300.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>2396464000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -22461,51 +22682,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>25</v>
       </c>
       <c r="Y1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
         <v>398782000000.0</v>
       </c>
       <c r="C2">
         <v>507631000000.0</v>
       </c>
       <c r="D2">
         <v>354281000000.0</v>
       </c>
       <c r="E2">
         <v>661391000000.0</v>
       </c>
       <c r="F2">
         <v>523954000000.0</v>
       </c>
       <c r="G2">
         <v>1172506000000.0</v>
       </c>
       <c r="H2">
         <v>1184080000000.0</v>
       </c>
       <c r="I2">
         <v>1582817000000.0</v>
       </c>
@@ -22532,51 +22753,51 @@
       </c>
       <c r="Q2">
         <v>360159000000.0</v>
       </c>
       <c r="R2">
         <v>822000000.0</v>
       </c>
       <c r="S2">
         <v>706000000.0</v>
       </c>
       <c r="T2">
         <v>746185602.0</v>
       </c>
       <c r="U2">
         <v>578234868.0</v>
       </c>
       <c r="V2">
         <v>5223028079.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
         <v>140300000000</v>
       </c>
       <c r="C3">
         <v>142185000000</v>
       </c>
       <c r="D3">
         <v>296860000000</v>
       </c>
       <c r="E3">
         <v>279065000000</v>
       </c>
       <c r="F3">
         <v>188793000000</v>
       </c>
       <c r="G3">
         <v>111233000000</v>
       </c>
       <c r="H3">
         <v>457631000000</v>
       </c>
       <c r="I3">
         <v>690102000000</v>
       </c>
@@ -22609,109 +22830,109 @@
       </c>
       <c r="S3">
         <v>236000000</v>
       </c>
       <c r="T3">
         <v>100890252</v>
       </c>
       <c r="U3">
         <v>70279000</v>
       </c>
       <c r="V3">
         <v>291627465</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
         <v>49493000000.0</v>
       </c>
       <c r="C6">
         <v>-108849000000.0</v>
       </c>
       <c r="D6">
         <v>103347000000.0</v>
       </c>
       <c r="E6">
         <v>-307110000000.0</v>
       </c>
       <c r="F6">
         <v>137437000000.0</v>
       </c>
       <c r="G6">
         <v>-648552000000.0</v>
       </c>
       <c r="H6">
         <v>-11574000000.0</v>
       </c>
       <c r="I6">
         <v>-398737000000.0</v>
       </c>
@@ -22738,361 +22959,363 @@
       </c>
       <c r="Q6">
         <v>595946000000.0</v>
       </c>
       <c r="R6">
         <v>359337000000.0</v>
       </c>
       <c r="S6">
         <v>116000000.0</v>
       </c>
       <c r="T6">
         <v>-40281523.0</v>
       </c>
       <c r="U6">
         <v>167950734.0</v>
       </c>
       <c r="V6">
         <v>-4644793211.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7">
         <v>-2383241000000.0</v>
       </c>
       <c r="C7">
         <v>-2590079000000.0</v>
       </c>
       <c r="D7">
         <v>-2591752000000.0</v>
       </c>
       <c r="E7">
         <v>-2516179000000.0</v>
       </c>
       <c r="F7">
         <v>-1975422000000.0</v>
       </c>
       <c r="G7">
         <v>-2162928000000.0</v>
       </c>
       <c r="H7">
         <v>-4429948000000.0</v>
       </c>
       <c r="I7">
         <v>-4269416000000.0</v>
       </c>
       <c r="J7">
         <v>-4102864000000.0</v>
       </c>
       <c r="K7">
         <v>-3744974000000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>171723000000.0</v>
       </c>
       <c r="F12">
         <v>582552000000.0</v>
       </c>
       <c r="G12">
         <v>3040000000.0</v>
       </c>
       <c r="H12">
         <v>200582000000.0</v>
       </c>
       <c r="I12">
         <v>546337000000.0</v>
       </c>
       <c r="J12">
         <v>3096000000.0</v>
       </c>
       <c r="K12">
         <v>239777000000.0</v>
       </c>
       <c r="L12">
         <v>216024000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
         <v>689530000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>734521000000.0</v>
+      </c>
       <c r="D14">
         <v>794559000000.0</v>
       </c>
       <c r="E14">
         <v>776488000000.0</v>
       </c>
       <c r="F14">
         <v>894478000000.0</v>
       </c>
       <c r="G14">
         <v>935530000000.0</v>
       </c>
       <c r="H14">
         <v>318371000000.0</v>
       </c>
       <c r="I14">
         <v>308341000000.0</v>
       </c>
       <c r="J14">
         <v>293316000000.0</v>
       </c>
       <c r="K14">
         <v>261207000000.0</v>
       </c>
       <c r="L14">
         <v>240738000000.0</v>
       </c>
       <c r="M14">
         <v>234983000000.0</v>
       </c>
       <c r="N14">
         <v>212620000000.0</v>
       </c>
       <c r="O14">
         <v>180127000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>668184000000.0</v>
       </c>
       <c r="C15">
         <v>451859000000.0</v>
       </c>
       <c r="D15">
         <v>1186129000000.0</v>
       </c>
       <c r="E15">
         <v>596290000000.0</v>
       </c>
       <c r="F15">
         <v>254891000000.0</v>
       </c>
       <c r="G15">
         <v>254891000000.0</v>
       </c>
       <c r="H15">
         <v>933600000000.0</v>
       </c>
       <c r="I15">
         <v>1334948000000.0</v>
       </c>
@@ -23103,51 +23326,51 @@
         <v>1246826000000.0</v>
       </c>
       <c r="L15">
         <v>851448000000.0</v>
       </c>
       <c r="M15">
         <v>460156000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>2496000000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
         <v>448275000000.0</v>
       </c>
       <c r="C16">
         <v>398782000000.0</v>
       </c>
       <c r="D16">
         <v>457628000000.0</v>
       </c>
       <c r="E16">
         <v>354281000000.0</v>
       </c>
       <c r="F16">
         <v>661391000000.0</v>
       </c>
       <c r="G16">
         <v>523954000000.0</v>
       </c>
       <c r="H16">
         <v>1172506000000.0</v>
       </c>
       <c r="I16">
         <v>1184080000000.0</v>
       </c>
@@ -23176,80 +23399,80 @@
         <v>956105000000.0</v>
       </c>
       <c r="R16">
         <v>360159000000.0</v>
       </c>
       <c r="S16">
         <v>822000000.0</v>
       </c>
       <c r="T16">
         <v>705904079.0</v>
       </c>
       <c r="U16">
         <v>746185602.0</v>
       </c>
       <c r="V16">
         <v>578234868.0</v>
       </c>
       <c r="W16">
         <v>5223028079.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
         <v>1506406000000.0</v>
       </c>
       <c r="C18">
         <v>1668264000000.0</v>
       </c>
       <c r="D18">
         <v>1668236000000.0</v>
       </c>
       <c r="E18">
         <v>1880645000000.0</v>
       </c>
       <c r="F18">
         <v>2199927000000.0</v>
       </c>
       <c r="G18">
         <v>-126192000000.0</v>
       </c>
       <c r="H18">
         <v>1402868000000.0</v>
       </c>
       <c r="I18">
         <v>1258686000000.0</v>
       </c>
@@ -23276,178 +23499,178 @@
       </c>
       <c r="Q18">
         <v>-148914000000.0</v>
       </c>
       <c r="R18">
         <v>-97886000000.0</v>
       </c>
       <c r="S18">
         <v>4916000000.0</v>
       </c>
       <c r="T18">
         <v>9759718477.0</v>
       </c>
       <c r="U18">
         <v>4167950734.0</v>
       </c>
       <c r="V18">
         <v>1355206789.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-139952000000.0</v>
       </c>
       <c r="D19">
         <v>-320735000000.0</v>
       </c>
       <c r="E19">
         <v>-278413000000.0</v>
       </c>
       <c r="F19">
         <v>-186794000000.0</v>
       </c>
       <c r="G19">
         <v>-549640000000.0</v>
       </c>
       <c r="H19">
         <v>-549640000000.0</v>
       </c>
       <c r="I19">
         <v>-549640000000.0</v>
       </c>
       <c r="J19">
         <v>-590000000000.0</v>
       </c>
       <c r="K19">
         <v>-506621000000.0</v>
       </c>
       <c r="L19">
         <v>-84893000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>-550003000000.0</v>
       </c>
       <c r="D21">
         <v>500000000000.0</v>
       </c>
       <c r="E21">
         <v>-628739000000.0</v>
       </c>
       <c r="F21">
         <v>-1609484000000.0</v>
       </c>
       <c r="G21">
         <v>298003000000.0</v>
       </c>
       <c r="H21">
         <v>298003000000.0</v>
       </c>
       <c r="I21">
         <v>298003000000.0</v>
       </c>
       <c r="J21">
         <v>298003000000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>-700000000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
         <v>725379000000.0</v>
       </c>
       <c r="C22">
         <v>827653000000.0</v>
       </c>
       <c r="D22">
         <v>675360000000.0</v>
       </c>
       <c r="E22">
         <v>1383222000000.0</v>
       </c>
       <c r="F22">
         <v>912854000000.0</v>
       </c>
       <c r="G22">
         <v>-873181000000.0</v>
       </c>
       <c r="H22">
         <v>1366884000000.0</v>
       </c>
       <c r="I22">
         <v>1097332000000.0</v>
       </c>
@@ -23480,51 +23703,51 @@
       </c>
       <c r="S22">
         <v>-3704308052.0</v>
       </c>
       <c r="T22">
         <v>18573694715.0</v>
       </c>
       <c r="U22">
         <v>-2371318361.0</v>
       </c>
       <c r="V22">
         <v>-2064661204.0</v>
       </c>
       <c r="W22">
         <v>17979999000.0</v>
       </c>
       <c r="X22">
         <v>23808000000.0</v>
       </c>
       <c r="Y22">
         <v>40788000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
         <v>-729525000000.0</v>
       </c>
       <c r="C23">
         <v>-775967000000.0</v>
       </c>
       <c r="D23">
         <v>-771395000000.0</v>
       </c>
       <c r="E23">
         <v>-651140000000.0</v>
       </c>
       <c r="F23">
         <v>-1030703000000.0</v>
       </c>
       <c r="G23">
         <v>-818006000000.0</v>
       </c>
       <c r="H23">
         <v>-48719000000.0</v>
       </c>
       <c r="I23">
         <v>-22678000000.0</v>
       </c>
@@ -23551,51 +23774,51 @@
       </c>
       <c r="Q23">
         <v>3108893000000.0</v>
       </c>
       <c r="R23">
         <v>419760000000.0</v>
       </c>
       <c r="S23">
         <v>-235879365.0</v>
       </c>
       <c r="T23">
         <v>-100890252.0</v>
       </c>
       <c r="U23">
         <v>-70279000.0</v>
       </c>
       <c r="V23">
         <v>-291627465.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
         <v>3294000000.0</v>
       </c>
       <c r="C24">
         <v>2233000000.0</v>
       </c>
       <c r="D24">
         <v>263000000.0</v>
       </c>
       <c r="E24">
         <v>652000000.0</v>
       </c>
       <c r="F24">
         <v>1999000000.0</v>
       </c>
       <c r="G24">
         <v>66143000000.0</v>
       </c>
       <c r="H24">
         <v>822000000.0</v>
       </c>
       <c r="I24">
         <v>1033000000.0</v>
       </c>
@@ -23614,51 +23837,51 @@
       <c r="N24">
         <v>1355000000.0</v>
       </c>
       <c r="O24">
         <v>-271703000000.0</v>
       </c>
       <c r="P24">
         <v>-24845000000.0</v>
       </c>
       <c r="Q24">
         <v>-20277000000.0</v>
       </c>
       <c r="R24">
         <v>-2709000000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
         <v>231797000000.0</v>
       </c>
       <c r="C25">
         <v>1810449000000.0</v>
       </c>
       <c r="D25">
         <v>568743000000.0</v>
       </c>
       <c r="E25">
         <v>-2159710000000.0</v>
       </c>
       <c r="F25">
         <v>581388000000.0</v>
       </c>
       <c r="G25">
         <v>-77308000000.0</v>
       </c>
       <c r="H25">
         <v>175244000000.0</v>
       </c>
       <c r="I25">
         <v>-1097332000000.0</v>
       </c>
@@ -23685,125 +23908,125 @@
       </c>
       <c r="Q25">
         <v>-624537000000.0</v>
       </c>
       <c r="R25">
         <v>487634000000.0</v>
       </c>
       <c r="S25">
         <v>5152000000.0</v>
       </c>
       <c r="T25">
         <v>9860608729.0</v>
       </c>
       <c r="U25">
         <v>4238229734.0</v>
       </c>
       <c r="V25">
         <v>1646834254.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26">
         <v>-62498000000.0</v>
       </c>
       <c r="C26">
         <v>-1517000000.0</v>
       </c>
       <c r="D26">
         <v>-181194000000.0</v>
       </c>
       <c r="E26">
         <v>-1112700000000.0</v>
       </c>
       <c r="F26">
         <v>-200114000000.0</v>
       </c>
       <c r="G26">
         <v>-336866000000.0</v>
       </c>
       <c r="H26">
         <v>-481664000000.0</v>
       </c>
       <c r="I26">
         <v>-323508000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
         <v>-1460207000000.0</v>
       </c>
       <c r="C28">
         <v>-1779346000000.0</v>
       </c>
       <c r="D28">
         <v>-1638718000000.0</v>
       </c>
       <c r="E28">
         <v>-2360130000000.0</v>
       </c>
       <c r="F28">
         <v>-2084192000000.0</v>
       </c>
       <c r="G28">
         <v>-143872000000.0</v>
       </c>
       <c r="H28">
         <v>-1463983000000.0</v>
       </c>
       <c r="I28">
         <v>-1681134000000.0</v>
       </c>
@@ -23830,51 +24053,51 @@
       </c>
       <c r="Q28">
         <v>93765000000.0</v>
       </c>
       <c r="R28">
         <v>407743000000.0</v>
       </c>
       <c r="S28">
         <v>-4800000000.0</v>
       </c>
       <c r="T28">
         <v>-9800000000.0</v>
       </c>
       <c r="U28">
         <v>-4000000000.0</v>
       </c>
       <c r="V28">
         <v>-6000000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
         <v>1646706000000.0</v>
       </c>
       <c r="C29">
         <v>1810449000000.0</v>
       </c>
       <c r="D29">
         <v>2038662000000.0</v>
       </c>
       <c r="E29">
         <v>2159710000000.0</v>
       </c>
       <c r="F29">
         <v>2388720000000.0</v>
       </c>
       <c r="G29">
         <v>-14959000000.0</v>
       </c>
       <c r="H29">
         <v>1860499000000.0</v>
       </c>
       <c r="I29">
         <v>1948788000000.0</v>
       </c>
@@ -23897,51 +24120,51 @@
         <v>1599781000000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29">
         <v>487634000000.0</v>
       </c>
       <c r="S29">
         <v>5152000000.0</v>
       </c>
       <c r="T29">
         <v>9860608729.0</v>
       </c>
       <c r="U29">
         <v>4238229734.0</v>
       </c>
       <c r="V29">
         <v>1646834254.0</v>
       </c>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
         <v>-137006000000.0</v>
       </c>
       <c r="C30">
         <v>-139952000000.0</v>
       </c>
       <c r="D30">
         <v>-296597000000.0</v>
       </c>
       <c r="E30">
         <v>-278413000000.0</v>
       </c>
       <c r="F30">
         <v>-186794000000.0</v>
       </c>
       <c r="G30">
         <v>-594730000000.0</v>
       </c>
       <c r="H30">
         <v>-456809000000.0</v>
       </c>
       <c r="I30">
         <v>-689069000000.0</v>
       </c>
@@ -23987,734 +24210,743 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
         <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>20</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BY1" t="s">
         <v>22</v>
       </c>
-      <c r="BY1" t="s">
-        <v>152</v>
+      <c r="BZ1" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
+        <v>2508517000000.0</v>
+      </c>
+      <c r="C2">
         <v>448275000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>121102000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>190014000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2834410000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>398782000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>122269000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>211287000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>852604000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>507631000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>194206000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>322475000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>369266000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>354281000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>212913000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>135930000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>507041000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>661391000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>468550000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1018823000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>294557000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>523954000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1008706000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1438689000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1458598000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1172506000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>632563000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>785735000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>673077000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1184080000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>798723000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2502210000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1106342000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1582817000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>593054000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2550264000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1002996000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1712844000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>671149000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1802746000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>535838000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>946658000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>659770000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>693494000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>419760000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>785895000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>468503000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>531690000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>378472000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>797796000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>250667000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>301344000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>321670000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1039059000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>527255000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>340412000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>402043000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>956104000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>637355000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>500993000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>438769000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1035327000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
+        <v>25659000000</v>
+      </c>
+      <c r="C3">
         <v>28037000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>36039000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41182000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34656000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28423000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41296000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>30909000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>35694000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>34286000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>60721000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>52532000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>88008000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>95599000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>83524000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>87578000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>36167000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>71796000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>142246000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10806000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22107000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13634000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>55986000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>59267000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>43840000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>64112000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2656000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>112633000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>202752000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>139590000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>442653000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>103507000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>83689000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>60253000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>40989000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>103425000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>94042000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>86190000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>69921000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>71011000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>155648000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>115792000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15857000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>97224000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>180445000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>116711000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>62324000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>78472000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>93931000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>35993000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>31057000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>68711000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>76696000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>62808000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>47891000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>66846000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>68235000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>58131000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>75547000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>60844000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>56701000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>42575000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24748,54 +24980,55 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24829,382 +25062,387 @@
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
+        <v>-2268441000000.0</v>
+      </c>
+      <c r="C6">
         <v>2060242000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>327173000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-68912000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2644396000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2435628000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>276513000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-74019000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-641317000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>344973000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>313425000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-128269000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46791000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14985000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>141368000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>76983000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-371111000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-154350000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>192841000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-550273000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>724266000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-229397000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-484752000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-429983000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-19909000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>286092000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>539943000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-153172000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>112658000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-511003000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>385357000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1703487000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1395868000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-476475000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>989763000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1957210000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1547268000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-709848000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1041695000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1131597000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1266908000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-410820000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>286888000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-33724000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>273734000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-366135000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>317392000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-63187000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>153218000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-419324000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>521550000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-50677000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-20326000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-717389000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>472617000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>186843000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-61631000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-554061000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>281619000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>136362000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>62224000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-596558000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-2383241000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1947106000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1356267000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-627799000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2590079000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2029674000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-2037991000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1495543000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-695866000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2516179000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2044642000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1423202000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-415505000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1975422000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1671264000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1137190000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-532064000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2162928000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2206643000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1602635000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1199852000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4429948000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25238,54 +25476,55 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25319,54 +25558,55 @@
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25400,69 +25640,68 @@
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -25476,220 +25715,224 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>705620000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25275000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>338234000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-206986000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-343404000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>383879000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>200863000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-479407000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>220903000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>640193000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1162602000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>325687000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-389510000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-500980000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>862525000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-461600000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>607355000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-807698000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1471210000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1833868000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25723,585 +25966,601 @@
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14">
+        <v>-181905000000.0</v>
+      </c>
+      <c r="C14">
         <v>174374000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>172592000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>169398000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="F14">
+        <v>169838000000.0</v>
+      </c>
+      <c r="G14">
+        <v>177702000000.0</v>
+      </c>
       <c r="H14">
+        <v>177114000000.0</v>
+      </c>
+      <c r="I14">
         <v>181362000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>190342000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>185703000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>209484000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>199407000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>195525000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>194505000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>184089000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>198691000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>193790000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>199918000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>238203000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>229534000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>221314000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>205427000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>231036000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>203037000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>526118000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>260366000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>83840000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>85175000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>90695000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>82042000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>88516000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>85455000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>79076000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74750000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>83392000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>74383000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>74744000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>70875000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>72309000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69865000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>66695000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>63032000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>71606000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>65901000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>61526000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>53115000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61356000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>60483000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>57276000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>55868000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>56865000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>57596000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>50123000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>48036000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>50418000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>45317000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>556820000000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>668184000000.0</v>
       </c>
       <c r="E15">
         <v>668184000000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>668184000000.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>451859000000.0</v>
       </c>
       <c r="I15">
         <v>451859000000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>451859000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186129000000.0</v>
       </c>
       <c r="M15">
         <v>1186129000000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15">
+        <v>1186129000000.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>596290000000.0</v>
       </c>
       <c r="Q15">
         <v>596290000000.0</v>
       </c>
       <c r="R15">
         <v>596290000000.0</v>
       </c>
       <c r="S15">
-        <v>254891000000.0</v>
+        <v>596290000000.0</v>
       </c>
       <c r="T15">
         <v>254891000000.0</v>
       </c>
       <c r="U15">
         <v>254891000000.0</v>
       </c>
       <c r="V15">
         <v>254891000000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>254891000000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>933600000000.0</v>
       </c>
       <c r="AC15">
         <v>933600000000.0</v>
       </c>
       <c r="AD15">
         <v>933600000000.0</v>
       </c>
       <c r="AE15">
         <v>933600000000.0</v>
       </c>
       <c r="AF15">
         <v>933600000000.0</v>
       </c>
       <c r="AG15">
+        <v>933600000000.0</v>
+      </c>
+      <c r="AH15">
         <v>1334948000000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>1414023000000.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>1246826000000.0</v>
       </c>
-      <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>143418000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>708030000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>20000000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>440156000000.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16">
+        <v>240076000000.0</v>
+      </c>
+      <c r="C16">
         <v>2508517000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>448275000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>121102000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>190014000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2834410000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>398782000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>122269000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>211287000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>852604000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>507631000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>194206000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>322475000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>369266000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>354281000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>212913000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>135930000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>507041000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>661391000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>468550000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1018823000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>294557000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>523954000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1008706000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1438689000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1458598000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1172506000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>632563000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>785735000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>673077000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1184080000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>798723000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2502210000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1106342000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1582817000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>593054000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2550264000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1002996000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1712844000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>671149000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1802746000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>535838000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>946658000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>659770000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>693494000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>419760000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>785895000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>468503000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>531690000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>378472000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>772217000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>250667000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>301344000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>321670000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>999872000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>527255000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>340412000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>402043000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>918974000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>637355000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>500993000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>438769000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1035327000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26335,390 +26594,395 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B18">
+        <v>-1629429000000.0</v>
+      </c>
+      <c r="C18">
         <v>2241756000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>804793000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>83799000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2001993000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2626724000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>675038000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>282964000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-395911000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1078356000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>938141000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>203203000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>308580000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>200182000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>429675000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>246855000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>157623000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>128122000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>775661000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-352873000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1259414000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>517725000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1193051000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>210718000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-765906000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-659046000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1124072000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-464504000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1514755000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-722736000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>718649000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1700972000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2739216000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-475529000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1205641000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1955117000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3182049000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-543652000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1046636000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1132048000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2514467000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-310044000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1095221000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>127273000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1001217000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-353214000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>830427000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>417543000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>617305000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-261593000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>836074000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>392507000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>323075000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-119993000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>923441000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>468867000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-68235000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-58131000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-75547000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-60844000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-56701000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-42575000000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-34190000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-28193000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-40780000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30000000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35084000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-34088000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-60700000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-52419000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-87972000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-95506000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-84838000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-86045000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-35998000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-71532000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-142983000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8845000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-21893000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-13073000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-549640000000.0</v>
       </c>
       <c r="X19">
         <v>-549640000000.0</v>
       </c>
       <c r="Y19">
         <v>-549640000000.0</v>
       </c>
       <c r="Z19">
         <v>-549640000000.0</v>
       </c>
       <c r="AA19">
+        <v>-549640000000.0</v>
+      </c>
+      <c r="AB19">
         <v>-2548000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-112526000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-202317000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-139418000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -26752,1162 +27016,1179 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>-300000000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>275000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000000000.0</v>
       </c>
       <c r="H21">
         <v>-200000000000.0</v>
       </c>
       <c r="I21">
+        <v>-200000000000.0</v>
+      </c>
+      <c r="J21">
         <v>400000000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-22226000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-376081000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>93224000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-186413000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-159469000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-247202000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-79237000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-535362000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-747683000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1142997000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-626000000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>447000000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1290993000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-475000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>375000000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-300000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000000.0</v>
       </c>
       <c r="AE21">
         <v>400000000000.0</v>
       </c>
       <c r="AF21">
         <v>400000000000.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>400000000000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-40723000000.0</v>
+      </c>
+      <c r="C22">
         <v>692093000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>124231000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2889000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-39292000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>643329000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>205386000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3833000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>300129000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>325971000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44843000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-53356000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>582597000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>101276000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>329110000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>135742000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>773323000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>145047000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>474160000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-93788000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>627832000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-95350000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-256573000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-258739000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-263915000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-93954000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>180363000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24554000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1019457000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>142510000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-398424000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>150948000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1098069000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>246739000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>402139000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>166852000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1093909000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>244177000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>409501000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>453114000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>913363000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>243727000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>396808000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>736269000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>462797000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>184974000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>358690000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>698704000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>238615000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>123109000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>250659000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>634557000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>182730000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>82214000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>140941000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>472477000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>112498000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>44965000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>109964000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>337470000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>28299000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-10085000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>120457000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>373988000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>50112000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>79980000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3562923300.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2152043700.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1824024200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3619508600.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5900476100.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7740554200.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1313155900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>994902200.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2399562700.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7947674500.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>12492286500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>101090000000.0</v>
+      </c>
+      <c r="C23">
         <v>-181718000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-177887000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-180042000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-187187000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-338000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-199041000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-172891000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-196933000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-550003000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-174740000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-207020000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-182529000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-179371000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-259634000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>124001000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-186537000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-162194000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-247129000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-82125000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-483404000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-230167000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-743952000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-34942000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-30041000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1610929000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-492322000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-11946000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-314121000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5330000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-333334000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2546000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-9056000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1250000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3807000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2119000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-8298000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1250000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5038000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-70560000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1247586000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5952000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-23563000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-17622000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-727530000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-13017000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-16483000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>56566000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1033560000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-32896000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-92854000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-21434000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-75911000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-84082000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33069000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-206199000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-74591000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-77724000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-27984000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-199729000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-90145000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-98212000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>568000000.0</v>
+      </c>
       <c r="C24">
-        <v>3294000000.0</v>
+        <v>204000000.0</v>
       </c>
       <c r="D24">
+        <v>267000000.0</v>
+      </c>
+      <c r="E24">
         <v>3027000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>466000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>230000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>516000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>909000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>610000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>198000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>113000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>36000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>93000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1314000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1533000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>169000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>264000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-737000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1961000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>214000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>561000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-503851000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>20241000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>31000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>82000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>108000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>107000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>435000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>172000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>42000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>656000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>304000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>350429000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-349974000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>40000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>54000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>97000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>451000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>27000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>56000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-84770000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>43000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>46000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>97000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>122248000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-67296000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-54099000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>870000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>78513000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-21623000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-17365000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-38170000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-240279000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-16784000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-14334000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-306000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-9413000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-6607000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-4221000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-4604000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>-1381142000000.0</v>
+      </c>
+      <c r="C25">
         <v>1403326000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>544009000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-41528000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1967337000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2655147000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>716334000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>132511000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-470004000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>972374000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>744535000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>109684000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-381534000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-295781000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-513199000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-334433000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-967113000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-344965000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-474160000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>93788000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-627832000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95350000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>256573000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>258739000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>263915000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>93954000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-180363000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-24554000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1019457000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-142510000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>398424000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-150948000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1098069000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-246739000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-402139000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-166852000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1093909000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-244177000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-409501000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-453114000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-913363000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-243727000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-396808000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-736269000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-462797000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-184974000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-358690000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-698704000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-238615000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-123109000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-250659000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-634557000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-182730000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-82214000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-140941000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-472477000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-112498000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-44965000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-109964000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-337470000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-28299000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>10085000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>-62498000000.0</v>
       </c>
       <c r="E26">
         <v>-62498000000.0</v>
       </c>
-      <c r="F26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F26">
+        <v>-62498000000.0</v>
+      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>-1517000000.0</v>
       </c>
       <c r="I26">
         <v>-1517000000.0</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>-1517000000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>-181194000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>-181194000000.0</v>
       </c>
       <c r="N26">
         <v>-181194000000.0</v>
       </c>
       <c r="O26">
+        <v>-181194000000.0</v>
+      </c>
+      <c r="P26">
         <v>-235593000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-51644000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-180373000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-645090000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-79990000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-120124000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
-        <v>-336866000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X26">
         <v>-336866000000.0</v>
       </c>
       <c r="Y26">
         <v>-336866000000.0</v>
       </c>
       <c r="Z26">
         <v>-336866000000.0</v>
       </c>
       <c r="AA26">
+        <v>-336866000000.0</v>
+      </c>
+      <c r="AB26">
         <v>-91915000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-51829000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-154811000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-183109000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-323508000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27941,645 +28222,655 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>-639580000000.0</v>
+      </c>
+      <c r="C28">
         <v>-181718000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-477887000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-155042000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-642869000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-191326000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-399041000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-372891000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-246016000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-733581000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-674740000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-357020000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-368658000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-210565000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-625227000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>35581000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-963200000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-807284000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-582010000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-202249000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-538766000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-761167000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1173952000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-660942000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>416959000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1274063000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-584237000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>311225000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1402532000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>211561000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-333334000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2546000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1344004000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1250000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3807000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2119000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1422321000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1250000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5038000000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-1247586000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5952000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-723563000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-161040000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-727530000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-13017000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-635283000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-413434000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-435693000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-132896000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-392854000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-421434000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-325911000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-534082000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-210338000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-264674000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-93276000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-435732000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-129826000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-301571000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-105987000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-505001000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-1603770000000.0</v>
+      </c>
+      <c r="C29">
         <v>2269793000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>840832000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>124981000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1967337000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2655147000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>716334000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>313873000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-360217000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1112642000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>998862000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>255735000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>396588000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>295781000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>513199000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>334433000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>193790000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>199918000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>917907000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-342067000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1281521000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>531359000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1137065000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>269985000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-722066000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-594934000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1126728000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-351871000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1717507000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-583146000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1161302000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1597465000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2822905000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-415276000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1246630000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1851692000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3276091000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-457462000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1116557000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1061037000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2670115000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-194252000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1079364000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>224497000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1181662000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-236503000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>892751000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>496015000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>711236000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-225600000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>867131000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>461218000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>399771000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-57185000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>971332000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>535713000000.0</v>
       </c>
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-25091000000.0</v>
+      </c>
+      <c r="C30">
         <v>-27833000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35772000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-38851000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-34190000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28193000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-40780000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30000000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35084000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-34088000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-60700000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-52419000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-87972000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-95506000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-84838000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-86045000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-35998000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-71532000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-142983000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8845000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-21893000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-13073000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-447865000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-39026000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-43809000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-64030000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2548000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-112526000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-202317000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-139418000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-442611000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-103476000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-83033000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-59949000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>96940000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-453399000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-306502000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-251136000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-69824000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-70560000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-155621000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-210616000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-68913000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-97181000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-180399000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-116614000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>59924000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-145768000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-148030000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-35123000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>47456000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-90334000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-94061000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-100978000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-288170000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-83630000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-82569000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-58437000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-84960000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-67451000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-60922000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-47179000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>