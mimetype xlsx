--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -244,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -881,17764 +887,18629 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>118131010000.0</v>
+      </c>
+      <c r="C2">
         <v>72161439000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91078280000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39003595000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8033328000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4833691000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3062245000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4853000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1239573602.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1005308084.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>579735444.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>431632867.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>542014135.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:13">
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>17</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>375127551000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>360154354000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>236274028000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>88414368000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>28255418000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6769935000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2554000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>309608355.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>192999843.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>629371843.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>291969866.0</v>
       </c>
-      <c r="M5">
-[...3 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
-      <c r="K6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6"/>
       <c r="M6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>5492165000.0</v>
+      </c>
+      <c r="C7">
         <v>3186643000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3987364000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1065000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>315000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>530000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>442677000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:13">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>58348000.0</v>
       </c>
       <c r="C8">
+        <v>58348000.0</v>
+      </c>
+      <c r="D8">
         <v>58349000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>37941000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59603000.0</v>
       </c>
       <c r="F8">
         <v>59603000.0</v>
       </c>
       <c r="G8">
         <v>59603000.0</v>
       </c>
       <c r="H8">
+        <v>59603000.0</v>
+      </c>
+      <c r="I8">
         <v>59602649.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="K9"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>9757283000.0</v>
+      </c>
+      <c r="C10">
         <v>7974897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10940003000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2069630000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>644244000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>402449000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>387445000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>807000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>188774700.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>233844913.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>56917693.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47875372.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61354489.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>31404039000.0</v>
+      </c>
+      <c r="C12">
         <v>8553363000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14664561000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15292960000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10267644000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6604524000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1775547000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2902000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3179687713.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>928053687.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>402305571.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>260836959.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>315227012.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>347691584000.0</v>
+      </c>
+      <c r="C13">
         <v>58348000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>58349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59603000.0</v>
       </c>
       <c r="E13">
         <v>59603000.0</v>
       </c>
       <c r="F13">
         <v>59603000.0</v>
       </c>
       <c r="G13">
         <v>59603000.0</v>
       </c>
       <c r="H13">
+        <v>59603000.0</v>
+      </c>
+      <c r="I13">
         <v>7186000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>59602649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56602649.0</v>
       </c>
       <c r="K13">
         <v>56602649.0</v>
       </c>
       <c r="L13">
-        <v>54602649.0</v>
+        <v>56602649.0</v>
       </c>
       <c r="M13">
         <v>54602649.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>54602649.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>116600000.0</v>
       </c>
       <c r="C14">
+        <v>116600000.0</v>
+      </c>
+      <c r="D14">
         <v>116707200.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>117063400.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>118409200.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>119205298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119205200.0</v>
       </c>
       <c r="H14">
         <v>119205200.0</v>
       </c>
       <c r="I14">
+        <v>119205200.0</v>
+      </c>
+      <c r="J14">
         <v>114205200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119205298.0</v>
       </c>
       <c r="K14">
         <v>119205298.0</v>
       </c>
       <c r="L14">
         <v>119205298.0</v>
       </c>
       <c r="M14">
+        <v>119205298.0</v>
+      </c>
+      <c r="N14">
         <v>96720250.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>15049000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>59603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59602649.0</v>
       </c>
       <c r="I15">
         <v>59602649.0</v>
       </c>
       <c r="J15">
-        <v>56602649.0</v>
+        <v>59602649.0</v>
       </c>
       <c r="K15">
         <v>56602649.0</v>
       </c>
       <c r="L15">
+        <v>56602649.0</v>
+      </c>
+      <c r="M15">
         <v>54602649.0</v>
       </c>
-      <c r="M15">
-[...3 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16">
+        <v>14419508000.0</v>
+      </c>
+      <c r="C16">
         <v>6411006000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9542620000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5484815000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1999501000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1104775000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>193000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>169000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>206360071.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106956982.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>74198789.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>47573932.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="K18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
-        <v>692222000.0</v>
+        <v>910652000.0</v>
       </c>
       <c r="C20">
         <v>692222000.0</v>
       </c>
       <c r="D20">
+        <v>692222000.0</v>
+      </c>
+      <c r="E20">
         <v>317878000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>102078000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>52403000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>34717000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39347434.0</v>
       </c>
       <c r="J20">
         <v>39347434.0</v>
       </c>
       <c r="K20">
         <v>39347434.0</v>
       </c>
       <c r="L20">
         <v>39347434.0</v>
       </c>
       <c r="M20">
         <v>39347434.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20">
+        <v>39347434.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>8707683000.0</v>
+      </c>
+      <c r="C21">
         <v>2897120000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3452567000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1463250000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>563115000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>290311000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>171467000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>219000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>44960664.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26541364.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22723211.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16511002.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>44137273.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>294071005000.0</v>
+      </c>
+      <c r="C22">
         <v>201763707000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>166558064000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>63539614000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16941790000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8289386000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6592903000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3778000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1833791084.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1717088995.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>976407379.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>836305866.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>539235363.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>1897220460000.0</v>
+      </c>
+      <c r="C23">
         <v>1408332054000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1391171816000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>631825607000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>204242567000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>107086884000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>75725586000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>32866000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12972263667.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8962006445.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5589198811.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4718804747.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>3827004284.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>163635149000.0</v>
+      </c>
+      <c r="C24">
         <v>70221168000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>110145543000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9880000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>399000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1870000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6689001000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2607359542.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2604280835.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1277054290.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>688000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1121686367.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>875785527.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>91295000.0</v>
+      </c>
+      <c r="C26">
         <v>69400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>31869000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2557000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1661984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330062.0</v>
       </c>
       <c r="J26">
         <v>330062.0</v>
       </c>
       <c r="K26">
+        <v>330062.0</v>
+      </c>
+      <c r="L26">
         <v>544000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>511231368.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>94571217.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:13">
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>291568957000.0</v>
+      </c>
+      <c r="C28">
         <v>166112951000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>318661885000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>65929104000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4860357000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10120672000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12751940000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5155000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4175104543.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4105183447.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1762843336.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1952878452.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-61354489.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1365126732000.0</v>
+      </c>
+      <c r="C29">
         <v>964245083000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>441609774000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>136523000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>74853000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51560000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39322677000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21141329084.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8186430708.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>114131533000.0</v>
+      </c>
+      <c r="C30">
         <v>59648595000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85980863000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>43162863000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8574649000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6037904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3231790000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2448000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1415678447.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>801916743.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>612282382.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>432693847.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>278385708.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>115180452000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>72001000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44892354000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>36683604000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>22988006000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12896940334.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>643971885.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1378000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>935392659.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>847135260.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>133671468000.0</v>
+      </c>
+      <c r="C32">
         <v>5576652000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10357314000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1459000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2485000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1205000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-5128302000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-703878478.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1044216572.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>1457614880000.0</v>
+      </c>
+      <c r="C33">
         <v>1134934301000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1113051067000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>506365312000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>166998022000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>85843494000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>63360732000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23738000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6453717348.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5461385515.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3469193459.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3173328614.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2190281750.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>46</v>
+      </c>
+      <c r="B34">
+        <v>4444867000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>164000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>142000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>114000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>52000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>8000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15740729.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>28273858.0</v>
       </c>
-      <c r="K34"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:13">
+      <c r="L34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>521034568000.0</v>
+      </c>
+      <c r="C35">
         <v>347389211000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>494898042000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>140753110000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>30594923000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15510812000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>14448320000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6481000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3082139762.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1801903805.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1219030068.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1537887571.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>875785527.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>82354636000.0</v>
+      </c>
+      <c r="C36">
         <v>73900721000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>53392650000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23359416000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7361477000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3980285000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2803089000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>680000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>214721953.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>176021243.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>172740638.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>101483894.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-2190281750.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37"/>
       <c r="M37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>10037738000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7501234000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3780000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2636970000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2803089000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2497551000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>849827823.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>483733394.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2833000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>258271130.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>439166236.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>-998000.0</v>
+      </c>
+      <c r="C39">
         <v>3432088000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10917261000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3464858000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1460462000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>311576000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>764614000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>114872914.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>89389075.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>53561505.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>129010020.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15639461.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>64708214.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>37008908000.0</v>
+      </c>
+      <c r="C40">
         <v>40335582000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>64812298000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>41644198000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11583657000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5659159000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>11178782000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1454000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2268797666.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1855351927.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1086724916.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>775981285.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1040599011.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>34536066000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>15072000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>8016046000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8418447000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5959155000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>3467057618.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>524849515.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>531000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>416201204.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>431206706.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>695545109000.0</v>
+      </c>
+      <c r="C42">
         <v>264348447000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>265560704000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>118091044000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>39615382000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>22655525000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8676470000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1862498079.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>30606959.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>434013924.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>435249702.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>442127055.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-      <c r="K43"/>
-[...5 lines deleted...]
-    <row r="44" spans="1:13">
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>3510739720000.0</v>
+      </c>
+      <c r="C45">
         <v>2710861622000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1215294173000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>154522000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>81605000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>54004000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>45429829000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>22016093238.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6009182549.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4911433261.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2553973286.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2347967680.0</v>
       </c>
-      <c r="M45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1364250437000.0</v>
+      </c>
+      <c r="C46">
         <v>1057374838000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1055444228000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>481192899000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>158961118000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81515241000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>54330025000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>21878000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6009182549.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4911433261.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2553973286.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2347967680.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2012225826.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>154521865000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>81605000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>54004478000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>54330025000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33655357000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>18310023378.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4880927203.0</v>
       </c>
-      <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2317465522.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2012225826.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>23576021000.0</v>
+      </c>
+      <c r="C48">
         <v>153809532000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14973197000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6037186000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>12828735000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>17133423000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>21383780000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5438000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1590842382.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>460157290.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>349671383.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>239931036.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>433890263.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-      <c r="K49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49"/>
       <c r="M49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>134272932000.0</v>
+      </c>
+      <c r="C50">
         <v>100680037000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>37224733000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>10891000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2112000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4571000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5536841000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>3355317884.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1759598408.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3061974070.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1820000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>585661361.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>495310385.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>301326240000.0</v>
+      </c>
+      <c r="C51">
         <v>174087848000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>329601888000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>67998734000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5504601000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10523121000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13139385000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5962000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4363879243.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4339028360.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1819761029.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2000753824.0</v>
       </c>
-      <c r="M51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>136426042000.0</v>
+      </c>
+      <c r="C52">
         <v>102068394000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>83706798000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>34793572000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4269815000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7111857000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7109512000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3355000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1759598408.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3061974070.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1131721132.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>879067457.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>495310385.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>21646755000.0</v>
+      </c>
+      <c r="C53">
         <v>578466000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3724558000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>13223330000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9623400000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6202075000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1388102000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2095000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2990913013.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>694208774.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>345387878.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>212961587.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>253872523.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-      <c r="K54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54"/>
       <c r="M54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>1897220460000.0</v>
+      </c>
+      <c r="C55">
         <v>1408332054000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1391171816000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>631825607000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>204242567000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>107086884000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>75725586000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>32866000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12972263667.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8962006445.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5589198811.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4718804747.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3827004284.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>439605580000.0</v>
+      </c>
+      <c r="C56">
         <v>273397753000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>278120749000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>125460295000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37244545000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21243390000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12364854000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9128000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6518546319.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3500620930.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2120005352.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1545476133.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1197556298.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>305985468000.0</v>
+      </c>
+      <c r="C57">
         <v>267821101000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>255566289000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>130003943000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32402935000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23062728000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>21350539000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9831000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5474329747.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6029591063.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2872380281.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2134255541.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1582613146.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>827020036000.0</v>
+      </c>
+      <c r="C58">
         <v>615210312000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>750464331000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>270757053000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>62997858000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>38573540000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>35798859000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>16312000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8556469509.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7831494868.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4091410349.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3672143112.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2889605379.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59"/>
       <c r="M59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>1066812714000.0</v>
+      </c>
+      <c r="C60">
         <v>793343878000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>640746604000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>360461861000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>140918088000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68103969000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>36889788000.0</v>
       </c>
-      <c r="H60">
-[...1 lines deleted...]
-      </c>
       <c r="I60">
-        <v>3822551465.0</v>
+        <v>16554000000.0</v>
       </c>
       <c r="J60">
-        <v>740366741.0</v>
+        <v>4415794158.0</v>
       </c>
       <c r="K60">
-        <v>1469659799.0</v>
+        <v>1130511577.0</v>
       </c>
       <c r="L60">
-        <v>1021753253.0</v>
+        <v>1497788462.0</v>
       </c>
       <c r="M60">
-        <v>930619967.0</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:13">
+        <v>1046661635.0</v>
+      </c>
+      <c r="N60">
+        <v>937398905.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62"/>
-[...3 lines deleted...]
-      <c r="M62"/>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>118752000000.0</v>
+      </c>
+      <c r="C2">
+        <v>118131010000.0</v>
+      </c>
+      <c r="D2">
         <v>92594000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>69198683000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>90418000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>72161439000.0</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2">
+      <c r="H2">
+        <v>48554584000.0</v>
+      </c>
+      <c r="I2">
         <v>59827000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>70098000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>91078280000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>29441000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22787000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12970781000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>41920317000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13544000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6231295000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7876000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7876000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3609298000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2714871000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5393000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5393000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2700278000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6197000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9064000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9064000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8518000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2132813000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4853000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4853000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1805515891.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1360007523.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1239573602.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1239573602.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1030258748.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>892277063.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1005308084.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>542014135.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>376934326.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>761511000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>645125000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>608790458000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>407273000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>375127551000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>116796346000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>309683000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>250764000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>360154354000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>107893000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>80026000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>22887846000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>58712516000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>67670000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>65068006000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>45389000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>45389000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>41183876000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>37685610000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>18719000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>18719000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>16814811000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>18178000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>12203000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>12203000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>11095000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>9640981000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2554000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2554000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2576542812.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2179783487.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>309608355.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>309608355.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>262306146.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>229384977.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>740366741.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>192999843.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>1469659799.0</v>
       </c>
-      <c r="AO5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>3158000000.0</v>
+      </c>
+      <c r="C7">
+        <v>5492165000.0</v>
+      </c>
+      <c r="D7">
         <v>3564000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3311000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3154000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3186643000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3041000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3041000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4022000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3987364000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1837000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1427000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1200000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1065000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>387000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>346000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>315000000.0</v>
       </c>
       <c r="R7">
         <v>320000000.0</v>
       </c>
       <c r="S7">
+        <v>315000000.0</v>
+      </c>
+      <c r="T7">
+        <v>320000000.0</v>
+      </c>
+      <c r="U7">
         <v>333000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>553000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>530000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>501000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>486000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>455000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>442677000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>415000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>320113000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>278319333.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>380666000000.0</v>
+      </c>
+      <c r="C8">
+        <v>58348000.0</v>
+      </c>
+      <c r="D8">
         <v>322487000000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>304324000000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>287064000000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>58348000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>245724000000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>219001000000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>184629000000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>58349000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>79421000000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>58897000000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>46217000000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>37941000000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>33003000000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>27050000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59603000.0</v>
       </c>
       <c r="R8">
         <v>59603000.0</v>
       </c>
       <c r="S8">
         <v>59603000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>59603000.0</v>
+      </c>
+      <c r="U8">
+        <v>59603000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>12977000000.0</v>
+      </c>
+      <c r="C10">
+        <v>9757283000.0</v>
+      </c>
+      <c r="D10">
         <v>11377000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10060042000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8570000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>7974897000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7924760000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2852000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3933000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>10940003000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>11757000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23599000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1279463000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2069630000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1059000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>771192000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>331000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>331000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>402516000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>338057000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>267000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>267000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>268549000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1371000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1548000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1548000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>947000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1080684000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>807000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>807000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>570497517.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>367782598.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>188774700.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>188774700.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>117244262.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>291762523.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-928053687.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>233844913.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-402305571.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>61354489.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>39498516.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>46787000000.0</v>
+      </c>
+      <c r="C12">
+        <v>31404039000.0</v>
+      </c>
+      <c r="D12">
         <v>115221000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>15894322000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10623000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8553363000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>13718152000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3080000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5811000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14664561000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>20909000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>24092000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19418529000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15292960000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3465000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13293422000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5271000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5271000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4289269000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2914526000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4376000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4376000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4651645000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3383000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2568000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2568000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1353000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1169528000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2902000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2902000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2760480938.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1618011913.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3179687713.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3179687713.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>287618554.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>397230229.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>928053687.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>928053687.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>402305571.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>315227012.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>283114027.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>380666000000.0</v>
+      </c>
+      <c r="C13">
+        <v>347691584000.0</v>
+      </c>
+      <c r="D13">
         <v>322487000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>287064000000.0</v>
       </c>
       <c r="E13">
         <v>58348000.0</v>
       </c>
       <c r="F13">
+        <v>287064000000.0</v>
+      </c>
+      <c r="G13">
+        <v>58348000.0</v>
+      </c>
+      <c r="H13">
         <v>58349000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>219001000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>184629000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>58349000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>79421000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>58897000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>59603000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33003000000.0</v>
       </c>
       <c r="O13">
         <v>59603000.0</v>
       </c>
       <c r="P13">
+        <v>33003000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>59603000.0</v>
+      </c>
+      <c r="R13">
         <v>20368000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>20368000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>59603000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>59603000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15049000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>15049000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>59603000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>12557000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11054000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>11054000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>9894000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>59603000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>7186000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7186000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59602649.0</v>
       </c>
       <c r="AF13">
         <v>59602649.0</v>
       </c>
       <c r="AG13">
         <v>59602649.0</v>
       </c>
       <c r="AH13">
+        <v>59602649.0</v>
+      </c>
+      <c r="AI13">
+        <v>59602649.0</v>
+      </c>
+      <c r="AJ13">
         <v>56602649.0</v>
       </c>
-      <c r="AI13">
-[...2 lines deleted...]
-      <c r="AJ13"/>
       <c r="AK13">
         <v>56602649.0</v>
       </c>
       <c r="AL13"/>
-      <c r="AM13"/>
+      <c r="AM13">
+        <v>56602649.0</v>
+      </c>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>54602649.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>54602649.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>116600000.0</v>
+      </c>
+      <c r="C14">
+        <v>116600000.0</v>
+      </c>
+      <c r="D14">
         <v>116701800.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>116610369.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>116600000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>116600000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>116695000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>116696600.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>116695132.0</v>
       </c>
       <c r="J14">
         <v>116600000.0</v>
       </c>
       <c r="K14">
+        <v>116695132.0</v>
+      </c>
+      <c r="L14">
+        <v>116600000.0</v>
+      </c>
+      <c r="M14">
         <v>116681190.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>116800000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>116800000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>117083329.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>117080200.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>117600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>117600000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>118189937.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>119205200.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>119217117.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>119217117.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>119205200.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>119205200.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>119243655.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>119243655.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>119205200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>119242680.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>119204636.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>119204636.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>118954248.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>119205200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>116666667.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>116666667.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119205298.0</v>
       </c>
       <c r="AJ14">
         <v>119205298.0</v>
       </c>
       <c r="AK14">
         <v>119205298.0</v>
       </c>
       <c r="AL14">
         <v>119205298.0</v>
       </c>
       <c r="AM14">
         <v>119205298.0</v>
       </c>
       <c r="AN14">
+        <v>119205298.0</v>
+      </c>
+      <c r="AO14">
+        <v>119205298.0</v>
+      </c>
+      <c r="AP14">
         <v>113205298.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>96720250.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>96720250.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>18066000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>16743000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>15049000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>13518000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11916000000.0</v>
       </c>
       <c r="Y15">
         <v>59603000.0</v>
       </c>
       <c r="Z15">
-        <v>9894000000.0</v>
+        <v>11916000000.0</v>
       </c>
       <c r="AA15">
         <v>59603000.0</v>
       </c>
       <c r="AB15">
-        <v>59602649.0</v>
+        <v>9894000000.0</v>
       </c>
       <c r="AC15">
-        <v>59602649.0</v>
+        <v>59603000.0</v>
       </c>
       <c r="AD15">
         <v>59602649.0</v>
       </c>
       <c r="AE15">
         <v>59602649.0</v>
       </c>
       <c r="AF15">
-        <v>1922000000.0</v>
+        <v>59602649.0</v>
       </c>
       <c r="AG15">
         <v>59602649.0</v>
       </c>
       <c r="AH15">
+        <v>1922000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>59602649.0</v>
+      </c>
+      <c r="AJ15">
         <v>56602649.0</v>
       </c>
-      <c r="AI15">
-[...2 lines deleted...]
-      <c r="AJ15"/>
       <c r="AK15">
         <v>56602649.0</v>
       </c>
       <c r="AL15"/>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>56602649.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16">
+        <v>9066000000.0</v>
+      </c>
+      <c r="C16">
+        <v>14419508000.0</v>
+      </c>
+      <c r="D16">
         <v>8989000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6739873000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7507000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6411006000.0</v>
       </c>
-      <c r="F16">
-[...2 lines deleted...]
-      <c r="G16">
+      <c r="H16">
+        <v>5688470000.0</v>
+      </c>
+      <c r="I16">
         <v>3596000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3737000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9542620000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2755000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2284000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1761000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1793000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1594000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>953763000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1026000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1026000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>798050000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>614914000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>732000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>732000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>557563000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>306000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>193000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>193000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>167000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>147756000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>169000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>169000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>175235185.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>155818758.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>206360071.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>206360071.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>188675130.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>101432881.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>106956982.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>997000000.0</v>
+      </c>
+      <c r="C20">
+        <v>910652000.0</v>
+      </c>
+      <c r="D20">
         <v>844000000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>796726000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>752000000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>692222000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>640781000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>571000000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>482000000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>692222000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>207000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>154000000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>124262000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>317878000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>87000000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>71348000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>52000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>52000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>47548000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>43509000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>35000000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>35000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>31185000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>29000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>26000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>26000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>23000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>20291000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>17000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>17000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>39000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39347434.0</v>
       </c>
       <c r="AG20">
         <v>39347434.0</v>
       </c>
       <c r="AH20">
         <v>39347434.0</v>
       </c>
       <c r="AI20">
         <v>39347434.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>39347434.0</v>
+      </c>
       <c r="AK20">
         <v>39347434.0</v>
       </c>
       <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>39347434.0</v>
+      </c>
       <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>39347434.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>39347434.0</v>
       </c>
     </row>
-    <row r="21" spans="1:42">
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>11139000000.0</v>
+      </c>
+      <c r="C21">
+        <v>3809548000.0</v>
+      </c>
+      <c r="D21">
         <v>6332000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4740059000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2824000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2897120000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2655067000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2502000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2190000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3452567000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>985000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>757000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>553218000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1463250000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>381000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>325369000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>289000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>289000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>213679000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>198251000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>192000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>192000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>113842000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>120000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>128000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>128000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>312000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>272409000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>219000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>219000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>74397251.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>72368482.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>44960664.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>44960664.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>69375653.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>61465161.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>26541364.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>44137273.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>29847156.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>332229000000.0</v>
+      </c>
+      <c r="C22">
+        <v>294071005000.0</v>
+      </c>
+      <c r="D22">
         <v>233654000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>246917954000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>239123000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>201763707000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>166065183000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>165845000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>139589000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>166558064000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>44403000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>35051000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>24980033000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>63539614000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15840000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14441279000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8697000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8697000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7727151000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7909391000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>5492000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5492000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4980171000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6402000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5414000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5414000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5412000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5385775000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3778000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3778000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2857917686.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2777157633.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1833791084.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1833791084.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1882653485.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2106257489.0</v>
       </c>
-      <c r="AJ22"/>
-      <c r="AK22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>1717088995.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>539235363.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>499180068.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>2082447000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1897220460000.0</v>
+      </c>
+      <c r="D23">
         <v>1848138000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1647446626000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1552070000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1408332054000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1291880912000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1155409000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>973676000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1391171816000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>420732000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>319286000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>259411720000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>631825607000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>168400000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>149318820000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>104851000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>104851000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>93893471000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>86058616000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>70946000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>70946000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>63910395000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>67271000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>59078000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>59078000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>51845000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>43489289000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>32866000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32866000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18924098342.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15013579303.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12972263667.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12972263667.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9797409499.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9433683485.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1130511577.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8962006445.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23">
         <v>1497788462.0</v>
       </c>
-      <c r="AO23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>238445000000.0</v>
+      </c>
+      <c r="C24">
+        <v>163635149000.0</v>
+      </c>
+      <c r="D24">
         <v>155376000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1367000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>13481000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>70221168000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>135225000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>124628000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>117219000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>110145543000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>44189000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>48797000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>33406000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>9880000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>8369000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7224000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>323000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>399000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>479000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>557000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>625000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1870000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2173000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7583000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>7031000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>6689001000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5424000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3557738000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>2831317359.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2607359542.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3418323283.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2517664954.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2617669328.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>139485000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>164786000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>105087000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>81106000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...4 lines deleted...]
-      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
       <c r="AA25">
         <v>0.0</v>
       </c>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>100000000.0</v>
+      </c>
+      <c r="C26">
+        <v>91295000.0</v>
+      </c>
+      <c r="D26">
         <v>85000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>80000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>75000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>69400000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>64000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>57000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>48000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>31869000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>21000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>15000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>12000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>10000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>9000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>7000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>6000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>5000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="W26">
         <v>3000000.0</v>
       </c>
       <c r="X26">
         <v>3000000.0</v>
       </c>
       <c r="Y26">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA26">
         <v>2557000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>2000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2034000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>20387482.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1661984.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330062.0</v>
       </c>
       <c r="AF26">
         <v>330062.0</v>
       </c>
       <c r="AG26">
         <v>330062.0</v>
       </c>
       <c r="AH26">
         <v>330062.0</v>
       </c>
       <c r="AI26">
         <v>330062.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>330062.0</v>
+      </c>
       <c r="AK26">
         <v>330062.0</v>
       </c>
       <c r="AL26"/>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>330062.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>295989000000.0</v>
+      </c>
+      <c r="C28">
+        <v>291568957000.0</v>
+      </c>
+      <c r="D28">
         <v>388927000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>265332261000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>191811000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>166112951000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>180721882000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>201184000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>183222000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>318661885000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>86136000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>49571000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>42198107000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>65929104000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>22492000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13173355000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2495000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2495000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3877371000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5393261000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6704000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6704000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6337589000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16621000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11121000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11121000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9883000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7375664000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>5155000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5155000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6763032972.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5021867690.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4175104543.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4175104543.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4234924096.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4452495479.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>928053687.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4105183447.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28">
         <v>402305571.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-61354489.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-39498516.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>1514800000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1365126732000.0</v>
+      </c>
+      <c r="D29">
         <v>1380428000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1208356000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1080027000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>964245083000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>900209000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>819484000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>679704000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>441609774000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>300759000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>218077000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>188487000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>136523000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>119263000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>111922000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>87552000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>74853000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>67578000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>62800000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>59997000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>51560000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>43934281000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>49225000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>46802000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>111848000000.0</v>
+      </c>
+      <c r="C30">
+        <v>114131533000.0</v>
+      </c>
+      <c r="D30">
         <v>115251000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>74956081000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>72472000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>59648595000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>60027100000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>63124000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>55912000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>85980863000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28898000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17757000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11304323000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>29596340000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11671000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7462358000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5152000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5152000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5120720000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4831958000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4206000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4206000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3543846000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3502000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3371000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3371000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3659000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3085256000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2448000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2448000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2615652164.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1933892485.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1415678447.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1415678447.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1256154476.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1117768177.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>801916743.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>278385708.0</v>
       </c>
-      <c r="AP30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:42">
+      <c r="AR30"/>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>203511182000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>145423073000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>115180452000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>95631000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>97927000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>86195000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>72001000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>63357000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>57160000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>53072205000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>44892354000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>37683797000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>31569693000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>29853914000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>26943168000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>23151865000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>20319302000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>17719258450.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>14943539715.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5191257595.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>4695721972.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4278498818.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>3707737309.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1134556683.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>814209274.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>643971885.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>643971885.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-    </row>
-    <row r="32" spans="1:42">
+      <c r="AQ31"/>
+      <c r="AR31"/>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>247255000000.0</v>
+      </c>
+      <c r="C32">
+        <v>133671468000.0</v>
+      </c>
+      <c r="D32">
         <v>88568000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-50452000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-34476000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5576652000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>55364000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>41860000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>32536000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10357314000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-1954000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>6404000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>24918000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-1459000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-5103000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13920000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>6111000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2485000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1694000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>678000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-535000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-1205000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-2683577000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-4736000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-4858000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>1591583000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1457614880000.0</v>
+      </c>
+      <c r="D33">
         <v>1384012000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1303520612000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1229852000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1134934301000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1043571474000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>923359000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>772364000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1113051067000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>326522000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>242385000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>197907278000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>506307577000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>137425000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>113855298000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>85731000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>85731000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>76526862000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>70220144000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>56872000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>56872000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>50483352000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>53984000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>47725000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>47725000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>41422000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>33724560000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>23738000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>23738000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>10590450380.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>8485573770.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>6453717348.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>6453717348.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>6199666949.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>5723843114.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>-928053687.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>5461385515.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-402305571.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2190281750.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2012988330.0</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>1018000000.0</v>
+      </c>
+      <c r="C34">
+        <v>4444867000.0</v>
+      </c>
+      <c r="D34">
         <v>1198000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1129000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1011000000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="G34"/>
+      <c r="H34">
         <v>554000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>543000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>551000000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="K34"/>
+      <c r="L34">
         <v>189000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>174000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>169000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>164000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>115000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>118000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>159000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>142000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>78000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>69000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>73000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>114000000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>49000000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>50000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>51000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>52000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>47000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>40000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>24000000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>631380000000.0</v>
+      </c>
+      <c r="C35">
+        <v>521034568000.0</v>
+      </c>
+      <c r="D35">
         <v>489547000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>317297144000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>313041000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>347389211000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>384262451000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>346867000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>308406000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>494898042000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>119611000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>102343000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>76441760000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>140753110000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>36183000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>29338485000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>15706000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15706000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>14332422000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>13223466000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>10277000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>10277000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>9684278000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>14986000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>13269000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>13269000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>11081000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>9191339000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6481000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>6481000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>4041181164.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3142181653.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3082139762.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3082139762.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3460207604.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2256501203.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>1801903805.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35"/>
       <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>875785527.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>938275936.0</v>
       </c>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>105955000000.0</v>
+      </c>
+      <c r="C36">
+        <v>80329409000.0</v>
+      </c>
+      <c r="D36">
         <v>100619000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>87019287000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>81278000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>73900721000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>67439493000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>52854000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>38497000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>53392650000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>16020000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>12072000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>10711754000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>23301681000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>5997000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4513792673.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3085000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3085000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2694126000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2586904000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2157000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2157000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1961658000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1890000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1568000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1568000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>916000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>801137000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>680000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>680000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1008894377.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>266421494.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>214721953.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>214721953.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>186132742.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>167154194.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-928053687.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>176021243.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-402305571.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-2190281750.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-2012988330.0</v>
       </c>
     </row>
-    <row r="37" spans="1:42">
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>50</v>
+      </c>
+      <c r="B38">
+        <v>1000000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
         <v>1000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1000000.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>16019930000.0</v>
       </c>
-      <c r="K38">
-[...2 lines deleted...]
-      <c r="L38"/>
       <c r="M38">
         <v>1000000.0</v>
       </c>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
+        <v>1000000.0</v>
+      </c>
+      <c r="P38">
         <v>5997000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>5163000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4615000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3780000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3458000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2928780000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2636970000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2387168000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2457735000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2269149000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2138839000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1741668000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1643916000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1689733422.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1623552974.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1132401252.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>891598428.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>833986841.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>25445000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>37396000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>34450000.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>36865000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38"/>
       <c r="AN38"/>
-      <c r="AO38">
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>439166236.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>438835810.0</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>51</v>
+      </c>
+      <c r="B39">
+        <v>-1000000.0</v>
+      </c>
       <c r="C39">
-        <v>6157657000.0</v>
+        <v>-998000.0</v>
       </c>
       <c r="D39"/>
       <c r="E39">
+        <v>6157657000.0</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39">
         <v>3432088000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>8499003000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>8981984000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>20565542000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>10917261000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9916584000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2808167000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5801557000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>17089116000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-1000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1460461999.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>19241000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>229469000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>206422000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>206422000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>251381000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>794269999.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>112276000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>112276000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>-1000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>124170000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>114872914.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>114872914.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1697000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>89389075.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>89389075.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>171316035.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>88584476.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>53561505.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>64708214.0</v>
       </c>
-      <c r="AP39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:42">
+      <c r="AR39"/>
+    </row>
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>29908000000.0</v>
+      </c>
+      <c r="C40">
+        <v>37008908000.0</v>
+      </c>
+      <c r="D40">
         <v>17826000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>34051345000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>20385000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>40335582000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="H40">
+        <v>42320704000.0</v>
+      </c>
+      <c r="I40">
         <v>16922000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>19804000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>68287550000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>7072000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>19306000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11402095000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>53290054000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6050000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>7899901000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5541000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>5541000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7698530000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6898785000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4443000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4443000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>8794776000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1480000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1584000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1584000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1426000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5125527000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1454000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1454000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2400952513.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1793526873.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>2268797666.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2268797666.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1892587393.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1783370143.0</v>
       </c>
-      <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>1855351927.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>1040599011.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>971152880.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>74129138000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>52529054000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>34536066000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>27522000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>21854000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>17101000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>15072000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>13619000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>12426000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>8533321000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>8016046000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>7136143000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>7034483000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6709746000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>6239924000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>5323249000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>5376374000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3844842115.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3873796512.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>622857881.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>624516699.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>492095036.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>13313000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>14781000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>13637000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>14731000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41"/>
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>54</v>
+      </c>
+      <c r="B42">
+        <v>695545109000.0</v>
+      </c>
       <c r="C42">
+        <v>695545109000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
         <v>304265815000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>151306235000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>264348447000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>129007410000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>115050600000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>97034708000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>265560704000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>41733869000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>30949377000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>23296771000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>59447214000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>67670000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>26990184000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-1000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-1000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>19053620000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>18006185000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>16683399000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>14989345000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>13458179000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-1000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>10994373000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>4602370000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>8736065000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>7126124290.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1862498079.0</v>
       </c>
       <c r="AF42">
         <v>1862498079.0</v>
       </c>
       <c r="AG42">
         <v>1862498079.0</v>
       </c>
       <c r="AH42">
+        <v>1862498079.0</v>
+      </c>
+      <c r="AI42">
+        <v>1862498079.0</v>
+      </c>
+      <c r="AJ42">
         <v>-1227638.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-1227638.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>390144836.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>30606959.0</v>
       </c>
-      <c r="AL42"/>
-[...1 lines deleted...]
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42">
         <v>28128663.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>442127055.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-409314746.0</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-      <c r="AH44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-    </row>
-    <row r="45" spans="1:42">
+      <c r="AQ44"/>
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>1473392000000.0</v>
+      </c>
+      <c r="C45">
+        <v>3510739720000.0</v>
+      </c>
+      <c r="D45">
         <v>1276132000000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1210884000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1144923000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2710861622000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>972771000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>867375000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>731147000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1215294173000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>309289000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>229387000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>186505000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>154522000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>130951000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>66778000000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>60515000000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>54004000000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>47948000000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>51373794000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>48898000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>45429829000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>39343000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>31785910000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>26912390168.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>22016093238.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>9343974381.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>7481929364.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>6283000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>6009182549.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5543710937.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5157506949.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>4911433261.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1473392000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1364250437000.0</v>
+      </c>
+      <c r="D46">
         <v>1276132000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1210884663000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1144923000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1057374838000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>972771890000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>867375000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>731147000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1055444228000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>309289000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>229387000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>186505586000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>481192899000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>130951000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>108289682000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>81605000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>81605000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>72800907000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>66778169000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>54004000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>54004000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>47948030000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>51374000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>45430000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>45430000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>39343000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>31785910000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>21878000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>21878000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>9343974381.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>7481929364.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>6009182549.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>6009182549.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5543710937.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5157506949.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>4911433261.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46"/>
       <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>2012225826.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1943463678.0</v>
       </c>
     </row>
-    <row r="47" spans="1:42">
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>309288922000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>229387436000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>154521865000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>130951000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>108289000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>93288000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>81605000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>72801000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>66778000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>60514968000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>54004478000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>47948030000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>51373794000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>48897921000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>45429829000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>39343054000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>31785910000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>26912390168.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>21877937396.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>9343974381.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>7481929364.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>6282767181.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>320216000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>316047000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>313731000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AL47"/>
+      <c r="AM47">
         <v>309988000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-    </row>
-    <row r="48" spans="1:42">
+      <c r="AQ47"/>
+      <c r="AR47"/>
+    </row>
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>66815000000.0</v>
+      </c>
+      <c r="C48">
+        <v>23576021000.0</v>
+      </c>
+      <c r="D48">
         <v>16076000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>23161745000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>188463000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>153809532000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>468740631000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>89805000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>61178000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>14973197000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>17389000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>7411000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>99966980000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>242242528000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-4574000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>6205561000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>6586000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>6586000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>3322268000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1650842000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>11351000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>11351000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>7496231000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>985000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>3839000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>3839000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>2497000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>2175353000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>5438000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>5438000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>806358740.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>705553673.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1590842382.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1590842382.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>925598613.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>630261881.0</v>
       </c>
-      <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>460157290.0</v>
       </c>
-      <c r="AL48"/>
-      <c r="AM48"/>
       <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>433890263.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>354712097.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>67363000000.0</v>
+      </c>
+      <c r="C50">
+        <v>134272932000.0</v>
+      </c>
+      <c r="D50">
         <v>241364000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>270713000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>183746000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>100680037000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>50381000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>76367000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>65914000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>37224733000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>51867000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>22946000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>8870000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>10891000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>14795000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>6375000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>669000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2112000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3480000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4841000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>6063000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4571000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>3932000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>9923000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>9763000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>5536841000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>4991000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>4578497000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>3572791607.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>2183071193.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>2781435521.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>2214502338.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>1509839046.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1511766665.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>1365073186.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>4744258002.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>4339028360.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2960420319.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>308966000000.0</v>
+      </c>
+      <c r="C51">
+        <v>301326240000.0</v>
+      </c>
+      <c r="D51">
         <v>400304000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>275392303000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>200381000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>174087848000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>188646642000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>204036000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>187155000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>329601888000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>97893000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>73170000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>43477570000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>67998734000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>23551000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>13944547000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2826000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2826000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4279887000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5731318000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6971000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>6971000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>6606138000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>17992000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>12669000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>12669000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>10830000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>8456348000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5962000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>5962000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>7333530489.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>5389650288.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>4363879243.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4363879243.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>4352168358.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>4744258002.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>4339028360.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>69521000000.0</v>
+      </c>
+      <c r="C52">
+        <v>136426042000.0</v>
+      </c>
+      <c r="D52">
         <v>243387000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>272429480000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>185255000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>102068394000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>51593113000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>77483000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>67210000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>83706798000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>52411000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>23357000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>9194653000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>34793572000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14890000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>6459520000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2192000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2192000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3566686000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4931871000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4711000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4711000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4058003000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>10040000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5640000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>5640000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>5073000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>4641383000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>3355000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>3355000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3915207206.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2871985334.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1759598408.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1759598408.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1461679102.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>3016697945.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>4339028360.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>3061974070.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+    </row>
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>33810000000.0</v>
+      </c>
+      <c r="C53">
+        <v>21646755000.0</v>
+      </c>
+      <c r="D53">
         <v>103844000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>5834280000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>2053000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>578466000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>5793392000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>228000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>1878000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>3724558000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>9152000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>493000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>18139066000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>13223330000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>2406000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>12522230000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>4940000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4940000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>3886753000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>2576469000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4109000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4109000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4383096000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>2012000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1020000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>1020000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>406000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>88844000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2095000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>2095000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2189983421.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1250229315.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2990913013.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>2990913013.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>170374292.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>105467706.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1856107374.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>694208774.0</v>
       </c>
-      <c r="AL53"/>
-[...1 lines deleted...]
-      <c r="AN53">
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
         <v>804611142.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>253872523.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>243615511.0</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>2082447000000.0</v>
+      </c>
+      <c r="C55">
+        <v>1897220460000.0</v>
+      </c>
+      <c r="D55">
         <v>1848138000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1647446626000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1552070000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1408332054000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1291880912000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1155409000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>973676000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1391171816000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>420732000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>319286000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>259411720000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>631825607000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>168400000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>149318820000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>104851000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>104851000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>93893471000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>86058616000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>70946000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>70946000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>63910395000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>67271000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>59078000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>59078000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>51845000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>43489289000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>32866000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>32866000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>18924098342.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>15013579303.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>12972263667.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>12972263667.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>9797409499.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>9433683485.0</v>
       </c>
-      <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AL55"/>
+      <c r="AM55">
         <v>8962006445.0</v>
       </c>
-      <c r="AL55"/>
-      <c r="AM55"/>
       <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>3827004284.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3573341433.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>490863000000.0</v>
+      </c>
+      <c r="C56">
+        <v>439605580000.0</v>
+      </c>
+      <c r="D56">
         <v>464126000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>343926014000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>322218000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>273397753000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>248309438000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>232049000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>201312000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>278120749000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>94210000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>76900000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>61504442000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>125518030000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>30975000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>35463522000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>19120000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>19120000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>17366609000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>15838472000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>14074000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>14074000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>13427043000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>13287000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>11353000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>11353000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10423000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>9764729000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>9128000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>9128000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>8333647962.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>6528005533.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>6518546319.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>6518546319.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>3597742550.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>3709840371.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>928053687.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3500620930.0</v>
       </c>
-      <c r="AL56"/>
-[...1 lines deleted...]
-      <c r="AN56">
+      <c r="AN56"/>
+      <c r="AO56"/>
+      <c r="AP56">
         <v>402305571.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1197556298.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1121517293.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>243608000000.0</v>
+      </c>
+      <c r="C57">
+        <v>305985468000.0</v>
+      </c>
+      <c r="D57">
         <v>375558000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>394378201000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>356694000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>267821101000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>192944871000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>190189000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>168776000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>255566289000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>96164000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>70496000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>36585677000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>130003943000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>36078000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>21544479000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16635000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>16635000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>15672564000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>15160441000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>15279000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>15279000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>16110620000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>18023000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>16481000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>16481000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>15184000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>12047479000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>9831000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9831000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8296910795.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>6181338488.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>5474329747.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>5474329747.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>4573200373.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>5793778032.0</v>
       </c>
-      <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>6029591063.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57"/>
       <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>1582613146.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1348087206.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>874988000000.0</v>
+      </c>
+      <c r="C58">
+        <v>827020036000.0</v>
+      </c>
+      <c r="D58">
         <v>865105000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>711675345000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>669735000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>615210312000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>577207322000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>537056000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>477182000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>750464331000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>215775000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>172839000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>113027437000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>270757053000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>72261000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>50882964000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>32341000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>32341000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>30004986000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>28383907000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>25556000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>25556000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>25794898000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>33009000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>29750000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>29750000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>26265000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>21238818000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>16312000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>16312000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>12338091959.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>9323520141.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>8556469509.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>8556469509.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>8033407977.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>8050279235.0</v>
       </c>
-      <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>7831494868.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58"/>
       <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>2889605379.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2720166579.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>1208992000000.0</v>
+      </c>
+      <c r="C60">
+        <v>1066812714000.0</v>
+      </c>
+      <c r="D60">
         <v>983688000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>936276366000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>882800000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>793343878000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>714602736000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>618489000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>496571000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>640746604000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>204703000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>146334000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>146211200000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>360461861000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>96099000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>98323354000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>72342000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>72342000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>63619367000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>57402240000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>45119000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>45119000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>37828824000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>31719000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>27097000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>27097000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>23486000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>20612002000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>15179000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>15179000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5305002280.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>4807437888.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3822551465.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>3822551465.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1243279770.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>915021869.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1130511577.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>740366741.0</v>
       </c>
-      <c r="AL60"/>
-[...1 lines deleted...]
-      <c r="AN60">
+      <c r="AN60"/>
+      <c r="AO60"/>
+      <c r="AP60">
         <v>1497788462.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>930619967.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>409314746.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>772522981000.0</v>
+      </c>
+      <c r="C2">
         <v>512197718000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>688685257000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>718413301000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>305630509000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85344521000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52386043000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19983000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10850065285.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7264522456.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5808497475.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4399587506.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2520116486.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>99644606000.0</v>
+      </c>
+      <c r="C3">
         <v>62626497000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>70101333000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>90042209000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36149158000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11725490000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5517403000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2121000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>625880708.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>509073880.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>333956297.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>211644305.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>144662999.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>5128601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020255000.0</v>
       </c>
       <c r="H4">
         <v>1020255000.0</v>
       </c>
       <c r="I4">
         <v>1020255000.0</v>
       </c>
       <c r="J4">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1020255000.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>111058623000.0</v>
+      </c>
+      <c r="C5">
         <v>307950184000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>174747052000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>115666714000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>102605426000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>31323033000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>12449961000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4772000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3123494584.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1509087682.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1103933635.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>941878301.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>531643885.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>210703229000.0</v>
+      </c>
+      <c r="C6">
         <v>370576681000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>244848385000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>205708923000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>138754584000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>43048523000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17967364000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6893000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3749375292.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2018161562.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1437889932.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1153522606.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>676306884.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7"/>
       <c r="M7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>215542859000.0</v>
+      </c>
+      <c r="C9">
         <v>186980968000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>230627451000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>265778241000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>141241098000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37037843000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>19693251000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6824000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4436469641.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2609920752.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2062456418.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1574542022.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>868309329.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>43532184000.0</v>
+      </c>
+      <c r="C10">
         <v>249551803000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37930619000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>74614930000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>98948305000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25042254000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10090653000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3083000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2285899647.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>759751371.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>593878861.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>338882402.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>329517904.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>16945688000.0</v>
+      </c>
+      <c r="C11">
         <v>95925288000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16849960000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>62361904000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>60464798000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6655409000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3320922000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1132000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>585537956.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>257734325.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>242359114.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>107600766.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>113321863.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>67526439000.0</v>
+      </c>
+      <c r="C12">
         <v>58398381000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>136816433000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41051784000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3657121000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17148550.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2359308000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>661000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>525227115.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>593592292.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>393922930.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>453300910.0</v>
       </c>
-      <c r="M12">
-[...3 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B13">
+        <v>1864932000.0</v>
+      </c>
+      <c r="C13">
         <v>1962889000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2206862000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1626000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>39000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>82000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>60000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>27000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>84566728.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>21720338.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>764077000.0</v>
+      </c>
+      <c r="C14">
         <v>183017000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-296203000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>132000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>242000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>271215000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3036939000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2114549000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>992738468.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>390144836.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24908382.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6778938.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>27477761000.0</v>
+      </c>
+      <c r="C15">
         <v>153809532000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22440931000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13146795000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>39949661000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>33374740000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7889255000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1800000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1590842382.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>491173013.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>348299466.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>239931036.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>224173629.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1938676000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6586000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11351024000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5226692000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2768786000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3509779198.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>491173013.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>352000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>239931036.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>224173629.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>22820536000.0</v>
+      </c>
+      <c r="C17">
         <v>153626515000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>32760879000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1807000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6344000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6254000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4043800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1950581707.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1700361691.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>502017046.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>352000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>231281636.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>216196041.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-52223448000.0</v>
+      </c>
+      <c r="C18">
         <v>184718611000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>44462524000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23938000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1905000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1426000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1732936000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-634434634.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-529088029.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-680261635.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>95102066000.0</v>
+      </c>
+      <c r="C21">
         <v>106385225000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>136243834000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>171071397000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98347320000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25455794000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13112147000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4635856034.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3049392067.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1540556074.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1240507074.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>944436769.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>531643885.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>892963774000.0</v>
+      </c>
+      <c r="C23">
         <v>592793461000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>783068875000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>813120145000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>348524287000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>96926570000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58967147000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22171000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12237142859.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8333887134.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6630446819.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5029692759.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2938168290.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>85527637000.0</v>
+      </c>
+      <c r="C25">
         <v>62626497000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9243965000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13278000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5959000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3987936000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3263720000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2121389879.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>625880708.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26"/>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>7040254.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>132</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>25275630000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>28258236000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26721509000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12030468000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1571784000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>691995000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>44272385.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>175474760.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21879658.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17230314.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13676239.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>58410853.0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>68647018000.0</v>
+      </c>
+      <c r="C28">
         <v>28613131000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32918092000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31698637000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13248103000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5116218000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3077294000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1262883017.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>629078923.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>634671646.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>467072429.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>357531442.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>44175468.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>14544529000.0</v>
+      </c>
+      <c r="C29">
         <v>95925288000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2333122000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9196000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9968000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2263000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1686453000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1131955333.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>585537956.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>257734325.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>120440788000.0</v>
+      </c>
+      <c r="C30">
         <v>80595743000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>94383618000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>94706844000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>42893778000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11582049000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6581104000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2188000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1387077574.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1069364678.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>821949344.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>630105253.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>418051804.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-51569882000.0</v>
+      </c>
+      <c r="C31">
         <v>143166578000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-98313215000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-96456467000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>600985000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-413540000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3021494000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-919000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-303658829.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-100543068.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-213913859.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-123649339.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-202125981.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>988065841000.0</v>
+      </c>
+      <c r="C32">
         <v>699178686000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>919312709000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>984191542000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>446871607000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>122382364000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>72079294000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>26807000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15286534926.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9874443208.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7870953893.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5974129528.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3388425815.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>161707000000.0</v>
+      </c>
+      <c r="C2">
+        <v>173953358000.0</v>
+      </c>
+      <c r="D2">
         <v>173012000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>138917216000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>120015000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>146775357000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>139911133000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>138537535000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>133810000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>157811576000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>175918000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>144317000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>114214000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>38645947000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26714000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18174834000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12588000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12588000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13213251000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9970508000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8468000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8468000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7745548000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5653000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6349000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6349000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6740000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5553097000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4891000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4891000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4277573441.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3426294990.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3157000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3157000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3001302744.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2438248242.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2259000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2008004931.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2046507972.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1635056264.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1606110489.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>672555751.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>655033403.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>108</v>
+      </c>
+      <c r="B3">
+        <v>21171000000.0</v>
+      </c>
       <c r="C3">
+        <v>19583938000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>19549846000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14394000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15875155000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10847445000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>19250000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>15710000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>15560480000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18025000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14791000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>12620000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4605965000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3035000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2783041000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1639000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1639000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2627000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1970000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1205753000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1205753000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1831000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>914000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>887000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>887000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>791000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>728000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1501222729.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1501222729.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>946000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>378000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>168394640.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>168394640.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>157000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>146000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>155000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>140459073.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>140271714.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>20383516.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>114171547.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>38513861.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>33390257.0</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4">
         <v>521813000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4204476000.0</v>
       </c>
       <c r="X4">
         <v>4204476000.0</v>
       </c>
       <c r="Y4">
         <v>4204476000.0</v>
       </c>
       <c r="Z4">
-        <v>0.0</v>
+        <v>4204476000.0</v>
       </c>
       <c r="AA4">
-        <v>0.0</v>
+        <v>4204476000.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:42">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>110</v>
+      </c>
+      <c r="B5">
+        <v>76397000000.0</v>
+      </c>
       <c r="C5">
+        <v>21960747000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>9291460000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>40882000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>56982338000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>49084683000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>89491832000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>165040000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>18763208000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>71663000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>48169000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>48369000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3045347000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>7934000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5294083000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4634000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4634000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3450178000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>3960703000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2849247000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2849247000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2016789000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1203000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1901000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1901000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2117000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1727960000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>187777271.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>187777271.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1492880111.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>990231282.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>868605360.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>868605360.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>817355331.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>740258383.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>638000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>446632199.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>413087556.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>306613762.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>335593564.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>168315222.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>126802754.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>97568000000.0</v>
+      </c>
+      <c r="C6">
+        <v>41544685000.0</v>
+      </c>
+      <c r="D6">
         <v>6078000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>28841306000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>55276000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>72857493000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>59932128000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>108741832000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>180750000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>34323688000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>89688000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>62960000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>60989000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1560618000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>10969000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>8077124000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6273000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6273000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6077178000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5930703000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4055000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>4055000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3847789000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2117000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2788000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2788000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>2908000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2455960000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1689000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1689000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2438880111.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1368231282.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1037000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1037000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>974355331.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>886258383.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>793000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>587091272.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>553359270.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>326997278.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>449765111.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>206829083.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>160193011.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:42">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:42">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>57032000000.0</v>
+      </c>
+      <c r="C9">
+        <v>53462053000.0</v>
+      </c>
+      <c r="D9">
         <v>36261000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>35594274000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>43136000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>66412084000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>40774411000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>51215351000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>45276000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>53790241000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>53306000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>44834000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>43221000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>14094667000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>7228000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7093495000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6669000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6669000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4587226000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4298913000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4795000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4795000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3010248000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1800000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2725000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2725000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2438000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1917044000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2045000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>2045000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1853516264.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1330608921.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1295000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1295000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1163576837.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1029085272.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>943000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>825843186.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>650898738.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>550047826.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>565483702.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>253884550.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>210450826.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>63508000000.0</v>
+      </c>
+      <c r="C10">
+        <v>13170390000.0</v>
+      </c>
+      <c r="D10">
         <v>-12777000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-483422000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>31901000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>53169579000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>36182234000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>65561776000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>126047000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-8575747000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27749000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15022000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>26873000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10205001000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11134000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4297805000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4443000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4443000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2624030000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3286074000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4324000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4324000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2842502000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-12000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1696000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1696000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>198000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1642358000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1822000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1822000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>148888808.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>256381872.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>805000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>805000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>466271760.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>431819446.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>583000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>358550700.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>175735849.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>41420604.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>112732411.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>114405341.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>61280584.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>22881000000.0</v>
+      </c>
+      <c r="C11">
+        <v>7218269000.0</v>
+      </c>
+      <c r="D11">
         <v>-4190000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-868479000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>10652000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>21278551000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>15029142000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>24315641000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>46986000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1228730000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4571000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5945000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6673000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3585122000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1107000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1884446000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1648000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1648000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1134492000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4551474000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1366000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1366000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>597697000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-122000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>570000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>570000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>137000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>542639000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>556000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>556000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>30875583.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>78654006.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>112000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>112000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>150223686.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>139179108.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>184000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>133549058.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>55425623.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>7928328.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>34379822.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>37483096.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>22655624.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>12889000000.0</v>
+      </c>
+      <c r="C12">
+        <v>15718847000.0</v>
+      </c>
+      <c r="D12">
         <v>18855000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9787000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8981000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3812759000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12902449000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>23930056000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>25706802000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>83327447.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>43914000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>38321224.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12371307000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9421591000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>18183000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>597926000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>469000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>469000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>343377000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>867966000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>484000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>484000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>377253000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>655000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>647000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>647000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>409000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>375485000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>226000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>226000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>302773268.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>218534061.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>134000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>134000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>179305268.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>178089197.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>142000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>126581955.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>194442604.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>208662272.0</v>
       </c>
-      <c r="AN12">
-[...5 lines deleted...]
-    <row r="13" spans="1:42">
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B13">
+        <v>400000000.0</v>
+      </c>
+      <c r="C13">
+        <v>721068000.0</v>
+      </c>
+      <c r="D13">
         <v>1383000000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1082000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>808183000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>567000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>253000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>229000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1399309000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>530000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>941000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1311000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>229000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>106000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>57000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>18000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>50000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>21000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>414000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>42000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>351000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>218000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>40000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>16000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>88000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>77000000.0</v>
       </c>
-      <c r="AA13">
-[...2 lines deleted...]
-      <c r="AB13">
+      <c r="AC13">
+        <v>0.0</v>
+      </c>
+      <c r="AD13">
         <v>4956603.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>377000000.0</v>
+      </c>
+      <c r="C14">
+        <v>380077000.0</v>
+      </c>
+      <c r="D14">
         <v>119000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>12000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>224000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>290083000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-224000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>45000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>49000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>483656000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-102000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>101000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-148000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>97000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>76000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>129000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-126000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>272000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>273320000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>271215000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>286673000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2542716000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2370927000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2230737000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2093775000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1638469000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1585175054.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1374578107.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1281004103.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>882621274.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>656905601.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1166000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>945000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1004000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2751000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1149000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>468382381.0</v>
       </c>
-      <c r="AM14">
-[...8 lines deleted...]
-    <row r="15" spans="1:42">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>41004000000.0</v>
+      </c>
+      <c r="C15">
+        <v>6305511000.0</v>
+      </c>
+      <c r="D15">
         <v>-8468000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>397318000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>21473000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>32181111000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>20929287000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>41309460000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>79138000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-9321821000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>22861000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9452000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>20448000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6512676000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12241000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2488927000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3263553000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>2924000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1363867000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1234611000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3006000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3006000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6435732000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>82000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1050000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1050000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>50000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>1065085000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>993513240.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1193000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>100805067.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>170321000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>665243769.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>665000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>295336732.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>276131032.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>354000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>207087039.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>120910007.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>35750491.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>81587984.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>79178166.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>40513495.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>7398493000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2544191000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6525675000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6513046000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-12144000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2489000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3168000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2924000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1364000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1265000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2600615000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3854793000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6435732000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6435732000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>903352000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1342284000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>49814000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1336823000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1504161000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>993513240.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>100805067.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>179424736.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>526128937.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>32436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>14430000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16797000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>21542000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>12697000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>7571000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2394000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>8532000.0</v>
       </c>
-      <c r="AO16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>40627000000.0</v>
+      </c>
+      <c r="C17">
+        <v>7128536000.0</v>
+      </c>
+      <c r="D17">
         <v>-8587000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>385000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>21249000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>31891028000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>21153000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>29584000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>50703000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9804477000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>7501000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>2443000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>5208000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>7451000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12241000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>2413000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3135000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>2795000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>1490000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1266000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2568000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2958000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>2245000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>110000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>880000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>1431800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>61000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>1099719000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>1067223712.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1105996824.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>118013225.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>177727866.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>548843792.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>1623597748.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>476116695.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-745349297.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>345996545.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>381706820.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>120310226.0</v>
       </c>
-      <c r="AM17">
-[...8 lines deleted...]
-    <row r="18" spans="1:42">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-12489000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15506448000.0</v>
+      </c>
+      <c r="D18">
         <v>-17472000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7292000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>17511000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>25670311000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>22169000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>33008000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>74455000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-87940242000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>14957000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7994000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3106000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2733000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14390000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>88000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>374000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-419000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-322000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>98000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>120000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-133000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-159000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-615000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-410000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-760936000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-332000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-375485000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-196513278.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:42">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>30506000000.0</v>
+      </c>
+      <c r="C21">
+        <v>21960747000.0</v>
+      </c>
+      <c r="D21">
         <v>14744000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>14805207000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22330000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>39348635000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22384800000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>31465676000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>22689000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>31593433000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>31824000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>24751000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>27342000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9092020000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7934000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5294083000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5041000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>5041000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3052747000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2456285000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4129346000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4129346000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2049423000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1090000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2459757000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2459757000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1744000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1390640000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1405181645.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1405181645.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1387087030.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>934782296.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>889000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>889000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>802948766.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>723257253.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>634000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>489289927.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>383174712.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>306613762.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>335593564.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>168315222.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>126802754.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:42">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>188233000000.0</v>
+      </c>
+      <c r="C23">
+        <v>205454663000.0</v>
+      </c>
+      <c r="D23">
         <v>194528000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>159706283000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>140821000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>173838806000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>158300744000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>158287210000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>156398000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>180008384000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>197399000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>164400000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>130093000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>43648594000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29675000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20637648000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14686000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14686000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>14747730000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11359665000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9642000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9642000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>8706373000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6363000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7205000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7205000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7435000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6079501000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5433000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5433000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4744002675.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3822121615.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3563000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3563000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3361930815.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2744076261.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2568000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2344558190.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2314231998.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1878490328.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1915982595.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>779156995.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>771122893.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>130</v>
+      </c>
+      <c r="B25">
+        <v>21171000000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>18685000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>14394000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15875155000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17875000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13807000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10075000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15560480000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5833000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3981000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3254000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3106000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3035000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2465000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1838000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1639000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1435000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1201000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>967000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1205753000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1002183000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>914000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>822000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1135720000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>791000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>728000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>619344405.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1501222729.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>946000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>378000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>189000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>168394640.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>157000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>146000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>155000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>140459073.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>140271714.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>3012372.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1411476.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>622759000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>8810010000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6532081000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>723438000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1224755000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1067896000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1067896000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1022292000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>740237000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1072219000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>428026000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>158830000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>158830000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="T27"/>
+      <c r="U27">
         <v>150049000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>42939000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>42939000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>18274000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>29905000.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>13398000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>21421073.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>21421073.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>410558693.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>19242000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>11016472.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>11016472.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6504350.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>6068440.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>6220406.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>6966611.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>6290109.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4311469.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4311469.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>51172839.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3015473.0</v>
       </c>
     </row>
-    <row r="28" spans="1:42">
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>24251000000.0</v>
+      </c>
+      <c r="C28">
+        <v>8199018000.0</v>
+      </c>
+      <c r="D28">
         <v>19282000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>18676000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>18363178000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9818853000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>16569000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15391767000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>19376330000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>18816168000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33795695040.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>20881298000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1917503000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18934116000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2631000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1779477000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1347818000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1347818000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1361000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1080705000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>807979000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>807979000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>828000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>622726000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>726095000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>17985000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>605000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>472609000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>530378185.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>530378185.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>411000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>364881892.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>223651234.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>223651234.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>140646308.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>260780736.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>262779594.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>219607862.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>107750774.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>199431611.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>191834921.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>44175468.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>77865231.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>22881000000.0</v>
+      </c>
+      <c r="C29">
+        <v>7687529000.0</v>
+      </c>
+      <c r="D29">
         <v>-4190000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-868000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>10652000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>21278551000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15029000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>17441000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>30133000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1228730000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1479000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1600000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1720000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2615000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1107000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1885000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1541000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1648000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1134000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4552000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1188000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1366000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>598000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-122000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>342000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>687453000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>137000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>542639000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>203828405.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>26526000000.0</v>
+      </c>
+      <c r="C30">
+        <v>31501299000.0</v>
+      </c>
+      <c r="D30">
         <v>21516000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20789067000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>20806000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>27063449000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>18389611000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19749675000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>22588000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>22196808000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21481000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20083000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15879000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5002647000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2961000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2462814000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2098000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2098000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1534479000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1389157000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1174000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1174000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>960825000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>710000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>856000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>856000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>695000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>526404000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>542000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>542000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>466429234.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>395826625.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>406000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>406000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>360628071.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>305828019.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>309000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>336553259.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>267724026.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>243434064.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>309872106.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>106601244.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>116089490.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>33002000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-8790357000.0</v>
+      </c>
+      <c r="D31">
         <v>-27521000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-15288629000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>9571000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>13820944000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>13797434000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>34096100000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>103358000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-40169180000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4075000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9729000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-469000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1112981000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-19068000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-996278000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>290000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>290000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-106005000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>829789000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>836000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>836000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>952667000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-488000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>473000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>473000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1213000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>627203000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>450000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>450000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1022051036.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-522952765.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-16000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-16000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-176529007.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-129316386.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>87000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>40739158.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-21955041.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-64727852.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-222861153.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-53909881.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-65522170.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>218739000000.0</v>
+      </c>
+      <c r="C32">
+        <v>227415411000.0</v>
+      </c>
+      <c r="D32">
         <v>209272000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>174511490000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>163151000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>213187441000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>180685544000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>189752886000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>179087000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>211601817000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>229223000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>189151000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>157435000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>52740614000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>33942000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>25268329000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>19257000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>19257000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17800477000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14269421000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>13263000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>13263000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>10755796000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7453000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9074000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>9074000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9178000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>7470141000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>6936000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6936000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6131089705.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4756903911.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>4452000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4452000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>4164879581.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>3467333514.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>3202000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2833848117.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>2697406710.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2185104090.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2171594191.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>926440301.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>865484229.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>11223642000.0</v>
+      </c>
+      <c r="C2">
         <v>14664561000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33302505000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6439000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40063098000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1776000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21420829.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4695000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>803285795.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>328404790.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>260836959.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>324486939.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140076250.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>73265491000</v>
+      </c>
+      <c r="C3">
         <v>73734343000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79969309000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10307000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>43619454000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9686000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>330299651</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4182000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1274179079</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>669353594</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>494839820</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>303915548</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>367722891</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>-1466359000.0</v>
+      </c>
+      <c r="C6">
         <v>-6111198000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-18637944000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1528000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20010702000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2600000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8234440.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1793000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2376401918.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>474881005.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>67567831.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-63649980.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>175150762.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-24942607000.0</v>
+      </c>
+      <c r="C7">
         <v>-15776200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30147550000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8048000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1142443000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-937000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7591968.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-366000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-248678620.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-211840057.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9064454.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-44599913.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-142360618.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:13">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-65379248000.0</v>
+      </c>
+      <c r="C9">
         <v>-16938554000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-64976817000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7147000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-13331211000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-541437000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6274091.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-709000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-535018838.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-164726684.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-87387645.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-102242258.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8424825.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-16248986000.0</v>
+      </c>
+      <c r="C10">
         <v>-46088719000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31739941000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3166000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1745191000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>788549000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1820629.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-391000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-87735857.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-562166309.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-211358257.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-195894244.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-133935793.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>11163867000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1465000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-248948000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1372276000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1026717000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>95013164.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>450394525.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
         <v>171327544.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>61671568.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10445898000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1684000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-5090563000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1440064000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>958062000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>106872944.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824517587.0</v>
       </c>
       <c r="K12">
         <v>824517587.0</v>
       </c>
       <c r="L12">
+        <v>824517587.0</v>
+      </c>
+      <c r="M12">
         <v>476199435.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>286298943.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-467318000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>199000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1241091000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>987019000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>158089000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>73649376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7790013.0</v>
       </c>
       <c r="K13">
         <v>7790013.0</v>
       </c>
       <c r="L13">
+        <v>7790013.0</v>
+      </c>
+      <c r="M13">
         <v>30067619.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-120168748.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>99644606000.0</v>
+      </c>
+      <c r="C14">
         <v>62626497000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>70101333000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13278000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36149158000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3987936000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>78084435.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2121000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>625880708.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>509073880.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>333956297.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>211644305.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>144662998.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
-        <v>0.0</v>
+        <v>3495000.0</v>
       </c>
       <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>189116296000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21806000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21805681000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2664000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2663733000.0</v>
       </c>
       <c r="H15">
         <v>2663733000.0</v>
       </c>
       <c r="I15">
+        <v>2663733000.0</v>
+      </c>
+      <c r="J15">
         <v>442886305.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>853136862.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16642.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>246383594.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>90267.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>9757283000.0</v>
+      </c>
+      <c r="C16">
         <v>8553363000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14664561000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4911000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20052396000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4376000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29655269.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2902000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3179687713.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>803285795.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>328404790.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>260836959.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>315227012.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>-40662664000.0</v>
+      </c>
+      <c r="C18">
         <v>50983737000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>105195559000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21055000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>47673097000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1702000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-191761660.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1946132060.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>943570829.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>888236273.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>579259315.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>95631549.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>681113000.0</v>
+      </c>
+      <c r="C19">
         <v>-72893912000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-12626940000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4717000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2313000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1429000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-11834877000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4223908326.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1258132364.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-462982491.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>54411343.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4777500.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>58815593000.0</v>
+      </c>
+      <c r="C21">
         <v>13919614000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>218054327000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3577307000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5802000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4930730000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6136194000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2255368000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-905665093.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757000532.0</v>
       </c>
       <c r="K21">
         <v>757000532.0</v>
       </c>
       <c r="L21">
+        <v>757000532.0</v>
+      </c>
+      <c r="M21">
         <v>-617111.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>225651705.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>27477761000.0</v>
+      </c>
+      <c r="C22">
         <v>153626515000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21080659000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1807000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38483507000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11383000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>87132816.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1951000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1700361691.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>502017046.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>351519747.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>231281636.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>224173629.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>-2708747000.0</v>
+      </c>
+      <c r="C23">
         <v>-61590691000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-118407456000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46950000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3458721000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9783710000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2842894.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>525000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14693778.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>996675771.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>411805274.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>94045644.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>94521419.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B24">
+        <v>-1808161000.0</v>
+      </c>
+      <c r="C24">
         <v>153947000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-918299000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-100521000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>566155000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-87857000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-832087.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-71174000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-45503852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23956029.0</v>
       </c>
       <c r="K24">
         <v>-23956029.0</v>
       </c>
       <c r="L24">
         <v>-23956029.0</v>
       </c>
       <c r="M24">
         <v>-23956029.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24">
+        <v>-23956029.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>-63790119000.0</v>
+      </c>
+      <c r="C25">
         <v>-172366976000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>46123181000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15066000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-42904324000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>942000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-34271228.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>197000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>533117802.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>594598148.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>393757671.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>453674297.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>94517813.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-594830000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>279507000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1797000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-14481084000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>2410376054.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1866725717.0</v>
       </c>
-      <c r="K26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>1866725717.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>1866725717.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27">
+        <v>0.0</v>
+      </c>
+      <c r="C27">
         <v>682956000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>862185000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>63000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>241855000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-7768578000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-2025000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-856000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24091602.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-38658919.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>52418810.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-76426228.0</v>
       </c>
-      <c r="M27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>68520229000.0</v>
+      </c>
+      <c r="C28">
         <v>-48265907000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-89469425000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24782000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-53135729000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10503000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>127106115.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2390000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>297838393.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-696697025.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-850264255.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-662542893.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>94431152.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>32602827000.0</v>
+      </c>
+      <c r="C29">
         <v>124718080000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>185164868000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31362000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91292551000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11388000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>138537991.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4179000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3220311139.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1612924423.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1383076093.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>883174863.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>463354440.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-77721814000.0</v>
+      </c>
+      <c r="C30">
         <v>-72893912000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-78014605000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4716940000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-53654338000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1429484000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-330864985.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6497739000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2228813826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-462982491.0</v>
       </c>
       <c r="K30">
         <v>-462982491.0</v>
       </c>
       <c r="L30">
+        <v>-462982491.0</v>
+      </c>
+      <c r="M30">
         <v>-302443241.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-383750391.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C1" t="s">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G1" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K1" t="s">
-        <v>81</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="S1" t="s">
-        <v>87</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="W1" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" t="s">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AE1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>99</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AM1" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:42">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>34382000000.0</v>
+      </c>
+      <c r="C2">
+        <v>12028194000.0</v>
+      </c>
+      <c r="D2">
         <v>16843000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>11262000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>9286000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8171856.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3127028.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4586816.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15921000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33589112.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32482000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24036000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15292960000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5978000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13293000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3015302000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2733000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2733000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2321000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7936000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5179000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5179000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3707000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2352000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1512000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1512000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1316000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2394000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2760480938.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2760480938.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2835000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3887000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>287618554.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>287618554.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>298000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>265000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>803000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>210863531.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>293371107.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>315227012.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>283114027.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>271820615.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>11785000000</v>
+      </c>
+      <c r="C3">
+        <v>20668873000</v>
+      </c>
+      <c r="D3">
         <v>14595000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>18038000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11642000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>26210494</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23306604</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>20410642</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>13721000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>81551659</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5050000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3145000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7003485000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1838000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1564000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1231811000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2383000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2383000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2893000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2248000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1706000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1706000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2404000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1018000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2418000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2418000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3137000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3794000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2209365139</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2209365139</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>598000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>705000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>315179904</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>315179904</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>273000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>220000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>469000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>45607617</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>201380414</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>211182782</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>211182782</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>166676875</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>68716740</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>12019000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2270911000.0</v>
+      </c>
+      <c r="D6">
         <v>49856000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4632000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1337000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-436748.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5044828.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1459788.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6860000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-27375356.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11573000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>57000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>60025512000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13441000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9828000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7882975000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>573000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>573000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>984000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6033000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-803000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-803000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>3385000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1031000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1055000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1055000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>37000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-724000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>141378390.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>141378390.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1403000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1367000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2892069159.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2892069159.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-10000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>33000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-538000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>592422264.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-82507576.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-17516841.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-17516841.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>32112985.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>11293412.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-29088000000.0</v>
+      </c>
+      <c r="C7">
+        <v>21142141000.0</v>
+      </c>
+      <c r="D7">
         <v>8657967000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-9102000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-30347000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7976734.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>25544754.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-22907208.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-36411000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>274502653.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1262000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3510000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9288382000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3816000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>521000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2026226000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-820000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-820000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1155000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2064000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1165000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1165000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2015000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1525000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1182000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1182000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1761000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-710000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>512753140.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>512753140.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1067000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1005000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>527226268.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>527226268.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>190000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-304000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-661000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>173337961.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>114743079.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-237655329.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-237655329.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-22455098.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-19465358.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>1450000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3621667000.0</v>
+      </c>
+      <c r="D9">
         <v>-44781629000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-8809000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3663000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>11991751.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-11902836.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-10598693.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-10602000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-50209906.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-6459000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2777000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-9631380000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2483000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2135000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1305780000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-722000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-659000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-314452000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-314452000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-838000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>92000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>50000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>50000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-68000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>142000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-33941420.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-33941420.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-434000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-58000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-37408464.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-37408464.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-162000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-26000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-309000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-107257142.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>75306534.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-66388037.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-66388037.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4684916.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5869050.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-15584000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-12029768000.0</v>
+      </c>
+      <c r="D10">
         <v>18485422000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4878000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-20968000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-24308579.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10809533.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10732701.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-34522000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-34809115.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2348000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2527000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-7242823000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1867000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2334000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1899257000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-65000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-65000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1935000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-154000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>111719000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>111719000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1501000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>527000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>228000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>228000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>690000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-201000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>412938409.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>412938409.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>593000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-631000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>63021635.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>63021635.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>221000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-105000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-267000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-213863270.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5768456.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-171267292.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-171267292.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-27140014.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-13596308.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>7674091000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6580005000.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>7567745000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2287000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1686000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-523000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>978000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>147052000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>168438000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-856321000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>585000000.0</v>
       </c>
-      <c r="W11">
-[...2 lines deleted...]
-      <c r="X11">
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>-495983000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>232469000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>890682000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-38433901.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-270011000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>217470500.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>573640729.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>92666996.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-216352601.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>15729000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>76724506.0</v>
       </c>
-      <c r="AI11">
-[...2 lines deleted...]
-      <c r="AJ11">
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>-84066731.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>35807000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>137770268.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-1394780000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1833838000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1833838000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-2041675000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15509000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-2151000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-273000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>434000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>271000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5576000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>198679000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-126140000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-5728000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-5728000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>468395000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-1484644000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>960810000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-35845915.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>374595000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-674596352.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>796499976.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>339890106.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>374730470.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1252266669.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1381000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>407000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>295636460.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>824517587.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>183355769.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-1488038000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3162215000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3162215000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>123008000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>14000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-320000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-151000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>367000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>239000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4339000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-193802000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>876886000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>684000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>684000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-255071000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1706174000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-277460000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-282063703.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>167636000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>247439618.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-44931366.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-182584455.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-130885504.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>257780013.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>35139501.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>35139501.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-47746286.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>7790013.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-163215249.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>150</v>
+      </c>
+      <c r="B14">
+        <v>21171000000.0</v>
+      </c>
       <c r="C14">
+        <v>19583938000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>18685000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>14394000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>22199189.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19245368.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16731324.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>15710000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>39885853.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5833000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3981000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>12620325000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3254000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3035000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2783041000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1639000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1639000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2627000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1970000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1205753000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1205753000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1831000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>914000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>887000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>887000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>791000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>728000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1501222729.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1501222729.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>946000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>378000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>168394640.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>168394640.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>157000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>146000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>155000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>140459073.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>140271714.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>114171547.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>114171547.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>38513861.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>33390257.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>1059000.0</v>
+      </c>
+      <c r="C15">
+        <v>1059000.0</v>
+      </c>
+      <c r="D15">
         <v>2000000.0</v>
       </c>
-      <c r="C15">
-[...4 lines deleted...]
-      </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>79116659.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>17540000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>7434000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>16531563000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4262000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>27786000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>180000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5681000000.0</v>
       </c>
       <c r="R15">
         <v>5681000000.0</v>
       </c>
       <c r="S15">
-        <v>0.0</v>
+        <v>5681000000.0</v>
       </c>
       <c r="T15">
-        <v>2663733000.0</v>
+        <v>5681000000.0</v>
       </c>
       <c r="U15">
-        <v>2664000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V15">
         <v>2663733000.0</v>
       </c>
       <c r="W15">
-        <v>2663733000.0</v>
+        <v>2664000000.0</v>
       </c>
       <c r="X15">
         <v>2663733000.0</v>
       </c>
       <c r="Y15">
-        <v>0.0</v>
+        <v>2663733000.0</v>
       </c>
       <c r="Z15">
-        <v>0.0</v>
+        <v>2663733000.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>18314.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>18314.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>442000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>221141179.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>56480.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>155275.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>426462554.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>426462554.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>27809.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>50753.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>46401000000.0</v>
+      </c>
+      <c r="C16">
+        <v>9757283000.0</v>
+      </c>
+      <c r="D16">
         <v>66699000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>15894000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10623000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7735108.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8171856.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3127028.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>9061000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6213756.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>20909000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24093000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>75318472000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>19419000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3465000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10898277000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3306000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3306000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3305000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1903000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4376000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4376000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7092000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3383000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2567000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2567000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1353000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1670000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2901859328.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2901859328.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4238000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2520000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3179687713.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3179687713.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>288000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>298000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>265000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>803285795.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>210863531.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-17516841.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-17516841.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>315227012.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>283114027.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>7927000000.0</v>
+      </c>
+      <c r="C18">
+        <v>35689609000.0</v>
+      </c>
+      <c r="D18">
         <v>17342000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-40309000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12968000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>20742720.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>33528869.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23090920.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-25781000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-24517660.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9563000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8739000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13518417000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2805000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9879000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1137795000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2845000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2845000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7421000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2293000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2299000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2299000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2985000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2113000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>80000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>80000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>440000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2367000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>123527618.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>123527618.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2428000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-869000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1321454685.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>1321454685.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>753000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>253000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-385000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>774607077.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>357900155.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-94468202.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-94468202.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>119762927.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>62545639.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>-385000000.0</v>
+      </c>
+      <c r="C19">
+        <v>48966113000.0</v>
+      </c>
+      <c r="D19">
         <v>-61943000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-18444000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-11324000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-25253174000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-17629000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-16646000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8535000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-24394361000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4311000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3105000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1759000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2984000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>774000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1132000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-609000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-77000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>373000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1205000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1673135000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1739000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>5569616000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1013000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>8344118000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3360877000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3134000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3800000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1904363668.0</v>
       </c>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>28159000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-80608407000.0</v>
+      </c>
+      <c r="D21">
         <v>74283000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>55343004000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20214000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-22120695000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-45808000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>26418813000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>30440751000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>30440751000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-18436690000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9286000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12454000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1721000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1676000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1591000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1745000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-266746000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-894064000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-8924000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8924000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4124832000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1581613000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>450259000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1796212757.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-271098000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-966141890.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-11590334.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-490308380.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1919948.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-593899530.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-607281375.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-607281375.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>146437509.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>757000532.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-267336339.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>40627000000.0</v>
+      </c>
+      <c r="C22">
+        <v>6305511000.0</v>
+      </c>
+      <c r="D22">
         <v>-8587000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>385000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>21250000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>22431306.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>22243412.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>33460746.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>79061000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-21274863.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7501000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2443000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>24244814000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5208000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12241000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2955629000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2795000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2795000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2726000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2075000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2958000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2958000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9834000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>111000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1126000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1126000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>60000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1570000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1105996824.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1105996824.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-144000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>176000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>692320527.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>692320527.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>316000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>293000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>399000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>225001642.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>120310226.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>35750491.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>81587984.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>79178166.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>40513495.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>158</v>
+      </c>
+      <c r="B23">
+        <v>-12117000000.0</v>
+      </c>
       <c r="C23">
+        <v>-805771000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-8522000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5248000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-512526.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-460405.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-481616.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-28983000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1539741.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>15809000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13839000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-13513608000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>26641000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9279000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13084301000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>60000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>60000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>622000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>495000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1711096000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1711096000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1630000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3998000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2328000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2328000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1725000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3392000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>96559094.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>96559094.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>531000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>148000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1759985792.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1759985792.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1284000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1192000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>27000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-169266527.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>18819298.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>488450329.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>488450329.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-83548537.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-51483717.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B24">
+        <v>-1873000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1210090000.0</v>
+      </c>
+      <c r="D24">
         <v>-48695000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2490000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>318000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-258394.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-255086.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-407092.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>413000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-213671.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>66543000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>42074000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>182556000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-34271000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-57000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-34000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>22000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>33000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-20000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-20000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>74191000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7532876000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>7469000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>7469000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-21107000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>15599000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-21713000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-6854341.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-24536000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-18704872.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10473598.0</v>
       </c>
       <c r="AF24">
         <v>-8544558.0</v>
       </c>
       <c r="AG24">
+        <v>-10473598.0</v>
+      </c>
+      <c r="AH24">
+        <v>-8544558.0</v>
+      </c>
+      <c r="AI24">
         <v>2475214.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-5511006.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>346000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-23956029.0</v>
       </c>
       <c r="AL24">
         <v>7243432.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24"/>
+      <c r="AM24">
+        <v>-23956029.0</v>
+      </c>
+      <c r="AN24">
+        <v>7243432.0</v>
+      </c>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>-35879000000.0</v>
+      </c>
+      <c r="C25">
+        <v>10967820000.0</v>
+      </c>
+      <c r="D25">
         <v>31866033000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-31371000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-17275000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-12341191.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-13885341.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-29898592.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-117563000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-233604424.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1478000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>320000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-7307859000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1755000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>19013000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-3493788000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-74000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-74000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-275000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>347000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2212000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2212000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>24000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>564000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>129000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>129000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>608000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-155000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-134740156.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-134740156.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>60000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>162000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>152196661.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>152196661.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>121000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>222000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>122000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>216247061.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>89688299.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-33207458.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-79044951.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>168747775.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>57358627.0</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-30882.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-55229.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-73012.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-646000000.0</v>
       </c>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-775000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-775000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-151876561.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-105382000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-737000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-737000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1152000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-838000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-255226000.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
       <c r="W26"/>
-      <c r="X26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
-        <v>1866725717.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH26">
-        <v>1866725717.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI26">
         <v>1866725717.0</v>
       </c>
       <c r="AJ26">
         <v>1866725717.0</v>
       </c>
       <c r="AK26">
         <v>1866725717.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
+      <c r="AL26">
+        <v>1866725717.0</v>
+      </c>
+      <c r="AM26">
+        <v>1866725717.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
-[...4 lines deleted...]
-      </c>
+      <c r="C27"/>
+      <c r="D27"/>
       <c r="E27">
+        <v>0.0</v>
+      </c>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
         <v>257000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>181191000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>94000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>157000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>289321000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>15000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>30000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>253004000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>31000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>20000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>71000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>40000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>40000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2005000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-5687000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>-2817476000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-2817476000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-11233000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>140000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-1396000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-1396000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>219000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>-781000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-1461903344.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-1461903344.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>855000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>-118000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>-15731263.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>-15731263.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>92000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>-23000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>-115000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-68380101.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>38841628.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>16042000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-135124141000.0</v>
+      </c>
+      <c r="D28">
         <v>74281000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>45605000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14966000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-25551477.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-21534794.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20236158.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>25026000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-31609464.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-19808000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5376000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>45843802000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12467000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-19452000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6262411000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2490000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2490000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-4351000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3699000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3180000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3180000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-15238000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1088000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>783000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>783000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-477000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1955000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1318198728.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1318198728.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-440000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1018000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1473160617.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1473160617.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-758000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-232000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-185000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-376529758.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-444142816.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>61987775.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>61987775.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-83576346.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-51534470.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>19712000000.0</v>
+      </c>
+      <c r="C29">
+        <v>56358481000.0</v>
+      </c>
+      <c r="D29">
         <v>31937000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-22271000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1326000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>46953214.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>56835474.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2680277.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12060000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>57033999.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14613000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11884000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>20521902000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4643000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11443000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2369606000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5228000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5228000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10314000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-45000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4005000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4005000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5389000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3131000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2498000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2498000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3577000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1427000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2332892757.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2332892757.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3026000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-164000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1636634589.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1636634589.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1026000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>473000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>84000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>820214694.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>559280569.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>116714580.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>116714580.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>286439802.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>131262379.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-11982000000.0</v>
+      </c>
+      <c r="C30">
+        <v>38002176000.0</v>
+      </c>
+      <c r="D30">
         <v>-61943000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-18444000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-11324000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-26300439.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-22972321.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-20801858.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-13308000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-82902580.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6149915000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3522876000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6820929000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3239369000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>774000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1132000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-609000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2265000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1441000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1205000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2621118000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1707100000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5906000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5906000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-4061340000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3360548000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3726822000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2843143332.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-2825254000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-2226626104.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-663777825.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-471315350.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-862189047.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1258132364.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-278671978.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-278671978.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-330509330.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-462982491.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-199679264.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>