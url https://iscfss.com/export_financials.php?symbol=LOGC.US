--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -854,2006 +860,2125 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
         <v>30000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>434000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>171000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1112000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>341000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-7000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14000.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
+        <v>0.0</v>
+      </c>
+      <c r="D7">
         <v>6000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>38000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>42000000.0</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7"/>
+      <c r="I7">
+        <v>0.0</v>
+      </c>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>3360000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3210000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>77000000.0</v>
+      </c>
+      <c r="C10">
         <v>66000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>238000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>506000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1009000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1965000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>744000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>80906000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24575000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1728000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>21</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>149000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>382000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>719000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1159000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2129000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1044000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>80906000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24575000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1728000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>26876099.0</v>
+      </c>
+      <c r="C14">
         <v>25690000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23732000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22415000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20966666.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4233333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18920478.0</v>
       </c>
       <c r="H14">
         <v>18920478.0</v>
       </c>
       <c r="I14">
+        <v>18920478.0</v>
+      </c>
+      <c r="J14">
         <v>18538312.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13665215.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>12000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>25000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>24000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-2156000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2205000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2191000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>32</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>156000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>423000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>799000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1283000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2397000000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>1366000000.0</v>
+      </c>
+      <c r="I23">
         <v>82910000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26174000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2029000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>17000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>40000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>37</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-66000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-232000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-493000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-993000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1927000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-702000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-80906000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-24575000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1728000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>133000000.0</v>
+      </c>
+      <c r="C29">
         <v>151000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>217000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>477000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>818000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1027000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1439000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1287000000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>7000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>95000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>93000000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
-    </row>
-    <row r="31" spans="1:10">
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>477000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>818000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1027000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1439000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1287000000.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>211000000.0</v>
+      </c>
+      <c r="C32">
         <v>151000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>214000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>468000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>775000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>982000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000000.0</v>
       </c>
       <c r="H32">
         <v>134000000.0</v>
       </c>
-      <c r="I32"/>
+      <c r="I32">
+        <v>134000000.0</v>
+      </c>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
         <v>0.0</v>
       </c>
       <c r="C33">
+        <v>0.0</v>
+      </c>
+      <c r="D33">
         <v>13000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>59000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>83000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>132000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>89000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>481000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>215000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>4000000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>16000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>38000000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
         <v>10000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>38000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1705000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1510000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>33062000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4359000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36">
         <v>4000000.0</v>
       </c>
       <c r="E36">
+        <v>4000000.0</v>
+      </c>
+      <c r="F36">
         <v>7000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>23000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>249000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>23000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-88264000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>48</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>7000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>44000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>50156000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>104205000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>97191000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>38268000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1118000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>86000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>49</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>5000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>142000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>223000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>331000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>830000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>905000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>839000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>599000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>579000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>127000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>134000000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>51</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>3481000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3470000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3411000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3363000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3211000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1481287000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>107476000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1035000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>628000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="B45"/>
       <c r="C45">
+        <v>0.0</v>
+      </c>
+      <c r="D45">
         <v>9000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>18000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>35000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>68000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>75000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>33000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="B46"/>
       <c r="C46">
+        <v>0.0</v>
+      </c>
+      <c r="D46">
         <v>9000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>68000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>75000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>232000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>215000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>18000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>35000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>68000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>75000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>33000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
-    </row>
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-3352000000.0</v>
+      </c>
+      <c r="C48">
         <v>-3330000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3246000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2929000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2545000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2184000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1439000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-27242000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-9621000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3879000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-2545000000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-2184000000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>6000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>38000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42000000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>152000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>232000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4522000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3004000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>808000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>141000000.0</v>
+      </c>
+      <c r="C53">
         <v>83000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>144000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>213000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>150000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>164000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>300000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>262000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>218000000.0</v>
+      </c>
+      <c r="C55">
         <v>156000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>423000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>799000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1283000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2397000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1366000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>82910000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>26174000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2029000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>218000000.0</v>
+      </c>
+      <c r="C56">
         <v>156000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>410000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>777000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1224000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2314000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1234000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>82174000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>25693000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1814000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>7000000.0</v>
+      </c>
+      <c r="C57">
         <v>5000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>196000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>309000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>449000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1332000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1100000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>970000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1711000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>7000000.0</v>
+      </c>
+      <c r="C58">
         <v>5000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>206000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>322000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>465000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1370000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2805000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2480000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>34773000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5279000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>133000000.0</v>
+      </c>
+      <c r="C60">
         <v>151000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>217000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>477000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>818000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1027000000.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
-        <v>80225000.0</v>
+        <v>-1439000000.0</v>
       </c>
       <c r="I60">
+        <v>-2397090000.0</v>
+      </c>
+      <c r="J60">
         <v>-8599000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-3250000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>11</v>
+      </c>
+      <c r="B2">
+        <v>9500000.0</v>
+      </c>
       <c r="C2">
+        <v>5000000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F2">
         <v>1000000.0</v>
       </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
+        <v>1000000.0</v>
+      </c>
+      <c r="I2">
+        <v>0.0</v>
+      </c>
+      <c r="J2">
         <v>17000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>35000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>36000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>53000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>56000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>54000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>40000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>67000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>70000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>255000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>291000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>434000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>298000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>564000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2181000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>171000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1954000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1657000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1413000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>983000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>839000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1112000.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:33">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>-9000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-7000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-10000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-5000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1000000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-1000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-27000000.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>14000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>19000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>33000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-6000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-14000.0</v>
       </c>
-      <c r="AG5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:33">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>1500000.0</v>
+      </c>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
-[...4 lines deleted...]
-      </c>
+      <c r="E7"/>
+      <c r="F7"/>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7">
+        <v>0.0</v>
+      </c>
+      <c r="I7">
+        <v>0.0</v>
+      </c>
+      <c r="J7">
         <v>4000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="N7">
         <v>11000000.0</v>
       </c>
       <c r="O7">
         <v>13000000.0</v>
       </c>
       <c r="P7">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>13000000.0</v>
+      </c>
+      <c r="R7">
         <v>14000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>16000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>18000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>31000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>34000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>38000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>38000000.0</v>
       </c>
-      <c r="W7"/>
-[...1 lines deleted...]
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>42000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -2865,10148 +2990,10598 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
+        <v>3434000000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>3404000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3383000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3358000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3360000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3315000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3285000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3243000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3210000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>12000000.0</v>
+      </c>
+      <c r="C10">
+        <v>77000000.0</v>
+      </c>
+      <c r="D10">
         <v>102000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>27000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>64000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>66000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>33000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>103000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>250000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>238000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>303000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>318000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>371000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>506000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>587000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>693000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>760000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1009000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1072000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1405000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1620000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1965000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>844000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>36697000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>43153000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>744000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>38680000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>25456000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>27870000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12877000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>18261000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>24575000.0</v>
       </c>
-      <c r="AG10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:33">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
         <v>222000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>149000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>150000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>150000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>305000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>382000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>445000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>531000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>627000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>719000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>837000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>947000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1020000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1159000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1215000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1573000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1774000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2129000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1094000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>36697000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>43153000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1044000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>63161000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>63656000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>72536000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>12877000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18261000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>24575000.0</v>
       </c>
-      <c r="AG12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:33">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...4 lines deleted...]
-      </c>
+      <c r="N13"/>
+      <c r="O13"/>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>3000.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
+        <v>3000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3000.0</v>
+      </c>
+      <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AD13">
-[...2 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13">
         <v>1000.0</v>
       </c>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>1000.0</v>
+      </c>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>45673839.0</v>
+      </c>
+      <c r="C14">
+        <v>26876099.0</v>
+      </c>
+      <c r="D14">
         <v>26682233.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>26682233.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>26306000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>26292000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>26280000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>25858000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>24315000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24119000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>23897000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>23651000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>23245999.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>22933333.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22435000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>22241000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>22048999.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>32162375.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>20933333.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>20799999.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>20633333.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>23599052.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>124777770.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>18920478.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18920478.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>23175802.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>22677205.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22479511.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>22313129.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>20707799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13665215.0</v>
       </c>
       <c r="AF14">
         <v>13665215.0</v>
       </c>
       <c r="AG14">
         <v>13665215.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>13665215.0</v>
+      </c>
+      <c r="AI14">
+        <v>13665215.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>206000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>11000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>13000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>16000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="O16">
         <v>18000000.0</v>
       </c>
       <c r="P16">
+        <v>19000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>18000000.0</v>
+      </c>
+      <c r="R16">
         <v>22000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>25000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>13000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>20000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>26000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>37000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>32000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>101000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1065000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>24000000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>4000000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="B20">
+        <v>148000000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21">
+        <v>385600000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>12500000.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>-1996000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-1940000.0</v>
+      </c>
+      <c r="R22">
+        <v>-2477000.0</v>
+      </c>
+      <c r="S22">
+        <v>-2156000.0</v>
+      </c>
+      <c r="T22">
+        <v>-985000.0</v>
+      </c>
+      <c r="U22">
+        <v>-1839000.0</v>
+      </c>
+      <c r="V22">
+        <v>-2096000.0</v>
+      </c>
+      <c r="W22">
+        <v>-2205000.0</v>
+      </c>
+      <c r="X22">
+        <v>-1261000.0</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>-2191000.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
+        <v>223000000.0</v>
+      </c>
+      <c r="G23">
+        <v>156000000.0</v>
+      </c>
+      <c r="H23">
+        <v>158000000.0</v>
+      </c>
+      <c r="I23">
+        <v>159000000.0</v>
+      </c>
+      <c r="J23">
+        <v>342000000.0</v>
+      </c>
+      <c r="K23">
+        <v>423000000.0</v>
+      </c>
+      <c r="L23">
+        <v>492000000.0</v>
+      </c>
+      <c r="M23">
+        <v>584000000.0</v>
+      </c>
+      <c r="N23">
+        <v>693000000.0</v>
+      </c>
+      <c r="O23">
+        <v>799000000.0</v>
+      </c>
+      <c r="P23">
+        <v>911000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1028000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1121000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1283000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1365000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1751000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1999000000.0</v>
+      </c>
+      <c r="W23">
+        <v>2397000000.0</v>
+      </c>
+      <c r="X23">
+        <v>1342000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>47343000.0</v>
+      </c>
+      <c r="Z23">
+        <v>48749000.0</v>
+      </c>
+      <c r="AA23">
+        <v>55660000.0</v>
+      </c>
+      <c r="AB23">
+        <v>67087000.0</v>
+      </c>
+      <c r="AC23">
+        <v>68030000.0</v>
+      </c>
+      <c r="AD23">
+        <v>76641000.0</v>
+      </c>
+      <c r="AE23">
+        <v>16996000.0</v>
+      </c>
+      <c r="AF23">
+        <v>20088000.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23">
+        <v>26174000.0</v>
+      </c>
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24">
+        <v>209800000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>9000000.0</v>
+      </c>
+      <c r="S26">
+        <v>17000000.0</v>
+      </c>
+      <c r="T26">
+        <v>7000000.0</v>
+      </c>
+      <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
+        <v>4000000.0</v>
+      </c>
+      <c r="X26">
+        <v>7000000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>34000000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>199400000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28">
+        <v>-64000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-66000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-33000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-103000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-246000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-232000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-296000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-309000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-360000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-493000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-20802000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-27759000.0</v>
+      </c>
+      <c r="R28">
+        <v>-30565000.0</v>
+      </c>
+      <c r="S28">
+        <v>-40227000.0</v>
+      </c>
+      <c r="T28">
+        <v>-45261000.0</v>
+      </c>
+      <c r="U28">
+        <v>-52732000.0</v>
+      </c>
+      <c r="V28">
+        <v>-48085000.0</v>
+      </c>
+      <c r="W28">
+        <v>-54010000.0</v>
+      </c>
+      <c r="X28">
+        <v>-15989000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-20389000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-33092000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-702000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-28252000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-24489000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-26669000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-12877000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-18261000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28">
+        <v>-24575000.0</v>
+      </c>
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29">
+        <v>509300000.0</v>
+      </c>
+      <c r="C29">
+        <v>133000000.0</v>
+      </c>
+      <c r="D29">
+        <v>141000000.0</v>
+      </c>
+      <c r="E29">
+        <v>142000000.0</v>
+      </c>
+      <c r="F29">
+        <v>145000000.0</v>
+      </c>
+      <c r="G29">
+        <v>151000000.0</v>
+      </c>
+      <c r="H29">
+        <v>153000000.0</v>
+      </c>
+      <c r="I29">
+        <v>154000000.0</v>
+      </c>
+      <c r="J29">
+        <v>164000000.0</v>
+      </c>
+      <c r="K29">
+        <v>217000000.0</v>
+      </c>
+      <c r="L29">
+        <v>272000000.0</v>
+      </c>
+      <c r="M29">
+        <v>337000000.0</v>
+      </c>
+      <c r="N29">
+        <v>411000000.0</v>
+      </c>
+      <c r="O29">
+        <v>477000000.0</v>
+      </c>
+      <c r="P29">
+        <v>574000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>682000000.0</v>
+      </c>
+      <c r="R29">
+        <v>755000000.0</v>
+      </c>
+      <c r="S29">
+        <v>818000000.0</v>
+      </c>
+      <c r="T29">
+        <v>829000000.0</v>
+      </c>
+      <c r="U29">
+        <v>862000000.0</v>
+      </c>
+      <c r="V29">
+        <v>930000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1027000000.0</v>
+      </c>
+      <c r="X29">
+        <v>113000000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>13500000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30">
+        <v>8000000.0</v>
+      </c>
+      <c r="K30">
+        <v>7000000.0</v>
+      </c>
+      <c r="L30">
+        <v>6000000.0</v>
+      </c>
+      <c r="M30">
+        <v>4000000.0</v>
+      </c>
+      <c r="N30">
+        <v>5000000.0</v>
+      </c>
+      <c r="O30">
+        <v>14000000.0</v>
+      </c>
+      <c r="P30">
+        <v>13000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12000000.0</v>
+      </c>
+      <c r="R30">
+        <v>14000000.0</v>
+      </c>
+      <c r="S30">
+        <v>17000000.0</v>
+      </c>
+      <c r="T30">
+        <v>27000000.0</v>
+      </c>
+      <c r="U30">
+        <v>46000000.0</v>
+      </c>
+      <c r="V30">
+        <v>65000000.0</v>
+      </c>
+      <c r="W30">
+        <v>83000000.0</v>
+      </c>
+      <c r="X30">
+        <v>67000000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
+        <v>95000000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>337000000.0</v>
+      </c>
+      <c r="N31">
+        <v>411000000.0</v>
+      </c>
+      <c r="O31">
+        <v>477000000.0</v>
+      </c>
+      <c r="P31">
+        <v>574000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>682000000.0</v>
+      </c>
+      <c r="R31">
+        <v>755000000.0</v>
+      </c>
+      <c r="S31">
+        <v>818000000.0</v>
+      </c>
+      <c r="T31">
+        <v>829000000.0</v>
+      </c>
+      <c r="U31">
+        <v>862000000.0</v>
+      </c>
+      <c r="V31">
+        <v>930000000.0</v>
+      </c>
+      <c r="W31">
+        <v>1027000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1605000000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31">
+        <v>-1439000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1439000000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32">
+        <v>16200000.0</v>
+      </c>
+      <c r="C32">
+        <v>211000000.0</v>
+      </c>
+      <c r="D32">
+        <v>218000000.0</v>
+      </c>
+      <c r="E32">
+        <v>218000000.0</v>
+      </c>
+      <c r="F32">
+        <v>220000000.0</v>
+      </c>
+      <c r="G32">
+        <v>151000000.0</v>
+      </c>
+      <c r="H32">
+        <v>153000000.0</v>
+      </c>
+      <c r="I32">
+        <v>154000000.0</v>
+      </c>
+      <c r="J32">
+        <v>167000000.0</v>
+      </c>
+      <c r="K32">
+        <v>214000000.0</v>
+      </c>
+      <c r="L32">
+        <v>269000000.0</v>
+      </c>
+      <c r="M32">
+        <v>329000000.0</v>
+      </c>
+      <c r="N32">
+        <v>400000000.0</v>
+      </c>
+      <c r="O32">
+        <v>468000000.0</v>
+      </c>
+      <c r="P32">
+        <v>564000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>667000000.0</v>
+      </c>
+      <c r="R32">
+        <v>727000000.0</v>
+      </c>
+      <c r="S32">
+        <v>775000000.0</v>
+      </c>
+      <c r="T32">
+        <v>797000000.0</v>
+      </c>
+      <c r="U32">
+        <v>832000000.0</v>
+      </c>
+      <c r="V32">
+        <v>892000000.0</v>
+      </c>
+      <c r="W32">
+        <v>982000000.0</v>
+      </c>
+      <c r="X32">
+        <v>55000000.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>936300000.0</v>
+      </c>
+      <c r="C33">
+        <v>0.0</v>
+      </c>
+      <c r="D33">
+        <v>0.0</v>
+      </c>
+      <c r="E33">
+        <v>0.0</v>
+      </c>
+      <c r="F33">
+        <v>0.0</v>
+      </c>
+      <c r="G33">
+        <v>0.0</v>
+      </c>
+      <c r="H33">
+        <v>0.0</v>
+      </c>
+      <c r="I33">
+        <v>0.0</v>
+      </c>
+      <c r="J33">
+        <v>11000000.0</v>
+      </c>
+      <c r="K33">
+        <v>13000000.0</v>
+      </c>
+      <c r="L33">
+        <v>14000000.0</v>
+      </c>
+      <c r="M33">
+        <v>19000000.0</v>
+      </c>
+      <c r="N33">
+        <v>22000000.0</v>
+      </c>
+      <c r="O33">
+        <v>22000000.0</v>
+      </c>
+      <c r="P33">
+        <v>5825000.0</v>
+      </c>
+      <c r="Q33">
+        <v>6231000.0</v>
+      </c>
+      <c r="R33">
+        <v>42000000.0</v>
+      </c>
+      <c r="S33">
+        <v>59000000.0</v>
+      </c>
+      <c r="T33">
+        <v>50000000.0</v>
+      </c>
+      <c r="U33">
+        <v>7851000.0</v>
+      </c>
+      <c r="V33">
+        <v>7797000.0</v>
+      </c>
+      <c r="W33">
+        <v>8097000.0</v>
+      </c>
+      <c r="X33">
+        <v>96000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>8697000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2412000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2822000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2158000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2238000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2342000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2393000.0</v>
+      </c>
+      <c r="AF33">
+        <v>333000.0</v>
+      </c>
+      <c r="AG33"/>
+      <c r="AH33">
+        <v>481000.0</v>
+      </c>
+      <c r="AI33"/>
+    </row>
+    <row r="34" spans="1:35">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>-400000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
+        <v>10000000.0</v>
+      </c>
+      <c r="K34">
+        <v>4000000.0</v>
+      </c>
+      <c r="L34">
+        <v>4000000.0</v>
+      </c>
+      <c r="M34">
+        <v>2000000.0</v>
+      </c>
+      <c r="N34">
+        <v>11000000.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>13000000.0</v>
+      </c>
+      <c r="R34">
+        <v>14000000.0</v>
+      </c>
+      <c r="S34">
+        <v>16000000.0</v>
+      </c>
+      <c r="T34">
+        <v>18000000.0</v>
+      </c>
+      <c r="U34">
+        <v>31000000.0</v>
+      </c>
+      <c r="V34">
+        <v>34000000.0</v>
+      </c>
+      <c r="W34">
+        <v>38000000.0</v>
+      </c>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>210900000.0</v>
+      </c>
+      <c r="C35">
+        <v>0.0</v>
+      </c>
+      <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
+        <v>0.0</v>
+      </c>
+      <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35">
+        <v>0.0</v>
+      </c>
+      <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
+        <v>14000000.0</v>
+      </c>
+      <c r="K35">
+        <v>10000000.0</v>
+      </c>
+      <c r="L35">
+        <v>11000000.0</v>
+      </c>
+      <c r="M35">
+        <v>11000000.0</v>
+      </c>
+      <c r="N35">
+        <v>11000000.0</v>
+      </c>
+      <c r="O35">
+        <v>13000000.0</v>
+      </c>
+      <c r="P35">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>13000000.0</v>
+      </c>
+      <c r="R35">
+        <v>14000000.0</v>
+      </c>
+      <c r="S35">
+        <v>16000000.0</v>
+      </c>
+      <c r="T35">
+        <v>18000000.0</v>
+      </c>
+      <c r="U35">
+        <v>31000000.0</v>
+      </c>
+      <c r="V35">
+        <v>34000000.0</v>
+      </c>
+      <c r="W35">
+        <v>38000000.0</v>
+      </c>
+      <c r="X35">
+        <v>38000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>15161000.0</v>
+      </c>
+      <c r="Z35">
+        <v>9862000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1705000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>9759000.0</v>
+      </c>
+      <c r="AC35"/>
+      <c r="AD35">
+        <v>58000.0</v>
+      </c>
+      <c r="AE35">
+        <v>33062000.0</v>
+      </c>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35">
+        <v>33062000.0</v>
+      </c>
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>5200000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
+        <v>3000000.0</v>
+      </c>
+      <c r="K36">
+        <v>4000000.0</v>
+      </c>
+      <c r="L36">
+        <v>4000000.0</v>
+      </c>
+      <c r="M36">
+        <v>4000000.0</v>
+      </c>
+      <c r="N36">
+        <v>4000000.0</v>
+      </c>
+      <c r="O36">
+        <v>4000000.0</v>
+      </c>
+      <c r="P36">
+        <v>622000.0</v>
+      </c>
+      <c r="Q36">
+        <v>622000.0</v>
+      </c>
+      <c r="R36">
+        <v>4000000.0</v>
+      </c>
+      <c r="S36">
+        <v>7000000.0</v>
+      </c>
+      <c r="T36">
+        <v>6000000.0</v>
+      </c>
+      <c r="U36">
+        <v>622000.0</v>
+      </c>
+      <c r="V36">
+        <v>622000.0</v>
+      </c>
+      <c r="W36">
+        <v>-63903000.0</v>
+      </c>
+      <c r="X36">
+        <v>22000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>622000.0</v>
+      </c>
+      <c r="Z36">
+        <v>622000.0</v>
+      </c>
+      <c r="AA36">
+        <v>283082000.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
+        <v>203000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1906000.0</v>
+      </c>
+      <c r="AF36">
+        <v>134000.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36">
+        <v>249000.0</v>
+      </c>
+      <c r="AI36"/>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>4000000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>4000000.0</v>
+      </c>
+      <c r="P38">
+        <v>15175000.0</v>
+      </c>
+      <c r="Q38">
+        <v>21769000.0</v>
+      </c>
+      <c r="R38">
+        <v>4000000.0</v>
+      </c>
+      <c r="S38">
+        <v>7000000.0</v>
+      </c>
+      <c r="T38">
+        <v>6000000.0</v>
+      </c>
+      <c r="U38">
+        <v>53149000.0</v>
+      </c>
+      <c r="V38">
+        <v>64203000.0</v>
+      </c>
+      <c r="W38">
+        <v>74903000.0</v>
+      </c>
+      <c r="X38">
+        <v>22000000.0</v>
+      </c>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38">
+        <v>129178000.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>100000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
+        <v>2000000.0</v>
+      </c>
+      <c r="F39">
+        <v>1000000.0</v>
+      </c>
+      <c r="G39">
+        <v>7000000.0</v>
+      </c>
+      <c r="H39">
+        <v>8000000.0</v>
+      </c>
+      <c r="I39">
+        <v>9000000.0</v>
+      </c>
+      <c r="J39">
+        <v>18000000.0</v>
+      </c>
+      <c r="K39">
+        <v>21000000.0</v>
+      </c>
+      <c r="L39">
+        <v>27000000.0</v>
+      </c>
+      <c r="M39">
+        <v>30000000.0</v>
+      </c>
+      <c r="N39">
+        <v>39000000.0</v>
+      </c>
+      <c r="O39">
+        <v>44000000.0</v>
+      </c>
+      <c r="P39">
+        <v>41996000.0</v>
+      </c>
+      <c r="Q39">
+        <v>42940000.0</v>
+      </c>
+      <c r="R39">
+        <v>47477000.0</v>
+      </c>
+      <c r="S39">
+        <v>50156000.0</v>
+      </c>
+      <c r="T39">
+        <v>73985000.0</v>
+      </c>
+      <c r="U39">
+        <v>72839000.0</v>
+      </c>
+      <c r="V39">
+        <v>90096000.0</v>
+      </c>
+      <c r="W39">
+        <v>104205000.0</v>
+      </c>
+      <c r="X39">
+        <v>86261000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1949000.0</v>
+      </c>
+      <c r="Z39">
+        <v>3184000.0</v>
+      </c>
+      <c r="AA39">
+        <v>97191000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1768000.0</v>
+      </c>
+      <c r="AC39">
+        <v>2136000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1763000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1726000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1494000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39">
+        <v>1118000.0</v>
+      </c>
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>100000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40">
+        <v>2000000.0</v>
+      </c>
+      <c r="G40">
+        <v>5000000.0</v>
+      </c>
+      <c r="H40">
+        <v>4000000.0</v>
+      </c>
+      <c r="I40">
+        <v>5000000.0</v>
+      </c>
+      <c r="J40">
+        <v>126000000.0</v>
+      </c>
+      <c r="K40">
+        <v>142000000.0</v>
+      </c>
+      <c r="L40">
+        <v>174000000.0</v>
+      </c>
+      <c r="M40">
+        <v>173000000.0</v>
+      </c>
+      <c r="N40">
+        <v>199000000.0</v>
+      </c>
+      <c r="O40">
+        <v>223000000.0</v>
+      </c>
+      <c r="P40">
+        <v>235000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>246000000.0</v>
+      </c>
+      <c r="R40">
+        <v>270000000.0</v>
+      </c>
+      <c r="S40">
+        <v>331000000.0</v>
+      </c>
+      <c r="T40">
+        <v>401000000.0</v>
+      </c>
+      <c r="U40">
+        <v>583000000.0</v>
+      </c>
+      <c r="V40">
+        <v>718000000.0</v>
+      </c>
+      <c r="W40">
+        <v>830000000.0</v>
+      </c>
+      <c r="X40">
+        <v>861000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2214000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1735000.0</v>
+      </c>
+      <c r="AA40">
+        <v>905000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1507000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1995000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1153000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1566000.0</v>
+      </c>
+      <c r="AF40">
+        <v>436000.0</v>
+      </c>
+      <c r="AG40"/>
+      <c r="AH40">
+        <v>599000.0</v>
+      </c>
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>2000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41">
+        <v>182000000.0</v>
+      </c>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41">
+        <v>127000000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42">
+        <v>3479000000.0</v>
+      </c>
+      <c r="G42">
+        <v>3481000000.0</v>
+      </c>
+      <c r="H42">
+        <v>3481000000.0</v>
+      </c>
+      <c r="I42">
+        <v>3481000000.0</v>
+      </c>
+      <c r="J42">
+        <v>3478000000.0</v>
+      </c>
+      <c r="K42">
+        <v>3470000000.0</v>
+      </c>
+      <c r="L42">
+        <v>3460000000.0</v>
+      </c>
+      <c r="M42">
+        <v>3448000000.0</v>
+      </c>
+      <c r="N42">
+        <v>3434000000.0</v>
+      </c>
+      <c r="O42">
+        <v>3411000000.0</v>
+      </c>
+      <c r="P42">
+        <v>3404000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>3383000000.0</v>
+      </c>
+      <c r="R42">
+        <v>3360000000.0</v>
+      </c>
+      <c r="S42">
+        <v>3363000000.0</v>
+      </c>
+      <c r="T42">
+        <v>3316000000.0</v>
+      </c>
+      <c r="U42">
+        <v>3285000000.0</v>
+      </c>
+      <c r="V42">
+        <v>3243000000.0</v>
+      </c>
+      <c r="W42">
+        <v>3211000000.0</v>
+      </c>
+      <c r="X42">
+        <v>2083000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>113205000.0</v>
+      </c>
+      <c r="Z42">
+        <v>110529000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1481287000.0</v>
+      </c>
+      <c r="AB42">
+        <v>109081000.0</v>
+      </c>
+      <c r="AC42">
+        <v>108362000.0</v>
+      </c>
+      <c r="AD42">
+        <v>107749000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-2793000.0</v>
+      </c>
+      <c r="AF42">
+        <v>34330000.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42">
+        <v>1035000.0</v>
+      </c>
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>398400000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
+        <v>0.0</v>
+      </c>
+      <c r="H45">
+        <v>0.0</v>
+      </c>
+      <c r="I45">
+        <v>0.0</v>
+      </c>
+      <c r="J45">
+        <v>8000000.0</v>
+      </c>
+      <c r="K45">
+        <v>9000000.0</v>
+      </c>
+      <c r="L45">
+        <v>10000000.0</v>
+      </c>
+      <c r="M45">
+        <v>15000000.0</v>
+      </c>
+      <c r="N45">
+        <v>18000000.0</v>
+      </c>
+      <c r="O45">
+        <v>18000000.0</v>
+      </c>
+      <c r="P45">
+        <v>18000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>51000000.0</v>
+      </c>
+      <c r="V45">
+        <v>62000000.0</v>
+      </c>
+      <c r="W45">
+        <v>68000000.0</v>
+      </c>
+      <c r="X45">
+        <v>67000000.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45">
+        <v>75000000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>397500000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46">
+        <v>0.0</v>
+      </c>
+      <c r="H46">
+        <v>0.0</v>
+      </c>
+      <c r="I46">
+        <v>0.0</v>
+      </c>
+      <c r="J46">
+        <v>8000000.0</v>
+      </c>
+      <c r="K46">
+        <v>9000000.0</v>
+      </c>
+      <c r="L46">
+        <v>10000000.0</v>
+      </c>
+      <c r="M46">
+        <v>15000000.0</v>
+      </c>
+      <c r="N46">
+        <v>18000000.0</v>
+      </c>
+      <c r="O46">
+        <v>18000000.0</v>
+      </c>
+      <c r="P46">
+        <v>5203000.0</v>
+      </c>
+      <c r="Q46">
+        <v>5609000.0</v>
+      </c>
+      <c r="R46">
+        <v>29000000.0</v>
+      </c>
+      <c r="S46">
+        <v>35000000.0</v>
+      </c>
+      <c r="T46">
+        <v>37000000.0</v>
+      </c>
+      <c r="U46">
+        <v>7229000.0</v>
+      </c>
+      <c r="V46">
+        <v>7175000.0</v>
+      </c>
+      <c r="W46">
+        <v>68000000.0</v>
+      </c>
+      <c r="X46">
+        <v>67000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>8075000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1790000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2200000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2158000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2238000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2139000.0</v>
+      </c>
+      <c r="AE46">
+        <v>487000.0</v>
+      </c>
+      <c r="AF46">
+        <v>199000.0</v>
+      </c>
+      <c r="AG46"/>
+      <c r="AH46">
+        <v>232000.0</v>
+      </c>
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>15000000.0</v>
+      </c>
+      <c r="N47">
+        <v>10000000.0</v>
+      </c>
+      <c r="O47">
+        <v>18000000.0</v>
+      </c>
+      <c r="P47">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>13000000.0</v>
+      </c>
+      <c r="R47">
+        <v>15000000.0</v>
+      </c>
+      <c r="S47">
+        <v>35000000.0</v>
+      </c>
+      <c r="T47">
+        <v>17000000.0</v>
+      </c>
+      <c r="U47">
+        <v>51000000.0</v>
+      </c>
+      <c r="V47">
+        <v>62000000.0</v>
+      </c>
+      <c r="W47">
+        <v>68000000.0</v>
+      </c>
+      <c r="X47">
+        <v>67000000.0</v>
+      </c>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
+        <v>75000000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>-3337500000.0</v>
+      </c>
+      <c r="C48">
+        <v>-3352000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-3341000000.0</v>
+      </c>
+      <c r="E48">
+        <v>-3339000000.0</v>
+      </c>
+      <c r="F48">
+        <v>-3334000000.0</v>
+      </c>
+      <c r="G48">
+        <v>-3330000000.0</v>
+      </c>
+      <c r="H48">
+        <v>-3328000000.0</v>
+      </c>
+      <c r="I48">
+        <v>-3327000000.0</v>
+      </c>
+      <c r="J48">
+        <v>-3305000000.0</v>
+      </c>
+      <c r="K48">
+        <v>-3246000000.0</v>
+      </c>
+      <c r="L48">
+        <v>-3178000000.0</v>
+      </c>
+      <c r="M48">
+        <v>-3098000000.0</v>
+      </c>
+      <c r="N48">
+        <v>-3018000000.0</v>
+      </c>
+      <c r="O48">
+        <v>-2929000000.0</v>
+      </c>
+      <c r="P48">
+        <v>-2819000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-2695000000.0</v>
+      </c>
+      <c r="R48">
+        <v>-2605000000.0</v>
+      </c>
+      <c r="S48">
+        <v>-2545000000.0</v>
+      </c>
+      <c r="T48">
+        <v>-2487000000.0</v>
+      </c>
+      <c r="U48">
+        <v>-2423000000.0</v>
+      </c>
+      <c r="V48">
+        <v>-2312000000.0</v>
+      </c>
+      <c r="W48">
+        <v>-2184000000.0</v>
+      </c>
+      <c r="X48">
+        <v>-1970000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-85052000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-76825000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1439000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-55905000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-44987000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-34939000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-20181000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-15512000.0</v>
+      </c>
+      <c r="AG48"/>
+      <c r="AH48">
+        <v>-9621000.0</v>
+      </c>
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>-3018000000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
+        <v>-2819000000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-2695000000.0</v>
+      </c>
+      <c r="R49">
+        <v>-2605000000.0</v>
+      </c>
+      <c r="S49">
+        <v>-2545000000.0</v>
+      </c>
+      <c r="T49">
+        <v>-2487000000.0</v>
+      </c>
+      <c r="U49">
+        <v>-2423000000.0</v>
+      </c>
+      <c r="V49">
+        <v>-2312000000.0</v>
+      </c>
+      <c r="W49">
+        <v>-2184000000.0</v>
+      </c>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>1600000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51">
+        <v>4000000.0</v>
+      </c>
+      <c r="K51">
+        <v>6000000.0</v>
+      </c>
+      <c r="L51">
+        <v>7000000.0</v>
+      </c>
+      <c r="M51">
+        <v>9000000.0</v>
+      </c>
+      <c r="N51">
+        <v>11000000.0</v>
+      </c>
+      <c r="O51">
+        <v>13000000.0</v>
+      </c>
+      <c r="P51">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>13000000.0</v>
+      </c>
+      <c r="R51">
+        <v>14000000.0</v>
+      </c>
+      <c r="S51">
+        <v>16000000.0</v>
+      </c>
+      <c r="T51">
+        <v>18000000.0</v>
+      </c>
+      <c r="U51">
+        <v>31000000.0</v>
+      </c>
+      <c r="V51">
+        <v>34000000.0</v>
+      </c>
+      <c r="W51">
+        <v>38000000.0</v>
+      </c>
+      <c r="X51">
+        <v>38000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>16308000.0</v>
+      </c>
+      <c r="Z51">
+        <v>10061000.0</v>
+      </c>
+      <c r="AA51">
+        <v>42000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>10428000.0</v>
+      </c>
+      <c r="AC51">
+        <v>967000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1201000.0</v>
+      </c>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
+        <v>7000000.0</v>
+      </c>
+      <c r="K52">
+        <v>152000000.0</v>
+      </c>
+      <c r="L52">
+        <v>13000000.0</v>
+      </c>
+      <c r="M52">
+        <v>183000000.0</v>
+      </c>
+      <c r="N52">
+        <v>209000000.0</v>
+      </c>
+      <c r="O52">
+        <v>7000000.0</v>
+      </c>
+      <c r="P52">
+        <v>4641000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4600000.0</v>
+      </c>
+      <c r="R52">
+        <v>4560000.0</v>
+      </c>
+      <c r="S52">
+        <v>4522000.0</v>
+      </c>
+      <c r="T52">
+        <v>4484000.0</v>
+      </c>
+      <c r="U52">
+        <v>4447000.0</v>
+      </c>
+      <c r="V52">
+        <v>3861000.0</v>
+      </c>
+      <c r="W52">
+        <v>3004000.0</v>
+      </c>
+      <c r="X52">
+        <v>2180000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1147000.0</v>
+      </c>
+      <c r="Z52">
+        <v>199000.0</v>
+      </c>
+      <c r="AA52">
+        <v>504000.0</v>
+      </c>
+      <c r="AB52">
+        <v>669000.0</v>
+      </c>
+      <c r="AC52">
+        <v>967000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1201000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>141000000.0</v>
+      </c>
+      <c r="D53">
+        <v>116000000.0</v>
+      </c>
+      <c r="E53">
+        <v>192000000.0</v>
+      </c>
+      <c r="F53">
+        <v>158000000.0</v>
+      </c>
+      <c r="G53">
+        <v>83000000.0</v>
+      </c>
+      <c r="H53">
+        <v>117000000.0</v>
+      </c>
+      <c r="I53">
+        <v>47000000.0</v>
+      </c>
+      <c r="J53">
+        <v>55000000.0</v>
+      </c>
+      <c r="K53">
+        <v>144000000.0</v>
+      </c>
+      <c r="L53">
+        <v>142000000.0</v>
+      </c>
+      <c r="M53">
+        <v>213000000.0</v>
+      </c>
+      <c r="N53">
+        <v>256000000.0</v>
+      </c>
+      <c r="O53">
+        <v>213000000.0</v>
+      </c>
+      <c r="P53">
+        <v>250000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>254000000.0</v>
+      </c>
+      <c r="R53">
+        <v>260000000.0</v>
+      </c>
+      <c r="S53">
+        <v>150000000.0</v>
+      </c>
+      <c r="T53">
+        <v>143000000.0</v>
+      </c>
+      <c r="U53">
+        <v>168000000.0</v>
+      </c>
+      <c r="V53">
+        <v>154000000.0</v>
+      </c>
+      <c r="W53">
+        <v>164000000.0</v>
+      </c>
+      <c r="X53">
+        <v>250000000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>300000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>24481000.0</v>
+      </c>
+      <c r="AC53">
+        <v>38200000.0</v>
+      </c>
+      <c r="AD53">
+        <v>44666000.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+    </row>
+    <row r="54" spans="1:35">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>976600000.0</v>
+      </c>
+      <c r="C55">
+        <v>218000000.0</v>
+      </c>
+      <c r="D55">
+        <v>218000000.0</v>
+      </c>
+      <c r="E55">
+        <v>221000000.0</v>
+      </c>
+      <c r="F55">
+        <v>223000000.0</v>
+      </c>
+      <c r="G55">
+        <v>156000000.0</v>
+      </c>
+      <c r="H55">
+        <v>158000000.0</v>
+      </c>
+      <c r="I55">
+        <v>159000000.0</v>
+      </c>
+      <c r="J55">
+        <v>342000000.0</v>
+      </c>
+      <c r="K55">
+        <v>423000000.0</v>
+      </c>
+      <c r="L55">
+        <v>492000000.0</v>
+      </c>
+      <c r="M55">
+        <v>584000000.0</v>
+      </c>
+      <c r="N55">
+        <v>693000000.0</v>
+      </c>
+      <c r="O55">
+        <v>799000000.0</v>
+      </c>
+      <c r="P55">
+        <v>911000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1028000000.0</v>
+      </c>
+      <c r="R55">
+        <v>1121000000.0</v>
+      </c>
+      <c r="S55">
+        <v>1283000000.0</v>
+      </c>
+      <c r="T55">
+        <v>1365000000.0</v>
+      </c>
+      <c r="U55">
+        <v>1751000000.0</v>
+      </c>
+      <c r="V55">
+        <v>1999000000.0</v>
+      </c>
+      <c r="W55">
+        <v>2397000000.0</v>
+      </c>
+      <c r="X55">
+        <v>1342000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>47343000.0</v>
+      </c>
+      <c r="Z55">
+        <v>48749000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1366000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>67087000.0</v>
+      </c>
+      <c r="AC55">
+        <v>68030000.0</v>
+      </c>
+      <c r="AD55">
+        <v>76641000.0</v>
+      </c>
+      <c r="AE55">
+        <v>16996000.0</v>
+      </c>
+      <c r="AF55">
+        <v>20088000.0</v>
+      </c>
+      <c r="AG55"/>
+      <c r="AH55">
+        <v>26174000.0</v>
+      </c>
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>40300000.0</v>
+      </c>
+      <c r="C56">
+        <v>218000000.0</v>
+      </c>
+      <c r="D56">
+        <v>218000000.0</v>
+      </c>
+      <c r="E56">
+        <v>221000000.0</v>
+      </c>
+      <c r="F56">
+        <v>223000000.0</v>
+      </c>
+      <c r="G56">
+        <v>156000000.0</v>
+      </c>
+      <c r="H56">
+        <v>158000000.0</v>
+      </c>
+      <c r="I56">
+        <v>159000000.0</v>
+      </c>
+      <c r="J56">
+        <v>331000000.0</v>
+      </c>
+      <c r="K56">
+        <v>410000000.0</v>
+      </c>
+      <c r="L56">
+        <v>478000000.0</v>
+      </c>
+      <c r="M56">
+        <v>565000000.0</v>
+      </c>
+      <c r="N56">
+        <v>671000000.0</v>
+      </c>
+      <c r="O56">
+        <v>777000000.0</v>
+      </c>
+      <c r="P56">
+        <v>890000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1000000000.0</v>
+      </c>
+      <c r="R56">
+        <v>1079000000.0</v>
+      </c>
+      <c r="S56">
+        <v>1224000000.0</v>
+      </c>
+      <c r="T56">
+        <v>1315000000.0</v>
+      </c>
+      <c r="U56">
+        <v>1690000000.0</v>
+      </c>
+      <c r="V56">
+        <v>1927000000.0</v>
+      </c>
+      <c r="W56">
+        <v>2314000000.0</v>
+      </c>
+      <c r="X56">
+        <v>1246000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>38646000.0</v>
+      </c>
+      <c r="Z56">
+        <v>46337000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1234000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>64929000.0</v>
+      </c>
+      <c r="AC56">
+        <v>65792000.0</v>
+      </c>
+      <c r="AD56">
+        <v>74299000.0</v>
+      </c>
+      <c r="AE56">
+        <v>14603000.0</v>
+      </c>
+      <c r="AF56">
+        <v>19755000.0</v>
+      </c>
+      <c r="AG56"/>
+      <c r="AH56">
+        <v>25693000.0</v>
+      </c>
+      <c r="AI56"/>
+    </row>
+    <row r="57" spans="1:35">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>24100000.0</v>
+      </c>
+      <c r="C57">
+        <v>7000000.0</v>
+      </c>
+      <c r="D57">
+        <v>0.0</v>
+      </c>
+      <c r="E57">
+        <v>3000000.0</v>
+      </c>
+      <c r="F57">
+        <v>3000000.0</v>
+      </c>
+      <c r="G57">
+        <v>5000000.0</v>
+      </c>
+      <c r="H57">
+        <v>5000000.0</v>
+      </c>
+      <c r="I57">
+        <v>5000000.0</v>
+      </c>
+      <c r="J57">
+        <v>164000000.0</v>
+      </c>
+      <c r="K57">
+        <v>196000000.0</v>
+      </c>
+      <c r="L57">
+        <v>209000000.0</v>
+      </c>
+      <c r="M57">
+        <v>236000000.0</v>
+      </c>
+      <c r="N57">
+        <v>271000000.0</v>
+      </c>
+      <c r="O57">
+        <v>309000000.0</v>
+      </c>
+      <c r="P57">
+        <v>326000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>333000000.0</v>
+      </c>
+      <c r="R57">
+        <v>352000000.0</v>
+      </c>
+      <c r="S57">
+        <v>449000000.0</v>
+      </c>
+      <c r="T57">
+        <v>518000000.0</v>
+      </c>
+      <c r="U57">
+        <v>858000000.0</v>
+      </c>
+      <c r="V57">
+        <v>1035000000.0</v>
+      </c>
+      <c r="W57">
+        <v>1332000000.0</v>
+      </c>
+      <c r="X57">
+        <v>1191000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>4026000.0</v>
+      </c>
+      <c r="Z57">
+        <v>5180000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1100000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>4130000.0</v>
+      </c>
+      <c r="AC57">
+        <v>4619000.0</v>
+      </c>
+      <c r="AD57">
+        <v>3767000.0</v>
+      </c>
+      <c r="AE57">
+        <v>2549000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1275000.0</v>
+      </c>
+      <c r="AG57"/>
+      <c r="AH57">
+        <v>1711000.0</v>
+      </c>
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>235000000.0</v>
+      </c>
+      <c r="C58">
+        <v>7000000.0</v>
+      </c>
+      <c r="D58">
+        <v>0.0</v>
+      </c>
+      <c r="E58">
+        <v>3000000.0</v>
+      </c>
+      <c r="F58">
+        <v>3000000.0</v>
+      </c>
+      <c r="G58">
+        <v>5000000.0</v>
+      </c>
+      <c r="H58">
+        <v>5000000.0</v>
+      </c>
+      <c r="I58">
+        <v>5000000.0</v>
+      </c>
+      <c r="J58">
+        <v>178000000.0</v>
+      </c>
+      <c r="K58">
+        <v>206000000.0</v>
+      </c>
+      <c r="L58">
+        <v>220000000.0</v>
+      </c>
+      <c r="M58">
+        <v>247000000.0</v>
+      </c>
+      <c r="N58">
+        <v>282000000.0</v>
+      </c>
+      <c r="O58">
+        <v>322000000.0</v>
+      </c>
+      <c r="P58">
+        <v>337000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>346000000.0</v>
+      </c>
+      <c r="R58">
+        <v>366000000.0</v>
+      </c>
+      <c r="S58">
+        <v>465000000.0</v>
+      </c>
+      <c r="T58">
+        <v>536000000.0</v>
+      </c>
+      <c r="U58">
+        <v>889000000.0</v>
+      </c>
+      <c r="V58">
+        <v>1069000000.0</v>
+      </c>
+      <c r="W58">
+        <v>1370000000.0</v>
+      </c>
+      <c r="X58">
+        <v>1229000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>19187000.0</v>
+      </c>
+      <c r="Z58">
+        <v>15042000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2805000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>13889000.0</v>
+      </c>
+      <c r="AC58">
+        <v>4619000.0</v>
+      </c>
+      <c r="AD58">
+        <v>3825000.0</v>
+      </c>
+      <c r="AE58">
+        <v>35611000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1275000.0</v>
+      </c>
+      <c r="AG58"/>
+      <c r="AH58">
+        <v>34773000.0</v>
+      </c>
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>297900000.0</v>
+      </c>
+      <c r="C60">
+        <v>133000000.0</v>
+      </c>
+      <c r="D60">
+        <v>141000000.0</v>
+      </c>
+      <c r="E60">
+        <v>142000000.0</v>
+      </c>
+      <c r="F60">
+        <v>145000000.0</v>
+      </c>
+      <c r="G60">
+        <v>151000000.0</v>
+      </c>
+      <c r="H60">
+        <v>153000000.0</v>
+      </c>
+      <c r="I60">
+        <v>154000000.0</v>
+      </c>
+      <c r="J60">
+        <v>164000000.0</v>
+      </c>
+      <c r="K60">
+        <v>217000000.0</v>
+      </c>
+      <c r="L60">
+        <v>272000000.0</v>
+      </c>
+      <c r="M60">
+        <v>337000000.0</v>
+      </c>
+      <c r="N60">
+        <v>411000000.0</v>
+      </c>
+      <c r="O60">
+        <v>477000000.0</v>
+      </c>
+      <c r="P60">
+        <v>574000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>682000000.0</v>
+      </c>
+      <c r="R60">
+        <v>755000000.0</v>
+      </c>
+      <c r="S60">
+        <v>818000000.0</v>
+      </c>
+      <c r="T60">
+        <v>829000000.0</v>
+      </c>
+      <c r="U60">
+        <v>862000000.0</v>
+      </c>
+      <c r="V60">
+        <v>930000000.0</v>
+      </c>
+      <c r="W60">
+        <v>1027000000.0</v>
+      </c>
+      <c r="X60">
+        <v>113000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>28156000.0</v>
+      </c>
+      <c r="Z60">
+        <v>33707000.0</v>
+      </c>
+      <c r="AA60">
+        <v>42287000.0</v>
+      </c>
+      <c r="AB60">
+        <v>53198000.0</v>
+      </c>
+      <c r="AC60">
+        <v>63411000.0</v>
+      </c>
+      <c r="AD60">
+        <v>72816000.0</v>
+      </c>
+      <c r="AE60">
+        <v>-18615000.0</v>
+      </c>
+      <c r="AF60">
+        <v>18813000.0</v>
+      </c>
+      <c r="AG60"/>
+      <c r="AH60">
+        <v>-8599000.0</v>
+      </c>
+      <c r="AI60"/>
+    </row>
+    <row r="61" spans="1:35">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2">
+        <v>0.0</v>
+      </c>
+      <c r="C2">
+        <v>36000000.0</v>
+      </c>
+      <c r="D2">
+        <v>228000000.0</v>
+      </c>
+      <c r="E2">
+        <v>405000000.0</v>
+      </c>
+      <c r="F2">
+        <v>977000000.0</v>
+      </c>
+      <c r="G2">
+        <v>947000000.0</v>
+      </c>
+      <c r="H2">
+        <v>443000000.0</v>
+      </c>
+      <c r="I2">
+        <v>278000000.0</v>
+      </c>
+      <c r="J2">
+        <v>205000000.0</v>
+      </c>
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1000000.0</v>
+      </c>
+      <c r="D3">
+        <v>4000000.0</v>
+      </c>
+      <c r="E3">
+        <v>6000000.0</v>
+      </c>
+      <c r="F3">
+        <v>9000000.0</v>
+      </c>
+      <c r="G3">
+        <v>12000000.0</v>
+      </c>
+      <c r="H3">
+        <v>10000000.0</v>
+      </c>
+      <c r="I3">
+        <v>8000000.0</v>
+      </c>
+      <c r="J3">
+        <v>4000000.0</v>
+      </c>
+      <c r="K3">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-79000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-328000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-398000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-367000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-631000000.0</v>
+      </c>
+      <c r="H5">
+        <v>-144000000.0</v>
+      </c>
+      <c r="I5">
+        <v>-223000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-147000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-3409000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>-78000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-324000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-392000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-358000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-619000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-134000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-215000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-143000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3393000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9">
+        <v>0.0</v>
+      </c>
+      <c r="C9">
+        <v>7000000.0</v>
+      </c>
+      <c r="D9">
+        <v>59000000.0</v>
+      </c>
+      <c r="E9">
+        <v>166000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1108000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1594000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1458000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1172000000.0</v>
+      </c>
+      <c r="J9">
+        <v>896000000.0</v>
+      </c>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10">
+        <v>-23000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-69000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-312000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-383000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-351000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-743000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-128000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-208000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-207000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-3410000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>6000000.0</v>
+      </c>
+      <c r="D11">
+        <v>5000000.0</v>
+      </c>
+      <c r="E11">
+        <v>1000000.0</v>
+      </c>
+      <c r="F11">
+        <v>10000000.0</v>
+      </c>
+      <c r="G11">
+        <v>2000000.0</v>
+      </c>
+      <c r="H11">
+        <v>1000000.0</v>
+      </c>
+      <c r="I11">
+        <v>86000.0</v>
+      </c>
+      <c r="J11">
+        <v>62000.0</v>
+      </c>
+      <c r="K11">
+        <v>18000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>15000000.0</v>
+      </c>
+      <c r="F12">
+        <v>15984000.0</v>
+      </c>
+      <c r="G12">
+        <v>1098000.0</v>
+      </c>
+      <c r="H12">
+        <v>17500000.0</v>
+      </c>
+      <c r="I12">
+        <v>567000.0</v>
+      </c>
+      <c r="J12">
+        <v>9946000.0</v>
+      </c>
+      <c r="K12">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13">
+        <v>8000000.0</v>
+      </c>
+      <c r="C13">
+        <v>6000000.0</v>
+      </c>
+      <c r="D13">
+        <v>16000000.0</v>
+      </c>
+      <c r="E13">
+        <v>15000000.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-75000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-317000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-384000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-361000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-745000000.0</v>
+      </c>
+      <c r="H15">
+        <v>-129000000.0</v>
+      </c>
+      <c r="I15">
+        <v>-208000000.0</v>
+      </c>
+      <c r="J15">
+        <v>-207000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3428000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-384000000.0</v>
+      </c>
+      <c r="F16">
+        <v>-361000000.0</v>
+      </c>
+      <c r="G16">
+        <v>-745000000.0</v>
+      </c>
+      <c r="H16">
+        <v>-136000000.0</v>
+      </c>
+      <c r="I16">
+        <v>-208000000.0</v>
+      </c>
+      <c r="J16">
+        <v>-247000000.0</v>
+      </c>
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17">
+        <v>-23000000.0</v>
+      </c>
+      <c r="C17">
+        <v>-75000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-359000000.0</v>
+      </c>
+      <c r="E17">
+        <v>-384000000.0</v>
+      </c>
+      <c r="F17">
+        <v>-361000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-745000000.0</v>
+      </c>
+      <c r="H17">
+        <v>-129000000.0</v>
+      </c>
+      <c r="I17">
+        <v>-208000000.0</v>
+      </c>
+      <c r="J17">
+        <v>-207000000.0</v>
+      </c>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18">
+        <v>8000000.0</v>
+      </c>
+      <c r="C18">
+        <v>6000000.0</v>
+      </c>
+      <c r="D18">
+        <v>18000000.0</v>
+      </c>
+      <c r="E18">
+        <v>15000000.0</v>
+      </c>
+      <c r="F18">
+        <v>16000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="H18">
+        <v>19000000.0</v>
+      </c>
+      <c r="I18">
+        <v>15000000.0</v>
+      </c>
+      <c r="J18">
+        <v>10000000.0</v>
+      </c>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21">
+        <v>-31000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-79000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-328000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-398000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-367000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-631000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-144000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-223000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-147000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-3403000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>122000000.0</v>
+      </c>
+      <c r="D23">
+        <v>615000000.0</v>
+      </c>
+      <c r="E23">
+        <v>969000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2452000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3172000000.0</v>
+      </c>
+      <c r="H23">
+        <v>41041000.0</v>
+      </c>
+      <c r="I23">
+        <v>17943000.0</v>
+      </c>
+      <c r="J23">
+        <v>1248000000.0</v>
+      </c>
+      <c r="K23">
+        <v>3403000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
+        <v>1000000.0</v>
+      </c>
+      <c r="D25">
+        <v>4000000.0</v>
+      </c>
+      <c r="E25">
+        <v>6000000.0</v>
+      </c>
+      <c r="F25">
+        <v>9000000.0</v>
+      </c>
+      <c r="G25">
+        <v>12000000.0</v>
+      </c>
+      <c r="H25">
+        <v>10000000.0</v>
+      </c>
+      <c r="I25">
+        <v>8000000.0</v>
+      </c>
+      <c r="J25">
+        <v>4000000.0</v>
+      </c>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>26000000.0</v>
+      </c>
+      <c r="D26">
+        <v>152000000.0</v>
+      </c>
+      <c r="E26">
+        <v>194000000.0</v>
+      </c>
+      <c r="F26">
+        <v>208000000.0</v>
+      </c>
+      <c r="G26">
+        <v>222000000.0</v>
+      </c>
+      <c r="H26">
+        <v>74000000.0</v>
+      </c>
+      <c r="I26">
+        <v>11079000.0</v>
+      </c>
+      <c r="J26">
+        <v>28000000.0</v>
+      </c>
+      <c r="K26">
+        <v>2030000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>18000000.0</v>
+      </c>
+      <c r="D27">
+        <v>143000000.0</v>
+      </c>
+      <c r="E27">
+        <v>254000000.0</v>
+      </c>
+      <c r="F27">
+        <v>1102000000.0</v>
+      </c>
+      <c r="G27">
+        <v>1708000000.0</v>
+      </c>
+      <c r="H27">
+        <v>1463000000.0</v>
+      </c>
+      <c r="I27">
+        <v>1576000000.0</v>
+      </c>
+      <c r="J27">
+        <v>23704000.0</v>
+      </c>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28">
+        <v>31000000.0</v>
+      </c>
+      <c r="C28">
+        <v>42000000.0</v>
+      </c>
+      <c r="D28">
+        <v>92000000.0</v>
+      </c>
+      <c r="E28">
+        <v>116000000.0</v>
+      </c>
+      <c r="F28">
+        <v>165000000.0</v>
+      </c>
+      <c r="G28">
+        <v>295000000.0</v>
+      </c>
+      <c r="H28">
+        <v>65000000.0</v>
+      </c>
+      <c r="I28">
+        <v>52000000.0</v>
+      </c>
+      <c r="J28">
+        <v>26000000.0</v>
+      </c>
+      <c r="K28">
+        <v>1373000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>6000000.0</v>
+      </c>
+      <c r="D29">
+        <v>4000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1000000.0</v>
+      </c>
+      <c r="F29">
+        <v>10000000.0</v>
+      </c>
+      <c r="G29">
+        <v>2000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1000000.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30">
+        <v>31000000.0</v>
+      </c>
+      <c r="C30">
+        <v>86000000.0</v>
+      </c>
+      <c r="D30">
+        <v>387000000.0</v>
+      </c>
+      <c r="E30">
+        <v>564000000.0</v>
+      </c>
+      <c r="F30">
+        <v>1475000000.0</v>
+      </c>
+      <c r="G30">
+        <v>2225000000.0</v>
+      </c>
+      <c r="H30">
+        <v>41041000.0</v>
+      </c>
+      <c r="I30">
+        <v>17943000.0</v>
+      </c>
+      <c r="J30">
+        <v>1043000000.0</v>
+      </c>
+      <c r="K30">
+        <v>3403000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>10000000.0</v>
+      </c>
+      <c r="D31">
+        <v>16000000.0</v>
+      </c>
+      <c r="E31">
+        <v>15000000.0</v>
+      </c>
+      <c r="F31">
+        <v>16000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-112000000.0</v>
+      </c>
+      <c r="H31">
+        <v>16000000.0</v>
+      </c>
+      <c r="I31">
+        <v>15000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-60000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>43000000.0</v>
+      </c>
+      <c r="D32">
+        <v>287000000.0</v>
+      </c>
+      <c r="E32">
+        <v>571000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2085000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2541000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1458000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1450000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1101000000.0</v>
+      </c>
+      <c r="K32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2">
+        <v>0.0</v>
+      </c>
+      <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
+        <v>20400000.0</v>
+      </c>
+      <c r="F2">
+        <v>0.0</v>
+      </c>
+      <c r="G2">
+        <v>0.0</v>
+      </c>
+      <c r="H2">
+        <v>6000000.0</v>
+      </c>
+      <c r="I2">
+        <v>30000000.0</v>
+      </c>
+      <c r="J2">
+        <v>44000000.0</v>
+      </c>
+      <c r="K2">
+        <v>46000000.0</v>
+      </c>
+      <c r="L2">
+        <v>62000000.0</v>
+      </c>
+      <c r="M2">
+        <v>76000000.0</v>
+      </c>
+      <c r="N2">
+        <v>97000000.0</v>
+      </c>
+      <c r="O2">
+        <v>91000000.0</v>
+      </c>
+      <c r="P2">
+        <v>92000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>125000000.0</v>
+      </c>
+      <c r="R2">
+        <v>169000000.0</v>
+      </c>
+      <c r="S2">
+        <v>201000000.0</v>
+      </c>
+      <c r="T2">
+        <v>272000000.0</v>
+      </c>
+      <c r="U2">
+        <v>335000000.0</v>
+      </c>
+      <c r="V2">
+        <v>342000000.0</v>
+      </c>
+      <c r="W2">
+        <v>241000000.0</v>
+      </c>
+      <c r="X2">
+        <v>208000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>156000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>188000000.0</v>
+      </c>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
+      <c r="A3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3">
+        <v>-4000000.0</v>
+      </c>
+      <c r="I3">
+        <v>1000000.0</v>
+      </c>
+      <c r="J3">
+        <v>1000000.0</v>
+      </c>
+      <c r="K3">
+        <v>1000000.0</v>
+      </c>
+      <c r="L3">
+        <v>1000000.0</v>
+      </c>
+      <c r="M3">
+        <v>1000000.0</v>
+      </c>
+      <c r="N3">
+        <v>1000000.0</v>
+      </c>
+      <c r="O3">
+        <v>1000000.0</v>
+      </c>
+      <c r="P3">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2000000.0</v>
+      </c>
+      <c r="R3">
+        <v>2000000.0</v>
+      </c>
+      <c r="S3">
+        <v>2000000.0</v>
+      </c>
+      <c r="T3">
+        <v>3000000.0</v>
+      </c>
+      <c r="U3">
+        <v>2000000.0</v>
+      </c>
+      <c r="V3">
+        <v>3000000.0</v>
+      </c>
+      <c r="W3">
+        <v>4000000.0</v>
+      </c>
+      <c r="X3">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-386000.0</v>
+      </c>
+      <c r="AB3">
+        <v>65000.0</v>
+      </c>
+      <c r="AC3">
+        <v>40000.0</v>
+      </c>
+      <c r="AD3">
+        <v>6000.0</v>
+      </c>
+      <c r="AE3">
+        <v>30000.0</v>
+      </c>
+      <c r="AF3">
+        <v>9000.0</v>
+      </c>
+      <c r="AG3">
+        <v>13000.0</v>
+      </c>
+      <c r="AH3">
+        <v>-12000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
+        <v>-19000000.0</v>
+      </c>
+      <c r="I5">
+        <v>-53000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-72000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-80000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-83000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-93000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-117000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-128000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-91000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-62000000.0</v>
+      </c>
+      <c r="R5">
+        <v>-64000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-63000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-114000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-126000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-511000000.0</v>
+      </c>
+      <c r="W5">
+        <v>-78000000.0</v>
+      </c>
+      <c r="X5">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-54000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-120000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-10647000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-10048000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-6707000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-4557000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-3589000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-2302000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-2999000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1015000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
+        <v>-6000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-4000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-23000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-52000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-71000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-79000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-82000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-92000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-116000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-127000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-89000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-62000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-61000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-111000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-124000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-508000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-74000000.0</v>
+      </c>
+      <c r="X6">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-52000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-117000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-11033000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-9983000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-7636000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-4551000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3559000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-2293000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-2986000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1027000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9">
+        <v>0.0</v>
+      </c>
+      <c r="C9">
+        <v>0.0</v>
+      </c>
+      <c r="D9">
+        <v>0.0</v>
+      </c>
+      <c r="E9">
+        <v>11900000.0</v>
+      </c>
+      <c r="F9">
+        <v>0.0</v>
+      </c>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
+      <c r="H9">
+        <v>1000000.0</v>
+      </c>
+      <c r="I9">
+        <v>6000000.0</v>
+      </c>
+      <c r="J9">
+        <v>9000000.0</v>
+      </c>
+      <c r="K9">
+        <v>14000000.0</v>
+      </c>
+      <c r="L9">
+        <v>16000000.0</v>
+      </c>
+      <c r="M9">
+        <v>20000000.0</v>
+      </c>
+      <c r="N9">
+        <v>26000000.0</v>
+      </c>
+      <c r="O9">
+        <v>-88283000.0</v>
+      </c>
+      <c r="P9">
+        <v>-88801000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2816000.0</v>
+      </c>
+      <c r="R9">
+        <v>2027000.0</v>
+      </c>
+      <c r="S9">
+        <v>2120000.0</v>
+      </c>
+      <c r="T9">
+        <v>802000.0</v>
+      </c>
+      <c r="U9">
+        <v>461000.0</v>
+      </c>
+      <c r="V9">
+        <v>-341458000.0</v>
+      </c>
+      <c r="W9">
+        <v>926000.0</v>
+      </c>
+      <c r="X9">
+        <v>965000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1021000.0</v>
+      </c>
+      <c r="Z9">
+        <v>200000000.0</v>
+      </c>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B10">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E10">
+        <v>-4000000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H10">
+        <v>-13000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-53000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-69000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="M10">
+        <v>-89000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-112000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-122000000.0</v>
+      </c>
+      <c r="P10">
+        <v>-89000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-59000000.0</v>
+      </c>
+      <c r="S10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="T10">
+        <v>-106000000.0</v>
+      </c>
+      <c r="U10">
+        <v>-126000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-568000000.0</v>
+      </c>
+      <c r="W10">
+        <v>-98000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-66000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-123000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-10918000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-10048000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-7675000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4631000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-3589000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-2302000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-2999000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-1015000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="I11">
+        <v>6000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K11">
+        <v>3000000.0</v>
+      </c>
+      <c r="L11">
+        <v>3000000.0</v>
+      </c>
+      <c r="M11">
+        <v>958416.0</v>
+      </c>
+      <c r="N11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="O11">
+        <v>176000.0</v>
+      </c>
+      <c r="P11">
+        <v>1000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>218000.0</v>
+      </c>
+      <c r="R11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="S11">
+        <v>4000000.0</v>
+      </c>
+      <c r="T11">
+        <v>5000000.0</v>
+      </c>
+      <c r="U11">
+        <v>2000000.0</v>
+      </c>
+      <c r="V11">
+        <v>1000000.0</v>
+      </c>
+      <c r="W11">
+        <v>1000000.0</v>
+      </c>
+      <c r="X11">
+        <v>5000.0</v>
+      </c>
+      <c r="Y11">
+        <v>161000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>386000.0</v>
+      </c>
+      <c r="AB11">
+        <v>410000.0</v>
+      </c>
+      <c r="AC11">
+        <v>22000.0</v>
+      </c>
+      <c r="AD11">
+        <v>38000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-2000.0</v>
+      </c>
+      <c r="AF11">
+        <v>2000.0</v>
+      </c>
+      <c r="AG11">
+        <v>14000.0</v>
+      </c>
+      <c r="AH11">
+        <v>29000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>5400000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12">
+        <v>4000000.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>4000000.0</v>
+      </c>
+      <c r="N12">
+        <v>13000000.0</v>
+      </c>
+      <c r="O12">
+        <v>5853000.0</v>
+      </c>
+      <c r="P12">
+        <v>1955000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1995000.0</v>
+      </c>
+      <c r="R12">
+        <v>4997000.0</v>
+      </c>
+      <c r="S12">
+        <v>2997000.0</v>
+      </c>
+      <c r="T12">
+        <v>7996000.0</v>
+      </c>
+      <c r="U12">
+        <v>271000.0</v>
+      </c>
+      <c r="V12">
+        <v>277000.0</v>
+      </c>
+      <c r="W12">
+        <v>276000.0</v>
+      </c>
+      <c r="X12">
+        <v>4990000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2833000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2743000.0</v>
+      </c>
+      <c r="AA12">
+        <v>271000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12">
+        <v>567000.0</v>
+      </c>
+      <c r="AD12">
+        <v>74000.0</v>
+      </c>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B15">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-4000000.0</v>
+      </c>
+      <c r="F15">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H15">
+        <v>-13000000.0</v>
+      </c>
+      <c r="I15">
+        <v>-59000000.0</v>
+      </c>
+      <c r="J15">
+        <v>-68000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-80000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-80000000.0</v>
+      </c>
+      <c r="M15">
+        <v>-89000000.0</v>
+      </c>
+      <c r="N15">
+        <v>-110000000.0</v>
+      </c>
+      <c r="O15">
+        <v>-124000000.0</v>
+      </c>
+      <c r="P15">
+        <v>-90000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R15">
+        <v>-58000000.0</v>
+      </c>
+      <c r="S15">
+        <v>-64000000.0</v>
+      </c>
+      <c r="T15">
+        <v>-111000000.0</v>
+      </c>
+      <c r="U15">
+        <v>-128000000.0</v>
+      </c>
+      <c r="V15">
+        <v>-569000000.0</v>
+      </c>
+      <c r="W15">
+        <v>-99000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-66000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-124000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-10918000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-10048000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-7697000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-4669000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-3587000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-2304000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-3013000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1044000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-80000000.0</v>
+      </c>
+      <c r="M16">
+        <v>-89000000.0</v>
+      </c>
+      <c r="N16">
+        <v>-110000000.0</v>
+      </c>
+      <c r="O16">
+        <v>-124000000.0</v>
+      </c>
+      <c r="P16">
+        <v>-90000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R16">
+        <v>-58000000.0</v>
+      </c>
+      <c r="S16">
+        <v>-64000000.0</v>
+      </c>
+      <c r="T16">
+        <v>-111000000.0</v>
+      </c>
+      <c r="U16">
+        <v>-128000000.0</v>
+      </c>
+      <c r="V16">
+        <v>-569000000.0</v>
+      </c>
+      <c r="W16">
+        <v>-99000000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>-66000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-124000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-134000000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17">
+        <v>-13000000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D17">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E17">
+        <v>-4000000.0</v>
+      </c>
+      <c r="F17">
+        <v>-2000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H17">
+        <v>-13000000.0</v>
+      </c>
+      <c r="I17">
+        <v>-59000000.0</v>
+      </c>
+      <c r="J17">
+        <v>-68000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-80000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-80000000.0</v>
+      </c>
+      <c r="M17">
+        <v>-89000000.0</v>
+      </c>
+      <c r="N17">
+        <v>-110000000.0</v>
+      </c>
+      <c r="O17">
+        <v>-124000000.0</v>
+      </c>
+      <c r="P17">
+        <v>-90000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-60000000.0</v>
+      </c>
+      <c r="R17">
+        <v>-58000000.0</v>
+      </c>
+      <c r="S17">
+        <v>-64000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-111000000.0</v>
+      </c>
+      <c r="U17">
+        <v>-128000000.0</v>
+      </c>
+      <c r="V17">
+        <v>-569000000.0</v>
+      </c>
+      <c r="W17">
+        <v>-99000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-11000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-66000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-124000000.0</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18">
+        <v>2000000.0</v>
+      </c>
+      <c r="C18">
+        <v>2000000.0</v>
+      </c>
+      <c r="D18">
+        <v>2000000.0</v>
+      </c>
+      <c r="E18">
+        <v>2000000.0</v>
+      </c>
+      <c r="F18">
+        <v>2000000.0</v>
+      </c>
+      <c r="G18">
+        <v>2000000.0</v>
+      </c>
+      <c r="H18">
+        <v>2000000.0</v>
+      </c>
+      <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
+        <v>3000000.0</v>
+      </c>
+      <c r="K18">
+        <v>3000000.0</v>
+      </c>
+      <c r="L18">
+        <v>6000000.0</v>
+      </c>
+      <c r="M18">
+        <v>4000000.0</v>
+      </c>
+      <c r="N18">
+        <v>5000000.0</v>
+      </c>
+      <c r="O18">
+        <v>6000000.0</v>
+      </c>
+      <c r="P18">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>2000000.0</v>
+      </c>
+      <c r="R18">
+        <v>5000000.0</v>
+      </c>
+      <c r="S18">
+        <v>3000000.0</v>
+      </c>
+      <c r="T18">
+        <v>8000000.0</v>
+      </c>
+      <c r="U18">
+        <v>0.0</v>
+      </c>
+      <c r="V18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-8000000.0</v>
+      </c>
+      <c r="X18">
+        <v>5000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
-[...34 lines deleted...]
-    <row r="22" spans="1:33">
+        <v>117</v>
+      </c>
+      <c r="B21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-7000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-53000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-72000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-80000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-83000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-93000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-128000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-91000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-62000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-64000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-63000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-114000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-126000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-511000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-78000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-7959000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-54000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-120000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-11033000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-10458000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-8118000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-4551000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-3642000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2373000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-3084000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1050000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
-[...25 lines deleted...]
-      </c>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23">
-        <v>156000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F23">
-        <v>158000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="G23">
-        <v>159000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H23">
-        <v>342000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="I23">
-        <v>423000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="J23">
-        <v>492000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="K23">
-        <v>584000000.0</v>
+        <v>140000000.0</v>
       </c>
       <c r="L23">
-        <v>693000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="M23">
-        <v>799000000.0</v>
+        <v>189000000.0</v>
       </c>
       <c r="N23">
-        <v>911000000.0</v>
+        <v>240000000.0</v>
       </c>
       <c r="O23">
-        <v>1028000000.0</v>
+        <v>8461000.0</v>
       </c>
       <c r="P23">
-        <v>1121000000.0</v>
+        <v>8091000.0</v>
       </c>
       <c r="Q23">
-        <v>1283000000.0</v>
+        <v>9265000.0</v>
       </c>
       <c r="R23">
-        <v>1365000000.0</v>
+        <v>10832000.0</v>
       </c>
       <c r="S23">
-        <v>1751000000.0</v>
+        <v>12063000.0</v>
       </c>
       <c r="T23">
-        <v>1999000000.0</v>
+        <v>11022000.0</v>
       </c>
       <c r="U23">
-        <v>2397000000.0</v>
+        <v>10478000.0</v>
       </c>
       <c r="V23">
-        <v>1342000000.0</v>
+        <v>6984000.0</v>
       </c>
       <c r="W23">
-        <v>47343000.0</v>
+        <v>8692000.0</v>
       </c>
       <c r="X23">
-        <v>48749000.0</v>
+        <v>8924000.0</v>
       </c>
       <c r="Y23">
-        <v>55660000.0</v>
+        <v>10365000.0</v>
       </c>
       <c r="Z23">
-        <v>67087000.0</v>
+        <v>11432000.0</v>
       </c>
       <c r="AA23">
-        <v>68030000.0</v>
+        <v>11033000.0</v>
       </c>
       <c r="AB23">
-        <v>76641000.0</v>
+        <v>10458000.0</v>
       </c>
       <c r="AC23">
-        <v>16996000.0</v>
+        <v>8118000.0</v>
       </c>
       <c r="AD23">
-        <v>20088000.0</v>
-[...1 lines deleted...]
-      <c r="AE23"/>
+        <v>4551000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3642000.0</v>
+      </c>
       <c r="AF23">
-        <v>26174000.0</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:33">
+        <v>2373000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3084000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1050000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...25 lines deleted...]
-      <c r="Z25"/>
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>-3700000.0</v>
+      </c>
+      <c r="E25">
+        <v>3700000.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>1000000.0</v>
+      </c>
+      <c r="J25">
+        <v>1000000.0</v>
+      </c>
+      <c r="K25">
+        <v>1000000.0</v>
+      </c>
+      <c r="L25">
+        <v>1000000.0</v>
+      </c>
+      <c r="M25">
+        <v>1000000.0</v>
+      </c>
+      <c r="N25">
+        <v>1000000.0</v>
+      </c>
+      <c r="O25">
+        <v>1000000.0</v>
+      </c>
+      <c r="P25">
+        <v>2000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2000000.0</v>
+      </c>
+      <c r="R25">
+        <v>2000000.0</v>
+      </c>
+      <c r="S25">
+        <v>2000000.0</v>
+      </c>
+      <c r="T25">
+        <v>3000000.0</v>
+      </c>
+      <c r="U25">
+        <v>2000000.0</v>
+      </c>
+      <c r="V25">
+        <v>3000000.0</v>
+      </c>
+      <c r="W25">
+        <v>4000000.0</v>
+      </c>
+      <c r="X25">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>3000000.0</v>
+      </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
-[...11 lines deleted...]
-      <c r="L26"/>
+        <v>122</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>4000000.0</v>
+      </c>
+      <c r="I26">
+        <v>22000000.0</v>
+      </c>
+      <c r="J26">
+        <v>25000000.0</v>
+      </c>
+      <c r="K26">
+        <v>38000000.0</v>
+      </c>
+      <c r="L26">
+        <v>38000000.0</v>
+      </c>
       <c r="M26">
-        <v>0.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="N26">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="O26">
-        <v>0.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="P26">
-        <v>9000000.0</v>
+        <v>4832000.0</v>
       </c>
       <c r="Q26">
-        <v>17000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="R26">
-        <v>7000000.0</v>
+        <v>6687000.0</v>
       </c>
       <c r="S26">
-        <v>0.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="T26">
-        <v>0.0</v>
+        <v>7257000.0</v>
       </c>
       <c r="U26">
-        <v>4000000.0</v>
+        <v>6419000.0</v>
       </c>
       <c r="V26">
-        <v>7000000.0</v>
-[...2 lines deleted...]
-      <c r="X26"/>
+        <v>150000000.0</v>
+      </c>
+      <c r="W26">
+        <v>5492000.0</v>
+      </c>
+      <c r="X26">
+        <v>5895000.0</v>
+      </c>
       <c r="Y26">
-        <v>34000000.0</v>
-[...10 lines deleted...]
-    <row r="27" spans="1:33">
+        <v>7173000.0</v>
+      </c>
+      <c r="Z26">
+        <v>22000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>8858000.0</v>
+      </c>
+      <c r="AB26">
+        <v>7934000.0</v>
+      </c>
+      <c r="AC26">
+        <v>5486000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2432000.0</v>
+      </c>
+      <c r="AE26">
+        <v>2226000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1455000.0</v>
+      </c>
+      <c r="AG26">
+        <v>2091000.0</v>
+      </c>
+      <c r="AH26">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27"/>
-[...17 lines deleted...]
-      <c r="Z27"/>
+      <c r="H27">
+        <v>3000000.0</v>
+      </c>
+      <c r="I27">
+        <v>15000000.0</v>
+      </c>
+      <c r="J27">
+        <v>32000000.0</v>
+      </c>
+      <c r="K27">
+        <v>35000000.0</v>
+      </c>
+      <c r="L27">
+        <v>39000000.0</v>
+      </c>
+      <c r="M27">
+        <v>37000000.0</v>
+      </c>
+      <c r="N27">
+        <v>73000000.0</v>
+      </c>
+      <c r="O27">
+        <v>116590000.0</v>
+      </c>
+      <c r="P27">
+        <v>83741000.0</v>
+      </c>
+      <c r="Q27">
+        <v>56376000.0</v>
+      </c>
+      <c r="R27">
+        <v>89000000.0</v>
+      </c>
+      <c r="S27">
+        <v>147000000.0</v>
+      </c>
+      <c r="T27">
+        <v>396000000.0</v>
+      </c>
+      <c r="U27">
+        <v>470000000.0</v>
+      </c>
+      <c r="V27">
+        <v>583000000.0</v>
+      </c>
+      <c r="W27">
+        <v>386000000.0</v>
+      </c>
+      <c r="X27">
+        <v>10971000.0</v>
+      </c>
+      <c r="Y27">
+        <v>14808000.0</v>
+      </c>
+      <c r="Z27">
+        <v>468000000.0</v>
+      </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C28"/>
+        <v>124</v>
+      </c>
+      <c r="B28">
+        <v>15000000.0</v>
+      </c>
+      <c r="C28">
+        <v>3000000.0</v>
+      </c>
       <c r="D28">
-        <v>-64000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="E28">
-        <v>-66000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="F28">
-        <v>-33000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="G28">
-        <v>-103000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H28">
-        <v>-246000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="I28">
-        <v>-232000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="J28">
-        <v>-296000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="K28">
-        <v>-309000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="L28">
-        <v>-360000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="M28">
-        <v>-493000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="N28">
-        <v>-20802000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="O28">
-        <v>-27759000.0</v>
+        <v>3410000.0</v>
       </c>
       <c r="P28">
-        <v>-30565000.0</v>
+        <v>3259000.0</v>
       </c>
       <c r="Q28">
-        <v>-40227000.0</v>
+        <v>3624000.0</v>
       </c>
       <c r="R28">
-        <v>-45261000.0</v>
+        <v>4145000.0</v>
       </c>
       <c r="S28">
-        <v>-52732000.0</v>
+        <v>4257000.0</v>
       </c>
       <c r="T28">
-        <v>-48085000.0</v>
+        <v>3765000.0</v>
       </c>
       <c r="U28">
-        <v>-54010000.0</v>
+        <v>4059000.0</v>
       </c>
       <c r="V28">
-        <v>-15989000.0</v>
+        <v>2791000.0</v>
       </c>
       <c r="W28">
-        <v>-20389000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="X28">
-        <v>-33092000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="Y28">
-        <v>-702000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="Z28">
-        <v>-28252000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AA28">
-        <v>-24489000.0</v>
+        <v>2175000.0</v>
       </c>
       <c r="AB28">
-        <v>-26669000.0</v>
+        <v>2524000.0</v>
       </c>
       <c r="AC28">
-        <v>-12877000.0</v>
+        <v>2632000.0</v>
       </c>
       <c r="AD28">
-        <v>-18261000.0</v>
-[...1 lines deleted...]
-      <c r="AE28"/>
+        <v>2119000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1416000.0</v>
+      </c>
       <c r="AF28">
-        <v>-24575000.0</v>
-[...3 lines deleted...]
-    <row r="29" spans="1:33">
+        <v>918000.0</v>
+      </c>
+      <c r="AG28">
+        <v>993000.0</v>
+      </c>
+      <c r="AH28">
+        <v>470000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="B29">
-        <v>141000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C29">
-        <v>142000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D29">
-        <v>145000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E29">
-        <v>151000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
-        <v>153000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G29">
-        <v>154000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H29">
-        <v>164000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I29">
-        <v>217000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="J29">
-        <v>272000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="K29">
-        <v>337000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="L29">
-        <v>411000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="M29">
-        <v>477000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29">
-        <v>574000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="O29">
-        <v>682000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="P29">
-        <v>755000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Q29">
-        <v>818000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R29">
-        <v>829000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="S29">
-        <v>862000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="T29">
-        <v>930000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="U29">
-        <v>1027000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="V29">
-        <v>113000000.0</v>
-[...4 lines deleted...]
-      <c r="Z29"/>
+        <v>1000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1000000.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>1000000.0</v>
+      </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      <c r="G30"/>
+        <v>126</v>
+      </c>
+      <c r="B30">
+        <v>15000000.0</v>
+      </c>
+      <c r="C30">
+        <v>3000000.0</v>
+      </c>
+      <c r="D30">
+        <v>7000000.0</v>
+      </c>
+      <c r="E30">
+        <v>6000000.0</v>
+      </c>
+      <c r="F30">
+        <v>4000000.0</v>
+      </c>
+      <c r="G30">
+        <v>3000000.0</v>
+      </c>
       <c r="H30">
-        <v>8000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I30">
-        <v>7000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="J30">
-        <v>6000000.0</v>
+        <v>81000000.0</v>
       </c>
       <c r="K30">
-        <v>4000000.0</v>
+        <v>94000000.0</v>
       </c>
       <c r="L30">
-        <v>5000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="M30">
-        <v>14000000.0</v>
+        <v>113000000.0</v>
       </c>
       <c r="N30">
-        <v>13000000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="O30">
-        <v>12000000.0</v>
+        <v>8461000.0</v>
       </c>
       <c r="P30">
-        <v>14000000.0</v>
+        <v>8091000.0</v>
       </c>
       <c r="Q30">
-        <v>17000000.0</v>
+        <v>9265000.0</v>
       </c>
       <c r="R30">
-        <v>27000000.0</v>
+        <v>10832000.0</v>
       </c>
       <c r="S30">
-        <v>46000000.0</v>
+        <v>12063000.0</v>
       </c>
       <c r="T30">
-        <v>65000000.0</v>
+        <v>11022000.0</v>
       </c>
       <c r="U30">
-        <v>83000000.0</v>
+        <v>10478000.0</v>
       </c>
       <c r="V30">
-        <v>67000000.0</v>
-[...2 lines deleted...]
-      <c r="X30"/>
+        <v>6984000.0</v>
+      </c>
+      <c r="W30">
+        <v>8692000.0</v>
+      </c>
+      <c r="X30">
+        <v>8924000.0</v>
+      </c>
       <c r="Y30">
-        <v>95000000.0</v>
-[...10 lines deleted...]
-    <row r="31" spans="1:33">
+        <v>10365000.0</v>
+      </c>
+      <c r="Z30">
+        <v>11432000.0</v>
+      </c>
+      <c r="AA30">
+        <v>11033000.0</v>
+      </c>
+      <c r="AB30">
+        <v>10458000.0</v>
+      </c>
+      <c r="AC30">
+        <v>8118000.0</v>
+      </c>
+      <c r="AD30">
+        <v>4551000.0</v>
+      </c>
+      <c r="AE30">
+        <v>3642000.0</v>
+      </c>
+      <c r="AF30">
+        <v>2373000.0</v>
+      </c>
+      <c r="AG30">
+        <v>3084000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1050000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31"/>
-[...4 lines deleted...]
-      <c r="J31"/>
+      <c r="E31">
+        <v>2000000.0</v>
+      </c>
+      <c r="F31">
+        <v>2000000.0</v>
+      </c>
+      <c r="G31">
+        <v>2000000.0</v>
+      </c>
+      <c r="H31">
+        <v>6000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="J31">
+        <v>3000000.0</v>
+      </c>
       <c r="K31">
-        <v>337000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="L31">
-        <v>411000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="M31">
-        <v>477000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="N31">
-        <v>574000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="O31">
-        <v>682000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="P31">
-        <v>755000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Q31">
-        <v>818000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="R31">
-        <v>829000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="S31">
-        <v>862000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="T31">
-        <v>930000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="U31">
-        <v>1027000000.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="V31">
-        <v>-1605000000.0</v>
-[...1 lines deleted...]
-      <c r="W31"/>
+        <v>-57000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-20000000.0</v>
+      </c>
       <c r="X31">
-        <v>-1439000000.0</v>
+        <v>-3041000.0</v>
       </c>
       <c r="Y31">
-        <v>-1439000000.0</v>
-[...10 lines deleted...]
-    <row r="32" spans="1:33">
+        <v>-12000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>115000.0</v>
+      </c>
+      <c r="AB31">
+        <v>410000.0</v>
+      </c>
+      <c r="AC31">
+        <v>443000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-80000.0</v>
+      </c>
+      <c r="AE31">
+        <v>53000.0</v>
+      </c>
+      <c r="AF31">
+        <v>71000.0</v>
+      </c>
+      <c r="AG31">
+        <v>85000.0</v>
+      </c>
+      <c r="AH31">
+        <v>35000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="B32">
-        <v>218000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C32">
-        <v>218000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D32">
-        <v>220000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E32">
-        <v>151000000.0</v>
+        <v>32300000.0</v>
       </c>
       <c r="F32">
-        <v>153000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G32">
-        <v>154000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H32">
-        <v>167000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="I32">
-        <v>214000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="J32">
-        <v>269000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="K32">
-        <v>329000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="L32">
-        <v>400000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="M32">
-        <v>468000000.0</v>
+        <v>96000000.0</v>
       </c>
       <c r="N32">
-        <v>564000000.0</v>
+        <v>123000000.0</v>
       </c>
       <c r="O32">
-        <v>667000000.0</v>
+        <v>2717000.0</v>
       </c>
       <c r="P32">
-        <v>727000000.0</v>
+        <v>3199000.0</v>
       </c>
       <c r="Q32">
-        <v>775000000.0</v>
+        <v>2816000.0</v>
       </c>
       <c r="R32">
-        <v>797000000.0</v>
+        <v>2027000.0</v>
       </c>
       <c r="S32">
-        <v>832000000.0</v>
+        <v>2120000.0</v>
       </c>
       <c r="T32">
-        <v>892000000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="U32">
-        <v>982000000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="V32">
-        <v>55000000.0</v>
-[...4 lines deleted...]
-      <c r="Z32"/>
+        <v>542000.0</v>
+      </c>
+      <c r="W32">
+        <v>926000.0</v>
+      </c>
+      <c r="X32">
+        <v>965000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1021000.0</v>
+      </c>
+      <c r="Z32">
+        <v>388000000.0</v>
+      </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-[...2116 lines deleted...]
-      <c r="AG62"/>
+      <c r="AH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B2">
-        <v>36000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="C2">
-        <v>228000000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="D2">
-        <v>405000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="E2">
-        <v>977000000.0</v>
+        <v>1018000000.0</v>
       </c>
       <c r="F2">
-        <v>947000000.0</v>
+        <v>1965000000.0</v>
       </c>
       <c r="G2">
-        <v>443000000.0</v>
+        <v>754000000.0</v>
       </c>
       <c r="H2">
-        <v>278000000.0</v>
+        <v>81052000.0</v>
       </c>
       <c r="I2">
-        <v>205000000.0</v>
-[...3 lines deleted...]
-    <row r="3" spans="1:10">
+        <v>24575000.0</v>
+      </c>
+      <c r="J2">
+        <v>671000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="B3">
-        <v>1000000.0</v>
+        <v>0</v>
       </c>
       <c r="C3">
-        <v>4000000.0</v>
+        <v>0</v>
       </c>
       <c r="D3">
-        <v>6000000.0</v>
+        <v>3000000</v>
       </c>
       <c r="E3">
-        <v>9000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="F3">
-        <v>12000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="G3">
-        <v>10000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="H3">
-        <v>8000000.0</v>
+        <v>1415000</v>
       </c>
       <c r="I3">
-        <v>4000000.0</v>
+        <v>614000</v>
       </c>
       <c r="J3">
-        <v>16000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10">
+        <v>12000000</v>
+      </c>
+      <c r="K3">
+        <v>232000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4"/>
-      <c r="G4"/>
+      <c r="F4">
+        <v>-947000000.0</v>
+      </c>
+      <c r="G4">
+        <v>1211000000.0</v>
+      </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>99</v>
-[...12 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5">
-        <v>-631000000.0</v>
+        <v>-362000000.0</v>
       </c>
       <c r="G5">
-        <v>-144000000.0</v>
-[...11 lines deleted...]
-    <row r="6" spans="1:10">
+        <v>69000000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="B6">
-        <v>-78000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C6">
-        <v>-324000000.0</v>
+        <v>-165000000.0</v>
       </c>
       <c r="D6">
-        <v>-392000000.0</v>
+        <v>-275000000.0</v>
       </c>
       <c r="E6">
-        <v>-358000000.0</v>
+        <v>-505000000.0</v>
       </c>
       <c r="F6">
-        <v>-619000000.0</v>
+        <v>-947000000.0</v>
       </c>
       <c r="G6">
-        <v>-134000000.0</v>
+        <v>1211000000.0</v>
       </c>
       <c r="H6">
-        <v>-215000000.0</v>
+        <v>-47177000.0</v>
       </c>
       <c r="I6">
-        <v>-143000000.0</v>
+        <v>56477000.0</v>
       </c>
       <c r="J6">
-        <v>-3393000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10">
+        <v>166000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1726000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>101</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:10">
+        <v>134</v>
+      </c>
+      <c r="B7">
+        <v>2000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-25000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-90000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-136000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-768000000.0</v>
+      </c>
+      <c r="G7">
+        <v>225000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1551000.0</v>
+      </c>
+      <c r="I7">
+        <v>1021000.0</v>
+      </c>
+      <c r="J7">
+        <v>268000000.0</v>
+      </c>
+      <c r="K7">
+        <v>550000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>166000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="E9">
-        <v>1108000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="F9">
-        <v>1594000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="G9">
-        <v>1458000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="H9">
-        <v>1172000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="I9">
-        <v>896000000.0</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:10">
+        <v>13000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-59000000.0</v>
+      </c>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>104</v>
-[...9 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
       <c r="E10">
-        <v>-351000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="F10">
-        <v>-743000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="G10">
-        <v>-128000000.0</v>
+        <v>-12000000.0</v>
       </c>
       <c r="H10">
-        <v>-208000000.0</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:10">
+        <v>2000000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11">
-        <v>10000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="F11">
+        <v>-367000000.0</v>
+      </c>
+      <c r="G11">
+        <v>263000000.0</v>
+      </c>
+      <c r="H11">
+        <v>40000000.0</v>
+      </c>
+      <c r="I11">
         <v>2000000.0</v>
       </c>
-      <c r="G11">
-[...7 lines deleted...]
-      </c>
       <c r="J11">
-        <v>18000.0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10">
+        <v>85000000.0</v>
+      </c>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12">
-        <v>15984000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="F12">
-        <v>1098000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="G12">
-        <v>17500000.0</v>
+        <v>508000000.0</v>
       </c>
       <c r="H12">
-        <v>567000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="I12">
-        <v>9946000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="J12">
-        <v>1000.0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10">
+        <v>81000000.0</v>
+      </c>
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>140</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-123000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-388000000.0</v>
+      </c>
+      <c r="G13">
+        <v>-38000000.0</v>
+      </c>
+      <c r="H13">
+        <v>8000000.0</v>
+      </c>
+      <c r="I13">
+        <v>111000000.0</v>
+      </c>
+      <c r="J13">
+        <v>183000000.0</v>
+      </c>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14">
+        <v>4000000.0</v>
+      </c>
+      <c r="E14">
         <v>6000000.0</v>
       </c>
-      <c r="C13">
-[...26 lines deleted...]
-    <row r="15" spans="1:10">
+      <c r="F14">
+        <v>9000000.0</v>
+      </c>
+      <c r="G14">
+        <v>501000.0</v>
+      </c>
+      <c r="H14">
+        <v>289000.0</v>
+      </c>
+      <c r="I14">
+        <v>89000.0</v>
+      </c>
+      <c r="J14">
+        <v>4000000.0</v>
+      </c>
+      <c r="K14">
+        <v>16000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>142</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>143</v>
+      </c>
+      <c r="B16">
+        <v>77000000.0</v>
+      </c>
+      <c r="C16">
+        <v>73000000.0</v>
+      </c>
+      <c r="D16">
+        <v>238000000.0</v>
+      </c>
+      <c r="E16">
+        <v>513000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1018000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1965000000.0</v>
+      </c>
+      <c r="H16">
+        <v>33875000.0</v>
+      </c>
+      <c r="I16">
+        <v>81052000.0</v>
+      </c>
+      <c r="J16">
+        <v>837000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1728000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18">
+        <v>-16000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-94000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-344000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-424000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-953000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-30925000.0</v>
+      </c>
+      <c r="H18">
+        <v>-40165000.0</v>
+      </c>
+      <c r="I18">
+        <v>-15881000.0</v>
+      </c>
+      <c r="J18">
+        <v>134000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2601000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B19">
+        <v>-52000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-68000000.0</v>
+      </c>
+      <c r="D19">
+        <v>113000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-47000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G19">
+        <v>165000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-40000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-180000000.0</v>
+      </c>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>147</v>
+      </c>
+      <c r="B20">
+        <v>72000000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>1052000000.0</v>
+      </c>
+      <c r="H20">
+        <v>160000000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C22">
         <v>-75000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D22">
         <v>-317000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E22">
         <v>-384000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F22">
         <v>-361000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G22">
         <v>-745000000.0</v>
       </c>
-      <c r="G15">
-[...5 lines deleted...]
-      <c r="I15">
+      <c r="H22">
+        <v>-40128000.0</v>
+      </c>
+      <c r="I22">
+        <v>-17621000.0</v>
+      </c>
+      <c r="J22">
         <v>-207000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K22">
         <v>-3428000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-[...71 lines deleted...]
-      <c r="F18">
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>149</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-22000000.0</v>
+      </c>
+      <c r="F23">
+        <v>7000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="H23">
+        <v>38069000.0</v>
+      </c>
+      <c r="I23">
+        <v>1000000.0</v>
+      </c>
+      <c r="J23">
+        <v>260000000.0</v>
+      </c>
+      <c r="K23">
+        <v>4359000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-133000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>2000000.0</v>
+      </c>
+      <c r="F24">
+        <v>2000000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1524000.0</v>
+      </c>
+      <c r="H24">
+        <v>9585000.0</v>
+      </c>
+      <c r="I24">
+        <v>-15386000.0</v>
+      </c>
+      <c r="J24">
+        <v>-354964000.0</v>
+      </c>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D25">
         <v>-2000000.0</v>
       </c>
-      <c r="G18">
-[...142 lines deleted...]
-      </c>
       <c r="E25">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="F25">
+        <v>28000000.0</v>
+      </c>
+      <c r="G25">
+        <v>100574000.0</v>
+      </c>
+      <c r="H25">
+        <v>833000.0</v>
+      </c>
+      <c r="I25">
+        <v>140000.0</v>
+      </c>
+      <c r="J25">
+        <v>73000000.0</v>
+      </c>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-23000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H26">
+        <v>-28000000.0</v>
+      </c>
+      <c r="I26">
+        <v>-6000000.0</v>
+      </c>
+      <c r="J26">
+        <v>-48000000.0</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>11000000.0</v>
+      </c>
+      <c r="C27">
         <v>12000000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25">
+      <c r="D27">
+        <v>64000000.0</v>
+      </c>
+      <c r="E27">
+        <v>72000000.0</v>
+      </c>
+      <c r="F27">
+        <v>141000000.0</v>
+      </c>
+      <c r="G27">
+        <v>390000000.0</v>
+      </c>
+      <c r="H27">
+        <v>1807000.0</v>
+      </c>
+      <c r="I27">
+        <v>1104000.0</v>
+      </c>
+      <c r="J27">
         <v>8000000.0</v>
       </c>
-      <c r="I25">
-[...66 lines deleted...]
-    <row r="28" spans="1:10">
+      <c r="K27">
+        <v>493000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="B28">
-        <v>42000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="C28">
-        <v>92000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="D28">
-        <v>116000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="E28">
+        <v>-22000000.0</v>
+      </c>
+      <c r="F28">
+        <v>7000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1046000000.0</v>
+      </c>
+      <c r="H28">
+        <v>10069000.0</v>
+      </c>
+      <c r="I28">
+        <v>-5000000.0</v>
+      </c>
+      <c r="J28">
+        <v>212000000.0</v>
+      </c>
+      <c r="K28">
+        <v>4359000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>-16000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-94000000.0</v>
+      </c>
+      <c r="D29">
+        <v>-341000000.0</v>
+      </c>
+      <c r="E29">
+        <v>-422000000.0</v>
+      </c>
+      <c r="F29">
+        <v>-951000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-28925000.0</v>
+      </c>
+      <c r="H29">
+        <v>-38750000.0</v>
+      </c>
+      <c r="I29">
+        <v>-15267000.0</v>
+      </c>
+      <c r="J29">
+        <v>146000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-2369000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30">
+        <v>-47000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-3000000.0</v>
+      </c>
+      <c r="G30">
         <v>165000000.0</v>
       </c>
-      <c r="F28">
-[...66 lines deleted...]
-      </c>
       <c r="H30">
-        <v>17943000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="I30">
-        <v>1043000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="J30">
-        <v>3403000.0</v>
-[...62 lines deleted...]
-      <c r="J32"/>
+        <v>-192000000.0</v>
+      </c>
+      <c r="K30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="C2">
-        <v>0.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D2">
-        <v>0.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="E2">
-        <v>0.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="F2">
-        <v>0.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="G2">
-        <v>6000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="H2">
-        <v>30000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="I2">
-        <v>44000000.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="J2">
-        <v>46000000.0</v>
+        <v>310000000.0</v>
       </c>
       <c r="K2">
-        <v>62000000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="L2">
-        <v>76000000.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="M2">
-        <v>97000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="N2">
-        <v>91000000.0</v>
+        <v>594000000.0</v>
       </c>
       <c r="O2">
-        <v>92000000.0</v>
+        <v>701000000.0</v>
       </c>
       <c r="P2">
-        <v>125000000.0</v>
+        <v>767000000.0</v>
       </c>
       <c r="Q2">
-        <v>169000000.0</v>
+        <v>54102000.0</v>
       </c>
       <c r="R2">
-        <v>201000000.0</v>
+        <v>60203000.0</v>
       </c>
       <c r="S2">
-        <v>272000000.0</v>
+        <v>1405000000.0</v>
       </c>
       <c r="T2">
-        <v>335000000.0</v>
+        <v>1620000000.0</v>
       </c>
       <c r="U2">
-        <v>342000000.0</v>
+        <v>70697000.0</v>
       </c>
       <c r="V2">
-        <v>241000000.0</v>
+        <v>32907000.0</v>
       </c>
       <c r="W2">
-        <v>208000000.0</v>
+        <v>1316000000.0</v>
       </c>
       <c r="X2">
-        <v>156000000.0</v>
+        <v>685000000.0</v>
       </c>
       <c r="Y2">
-        <v>188000000.0</v>
-[...10 lines deleted...]
-    <row r="3" spans="1:33">
+        <v>33875000.0</v>
+      </c>
+      <c r="Z2">
+        <v>38826000.0</v>
+      </c>
+      <c r="AA2">
+        <v>25602000.0</v>
+      </c>
+      <c r="AB2">
+        <v>28016000.0</v>
+      </c>
+      <c r="AC2">
+        <v>81052000.0</v>
+      </c>
+      <c r="AD2">
+        <v>18261000.0</v>
+      </c>
+      <c r="AE2">
+        <v>21425000.0</v>
+      </c>
+      <c r="AF2">
+        <v>24575000.0</v>
+      </c>
+      <c r="AG2">
+        <v>27412000.0</v>
+      </c>
+      <c r="AH2">
+        <v>28988000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-      <c r="F3"/>
+        <v>130</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>2600000</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
       <c r="G3">
-        <v>-4000000.0</v>
+        <v>0</v>
       </c>
       <c r="H3">
-        <v>1000000.0</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>1000000.0</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>1000000.0</v>
+        <v>4997000</v>
       </c>
       <c r="K3">
-        <v>1000000.0</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>1000000.0</v>
+        <v>3000000</v>
       </c>
       <c r="M3">
-        <v>1000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="N3">
-        <v>1000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="O3">
-        <v>2000000.0</v>
+        <v>60000</v>
       </c>
       <c r="P3">
-        <v>2000000.0</v>
+        <v>40000</v>
       </c>
       <c r="Q3">
-        <v>2000000.0</v>
+        <v>2000000</v>
       </c>
       <c r="R3">
-        <v>2000000.0</v>
+        <v>1000000</v>
       </c>
       <c r="S3">
-        <v>3000000.0</v>
+        <v>382000</v>
       </c>
       <c r="T3">
-        <v>2000000.0</v>
+        <v>201000</v>
       </c>
       <c r="U3">
-        <v>3000000.0</v>
+        <v>151000</v>
       </c>
       <c r="V3">
-        <v>4000000.0</v>
+        <v>335000</v>
       </c>
       <c r="W3">
-        <v>3000000.0</v>
+        <v>141000</v>
       </c>
       <c r="X3">
-        <v>2000000.0</v>
+        <v>202000</v>
       </c>
       <c r="Y3">
-        <v>3000000.0</v>
+        <v>1000000</v>
       </c>
       <c r="Z3">
-        <v>-386000.0</v>
+        <v>331000</v>
       </c>
       <c r="AA3">
-        <v>65000.0</v>
+        <v>335000</v>
       </c>
       <c r="AB3">
-        <v>40000.0</v>
+        <v>502000</v>
       </c>
       <c r="AC3">
-        <v>6000.0</v>
+        <v>247000</v>
       </c>
       <c r="AD3">
-        <v>30000.0</v>
+        <v>347000</v>
       </c>
       <c r="AE3">
-        <v>9000.0</v>
+        <v>12000</v>
       </c>
       <c r="AF3">
-        <v>13000.0</v>
+        <v>3000</v>
       </c>
       <c r="AG3">
-        <v>-12000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:33">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4"/>
+      <c r="M4">
+        <v>-135000000.0</v>
+      </c>
       <c r="N4"/>
-      <c r="O4"/>
-[...5 lines deleted...]
-      <c r="U4"/>
+      <c r="O4">
+        <v>-99000000.0</v>
+      </c>
+      <c r="P4">
+        <v>-57000000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-251000000.0</v>
+      </c>
+      <c r="R4">
+        <v>-61000000.0</v>
+      </c>
+      <c r="S4">
+        <v>-326000000.0</v>
+      </c>
+      <c r="T4">
+        <v>-215000000.0</v>
+      </c>
+      <c r="U4">
+        <v>-345000000.0</v>
+      </c>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...5 lines deleted...]
-      <c r="I5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
+        <v>-7000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-22000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-66000000.0</v>
+      </c>
+      <c r="R5">
+        <v>-28000000.0</v>
+      </c>
+      <c r="S5">
+        <v>-127000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-99000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-108000000.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C6">
+        <v>74000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-44100000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8000000.0</v>
+      </c>
+      <c r="F6">
+        <v>33000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-70000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-140000000.0</v>
+      </c>
+      <c r="I6">
+        <v>12000000.0</v>
+      </c>
+      <c r="J6">
         <v>-72000000.0</v>
       </c>
-      <c r="J5">
-[...41 lines deleted...]
-      <c r="X5">
+      <c r="K6">
+        <v>-15000000.0</v>
+      </c>
+      <c r="L6">
         <v>-54000000.0</v>
       </c>
-      <c r="Y5">
-[...42 lines deleted...]
-      <c r="G6">
+      <c r="M6">
+        <v>-134000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-81000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-107000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-66000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10741000.0</v>
+      </c>
+      <c r="R6">
+        <v>-6101000.0</v>
+      </c>
+      <c r="S6">
+        <v>-326000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-215000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-6133000.0</v>
+      </c>
+      <c r="V6">
+        <v>1111000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-462000000.0</v>
+      </c>
+      <c r="X6">
+        <v>631000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>10046000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4951000.0</v>
+      </c>
+      <c r="AA6">
+        <v>13224000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2414000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-53036000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-5384000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3164000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-3150000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-2837000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1576000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
+      <c r="A7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B7">
+        <v>6000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D7">
+        <v>1000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="F7">
+        <v>1000000.0</v>
+      </c>
+      <c r="G7">
+        <v>1000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-26000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-17000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-25000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-21000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-27000000.0</v>
+      </c>
+      <c r="N7">
         <v>-23000000.0</v>
       </c>
-      <c r="H6">
-[...115 lines deleted...]
-    <row r="8" spans="1:33">
+      <c r="O7">
+        <v>-6618000.0</v>
+      </c>
+      <c r="P7">
+        <v>-8000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4576000.0</v>
+      </c>
+      <c r="R7">
+        <v>2374000.0</v>
+      </c>
+      <c r="S7">
+        <v>-322000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-144000000.0</v>
+      </c>
+      <c r="U7">
+        <v>760000.0</v>
+      </c>
+      <c r="V7">
+        <v>40000.0</v>
+      </c>
+      <c r="W7">
+        <v>-400000000.0</v>
+      </c>
+      <c r="X7">
+        <v>603000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>624000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-1104000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-89000.0</v>
+      </c>
+      <c r="AB7">
+        <v>671000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-1029000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-81000.0</v>
+      </c>
+      <c r="AE7">
+        <v>250000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-947000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-136000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-602000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
-        <v>0.0</v>
-[...4 lines deleted...]
-      <c r="G9">
+        <v>500000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9">
         <v>1000000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
+        <v>-1000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1000000.0</v>
+      </c>
+      <c r="M9">
         <v>9000000.0</v>
       </c>
-      <c r="J9">
-[...10 lines deleted...]
-      </c>
       <c r="N9">
-        <v>-88283000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="O9">
-        <v>-88801000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="P9">
-        <v>2816000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="Q9">
-        <v>2027000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="R9">
-        <v>2120000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="S9">
-        <v>802000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="T9">
-        <v>461000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="U9">
-        <v>-341458000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="V9">
-        <v>926000.0</v>
+        <v>-263000.0</v>
       </c>
       <c r="W9">
-        <v>965000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>10000000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>137</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
         <v>-1000000.0</v>
       </c>
-      <c r="C10">
-[...8 lines deleted...]
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>35000000.0</v>
+      </c>
+      <c r="K10">
+        <v>2000000.0</v>
+      </c>
+      <c r="L10">
         <v>-1000000.0</v>
       </c>
-      <c r="G10">
-[...16 lines deleted...]
-      </c>
       <c r="M10">
-        <v>-112000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="N10">
-        <v>-122000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="O10">
-        <v>-89000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="P10">
-        <v>-60000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="Q10">
-        <v>-59000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="R10">
-        <v>-60000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="S10">
-        <v>-106000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>417000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
       <c r="V10">
-        <v>-98000000.0</v>
+        <v>-732000.0</v>
       </c>
       <c r="W10">
-        <v>-11000000.0</v>
-[...32 lines deleted...]
-    <row r="11" spans="1:33">
+        <v>-357945000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...13 lines deleted...]
-      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
-        <v>958416.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="M11">
-        <v>-2000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="N11">
-        <v>176000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="O11">
         <v>1000000.0</v>
       </c>
       <c r="P11">
-        <v>218000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="Q11">
-        <v>-1000000.0</v>
+        <v>-29000000.0</v>
       </c>
       <c r="R11">
-        <v>4000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="S11">
-        <v>5000000.0</v>
+        <v>-192000000.0</v>
       </c>
       <c r="T11">
-        <v>2000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="U11">
-        <v>1000000.0</v>
+        <v>-143000000.0</v>
       </c>
       <c r="V11">
-        <v>1000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="W11">
-        <v>5000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="X11"/>
       <c r="Y11">
-        <v>1000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="Z11">
-        <v>386000.0</v>
+        <v>-22000000.0</v>
       </c>
       <c r="AA11">
-        <v>410000.0</v>
-[...20 lines deleted...]
-    <row r="12" spans="1:33">
+        <v>0.0</v>
+      </c>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
-        <v>4000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="M12">
-        <v>13000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="N12">
-        <v>5853000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="O12">
-        <v>1955000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="P12">
-        <v>1995000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="Q12">
-        <v>4997000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="R12">
-        <v>2997000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="S12">
-        <v>7996000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="T12">
-        <v>271000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="U12">
-        <v>277000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="V12">
-        <v>276000.0</v>
+        <v>438000000.0</v>
       </c>
       <c r="W12">
-        <v>4990000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>438000000.0</v>
+      </c>
+      <c r="X12"/>
       <c r="Y12">
-        <v>2743000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="Z12">
-        <v>271000.0</v>
-[...7 lines deleted...]
-      </c>
+        <v>8000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>8000000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13"/>
-[...10 lines deleted...]
-      <c r="W13"/>
+      <c r="L13">
+        <v>-18000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-18000000.0</v>
+      </c>
+      <c r="N13">
+        <v>-20000000.0</v>
+      </c>
+      <c r="O13">
+        <v>-10000000.0</v>
+      </c>
+      <c r="P13">
+        <v>-23000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-70000000.0</v>
+      </c>
+      <c r="R13">
+        <v>-32000000.0</v>
+      </c>
+      <c r="S13">
+        <v>-137000000.0</v>
+      </c>
+      <c r="T13">
+        <v>-108000000.0</v>
+      </c>
+      <c r="U13">
+        <v>-123000000.0</v>
+      </c>
+      <c r="V13">
+        <v>-33000000.0</v>
+      </c>
+      <c r="W13">
+        <v>-33000000.0</v>
+      </c>
       <c r="X13"/>
-      <c r="Y13"/>
-[...1 lines deleted...]
-      <c r="AA13"/>
+      <c r="Y13">
+        <v>-113000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>119000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>119000000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="B14">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C14">
-        <v>-1000000.0</v>
-[...2 lines deleted...]
-      <c r="E14"/>
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>-3700000.0</v>
+      </c>
+      <c r="E14">
+        <v>3700000.0</v>
+      </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
-[...1838 lines deleted...]
-      </c>
       <c r="G14">
-        <v>289000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H14">
-        <v>89000.0</v>
-[...1474 lines deleted...]
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I14">
         <v>1000000.0</v>
       </c>
       <c r="J14">
         <v>1000000.0</v>
       </c>
       <c r="K14">
         <v>1000000.0</v>
       </c>
       <c r="L14">
         <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
+        <v>1000000.0</v>
+      </c>
+      <c r="O14">
         <v>330000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="R14">
         <v>2000000.0</v>
       </c>
       <c r="S14">
+        <v>2000000.0</v>
+      </c>
+      <c r="T14">
         <v>3000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>138000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>152000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>105000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-336000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>85000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-12000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1001000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>77000000.0</v>
+      </c>
+      <c r="C16">
         <v>102000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>28000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>65000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>110000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>250000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>238000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>310000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>325000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>379000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>513000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>594000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>701000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43361000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>54102000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1079000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1405000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64564000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70697000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>854000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1316000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>43921000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>33875000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>38826000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25602000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>28016000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12877000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18261000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21425000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24575000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27412000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C18">
         <v>-4000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
+        <v>-11300000.0</v>
+      </c>
+      <c r="E18">
         <v>-5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="F18">
         <v>-2000000.0</v>
       </c>
       <c r="G18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="H18">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="I18">
         <v>-75000000.0</v>
       </c>
       <c r="J18">
+        <v>-75000000.0</v>
+      </c>
+      <c r="K18">
         <v>-86000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-91000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-92000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-109000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-100000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-67000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9908000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5267000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-344000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-205000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8224000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7622000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-473000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>625000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7538000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12033000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10421000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9232000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8479000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4658000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3174000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3157000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-2825000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1614000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-23000000.0</v>
+      </c>
+      <c r="C19">
         <v>78000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-32000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-75000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>35000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-68000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-125000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>90000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>72000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>43000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-40000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>38000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>14000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-103000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-18000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>18000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-15000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>14000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>88000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>89000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>59000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-17000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12000000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>72000000.0</v>
       </c>
-      <c r="E20"/>
-[...7 lines deleted...]
-      <c r="I20"/>
+      <c r="E20">
+        <v>72000000.0</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...2 lines deleted...]
-      <c r="R20"/>
+      <c r="Q20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21"/>
+      <c r="E21">
+        <v>-600000.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C22">
         <v>-2000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-13000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-59000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="K22">
         <v>-80000000.0</v>
       </c>
       <c r="L22">
+        <v>-80000000.0</v>
+      </c>
+      <c r="M22">
         <v>-89000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-110000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-124000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5044000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6662000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-9063000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-64000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-111000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-10282000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-6900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-99000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-11000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-9455000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11465000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10918000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10048000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7697000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-4669000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3587000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2304000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3013000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1044000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>72000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-68000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="I23">
         <v>-1000000.0</v>
       </c>
       <c r="J23">
         <v>-1000000.0</v>
       </c>
       <c r="K23">
         <v>-1000000.0</v>
       </c>
       <c r="L23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M23">
         <v>-3000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-13000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-833000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>35000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="U23">
         <v>-5000000.0</v>
       </c>
       <c r="V23">
-        <v>-1000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="W23">
         <v>-1000000.0</v>
       </c>
       <c r="X23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y23">
         <v>84000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-17000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9906000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>82000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>73070000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-764000.0</v>
       </c>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-133000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>6060000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>87040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Q24">
         <v>2000000.0</v>
       </c>
       <c r="R24">
+        <v>2000000.0</v>
+      </c>
+      <c r="S24">
         <v>129382000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-71799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="U24">
         <v>-1000000.0</v>
       </c>
       <c r="V24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="W24">
         <v>58141000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7202000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-10200000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>10200000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>35000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25">
         <v>-1000000.0</v>
       </c>
       <c r="F25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G25">
         <v>-2000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="L25">
         <v>-3000000.0</v>
       </c>
       <c r="M25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N25">
         <v>23000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4288000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-84956000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3171000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1498000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>322000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-17916000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1188000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1203000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>314000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>51000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>179000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>142000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26"/>
+      <c r="E26">
+        <v>-200000.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-1000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="K26">
         <v>-1000000.0</v>
       </c>
       <c r="L26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M26">
         <v>-3000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="O26">
         <v>-5000000.0</v>
       </c>
-      <c r="P26"/>
-[...4 lines deleted...]
-      <c r="S26">
+      <c r="P26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26">
         <v>-1000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-1000000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26"/>
+      <c r="Y26"/>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>6000000.0</v>
+      </c>
+      <c r="C27">
         <v>1000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
+        <v>3900000.0</v>
+      </c>
+      <c r="E27">
+        <v>1000000.0</v>
+      </c>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27">
         <v>3000000.0</v>
       </c>
-      <c r="D27">
-[...11 lines deleted...]
-      <c r="H27">
+      <c r="I27">
         <v>9000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>26000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>29000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-2000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1026000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>37000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>989000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>624000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>9000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>769000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>805000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>478000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>522000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>531000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>276000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>287000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>145000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>88000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>311000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>48000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>0.0</v>
       </c>
       <c r="C28">
         <v>0.0</v>
       </c>
       <c r="D28">
+        <v>74200000.0</v>
+      </c>
+      <c r="E28">
         <v>72000000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
         <v>-1000000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>-1000000.0</v>
       </c>
       <c r="L28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="M28">
         <v>-3000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-833000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2163000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1047000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="W28">
         <v>-1000000.0</v>
       </c>
       <c r="X28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y28">
         <v>84000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>81000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9906000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>82000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>73070000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-764000.0</v>
       </c>
-      <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C29">
         <v>-4000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
+        <v>-13900000.0</v>
+      </c>
+      <c r="E29">
         <v>-5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="F29">
         <v>-2000000.0</v>
       </c>
       <c r="G29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="H29">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="I29">
         <v>-75000000.0</v>
       </c>
       <c r="J29">
+        <v>-75000000.0</v>
+      </c>
+      <c r="K29">
         <v>-86000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-88000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-92000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-109000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-100000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-67000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9901000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5161000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-344000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-204000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-8073000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-24000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-472000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>625000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7538000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11702000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10086000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-8730000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8232000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4311000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3162000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3154000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2825000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1610000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>43000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-40000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-105000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-19000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="V30">
         <v>88000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="W30">
+        <v>88000000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="Z30">
         <v>-17000000.0</v>
       </c>
-      <c r="AA30"/>
+      <c r="AA30">
+        <v>-17000000.0</v>
+      </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>