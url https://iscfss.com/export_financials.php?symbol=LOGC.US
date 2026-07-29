--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3385,51 +3385,51 @@
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
         <v>3000.0</v>
       </c>
       <c r="AE13">
         <v>1000.0</v>
       </c>
       <c r="AF13">
         <v>1000.0</v>
       </c>
       <c r="AG13"/>
       <c r="AH13">
         <v>1000.0</v>
       </c>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
-        <v>45673839.0</v>
+        <v>45730500.0</v>
       </c>
       <c r="C14">
         <v>26876099.0</v>
       </c>
       <c r="D14">
         <v>26682233.0</v>
       </c>
       <c r="E14">
         <v>26682233.0</v>
       </c>
       <c r="F14">
         <v>26306000.0</v>
       </c>
       <c r="G14">
         <v>26292000.0</v>
       </c>
       <c r="H14">
         <v>26280000.0</v>
       </c>
       <c r="I14">
         <v>25858000.0</v>
       </c>
       <c r="J14">
         <v>24315000.0</v>
       </c>