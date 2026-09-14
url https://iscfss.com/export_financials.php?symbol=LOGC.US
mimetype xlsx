--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2436,547 +2439,560 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>8900000.0</v>
+      </c>
+      <c r="C2">
         <v>9500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5000000.0</v>
       </c>
-      <c r="D2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>1000000.0</v>
       </c>
       <c r="G2">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
         <v>1000000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
         <v>17000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>67000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>70000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>255000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>291000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>434000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>298000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>564000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2181000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>171000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1954000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1657000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1413000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>983000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>839000.0</v>
       </c>
-      <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>1112000.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-9000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="O5">
         <v>-5000000.0</v>
       </c>
       <c r="P5">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Q5">
         <v>-11000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1000000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-1000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-27000000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>14000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>33000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-14000.0</v>
       </c>
-      <c r="AI5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>1200000.0</v>
+      </c>
+      <c r="C7">
         <v>1500000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
         <v>4000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>31000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="X7">
         <v>38000000.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Y7">
+        <v>38000000.0</v>
+      </c>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>42000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -2996,3826 +3012,3931 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>3434000000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>3404000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3383000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3358000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3360000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3315000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3285000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3243000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3210000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>11000000.0</v>
+      </c>
+      <c r="C10">
         <v>12000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>77000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>102000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>66000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>103000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>250000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>238000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>303000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>318000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>371000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>506000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>587000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>693000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>760000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1009000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1072000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1405000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1620000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1965000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>844000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36697000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43153000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>744000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>38680000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25456000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>27870000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12877000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18261000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>24575000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>222000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>149000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="I12">
         <v>150000000.0</v>
       </c>
       <c r="J12">
+        <v>150000000.0</v>
+      </c>
+      <c r="K12">
         <v>305000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>382000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>445000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>531000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>627000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>719000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>837000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>947000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1020000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1159000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1215000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1573000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1774000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2129000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1094000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36697000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43153000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1044000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>63161000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63656000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>72536000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>12877000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18261000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>24575000.0</v>
       </c>
-      <c r="AI12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
-[...1 lines deleted...]
-      </c>
+      <c r="P13"/>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>3000.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
         <v>3000.0</v>
       </c>
       <c r="AE13">
-        <v>1000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>1000.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AG13">
         <v>1000.0</v>
       </c>
-      <c r="AI13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:35">
+      <c r="AH13"/>
+      <c r="AI13">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>45730500.0</v>
       </c>
       <c r="C14">
+        <v>45730500.0</v>
+      </c>
+      <c r="D14">
         <v>26876099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26682233.0</v>
       </c>
       <c r="E14">
         <v>26682233.0</v>
       </c>
       <c r="F14">
+        <v>26682233.0</v>
+      </c>
+      <c r="G14">
         <v>26306000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26292000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26280000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25858000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24315000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24119000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23897000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23651000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23245999.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22933333.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22435000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22241000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22048999.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32162375.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20933333.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20799999.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20633333.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23599052.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>124777770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18920478.0</v>
       </c>
       <c r="Z14">
         <v>18920478.0</v>
       </c>
       <c r="AA14">
+        <v>18920478.0</v>
+      </c>
+      <c r="AB14">
         <v>23175802.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22677205.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22479511.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22313129.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>20707799.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13665215.0</v>
       </c>
       <c r="AG14">
         <v>13665215.0</v>
       </c>
       <c r="AH14">
         <v>13665215.0</v>
       </c>
       <c r="AI14">
         <v>13665215.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14">
+        <v>13665215.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>206000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>11000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>13000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>37000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>32000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>101000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1065000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>4000000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>148000000.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>148000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>378300000.0</v>
+      </c>
+      <c r="C21">
         <v>385600000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>13400000.0</v>
+      </c>
+      <c r="C22">
         <v>12500000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-1996000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1940000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2477000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2156000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-985000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1839000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2096000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2205000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1261000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-2191000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-    </row>
-    <row r="23" spans="1:35">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>223000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>156000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>158000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>342000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>423000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>492000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>584000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>693000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>799000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>911000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1028000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1121000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1283000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1365000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1751000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1999000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2397000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1342000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>47343000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>48749000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>55660000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>67087000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>68030000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>76641000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16996000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20088000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>26174000.0</v>
       </c>
-      <c r="AI23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>209400000.0</v>
+      </c>
+      <c r="C24">
         <v>209800000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>9000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7000000.0</v>
       </c>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>4000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7000000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>34000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>200500000.0</v>
+      </c>
+      <c r="C28">
         <v>199400000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>-64000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-66000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-103000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-246000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-232000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-296000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-309000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-360000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-493000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-20802000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-27759000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-30565000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-40227000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-45261000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52732000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-48085000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-54010000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15989000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20389000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-33092000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-702000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28252000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-24489000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-26669000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-12877000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-18261000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-24575000.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>503300000.0</v>
+      </c>
+      <c r="C29">
         <v>509300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>133000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>141000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>142000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>145000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>151000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>153000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>154000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>164000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>217000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>272000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>337000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>411000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>477000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>574000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>682000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>755000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>818000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>829000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>862000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>930000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1027000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>113000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>13600000.0</v>
+      </c>
+      <c r="C30">
         <v>13500000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>8000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>65000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>83000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67000000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>95000000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
-    </row>
-    <row r="31" spans="1:35">
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>337000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>411000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>477000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>574000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>682000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>755000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>818000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>829000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>862000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>930000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1027000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1605000000.0</v>
       </c>
-      <c r="Y31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z31"/>
       <c r="AA31">
         <v>-1439000000.0</v>
       </c>
-      <c r="AB31"/>
+      <c r="AB31">
+        <v>-1439000000.0</v>
+      </c>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
-    </row>
-    <row r="32" spans="1:35">
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>18500000.0</v>
+      </c>
+      <c r="C32">
         <v>16200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>211000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000000.0</v>
       </c>
       <c r="E32">
         <v>218000000.0</v>
       </c>
       <c r="F32">
+        <v>218000000.0</v>
+      </c>
+      <c r="G32">
         <v>220000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>151000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>153000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>154000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>214000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>269000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>329000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>400000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>468000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>564000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>667000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>727000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>775000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>797000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>832000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>892000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>982000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>55000000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>928100000.0</v>
+      </c>
+      <c r="C33">
         <v>936300000.0</v>
       </c>
-      <c r="C33">
-[...1 lines deleted...]
-      </c>
       <c r="D33">
         <v>0.0</v>
       </c>
       <c r="E33">
         <v>0.0</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
       <c r="G33">
         <v>0.0</v>
       </c>
       <c r="H33">
         <v>0.0</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
         <v>11000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>13000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="O33">
         <v>22000000.0</v>
       </c>
       <c r="P33">
+        <v>22000000.0</v>
+      </c>
+      <c r="Q33">
         <v>5825000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6231000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>42000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>59000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>50000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>7851000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7797000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8097000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>96000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>8697000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2412000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2822000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2158000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2238000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2342000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2393000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>333000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>481000.0</v>
       </c>
-      <c r="AI33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>400000.0</v>
+      </c>
+      <c r="C34">
         <v>-400000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="L34">
         <v>4000000.0</v>
       </c>
       <c r="M34">
+        <v>4000000.0</v>
+      </c>
+      <c r="N34">
         <v>2000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11000000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>11000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>13000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>14000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>31000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>34000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>38000000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>211100000.0</v>
+      </c>
+      <c r="C35">
         <v>210900000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
         <v>0.0</v>
       </c>
       <c r="E35">
         <v>0.0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0.0</v>
       </c>
       <c r="H35">
         <v>0.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
         <v>14000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="M35">
         <v>11000000.0</v>
       </c>
       <c r="N35">
         <v>11000000.0</v>
       </c>
       <c r="O35">
+        <v>11000000.0</v>
+      </c>
+      <c r="P35">
         <v>13000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>14000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>16000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>18000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>31000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="X35">
         <v>38000000.0</v>
       </c>
       <c r="Y35">
+        <v>38000000.0</v>
+      </c>
+      <c r="Z35">
         <v>15161000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9862000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1705000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9759000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>58000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>33062000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>33062000.0</v>
       </c>
-      <c r="AI35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>5400000.0</v>
+      </c>
+      <c r="C36">
         <v>5200000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="L36">
         <v>4000000.0</v>
       </c>
       <c r="M36">
         <v>4000000.0</v>
       </c>
       <c r="N36">
         <v>4000000.0</v>
       </c>
       <c r="O36">
         <v>4000000.0</v>
       </c>
       <c r="P36">
-        <v>622000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="Q36">
         <v>622000.0</v>
       </c>
       <c r="R36">
+        <v>622000.0</v>
+      </c>
+      <c r="S36">
         <v>4000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>622000.0</v>
       </c>
       <c r="V36">
         <v>622000.0</v>
       </c>
       <c r="W36">
+        <v>622000.0</v>
+      </c>
+      <c r="X36">
         <v>-63903000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>622000.0</v>
       </c>
       <c r="Z36">
         <v>622000.0</v>
       </c>
       <c r="AA36">
+        <v>622000.0</v>
+      </c>
+      <c r="AB36">
         <v>283082000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>203000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1906000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>134000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>249000.0</v>
       </c>
-      <c r="AI36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15175000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21769000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>53149000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>64203000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>74903000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>22000000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>129178000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-    </row>
-    <row r="39" spans="1:35">
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>1700000.0</v>
+      </c>
+      <c r="C39">
         <v>100000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>2000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>27000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>30000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>39000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>44000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>41996000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>42940000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47477000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>50156000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>73985000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>72839000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>90096000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>104205000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>86261000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1949000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3184000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>97191000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1768000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2136000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1763000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1726000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1494000.0</v>
       </c>
-      <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>1118000.0</v>
       </c>
-      <c r="AI39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:35">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>49</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>100000.0</v>
       </c>
-      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>2000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>126000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>142000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>174000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>173000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>199000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>223000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>235000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>246000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>270000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>331000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>401000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>583000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>718000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>830000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>861000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2214000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1735000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>905000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1507000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1995000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1153000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1566000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>436000.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>599000.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:35">
+      <c r="AJ40"/>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>182000000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>127000000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
-    </row>
-    <row r="42" spans="1:35">
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>3479000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481000000.0</v>
       </c>
       <c r="H42">
         <v>3481000000.0</v>
       </c>
       <c r="I42">
         <v>3481000000.0</v>
       </c>
       <c r="J42">
+        <v>3481000000.0</v>
+      </c>
+      <c r="K42">
         <v>3478000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3470000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3460000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3448000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3434000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3411000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3404000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3383000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3360000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3363000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3316000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3285000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3243000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3211000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2083000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>113205000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>110529000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1481287000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>109081000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>108362000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>107749000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-2793000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>34330000.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>1035000.0</v>
       </c>
-      <c r="AI42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:35">
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>400000000.0</v>
+      </c>
+      <c r="C45">
         <v>398400000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
-[...1 lines deleted...]
-      </c>
+      <c r="G45"/>
       <c r="H45">
         <v>0.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
         <v>8000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>10000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="O45">
         <v>18000000.0</v>
       </c>
       <c r="P45">
         <v>18000000.0</v>
       </c>
-      <c r="Q45"/>
+      <c r="Q45">
+        <v>18000000.0</v>
+      </c>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>51000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>62000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>68000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>67000000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>75000000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>396400000.0</v>
+      </c>
+      <c r="C46">
         <v>397500000.0</v>
       </c>
-      <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
-[...1 lines deleted...]
-      </c>
+      <c r="G46"/>
       <c r="H46">
         <v>0.0</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
       <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
         <v>8000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="O46">
         <v>18000000.0</v>
       </c>
       <c r="P46">
+        <v>18000000.0</v>
+      </c>
+      <c r="Q46">
         <v>5203000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5609000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>29000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>35000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>37000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7229000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>7175000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>68000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>67000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>8075000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1790000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2158000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2238000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2139000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>487000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>199000.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>232000.0</v>
       </c>
-      <c r="AI46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>15000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>18000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>11000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>15000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>35000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>17000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>51000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>62000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>68000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>67000000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>75000000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-    </row>
-    <row r="48" spans="1:35">
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-3343800000.0</v>
+      </c>
+      <c r="C48">
         <v>-3337500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3352000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3341000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3339000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3334000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3330000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3328000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3327000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3305000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3246000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3178000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3098000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3018000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2929000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2819000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2695000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2605000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2545000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2487000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2423000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2312000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2184000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1970000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-85052000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-76825000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1439000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-55905000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-44987000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-34939000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-20181000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-15512000.0</v>
       </c>
-      <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>-9621000.0</v>
       </c>
-      <c r="AI48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:35">
+      <c r="AJ48"/>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-3018000000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-2819000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2695000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2605000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2545000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2487000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2423000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2312000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-2184000000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>2100000.0</v>
+      </c>
+      <c r="C50">
         <v>1600000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>4000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>7000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>13000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>13000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>14000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="X51">
         <v>38000000.0</v>
       </c>
       <c r="Y51">
+        <v>38000000.0</v>
+      </c>
+      <c r="Z51">
         <v>16308000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>10061000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>42000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10428000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>967000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1201000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>7000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>152000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>183000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>209000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4641000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4600000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4560000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4522000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4484000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4447000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3861000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3004000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2180000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1147000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>199000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>504000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>669000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>967000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1201000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>141000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>116000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>192000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>158000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>83000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>117000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>55000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>144000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>142000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>213000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>256000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>213000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>250000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>254000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>260000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>150000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>143000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>168000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>154000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>164000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>250000000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>300000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>24481000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>38200000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>44666000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-    </row>
-    <row r="54" spans="1:35">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>967800000.0</v>
+      </c>
+      <c r="C55">
         <v>976600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000000.0</v>
       </c>
       <c r="D55">
         <v>218000000.0</v>
       </c>
       <c r="E55">
+        <v>218000000.0</v>
+      </c>
+      <c r="F55">
         <v>221000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>223000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>156000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>158000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>159000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>342000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>423000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>492000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>584000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>693000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>799000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>911000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1028000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1121000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1283000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1365000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1751000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1999000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2397000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1342000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>47343000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>48749000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1366000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>67087000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>68030000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>76641000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>16996000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>20088000.0</v>
       </c>
-      <c r="AG55"/>
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>26174000.0</v>
       </c>
-      <c r="AI55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:35">
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>39700000.0</v>
+      </c>
+      <c r="C56">
         <v>40300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000000.0</v>
       </c>
       <c r="D56">
         <v>218000000.0</v>
       </c>
       <c r="E56">
+        <v>218000000.0</v>
+      </c>
+      <c r="F56">
         <v>221000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>223000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>156000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>158000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>159000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>331000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>410000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>478000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>565000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>671000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>777000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>890000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1000000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1079000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1224000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1315000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1690000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1927000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2314000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1246000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>38646000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>46337000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1234000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>64929000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>65792000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>74299000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>14603000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>19755000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>25693000.0</v>
       </c>
-      <c r="AI56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:35">
+      <c r="AJ56"/>
+    </row>
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>21200000.0</v>
+      </c>
+      <c r="C57">
         <v>24100000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7000000.0</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F57">
         <v>3000000.0</v>
       </c>
       <c r="G57">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H57">
         <v>5000000.0</v>
       </c>
       <c r="I57">
         <v>5000000.0</v>
       </c>
       <c r="J57">
+        <v>5000000.0</v>
+      </c>
+      <c r="K57">
         <v>164000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>196000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>209000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>236000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>271000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>309000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>326000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>333000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>352000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>449000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>518000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>858000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1035000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1332000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1191000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4026000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5180000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1100000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4130000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4619000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3767000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2549000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1275000.0</v>
       </c>
-      <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>1711000.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:35">
+      <c r="AJ57"/>
+    </row>
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>232300000.0</v>
+      </c>
+      <c r="C58">
         <v>235000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7000000.0</v>
       </c>
-      <c r="D58">
-[...1 lines deleted...]
-      </c>
       <c r="E58">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F58">
         <v>3000000.0</v>
       </c>
       <c r="G58">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H58">
         <v>5000000.0</v>
       </c>
       <c r="I58">
         <v>5000000.0</v>
       </c>
       <c r="J58">
+        <v>5000000.0</v>
+      </c>
+      <c r="K58">
         <v>178000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>206000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>220000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>247000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>282000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>322000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>337000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>346000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>366000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>465000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>536000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>889000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1069000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1370000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1229000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>19187000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>15042000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2805000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>13889000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4619000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3825000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>35611000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1275000.0</v>
       </c>
-      <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>34773000.0</v>
       </c>
-      <c r="AI58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:35">
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>291800000.0</v>
+      </c>
+      <c r="C60">
         <v>297900000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>133000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>141000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>142000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>145000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>151000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>153000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>154000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>164000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>217000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>337000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>411000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>477000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>574000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>682000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>755000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>818000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>829000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>862000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>930000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1027000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>113000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>28156000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>33707000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>42287000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>53198000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>63411000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>72816000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-18615000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>18813000.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>-8599000.0</v>
       </c>
-      <c r="AI60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:35">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6852,891 +6973,891 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>36000000.0</v>
       </c>
       <c r="D2">
         <v>228000000.0</v>
       </c>
       <c r="E2">
         <v>405000000.0</v>
       </c>
       <c r="F2">
         <v>977000000.0</v>
       </c>
       <c r="G2">
         <v>947000000.0</v>
       </c>
       <c r="H2">
         <v>443000000.0</v>
       </c>
       <c r="I2">
         <v>278000000.0</v>
       </c>
       <c r="J2">
         <v>205000000.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1000000.0</v>
       </c>
       <c r="D3">
         <v>4000000.0</v>
       </c>
       <c r="E3">
         <v>6000000.0</v>
       </c>
       <c r="F3">
         <v>9000000.0</v>
       </c>
       <c r="G3">
         <v>12000000.0</v>
       </c>
       <c r="H3">
         <v>10000000.0</v>
       </c>
       <c r="I3">
         <v>8000000.0</v>
       </c>
       <c r="J3">
         <v>4000000.0</v>
       </c>
       <c r="K3">
         <v>16000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-79000000.0</v>
       </c>
       <c r="D5">
         <v>-328000000.0</v>
       </c>
       <c r="E5">
         <v>-398000000.0</v>
       </c>
       <c r="F5">
         <v>-367000000.0</v>
       </c>
       <c r="G5">
         <v>-631000000.0</v>
       </c>
       <c r="H5">
         <v>-144000000.0</v>
       </c>
       <c r="I5">
         <v>-223000000.0</v>
       </c>
       <c r="J5">
         <v>-147000000.0</v>
       </c>
       <c r="K5">
         <v>-3409000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-78000000.0</v>
       </c>
       <c r="D6">
         <v>-324000000.0</v>
       </c>
       <c r="E6">
         <v>-392000000.0</v>
       </c>
       <c r="F6">
         <v>-358000000.0</v>
       </c>
       <c r="G6">
         <v>-619000000.0</v>
       </c>
       <c r="H6">
         <v>-134000000.0</v>
       </c>
       <c r="I6">
         <v>-215000000.0</v>
       </c>
       <c r="J6">
         <v>-143000000.0</v>
       </c>
       <c r="K6">
         <v>-3393000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>7000000.0</v>
       </c>
       <c r="D9">
         <v>59000000.0</v>
       </c>
       <c r="E9">
         <v>166000000.0</v>
       </c>
       <c r="F9">
         <v>1108000000.0</v>
       </c>
       <c r="G9">
         <v>1594000000.0</v>
       </c>
       <c r="H9">
         <v>1458000000.0</v>
       </c>
       <c r="I9">
         <v>1172000000.0</v>
       </c>
       <c r="J9">
         <v>896000000.0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-23000000.0</v>
       </c>
       <c r="C10">
         <v>-69000000.0</v>
       </c>
       <c r="D10">
         <v>-312000000.0</v>
       </c>
       <c r="E10">
         <v>-383000000.0</v>
       </c>
       <c r="F10">
         <v>-351000000.0</v>
       </c>
       <c r="G10">
         <v>-743000000.0</v>
       </c>
       <c r="H10">
         <v>-128000000.0</v>
       </c>
       <c r="I10">
         <v>-208000000.0</v>
       </c>
       <c r="J10">
         <v>-207000000.0</v>
       </c>
       <c r="K10">
         <v>-3410000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>6000000.0</v>
       </c>
       <c r="D11">
         <v>5000000.0</v>
       </c>
       <c r="E11">
         <v>1000000.0</v>
       </c>
       <c r="F11">
         <v>10000000.0</v>
       </c>
       <c r="G11">
         <v>2000000.0</v>
       </c>
       <c r="H11">
         <v>1000000.0</v>
       </c>
       <c r="I11">
         <v>86000.0</v>
       </c>
       <c r="J11">
         <v>62000.0</v>
       </c>
       <c r="K11">
         <v>18000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15000000.0</v>
       </c>
       <c r="F12">
         <v>15984000.0</v>
       </c>
       <c r="G12">
         <v>1098000.0</v>
       </c>
       <c r="H12">
         <v>17500000.0</v>
       </c>
       <c r="I12">
         <v>567000.0</v>
       </c>
       <c r="J12">
         <v>9946000.0</v>
       </c>
       <c r="K12">
         <v>1000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>8000000.0</v>
       </c>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>16000000.0</v>
       </c>
       <c r="E13">
         <v>15000000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
         <v>-6000000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-29000000.0</v>
       </c>
       <c r="C15">
         <v>-75000000.0</v>
       </c>
       <c r="D15">
         <v>-317000000.0</v>
       </c>
       <c r="E15">
         <v>-384000000.0</v>
       </c>
       <c r="F15">
         <v>-361000000.0</v>
       </c>
       <c r="G15">
         <v>-745000000.0</v>
       </c>
       <c r="H15">
         <v>-129000000.0</v>
       </c>
       <c r="I15">
         <v>-208000000.0</v>
       </c>
       <c r="J15">
         <v>-207000000.0</v>
       </c>
       <c r="K15">
         <v>-3428000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-384000000.0</v>
       </c>
       <c r="F16">
         <v>-361000000.0</v>
       </c>
       <c r="G16">
         <v>-745000000.0</v>
       </c>
       <c r="H16">
         <v>-136000000.0</v>
       </c>
       <c r="I16">
         <v>-208000000.0</v>
       </c>
       <c r="J16">
         <v>-247000000.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-23000000.0</v>
       </c>
       <c r="C17">
         <v>-75000000.0</v>
       </c>
       <c r="D17">
         <v>-359000000.0</v>
       </c>
       <c r="E17">
         <v>-384000000.0</v>
       </c>
       <c r="F17">
         <v>-361000000.0</v>
       </c>
       <c r="G17">
         <v>-745000000.0</v>
       </c>
       <c r="H17">
         <v>-129000000.0</v>
       </c>
       <c r="I17">
         <v>-208000000.0</v>
       </c>
       <c r="J17">
         <v>-207000000.0</v>
       </c>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>8000000.0</v>
       </c>
       <c r="C18">
         <v>6000000.0</v>
       </c>
       <c r="D18">
         <v>18000000.0</v>
       </c>
       <c r="E18">
         <v>15000000.0</v>
       </c>
       <c r="F18">
         <v>16000000.0</v>
       </c>
       <c r="G18">
         <v>-2000000.0</v>
       </c>
       <c r="H18">
         <v>19000000.0</v>
       </c>
       <c r="I18">
         <v>15000000.0</v>
       </c>
       <c r="J18">
         <v>10000000.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-31000000.0</v>
       </c>
       <c r="C21">
         <v>-79000000.0</v>
       </c>
       <c r="D21">
         <v>-328000000.0</v>
       </c>
       <c r="E21">
         <v>-398000000.0</v>
       </c>
       <c r="F21">
         <v>-367000000.0</v>
       </c>
       <c r="G21">
         <v>-631000000.0</v>
       </c>
       <c r="H21">
         <v>-144000000.0</v>
       </c>
       <c r="I21">
         <v>-223000000.0</v>
       </c>
       <c r="J21">
         <v>-147000000.0</v>
       </c>
       <c r="K21">
         <v>-3403000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>122000000.0</v>
       </c>
       <c r="D23">
         <v>615000000.0</v>
       </c>
       <c r="E23">
         <v>969000000.0</v>
       </c>
       <c r="F23">
         <v>2452000000.0</v>
       </c>
       <c r="G23">
         <v>3172000000.0</v>
       </c>
       <c r="H23">
         <v>41041000.0</v>
       </c>
       <c r="I23">
         <v>17943000.0</v>
       </c>
       <c r="J23">
         <v>1248000000.0</v>
       </c>
       <c r="K23">
         <v>3403000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>1000000.0</v>
       </c>
       <c r="D25">
         <v>4000000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
         <v>9000000.0</v>
       </c>
       <c r="G25">
         <v>12000000.0</v>
       </c>
       <c r="H25">
         <v>10000000.0</v>
       </c>
       <c r="I25">
         <v>8000000.0</v>
       </c>
       <c r="J25">
         <v>4000000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>26000000.0</v>
       </c>
       <c r="D26">
         <v>152000000.0</v>
       </c>
       <c r="E26">
         <v>194000000.0</v>
       </c>
       <c r="F26">
         <v>208000000.0</v>
       </c>
       <c r="G26">
         <v>222000000.0</v>
       </c>
       <c r="H26">
         <v>74000000.0</v>
       </c>
       <c r="I26">
         <v>11079000.0</v>
       </c>
       <c r="J26">
         <v>28000000.0</v>
       </c>
       <c r="K26">
         <v>2030000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>18000000.0</v>
       </c>
       <c r="D27">
         <v>143000000.0</v>
       </c>
       <c r="E27">
         <v>254000000.0</v>
       </c>
       <c r="F27">
         <v>1102000000.0</v>
       </c>
       <c r="G27">
         <v>1708000000.0</v>
       </c>
       <c r="H27">
         <v>1463000000.0</v>
       </c>
       <c r="I27">
         <v>1576000000.0</v>
       </c>
       <c r="J27">
         <v>23704000.0</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>31000000.0</v>
       </c>
       <c r="C28">
         <v>42000000.0</v>
       </c>
       <c r="D28">
         <v>92000000.0</v>
       </c>
       <c r="E28">
         <v>116000000.0</v>
       </c>
       <c r="F28">
         <v>165000000.0</v>
       </c>
       <c r="G28">
         <v>295000000.0</v>
       </c>
       <c r="H28">
         <v>65000000.0</v>
       </c>
       <c r="I28">
         <v>52000000.0</v>
       </c>
       <c r="J28">
         <v>26000000.0</v>
       </c>
       <c r="K28">
         <v>1373000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>6000000.0</v>
       </c>
       <c r="D29">
         <v>4000000.0</v>
       </c>
       <c r="E29">
         <v>1000000.0</v>
       </c>
       <c r="F29">
         <v>10000000.0</v>
       </c>
       <c r="G29">
         <v>2000000.0</v>
       </c>
       <c r="H29">
         <v>1000000.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>31000000.0</v>
       </c>
       <c r="C30">
         <v>86000000.0</v>
       </c>
       <c r="D30">
         <v>387000000.0</v>
       </c>
       <c r="E30">
         <v>564000000.0</v>
       </c>
       <c r="F30">
         <v>1475000000.0</v>
       </c>
       <c r="G30">
         <v>2225000000.0</v>
       </c>
       <c r="H30">
         <v>41041000.0</v>
       </c>
       <c r="I30">
         <v>17943000.0</v>
       </c>
       <c r="J30">
         <v>1043000000.0</v>
       </c>
       <c r="K30">
         <v>3403000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>10000000.0</v>
       </c>
       <c r="D31">
         <v>16000000.0</v>
       </c>
       <c r="E31">
         <v>15000000.0</v>
       </c>
       <c r="F31">
         <v>16000000.0</v>
       </c>
       <c r="G31">
         <v>-112000000.0</v>
       </c>
       <c r="H31">
         <v>16000000.0</v>
       </c>
       <c r="I31">
         <v>15000000.0</v>
       </c>
       <c r="J31">
         <v>-60000000.0</v>
       </c>
       <c r="K31">
         <v>-7000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>43000000.0</v>
       </c>
       <c r="D32">
         <v>287000000.0</v>
       </c>
       <c r="E32">
         <v>571000000.0</v>
       </c>
       <c r="F32">
         <v>2085000000.0</v>
       </c>
       <c r="G32">
         <v>2541000000.0</v>
       </c>
       <c r="H32">
         <v>1458000000.0</v>
       </c>
       <c r="I32">
         <v>1450000000.0</v>
       </c>
@@ -7744,2546 +7865,2616 @@
         <v>1101000000.0</v>
       </c>
       <c r="K32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>21100000.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2">
+        <v>20100000.0</v>
+      </c>
+      <c r="F2">
         <v>20400000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
         <v>0.0</v>
       </c>
       <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
         <v>6000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>76000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>97000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>91000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>125000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>169000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>201000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>272000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>335000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>342000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>241000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>208000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>156000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>188000000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="J3">
         <v>1000000.0</v>
       </c>
       <c r="K3">
         <v>1000000.0</v>
       </c>
       <c r="L3">
         <v>1000000.0</v>
       </c>
       <c r="M3">
         <v>1000000.0</v>
       </c>
       <c r="N3">
         <v>1000000.0</v>
       </c>
       <c r="O3">
         <v>1000000.0</v>
       </c>
       <c r="P3">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Q3">
         <v>2000000.0</v>
       </c>
       <c r="R3">
         <v>2000000.0</v>
       </c>
       <c r="S3">
         <v>2000000.0</v>
       </c>
       <c r="T3">
+        <v>2000000.0</v>
+      </c>
+      <c r="U3">
         <v>3000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-386000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>65000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-12000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-19000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-72000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-80000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-83000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-93000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-117000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-128000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-91000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-62000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-64000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-63000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-114000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-126000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-511000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-78000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-54000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-120000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10647000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10048000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6707000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4557000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3589000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2302000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2999000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1015000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-6000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-52000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-71000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-79000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-82000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-92000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-116000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-127000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-89000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-60000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-62000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-61000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-111000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-124000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-508000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-74000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-52000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-117000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-11033000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9983000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7636000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4551000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3559000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2293000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2986000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1027000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
-        <v>0.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
+        <v>13700000.0</v>
+      </c>
+      <c r="F9">
         <v>11900000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
         <v>0.0</v>
       </c>
       <c r="H9">
+        <v>0.0</v>
+      </c>
+      <c r="I9">
         <v>1000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-88283000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-88801000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2816000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2027000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2120000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>802000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>461000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-341458000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>926000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>965000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1021000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>200000000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-6300000.0</v>
+      </c>
+      <c r="C10">
         <v>-13000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1000000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>4700000.0</v>
+      </c>
+      <c r="F10">
         <v>-4000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77000000.0</v>
       </c>
       <c r="L10">
         <v>-77000000.0</v>
       </c>
       <c r="M10">
+        <v>-77000000.0</v>
+      </c>
+      <c r="N10">
         <v>-89000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-112000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-122000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-89000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-60000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-59000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-60000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-106000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-126000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-568000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-98000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-66000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-123000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10918000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10048000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7675000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4631000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3589000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2302000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2999000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1015000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>-2000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="L11">
         <v>3000000.0</v>
       </c>
       <c r="M11">
+        <v>3000000.0</v>
+      </c>
+      <c r="N11">
         <v>958416.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>176000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>218000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="W11">
         <v>1000000.0</v>
       </c>
       <c r="X11">
+        <v>1000000.0</v>
+      </c>
+      <c r="Y11">
         <v>5000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>161000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>386000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>410000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>22000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>38000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>29000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>109</v>
+      </c>
+      <c r="B12">
+        <v>4400000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5400000.0</v>
       </c>
-      <c r="F12"/>
+      <c r="F12">
+        <v>5400000.0</v>
+      </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>4000000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>4000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5853000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1955000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1995000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4997000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2997000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7996000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>271000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>277000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>276000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4990000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2833000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2743000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>271000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>567000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>74000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>100000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13"/>
+      <c r="E13">
+        <v>0.0</v>
+      </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C14">
         <v>-1000000.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="F14"/>
-[...3 lines deleted...]
-      <c r="H14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-6300000.0</v>
+      </c>
+      <c r="C15">
         <v>-14000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2000000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>4700000.0</v>
+      </c>
+      <c r="F15">
         <v>-4000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-59000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="L15">
         <v>-80000000.0</v>
       </c>
       <c r="M15">
+        <v>-80000000.0</v>
+      </c>
+      <c r="N15">
         <v>-89000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-110000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-124000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-90000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-60000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-58000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-64000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-111000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-128000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-569000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-99000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-66000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-124000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10918000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10048000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7697000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4669000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3587000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2304000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3013000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1044000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-80000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-89000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-110000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-124000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-90000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-60000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-58000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-64000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-111000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-128000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-569000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-99000000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-66000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-124000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-134000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>-6300000.0</v>
+      </c>
+      <c r="C17">
         <v>-13000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1000000.0</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
+        <v>4700000.0</v>
+      </c>
+      <c r="F17">
         <v>-4000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-13000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-59000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="L17">
         <v>-80000000.0</v>
       </c>
       <c r="M17">
+        <v>-80000000.0</v>
+      </c>
+      <c r="N17">
         <v>-89000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-110000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-124000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-90000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-60000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-58000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-64000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-111000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-128000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-569000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-99000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-66000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-124000000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B18">
-        <v>2000000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="C18">
         <v>2000000.0</v>
       </c>
       <c r="D18">
         <v>2000000.0</v>
       </c>
       <c r="E18">
-        <v>2000000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="F18">
         <v>2000000.0</v>
       </c>
       <c r="G18">
         <v>2000000.0</v>
       </c>
       <c r="H18">
         <v>2000000.0</v>
       </c>
       <c r="I18">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="J18">
-        <v>3000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>3000000.0</v>
       </c>
       <c r="L18">
+        <v>3000000.0</v>
+      </c>
+      <c r="M18">
         <v>6000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Q18">
         <v>2000000.0</v>
       </c>
       <c r="R18">
+        <v>2000000.0</v>
+      </c>
+      <c r="S18">
         <v>5000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8000000.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>0.0</v>
+      </c>
+      <c r="W18">
         <v>-2000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="Z18">
         <v>3000000.0</v>
       </c>
-      <c r="AA18"/>
+      <c r="AA18">
+        <v>3000000.0</v>
+      </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-200000.0</v>
+      </c>
+      <c r="C21">
         <v>-15000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>10300000.0</v>
+      </c>
+      <c r="F21">
         <v>-6000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-53000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-72000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-80000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-83000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-93000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-117000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-128000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-91000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-62000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-64000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-63000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-114000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-126000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-511000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-78000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7959000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-54000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-120000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11033000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10458000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8118000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4551000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3642000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2373000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3084000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1050000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>6000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>89000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>125000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>140000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>161000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>189000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>240000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8461000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8091000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9265000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10832000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12063000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11022000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10478000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6984000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8692000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8924000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10365000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11432000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11033000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10458000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8118000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4551000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3642000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2373000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3084000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1050000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
-        <v>-3700000.0</v>
+        <v>-7300000.0</v>
       </c>
       <c r="E25">
+        <v>3600000.0</v>
+      </c>
+      <c r="F25">
         <v>3700000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J25">
         <v>1000000.0</v>
       </c>
       <c r="K25">
         <v>1000000.0</v>
       </c>
       <c r="L25">
         <v>1000000.0</v>
       </c>
       <c r="M25">
         <v>1000000.0</v>
       </c>
       <c r="N25">
         <v>1000000.0</v>
       </c>
       <c r="O25">
         <v>1000000.0</v>
       </c>
       <c r="P25">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Q25">
         <v>2000000.0</v>
       </c>
       <c r="R25">
         <v>2000000.0</v>
       </c>
       <c r="S25">
         <v>2000000.0</v>
       </c>
       <c r="T25">
+        <v>2000000.0</v>
+      </c>
+      <c r="U25">
         <v>3000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>4000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>22000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="L26">
         <v>38000000.0</v>
       </c>
       <c r="M26">
+        <v>38000000.0</v>
+      </c>
+      <c r="N26">
         <v>51000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>40000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>42000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4832000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>66000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6687000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>54000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7257000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6419000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>150000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5492000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5895000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>7173000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>22000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8858000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7934000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5486000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2432000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2226000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1455000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2091000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>3000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>15000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>32000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>35000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>39000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>37000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>73000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>116590000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>83741000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>56376000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>89000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>147000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>396000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>470000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>583000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>386000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10971000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14808000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>468000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>12700000.0</v>
+      </c>
+      <c r="C28">
         <v>15000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3000000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>3300000.0</v>
+      </c>
+      <c r="F28">
         <v>6000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3410000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3259000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3624000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4145000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4257000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3765000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4059000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2791000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="Z28">
         <v>18000000.0</v>
       </c>
       <c r="AA28">
+        <v>18000000.0</v>
+      </c>
+      <c r="AB28">
         <v>2175000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2524000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2632000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2119000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1416000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>918000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>993000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
         <v>6000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="L29">
         <v>3000000.0</v>
       </c>
       <c r="M29">
-        <v>0.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>-2000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1000000.0</v>
       </c>
-      <c r="Q29">
-[...1 lines deleted...]
-      </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-1000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="W29">
         <v>1000000.0</v>
       </c>
       <c r="X29">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>1000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>33800000.0</v>
+      </c>
+      <c r="C30">
         <v>15000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3000000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>23500000.0</v>
+      </c>
+      <c r="F30">
         <v>6000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>94000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>99000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>113000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>143000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8461000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8091000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9265000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10832000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>12063000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>11022000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10478000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6984000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8692000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8924000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10365000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11432000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11033000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10458000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8118000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3642000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2373000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3084000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1050000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>128</v>
+      </c>
+      <c r="B31">
+        <v>-1800000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
-        <v>2000000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="F31">
         <v>2000000.0</v>
       </c>
       <c r="G31">
         <v>2000000.0</v>
       </c>
       <c r="H31">
+        <v>2000000.0</v>
+      </c>
+      <c r="I31">
         <v>6000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="K31">
         <v>3000000.0</v>
       </c>
       <c r="L31">
+        <v>3000000.0</v>
+      </c>
+      <c r="M31">
         <v>6000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="Q31">
         <v>2000000.0</v>
       </c>
       <c r="R31">
+        <v>2000000.0</v>
+      </c>
+      <c r="S31">
         <v>5000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-55000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-57000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3041000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-12000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>115000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>410000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>443000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-80000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>53000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>71000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>85000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>33600000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>33800000.0</v>
+      </c>
+      <c r="F32">
         <v>32300000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>7000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>53000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>60000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>78000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>96000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>123000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2717000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3199000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2816000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2027000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2120000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>802000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>461000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>542000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>926000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>965000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1021000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>388000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10320,3268 +10511,3316 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>73000000.0</v>
       </c>
       <c r="C2">
         <v>238000000.0</v>
       </c>
       <c r="D2">
         <v>513000000.0</v>
       </c>
       <c r="E2">
         <v>1018000000.0</v>
       </c>
       <c r="F2">
         <v>1965000000.0</v>
       </c>
       <c r="G2">
         <v>754000000.0</v>
       </c>
       <c r="H2">
         <v>81052000.0</v>
       </c>
       <c r="I2">
         <v>24575000.0</v>
       </c>
       <c r="J2">
         <v>671000000.0</v>
       </c>
       <c r="K2">
         <v>2000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>3000000</v>
       </c>
       <c r="E3">
         <v>2000000</v>
       </c>
       <c r="F3">
         <v>2000000</v>
       </c>
       <c r="G3">
         <v>2000000</v>
       </c>
       <c r="H3">
         <v>1415000</v>
       </c>
       <c r="I3">
         <v>614000</v>
       </c>
       <c r="J3">
         <v>12000000</v>
       </c>
       <c r="K3">
         <v>232000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-947000000.0</v>
       </c>
       <c r="G4">
         <v>1211000000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-362000000.0</v>
       </c>
       <c r="G5">
         <v>69000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>4000000.0</v>
       </c>
       <c r="C6">
         <v>-165000000.0</v>
       </c>
       <c r="D6">
         <v>-275000000.0</v>
       </c>
       <c r="E6">
         <v>-505000000.0</v>
       </c>
       <c r="F6">
         <v>-947000000.0</v>
       </c>
       <c r="G6">
         <v>1211000000.0</v>
       </c>
       <c r="H6">
         <v>-47177000.0</v>
       </c>
       <c r="I6">
         <v>56477000.0</v>
       </c>
       <c r="J6">
         <v>166000000.0</v>
       </c>
       <c r="K6">
         <v>1726000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>2000000.0</v>
       </c>
       <c r="C7">
         <v>-25000000.0</v>
       </c>
       <c r="D7">
         <v>-90000000.0</v>
       </c>
       <c r="E7">
         <v>-136000000.0</v>
       </c>
       <c r="F7">
         <v>-768000000.0</v>
       </c>
       <c r="G7">
         <v>225000000.0</v>
       </c>
       <c r="H7">
         <v>-1551000.0</v>
       </c>
       <c r="I7">
         <v>1021000.0</v>
       </c>
       <c r="J7">
         <v>268000000.0</v>
       </c>
       <c r="K7">
         <v>550000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>6000000.0</v>
       </c>
       <c r="E9">
         <v>3000000.0</v>
       </c>
       <c r="F9">
         <v>66000000.0</v>
       </c>
       <c r="G9">
         <v>12000000.0</v>
       </c>
       <c r="H9">
         <v>-2000000.0</v>
       </c>
       <c r="I9">
         <v>13000000.0</v>
       </c>
       <c r="J9">
         <v>-59000000.0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>3000000.0</v>
       </c>
       <c r="F10">
         <v>13000000.0</v>
       </c>
       <c r="G10">
         <v>-12000000.0</v>
       </c>
       <c r="H10">
         <v>2000000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-13000000.0</v>
       </c>
       <c r="F11">
         <v>-367000000.0</v>
       </c>
       <c r="G11">
         <v>263000000.0</v>
       </c>
       <c r="H11">
         <v>40000000.0</v>
       </c>
       <c r="I11">
         <v>2000000.0</v>
       </c>
       <c r="J11">
         <v>85000000.0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>92000000.0</v>
       </c>
       <c r="F12">
         <v>156000000.0</v>
       </c>
       <c r="G12">
         <v>508000000.0</v>
       </c>
       <c r="H12">
         <v>11000000.0</v>
       </c>
       <c r="I12">
         <v>-7000000.0</v>
       </c>
       <c r="J12">
         <v>81000000.0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-123000000.0</v>
       </c>
       <c r="F13">
         <v>-388000000.0</v>
       </c>
       <c r="G13">
         <v>-38000000.0</v>
       </c>
       <c r="H13">
         <v>8000000.0</v>
       </c>
       <c r="I13">
         <v>111000000.0</v>
       </c>
       <c r="J13">
         <v>183000000.0</v>
       </c>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>1000000.0</v>
       </c>
       <c r="D14">
         <v>4000000.0</v>
       </c>
       <c r="E14">
         <v>6000000.0</v>
       </c>
       <c r="F14">
         <v>9000000.0</v>
       </c>
       <c r="G14">
         <v>501000.0</v>
       </c>
       <c r="H14">
         <v>289000.0</v>
       </c>
       <c r="I14">
         <v>89000.0</v>
       </c>
       <c r="J14">
         <v>4000000.0</v>
       </c>
       <c r="K14">
         <v>16000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>77000000.0</v>
       </c>
       <c r="C16">
         <v>73000000.0</v>
       </c>
       <c r="D16">
         <v>238000000.0</v>
       </c>
       <c r="E16">
         <v>513000000.0</v>
       </c>
       <c r="F16">
         <v>1018000000.0</v>
       </c>
       <c r="G16">
         <v>1965000000.0</v>
       </c>
       <c r="H16">
         <v>33875000.0</v>
       </c>
       <c r="I16">
         <v>81052000.0</v>
       </c>
       <c r="J16">
         <v>837000000.0</v>
       </c>
       <c r="K16">
         <v>1728000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-16000000.0</v>
       </c>
       <c r="C18">
         <v>-94000000.0</v>
       </c>
       <c r="D18">
         <v>-344000000.0</v>
       </c>
       <c r="E18">
         <v>-424000000.0</v>
       </c>
       <c r="F18">
         <v>-953000000.0</v>
       </c>
       <c r="G18">
         <v>-30925000.0</v>
       </c>
       <c r="H18">
         <v>-40165000.0</v>
       </c>
       <c r="I18">
         <v>-15881000.0</v>
       </c>
       <c r="J18">
         <v>134000000.0</v>
       </c>
       <c r="K18">
         <v>-2601000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19">
         <v>-52000000.0</v>
       </c>
       <c r="C19">
         <v>-68000000.0</v>
       </c>
       <c r="D19">
         <v>113000000.0</v>
       </c>
       <c r="E19">
         <v>-47000000.0</v>
       </c>
       <c r="F19">
         <v>-1000000.0</v>
       </c>
       <c r="G19">
         <v>165000000.0</v>
       </c>
       <c r="H19">
         <v>-40000000.0</v>
       </c>
       <c r="I19">
         <v>-5000000.0</v>
       </c>
       <c r="J19">
         <v>-180000000.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>72000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1052000000.0</v>
       </c>
       <c r="H20">
         <v>160000000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-29000000.0</v>
       </c>
       <c r="C22">
         <v>-75000000.0</v>
       </c>
       <c r="D22">
         <v>-317000000.0</v>
       </c>
       <c r="E22">
         <v>-384000000.0</v>
       </c>
       <c r="F22">
         <v>-361000000.0</v>
       </c>
       <c r="G22">
         <v>-745000000.0</v>
       </c>
       <c r="H22">
         <v>-40128000.0</v>
       </c>
       <c r="I22">
         <v>-17621000.0</v>
       </c>
       <c r="J22">
         <v>-207000000.0</v>
       </c>
       <c r="K22">
         <v>-3428000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-1000000.0</v>
       </c>
       <c r="D23">
         <v>-5000000.0</v>
       </c>
       <c r="E23">
         <v>-22000000.0</v>
       </c>
       <c r="F23">
         <v>7000000.0</v>
       </c>
       <c r="G23">
         <v>-5000000.0</v>
       </c>
       <c r="H23">
         <v>38069000.0</v>
       </c>
       <c r="I23">
         <v>1000000.0</v>
       </c>
       <c r="J23">
         <v>260000000.0</v>
       </c>
       <c r="K23">
         <v>4359000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-133000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>2000000.0</v>
       </c>
       <c r="F24">
         <v>2000000.0</v>
       </c>
       <c r="G24">
         <v>-1524000.0</v>
       </c>
       <c r="H24">
         <v>9585000.0</v>
       </c>
       <c r="I24">
         <v>-15386000.0</v>
       </c>
       <c r="J24">
         <v>-354964000.0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>-7000000.0</v>
       </c>
       <c r="D25">
         <v>-2000000.0</v>
       </c>
       <c r="E25">
         <v>20000000.0</v>
       </c>
       <c r="F25">
         <v>28000000.0</v>
       </c>
       <c r="G25">
         <v>100574000.0</v>
       </c>
       <c r="H25">
         <v>833000.0</v>
       </c>
       <c r="I25">
         <v>140000.0</v>
       </c>
       <c r="J25">
         <v>73000000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-5000000.0</v>
       </c>
       <c r="E26">
         <v>-23000000.0</v>
       </c>
       <c r="F26">
         <v>-5000000.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-28000000.0</v>
       </c>
       <c r="I26">
         <v>-6000000.0</v>
       </c>
       <c r="J26">
         <v>-48000000.0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>11000000.0</v>
       </c>
       <c r="C27">
         <v>12000000.0</v>
       </c>
       <c r="D27">
         <v>64000000.0</v>
       </c>
       <c r="E27">
         <v>72000000.0</v>
       </c>
       <c r="F27">
         <v>141000000.0</v>
       </c>
       <c r="G27">
         <v>390000000.0</v>
       </c>
       <c r="H27">
         <v>1807000.0</v>
       </c>
       <c r="I27">
         <v>1104000.0</v>
       </c>
       <c r="J27">
         <v>8000000.0</v>
       </c>
       <c r="K27">
         <v>493000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>72000000.0</v>
       </c>
       <c r="C28">
         <v>-1000000.0</v>
       </c>
       <c r="D28">
         <v>-5000000.0</v>
       </c>
       <c r="E28">
         <v>-22000000.0</v>
       </c>
       <c r="F28">
         <v>7000000.0</v>
       </c>
       <c r="G28">
         <v>1046000000.0</v>
       </c>
       <c r="H28">
         <v>10069000.0</v>
       </c>
       <c r="I28">
         <v>-5000000.0</v>
       </c>
       <c r="J28">
         <v>212000000.0</v>
       </c>
       <c r="K28">
         <v>4359000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>-16000000.0</v>
       </c>
       <c r="C29">
         <v>-94000000.0</v>
       </c>
       <c r="D29">
         <v>-341000000.0</v>
       </c>
       <c r="E29">
         <v>-422000000.0</v>
       </c>
       <c r="F29">
         <v>-951000000.0</v>
       </c>
       <c r="G29">
         <v>-28925000.0</v>
       </c>
       <c r="H29">
         <v>-38750000.0</v>
       </c>
       <c r="I29">
         <v>-15267000.0</v>
       </c>
       <c r="J29">
         <v>146000000.0</v>
       </c>
       <c r="K29">
         <v>-2369000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-47000000.0</v>
       </c>
       <c r="F30">
         <v>-3000000.0</v>
       </c>
       <c r="G30">
         <v>165000000.0</v>
       </c>
       <c r="H30">
         <v>-40000000.0</v>
       </c>
       <c r="I30">
         <v>-16000000.0</v>
       </c>
       <c r="J30">
         <v>-192000000.0</v>
       </c>
       <c r="K30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
         <v>9</v>
       </c>
-      <c r="AH1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>77000000.0</v>
+      </c>
+      <c r="C2">
         <v>102000000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>7400000.0</v>
+      </c>
+      <c r="E2">
         <v>6500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>73000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>110000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>250000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>238000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>310000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>325000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>379000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>513000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>594000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>701000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>767000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54102000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60203000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1405000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1620000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>70697000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32907000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1316000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>685000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33875000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38826000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25602000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28016000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>81052000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18261000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21425000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24575000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27412000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28988000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>1600000</v>
+      </c>
+      <c r="F3">
         <v>2600000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>4997000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="N3">
         <v>2000000</v>
       </c>
       <c r="O3">
+        <v>2000000</v>
+      </c>
+      <c r="P3">
         <v>60000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>382000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>201000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>151000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>335000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>141000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>202000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>331000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>335000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>502000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>247000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>347000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-135000000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-99000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-57000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-251000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-61000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-326000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-215000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-345000000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-12000000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-7000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-66000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-28000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-127000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-99000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-108000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>134</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>-25000000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-44100000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="E6">
+        <v>900000.0</v>
+      </c>
+      <c r="F6">
         <v>-8000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-70000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-140000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-72000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-54000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-134000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-81000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-107000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-66000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-10741000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6101000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-326000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-215000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6133000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1111000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-462000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>631000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10046000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4951000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13224000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2414000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-53036000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5384000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3164000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3150000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2837000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1576000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>6000000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>1000000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="E7">
+        <v>-900000.0</v>
+      </c>
+      <c r="F7">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="G7">
         <v>1000000.0</v>
       </c>
       <c r="H7">
+        <v>1000000.0</v>
+      </c>
+      <c r="I7">
         <v>-1000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-25000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-21000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-27000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-23000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6618000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-8000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4576000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2374000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-322000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-144000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>760000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>40000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-400000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>603000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>624000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1104000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-89000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>671000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1029000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-81000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>250000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-947000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-136000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-602000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9">
+        <v>-300000.0</v>
+      </c>
+      <c r="F9">
         <v>500000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>1000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="K9">
         <v>-2000000.0</v>
       </c>
       <c r="L9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="M9">
         <v>1000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>30000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>30000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>89000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="T9">
         <v>19000000.0</v>
       </c>
       <c r="U9">
+        <v>19000000.0</v>
+      </c>
+      <c r="V9">
         <v>174000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-263000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
+        <v>-300000.0</v>
+      </c>
+      <c r="F10">
         <v>-1000000.0</v>
       </c>
-      <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>35000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="O10">
         <v>1000000.0</v>
       </c>
       <c r="P10">
-        <v>3000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Q10">
         <v>3000000.0</v>
       </c>
       <c r="R10">
+        <v>3000000.0</v>
+      </c>
+      <c r="S10">
         <v>1000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>417000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-732000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-357945000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-14000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-29000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-192000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-36000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-143000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>137000000.0</v>
       </c>
-      <c r="W11">
-[...3 lines deleted...]
-      <c r="Y11">
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11"/>
+      <c r="Z11">
         <v>31000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-22000000.0</v>
       </c>
-      <c r="AA11">
-[...2 lines deleted...]
-      <c r="AB11"/>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>12000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>29000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>37000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000000.0</v>
       </c>
       <c r="W12">
         <v>438000000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="X12">
+        <v>438000000.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AA12">
         <v>8000000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>8000000.0</v>
+      </c>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-18000000.0</v>
       </c>
       <c r="N13">
+        <v>-18000000.0</v>
+      </c>
+      <c r="O13">
         <v>-20000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-23000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-70000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-32000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-137000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-108000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="W13">
         <v>-33000000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="X13">
+        <v>-33000000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000000.0</v>
       </c>
       <c r="AA13">
         <v>119000000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>119000000.0</v>
+      </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>-3700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3700000.0</v>
       </c>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J14">
         <v>1000000.0</v>
       </c>
       <c r="K14">
         <v>1000000.0</v>
       </c>
       <c r="L14">
         <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>1000000.0</v>
       </c>
       <c r="N14">
         <v>1000000.0</v>
       </c>
       <c r="O14">
+        <v>1000000.0</v>
+      </c>
+      <c r="P14">
         <v>330000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="S14">
         <v>2000000.0</v>
       </c>
       <c r="T14">
+        <v>2000000.0</v>
+      </c>
+      <c r="U14">
         <v>3000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>138000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>152000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>105000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-336000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>85000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>65000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>39000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-12000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1001000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>77000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>102000000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>7400000.0</v>
+      </c>
+      <c r="F16">
         <v>65000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>73000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>110000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>250000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>238000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>310000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>325000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>379000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>513000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>594000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>701000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>43361000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>54102000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1079000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1405000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>64564000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>70697000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>854000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1316000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43921000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>33875000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38826000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25602000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28016000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12877000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>18261000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21425000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24575000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27412000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>146</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-2000000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
-        <v>-11300000.0</v>
+        <v>-21900000.0</v>
       </c>
       <c r="E18">
+        <v>6600000.0</v>
+      </c>
+      <c r="F18">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="G18">
         <v>-2000000.0</v>
       </c>
       <c r="H18">
+        <v>-2000000.0</v>
+      </c>
+      <c r="I18">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="J18">
         <v>-75000000.0</v>
       </c>
       <c r="K18">
+        <v>-75000000.0</v>
+      </c>
+      <c r="L18">
         <v>-86000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-91000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-92000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-109000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-100000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-67000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9908000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5267000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-344000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-205000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8224000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7622000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-473000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>625000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7538000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12033000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10421000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9232000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8479000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-4658000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3174000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3157000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2825000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1614000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-23000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>78000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-32000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-75000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>35000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-68000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-125000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>90000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>72000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>43000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-40000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>38000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-103000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-18000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>18000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-15000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>14000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>88000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>89000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>7000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>59000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-17000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12000000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>72000000.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>72000000.0</v>
       </c>
-      <c r="F20"/>
-[...7 lines deleted...]
-      <c r="J20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
+        <v>-3700000.0</v>
+      </c>
+      <c r="F21">
         <v>-600000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-6300000.0</v>
+      </c>
+      <c r="C22">
         <v>-14000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2000000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>4700000.0</v>
+      </c>
+      <c r="F22">
         <v>-4000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-13000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-59000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="L22">
         <v>-80000000.0</v>
       </c>
       <c r="M22">
+        <v>-80000000.0</v>
+      </c>
+      <c r="N22">
         <v>-89000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-110000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-124000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5044000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6662000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9063000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-64000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-111000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10282000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6900000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-99000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9455000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11465000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10918000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10048000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7697000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4669000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3587000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2304000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3013000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1044000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>72000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-68000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="J23">
         <v>-1000000.0</v>
       </c>
       <c r="K23">
         <v>-1000000.0</v>
       </c>
       <c r="L23">
         <v>-1000000.0</v>
       </c>
       <c r="M23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N23">
         <v>-3000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-13000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-833000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="V23">
         <v>-5000000.0</v>
       </c>
       <c r="W23">
-        <v>-1000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="X23">
         <v>-1000000.0</v>
       </c>
       <c r="Y23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z23">
         <v>84000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-17000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9906000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>82000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>73070000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-764000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-133000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>6060000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>87040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="R24">
         <v>2000000.0</v>
       </c>
       <c r="S24">
+        <v>2000000.0</v>
+      </c>
+      <c r="T24">
         <v>129382000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-71799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="V24">
         <v>-1000000.0</v>
       </c>
       <c r="W24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="X24">
         <v>58141000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7202000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-10200000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>10200000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>35000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
-        <v>-1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="F25">
         <v>-1000000.0</v>
       </c>
       <c r="G25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="H25">
         <v>-2000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="M25">
         <v>-3000000.0</v>
       </c>
       <c r="N25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="O25">
         <v>23000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4288000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-84956000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3171000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1498000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>322000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-17916000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1188000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1203000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>314000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>179000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>142000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-200000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-1000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="L26">
         <v>-1000000.0</v>
       </c>
       <c r="M26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N26">
         <v>-3000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="P26">
         <v>-5000000.0</v>
       </c>
-      <c r="Q26"/>
-[...4 lines deleted...]
-      <c r="T26">
+      <c r="Q26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
         <v>-1000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-1000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...2 lines deleted...]
-      <c r="AA26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>0.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>6000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
+        <v>4800000.0</v>
+      </c>
+      <c r="E27">
+        <v>100000.0</v>
+      </c>
+      <c r="F27">
         <v>1000000.0</v>
       </c>
-      <c r="D27">
-[...7 lines deleted...]
-      </c>
       <c r="G27">
         <v>0.0</v>
       </c>
       <c r="H27">
+        <v>0.0</v>
+      </c>
+      <c r="I27">
         <v>3000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>15000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>29000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-2000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1026000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>30000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>37000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>989000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>624000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>769000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>805000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>478000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>522000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>531000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>276000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>287000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>145000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>88000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>311000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>48000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
         <v>0.0</v>
       </c>
       <c r="D28">
-        <v>74200000.0</v>
+        <v>79900000.0</v>
       </c>
       <c r="E28">
+        <v>-5700000.0</v>
+      </c>
+      <c r="F28">
         <v>72000000.0</v>
       </c>
-      <c r="F28">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
         <v>0.0</v>
       </c>
       <c r="H28">
         <v>0.0</v>
       </c>
       <c r="I28">
+        <v>0.0</v>
+      </c>
+      <c r="J28">
         <v>-1000000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
         <v>-1000000.0</v>
       </c>
       <c r="M28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N28">
         <v>-3000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-13000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-833000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2163000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1047000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="X28">
         <v>-1000000.0</v>
       </c>
       <c r="Y28">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z28">
         <v>84000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>81000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9906000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>82000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>73070000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-764000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>156</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-2000000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
-        <v>-13900000.0</v>
+        <v>-26100000.0</v>
       </c>
       <c r="E29">
+        <v>8200000.0</v>
+      </c>
+      <c r="F29">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="G29">
         <v>-2000000.0</v>
       </c>
       <c r="H29">
+        <v>-2000000.0</v>
+      </c>
+      <c r="I29">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000000.0</v>
       </c>
       <c r="J29">
         <v>-75000000.0</v>
       </c>
       <c r="K29">
+        <v>-75000000.0</v>
+      </c>
+      <c r="L29">
         <v>-86000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-88000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-92000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-109000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-100000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-67000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9901000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5161000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-344000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-204000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8073000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-24000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-472000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>625000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7538000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-11702000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10086000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8730000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-8232000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4311000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3162000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3154000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-2825000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1610000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>43000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-40000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-105000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-16000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000000.0</v>
       </c>
       <c r="W30">
         <v>88000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="X30">
+        <v>88000000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="AA30">
         <v>-17000000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>-17000000.0</v>
+      </c>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
+      <c r="AI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>