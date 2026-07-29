--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3363,350 +3366,355 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>10003642000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>9421994000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8884928000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8404909000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8155744000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7637163000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7112044000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6816613000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6520833000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6316004000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5712828000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5706044000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5873292000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4642148000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4229122000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4019267000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3721597000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3528405000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3149583000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2924288000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2969236000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2973341000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2260263000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2012891000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1871721000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1639143000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1485076000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1403017000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1140797000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1015465000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>804788000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>762628000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>727346000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>556083000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>522080000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>356620000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>286674000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3717,52 +3725,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3773,466 +3782,473 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-52555000.0</v>
+      </c>
+      <c r="C5">
         <v>-47352000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-44672000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-52151000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-61514000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-67698000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-82344000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-61195000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-90504000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-91237000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-84719000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-118320000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-97580000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-84395000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-92318000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-95242000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-59283000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-36506000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1946000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8065000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13123000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9128000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21507000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24905000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>25303000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17749000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11724000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16252000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12877000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>993000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1677000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6608000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5016000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3522000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1033000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-620000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-517000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-697000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-652000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>130000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>201000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>47000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-192000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>87000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>209000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-98587000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6">
         <v>194096000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>103381000.0</v>
       </c>
-      <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>1000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3999000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5501000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>9000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2941000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3090000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2428000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2633000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2056000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2162000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>2331000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>488524000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>484655000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>479554000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>377953000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>370513000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>365607000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>361925000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>356381000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>349648000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>344568000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>340929000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>341032000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>334672000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>330854000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>325632000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>320924000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>315607000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>312294000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>309489000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>305213000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4243,202 +4259,206 @@
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>816135000.0</v>
+        <v>927630000.0</v>
       </c>
       <c r="C10">
+        <v>816385000.0</v>
+      </c>
+      <c r="D10">
         <v>865154000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>892695000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>663005000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>744513000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>609050000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>666585000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>615699000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>597644000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>582790000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>538524000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>812131000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>467186000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>284239000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>339296000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>584743000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>482028000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>191953000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>342362000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>434907000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>636581000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>303667000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>616076000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1264208000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>264074000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>131860000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>166777000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>122542000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>228409000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>324073000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>369315000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>395191000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>530202000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>298271000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>264157000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>213123000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>164887000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>245258000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>362985000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>184006000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>235556000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>112857000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>139881000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>141487000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>57564000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39902000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>37244000.0</v>
       </c>
-      <c r="AZ10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4449,632 +4469,643 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>2250673000.0</v>
+        <v>927630000.0</v>
       </c>
       <c r="C12">
+        <v>1685123000.0</v>
+      </c>
+      <c r="D12">
         <v>1726755000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1635714000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1391211000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1445893000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>634394000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1900051000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1766894000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1718266000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1708700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1638402000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1945277000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1612877000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1298958000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1344668000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1512711000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1326605000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1098005000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1203739000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1252803000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1411758000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1053765000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1381853000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2044002000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>838242000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>671905000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>737572000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>698817000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>798148000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>704563000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>743599000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>780134000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>908690000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>391626000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>340732000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>286116000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>233517000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>316314000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>433319000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>250810000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>291230000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>166619000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>191509000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>192206000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>108341000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>89220000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>399396000.0</v>
+      </c>
+      <c r="C13">
         <v>392258000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>388389000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>383288000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>377953000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>370513000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>365607000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>361925000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>356381000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>349648000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>344568000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>340929000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>341032000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>334672000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>330854000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>325632000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>320924000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>315607000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>312294000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>309489000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>305213000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>305855000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>310619000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>351859000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>348295000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>343747000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>340397000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>337326000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>334155000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>331162000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>328113000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>325999000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>323211000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>320619000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>317725000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>315504000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>200107000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>197948000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>199981000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>195299000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>191196000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>188214000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>187507000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>186867000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>99137000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>98814000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>98672000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>18319000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>20535000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
-        <v>46298408.0</v>
+        <v>46594482.0</v>
       </c>
       <c r="C14">
         <v>46298408.0</v>
       </c>
       <c r="D14">
+        <v>46298408.0</v>
+      </c>
+      <c r="E14">
         <v>46216958.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45795608.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45754000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46158000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>45954000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>45525000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>45641000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>45306506.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>45268745.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44835089.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44964616.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44794941.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44797000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>44803000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>45228000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>45474530.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>45041000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>45062000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>44697000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43333707.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41549632.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>41122025.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>41074000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>41178472.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>41113575.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40998541.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40921823.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41076000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>41688000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41619647.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41399930.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>41184793.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>38644677.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>35942041.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35646918.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>35208433.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>35001817.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35206125.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34954592.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>35079486.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33917282.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32654860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29361841.0</v>
       </c>
       <c r="AU14">
         <v>29361841.0</v>
       </c>
       <c r="AV14">
         <v>29361841.0</v>
       </c>
       <c r="AW14">
         <v>29361841.0</v>
       </c>
       <c r="AX14">
         <v>29361841.0</v>
       </c>
-      <c r="AY14"/>
+      <c r="AY14">
+        <v>29361841.0</v>
+      </c>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>341032000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>334672000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>330854000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>325632000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>320924000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>315607000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>312294000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>309489000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>305213000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>305855000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>310619000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>351859000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>348295000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>343747000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>340397000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>337326000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>334155000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>331162000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>328113000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>325999000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>323211000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>320619000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>317725000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>315504000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>200107000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>197948000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>199981000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>195299000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>191196000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>188214000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>187507000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>186867000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>99137000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>98814000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>98672000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5085,52 +5116,53 @@
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5141,1188 +5173,1200 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
-      <c r="AT18"/>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>1854826000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1735694000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1610529000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1570059000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1509515000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1414178000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>32159999.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>32159999.0</v>
+      </c>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>32160000.0</v>
       </c>
       <c r="K20">
-        <v>32159999.0</v>
+        <v>32160000.0</v>
       </c>
       <c r="L20">
         <v>32159999.0</v>
       </c>
       <c r="M20">
         <v>32159999.0</v>
       </c>
       <c r="N20">
         <v>32159999.0</v>
       </c>
       <c r="O20">
-        <v>32160000.0</v>
+        <v>32159999.0</v>
       </c>
       <c r="P20">
         <v>32160000.0</v>
       </c>
       <c r="Q20">
         <v>32160000.0</v>
       </c>
       <c r="R20">
         <v>32160000.0</v>
       </c>
       <c r="S20">
+        <v>32160000.0</v>
+      </c>
+      <c r="T20">
         <v>32159999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32160000.0</v>
       </c>
       <c r="U20">
         <v>32160000.0</v>
       </c>
       <c r="V20">
         <v>32160000.0</v>
       </c>
       <c r="W20">
-        <v>32159999.0</v>
+        <v>32160000.0</v>
       </c>
       <c r="X20">
         <v>32159999.0</v>
       </c>
       <c r="Y20">
         <v>32159999.0</v>
       </c>
       <c r="Z20">
-        <v>32160000.0</v>
+        <v>32159999.0</v>
       </c>
       <c r="AA20">
         <v>32160000.0</v>
       </c>
       <c r="AB20">
         <v>32160000.0</v>
       </c>
       <c r="AC20">
         <v>32160000.0</v>
       </c>
       <c r="AD20">
         <v>32160000.0</v>
       </c>
       <c r="AE20">
         <v>32160000.0</v>
       </c>
       <c r="AF20">
         <v>32160000.0</v>
       </c>
       <c r="AG20">
+        <v>32160000.0</v>
+      </c>
+      <c r="AH20">
         <v>32019000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>18742000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>7278000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18742000.0</v>
       </c>
       <c r="AL20">
         <v>18742000.0</v>
       </c>
       <c r="AM20">
         <v>18742000.0</v>
       </c>
       <c r="AN20">
-        <v>0.0</v>
+        <v>18742000.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>63155000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62491000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>819000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>888000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>56144000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52553000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1206000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1312000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1418000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1524000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1633000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1746000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1859000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1973000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2086000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2199000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33574000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2426000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2573000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2786000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2999000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3213000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33834000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3639000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3853000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4066000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4279000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4493000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4706000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4919000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>52689000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>57242000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>63881000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>65992000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3016000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3162000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>51994000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>49729000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>48454000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>47377000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44230000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>40590000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>39983000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>38457000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>34999000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>29053000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>24220000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>6701000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1178000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>191000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>198000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>620000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1074000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1793000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4185000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5090000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3264000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5660000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6744000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5612000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5702000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6044000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1374000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1094000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1429000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1725000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>722030000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>681735000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>694817000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>611278000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>514207000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>395926000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>347512000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>332177000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>540313000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>483285000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>443919000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>356515000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>305113000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>295551000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>159779000.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>16038141000.0</v>
+      </c>
+      <c r="C23">
         <v>15300033000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15134778000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14665902000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13831208000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13595704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12943380000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12607346000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11868570000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11505569000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11271423000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10950460000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10819196000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10364297000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9855498000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9314650000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9120897000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8619966000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8213393000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8137341000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8243186000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8417875000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7872303000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8093381000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8209154000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5276316000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4812828000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4603697000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4274301000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4058047000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3670449000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3444757000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3472969000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3460863000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2758474000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2432189000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2198107000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1932125000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1755261000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1669740000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1395304000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1268541000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1052622000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1012766000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>899415000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>723032000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>673315000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>99746000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>102404000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>105045000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>107659000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>110247000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>112820000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>115371000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>117745000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>120242000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>23354000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25847000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>28317000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>30767000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>83203000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>35616000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>86209000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>196911000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>318289000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>575021000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1012431000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1465961000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1542093000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1747083000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1716018000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>50012000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>14000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>17000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>16000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1506000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3385000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3489000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>26564000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>26872000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>52173000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>27473000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27843000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>28074000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>28173000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>28271000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>28375000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>42079000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>54490000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>50210000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>41849000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>12325000.0</v>
       </c>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>102404000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>105045000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>107659000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>110247000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>112820000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>115371000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>25847000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28317000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30767000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>83203000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35616000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>86209000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>196911000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>318289000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>575021000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1012431000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1465961000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1542093000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1747083000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1721029000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="AB25">
         <v>23000.0</v>
       </c>
       <c r="AC25">
+        <v>23000.0</v>
+      </c>
+      <c r="AD25">
         <v>24000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1506000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3385000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3489000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26564000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26872000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>52173000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27473000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>27843000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>28074000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28173000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>28271000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>28375000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>54490000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>868738000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>861601000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>743019000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>728206000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>701380000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1248203000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1233466000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1151195000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1120622000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1126160000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1099878000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1133146000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1149691000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1014719000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1005372000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>927968000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7548395000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>906052000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>861377000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>817896000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7256255000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7018344000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6948966000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>779794000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>574168000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>540045000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>570795000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>576275000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3309233000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2878868000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2625299000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2647455000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2134538000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2000237000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1841446000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1674081000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1493576000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1283635000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1097076000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1007414000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>842310000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>753173000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>588910000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>56663000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6333,554 +6377,561 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-716389000.0</v>
+        <v>-827864000.0</v>
       </c>
       <c r="C28">
+        <v>-716639000.0</v>
+      </c>
+      <c r="D28">
         <v>-762750000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-787650000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-555346000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-634266000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-496230000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-551214000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-497954000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-477402000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-559436000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-512677000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-783814000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-436419000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-201036000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-303680000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-498534000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-285117000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>126336000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>232659000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>577524000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>829380000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1238426000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1133938000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>459900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-211646000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-131832000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-163426000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-119019000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-224685000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-321175000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-367809000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-391806000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-526713000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-271707000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-237285000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-150950000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-124314000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-217415000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-334911000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-155833000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-207285000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-84482000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-97802000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-86997000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-7354000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8047000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>1281096000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1256006000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1207002000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1170548000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1137277000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1111850000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1123127000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1078794000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1047960000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>926020000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>876215000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>860805000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>853574000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>894236000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>837784000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>877871000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>910238000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1033422000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1264444000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1669778000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2056321000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2109934000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2331237000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2269453000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>583772000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>44</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>89000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>31042000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29357000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26323000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29081000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28661000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36286000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33574000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33968000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36966000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>37744000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33918000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37831000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33834000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>33532000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>35365000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37583000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>41687000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44324000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>47641000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1653801000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>52689000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>53120000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>52298000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>53392000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>53675000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>53584000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51994000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>49729000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>48454000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>47377000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>44230000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>39983000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>850368000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>832488000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>822807000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>811033000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>802168000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>791662000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>713327000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>715133000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>689423000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>657347000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>590360000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>567850000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>584164000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>548435000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>533772000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>532386000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>528219000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>518986000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>500380000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>493560000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>477230000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>462986000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>448836000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>436933000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>364591000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>237631000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>226189000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>222847000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>214152000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>207325000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>204408000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>199455000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>103344000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>91814000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6891,1396 +6942,1417 @@
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>14394898000.0</v>
+        <v>15110511000.0</v>
       </c>
       <c r="C33">
+        <v>13614910000.0</v>
+      </c>
+      <c r="D33">
         <v>13408023000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13030188000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12439997000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12149811000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12308986000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10707045000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10101676000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>9787303000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>257881000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1357919000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1402631000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>268138000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8556540000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7969982000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7608186000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7293361000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>240196000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6933602000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6990383000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>7006117000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>259267000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>256434000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>271949000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4438074000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4140923000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3866125000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3575484000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3259899000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2965886000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2701158000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>234817000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>216831000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>178790000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>129233000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1911991000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1698608000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>64661000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>60646000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>61064000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>61839000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>62653000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>821257000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>57310000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>614691000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>584095000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
-    </row>
-    <row r="34" spans="1:52">
+      <c r="BA33"/>
+    </row>
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>79280000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>88729000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>76334000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>71957000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>87282000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>72565000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>67927000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>56284000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>52575000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>45550000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>49532000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>56090000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>66398000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>50384000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>53448000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>54901000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>32357000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>27852000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>25849000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>41733000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>37362000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>35197000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>34714000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>27835000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>26582000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>26220000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>19495000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>24497000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>18984000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>20372000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>19971000.0</v>
       </c>
-      <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34">
         <v>14198000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>14018272000.0</v>
+        <v>14721223000.0</v>
       </c>
       <c r="C35">
+        <v>183214000.0</v>
+      </c>
+      <c r="D35">
         <v>192013000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>172630000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>169153000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>168312000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>179390000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>199043000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>200490000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>194490000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>23354000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>25847000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>28317000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>30767000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>109537000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>107573000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>173491000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>249494000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>318289000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>631305000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1065006000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1511511000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1527605000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1745026000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1719108000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>50396000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>53462000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>54916000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>32373000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>27869000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>25865000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>43239000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3385000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3489000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>26564000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>26872000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>55359000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>30098000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>27843000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4079000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4178000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4276000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4375000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>32042000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>30490000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>47274000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>24197000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>1759319000.0</v>
+        <v>450937000.0</v>
       </c>
       <c r="C36">
+        <v>979331000.0</v>
+      </c>
+      <c r="D36">
         <v>966407000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1059237000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>977910000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>985968000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>410208000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>416882000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>435913000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>444963000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1126160000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1357919000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1402631000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-1149691000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>491028000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>396957000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>356180000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>334678000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-906052000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>287704000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>292828000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>271265000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-750098000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-765777000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-779794000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>384026000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>296325000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>281189000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>247100000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>246459000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>204984000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>186282000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-384943000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-378488000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-93355000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-76575000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>112902000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>103634000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-71056000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-70334000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-66804000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-55674000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-53762000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>61346000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-50719000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>56278000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>47762000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
-    </row>
-    <row r="37" spans="1:52">
+      <c r="BA36"/>
+    </row>
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
-        <v>25000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP37">
         <v>25000.0</v>
       </c>
       <c r="AQ37">
+        <v>25000.0</v>
+      </c>
+      <c r="AR37">
         <v>33000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>194096000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>37000.0</v>
       </c>
-      <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38">
+        <v>13559970000.0</v>
+      </c>
+      <c r="C38">
         <v>13325835000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15134778000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>12159098000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>12943380000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9206797000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8378131000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>9304842000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>7954139000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7471288000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8483282000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7278531000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6704325000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7354510000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6193919000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7785994000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6695390000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6747314000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6758843000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7315869000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6462344000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5900453000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4168911000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4406692000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3590543000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3299612000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2993203000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3091102000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2438047000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2460268000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2337592000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2284413000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1965474000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1792733000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1603210000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1452592000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1183275000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1091930000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>924472000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>887362000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>768616000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>659899000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>525790000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>493153000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>69670000.0</v>
       </c>
-      <c r="AZ38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:52">
+      <c r="BA38"/>
+    </row>
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>53</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-1434538000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>674850000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>693914000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>673805000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>652771000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>635004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="N39">
         <v>4000000.0</v>
       </c>
       <c r="O39">
+        <v>4000000.0</v>
+      </c>
+      <c r="P39">
         <v>467136000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>447798000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-4250000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>545419000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-910802000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>387017000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-823896000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-781677000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-756598000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-773027000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1005794000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1018650000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>967447000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>904395000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>859137000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>71958000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7250000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250000.0</v>
       </c>
       <c r="AH39">
         <v>2250000.0</v>
       </c>
       <c r="AI39">
+        <v>2250000.0</v>
+      </c>
+      <c r="AJ39">
         <v>3000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3250000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5750000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7250000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>7500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8500000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>10250000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>10000000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>312380000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-    </row>
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+    </row>
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>54</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>13835058000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>13688659000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>13290723000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12594790000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12395945000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>11760494000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11400547000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10707031000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10383361000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4554000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5045000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9879111000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9421994000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8884928000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8404909000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8155744000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7637163000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-8000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6816613000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6520833000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6316004000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5712828000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5706044000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5873292000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4642148000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4226980000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4019267000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3721597000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3528405000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3149583000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2924288000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2969236000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2973341000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2260263000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2012891000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1871721000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1639143000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1485076000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1403017000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1140797000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1015465000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>804788000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>762628000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>727346000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>556083000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>522080000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
-    </row>
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+    </row>
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>70603000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>84969000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>73776000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>71957000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>87282000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>72565000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>67927000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>56284000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>52575000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>45550000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>49532000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>53159000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>63319000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>47968000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>50829000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52860000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>30195000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25538000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>25849000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>41733000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>37362000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>35197000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>34714000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>27835000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>26582000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>26220000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>19495000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>24497000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>18984000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>20372000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>19971000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13963000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14198000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>16571000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>11472000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>9415000.0</v>
       </c>
-      <c r="AZ41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+    </row>
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>15423688000.0</v>
+      </c>
+      <c r="C42">
         <v>1493999000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>14827664000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-52151000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-61514000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-67698000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-82344000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-61195000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>157368000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-118320000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-97580000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-84395000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-92318000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-95242000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-59283000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-36506000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3270000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>8065000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>13123000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9128000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>33236000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>24905000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>25303000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>17749000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>42595000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16252000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12877000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>993000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>47491000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-6608000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-5016000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-3522000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>48135000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-620000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-517000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>226189000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>49363000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>130000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>201000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>47000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>49823000.0</v>
       </c>
-      <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>1000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>98672000.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8291,2350 +8363,2385 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>194096000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>103381000.0</v>
       </c>
-      <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-      <c r="AY44">
+      <c r="AY44"/>
+      <c r="AZ44">
         <v>3605000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:52">
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>235329000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>374073000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>381993000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>267864000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>258071000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>355015000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>258041000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>269485000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>360117000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>260285000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>249069000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>253774000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>259267000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>256434000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>271949000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>276413000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>281526000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>282832000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>283122000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>273946000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>262524000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>263861000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>234817000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>216831000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>178790000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>129233000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>125008000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>101398000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>64661000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>60646000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>61064000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>61839000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>62653000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>62641000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>57310000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>38124000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>35279000.0</v>
       </c>
-      <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>231198000.0</v>
+      </c>
+      <c r="C46">
         <v>235329000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>240203000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>241140000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>246493000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>259113000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>264059000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>267032000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>267864000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>258071000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>257881000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>258041000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>269485000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>268138000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>263290000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>260285000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>257926000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>254865000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>240196000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>244212000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>249069000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>253774000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>259267000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>256434000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>271949000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>276413000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>279099000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>282832000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>283122000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>273946000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>262524000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>263861000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>234817000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>216831000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>178790000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>129233000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>125008000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>101398000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>64661000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>60646000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>61064000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>61839000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>62653000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>62641000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>57310000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>38124000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>35279000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>240203000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>241140000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>246493000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>259113000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>264059000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>267032000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>258041000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>269485000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>268138000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>263290000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>260285000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>257926000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>254865000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>240196000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>244212000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>249069000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>253774000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>259267000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>253737000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>271949000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>276413000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>280943000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>282847000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>283138000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>271810000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>262524000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>263861000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>234817000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>216831000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>178790000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>129233000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>125008000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>101398000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>64661000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>60646000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>61064000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>61839000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>62653000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>62641000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>57310000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>38124000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>35279000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>25036000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>18951000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>869757000.0</v>
+      </c>
+      <c r="C48">
         <v>836444000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>809885000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>770820000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>746450000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>724215000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>715767000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>707026000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>695172000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>669307000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>642817000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>627759000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>589036000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>572530000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>572497000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>571778000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>530021000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>434226000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>400893000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>371869000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>339011000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>275377000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>235724000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>207400000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>174837000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>172276000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>180265000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>174641000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>171954000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>168225000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>167124000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>157839000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>144791000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>131739000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>120241000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>49707000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>38041000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>28938000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>23518000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>18723000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>15928000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>16147000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>12140000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>7108000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>4206000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1130000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-6943000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>30071000.0</v>
       </c>
-      <c r="AZ48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>589036000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>572530000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>572497000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>571778000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>530021000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>434226000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>400893000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>371869000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>339011000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>275377000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>235724000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>207400000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>174837000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>172276000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>180265000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>174641000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>171954000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>168225000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>167124000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>157839000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>144791000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>131739000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>120241000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>49707000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>38041000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>28938000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>23518000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>18723000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>15928000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>16147000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>12140000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>194096000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>4206000.0</v>
       </c>
-      <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...2 lines deleted...]
-      <c r="L50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>50000000.0</v>
       </c>
-      <c r="P50">
-[...1 lines deleted...]
-      </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
         <v>19982000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>8000000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
+      <c r="V50"/>
       <c r="W50">
+        <v>0.0</v>
+      </c>
+      <c r="X50">
         <v>14488000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4988000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>5000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>50000000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>1295000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1345000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1393000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>3385000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3489000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>853000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>844000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>13100000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>27843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13100000.0</v>
       </c>
       <c r="AO50">
         <v>13100000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AP50">
+        <v>13100000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>28375000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>47949000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>99766000.0</v>
+      </c>
+      <c r="C51">
         <v>99746000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>102404000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>105045000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>107659000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>110247000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>112820000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>115371000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>117745000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>120242000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>23354000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25847000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>28317000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>30767000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>83203000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>35616000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>86209000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>196911000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>326289000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>575021000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1012431000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1465961000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1556581000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1752071000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1726029000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>52428000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>28000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3351000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3523000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3724000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2898000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1506000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3385000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3489000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>27417000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>27716000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>62173000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>40573000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>27843000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>52069000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>52168000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>52266000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>52375000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>42079000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>78490000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>50210000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>47949000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>542000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>718000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>50000000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>19982000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>535409999.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>14488000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4988000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>50000000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>1295000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1345000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1393000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1441000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>3385000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3489000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>853000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>844000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>33396000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>36695000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23995000.0</v>
       </c>
       <c r="AO52">
         <v>23995000.0</v>
       </c>
       <c r="AP52">
         <v>23995000.0</v>
       </c>
       <c r="AQ52">
-        <v>24000000.0</v>
+        <v>23995000.0</v>
       </c>
       <c r="AR52">
         <v>24000000.0</v>
       </c>
       <c r="AS52">
         <v>24000000.0</v>
       </c>
       <c r="AT52">
+        <v>24000000.0</v>
+      </c>
+      <c r="AU52">
         <v>19507000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>35224000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
-        <v>1434538000.0</v>
+        <v>1519670000.0</v>
       </c>
       <c r="C53">
+        <v>868738000.0</v>
+      </c>
+      <c r="D53">
         <v>861601000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>743019000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>728206000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>701380000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>25344000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1233466000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1151195000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1120622000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1126160000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1099878000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1133146000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1149691000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1014719000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1005372000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>927968000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>844577000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>906052000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>861377000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>817896000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>775177000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>750098000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>765777000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>779794000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>574168000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>540045000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>570795000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>576275000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>569739000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>380490000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>374284000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>384943000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>378488000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>93355000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>76575000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>72993000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>68630000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>71056000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>70334000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>66804000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>55674000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>53762000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>51628000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>50719000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>50777000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>49318000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-    </row>
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
         <v>194096000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>103381000.0</v>
       </c>
-      <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>16038141000.0</v>
+      </c>
+      <c r="C55">
         <v>15300033000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15134778000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14665902000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13831208000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13595704000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>12943380000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12607346000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11868570000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>11505569000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11271423000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10950460000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>10819196000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>10364297000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>9855498000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9314650000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9120897000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8619966000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8213393000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8137341000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8243186000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>8417875000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7872303000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8093381000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8209154000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5276316000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4812828000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4603697000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4274301000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4058047000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3670449000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3444757000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3472969000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3460863000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2758474000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2432189000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2198107000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1932125000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1755261000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1669740000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1395304000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1268541000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1052622000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1012766000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>899415000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>723032000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>673315000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>430355000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>342468000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>905135000.0</v>
+        <v>927630000.0</v>
       </c>
       <c r="C56">
+        <v>1685123000.0</v>
+      </c>
+      <c r="D56">
         <v>1726755000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1635714000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1391211000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1445893000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>634394000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1900051000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1766894000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1718266000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1708700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1638402000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1945277000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1612877000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1298958000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1344668000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1512711000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1326605000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>187203000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1203739000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1246803000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1405258000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>297167000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1374603000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2036752000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>838242000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>671905000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>730322000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>698817000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>790898000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>704563000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>742849000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>777884000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>906440000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>295271000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>337482000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>286116000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>233517000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>238008000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>425819000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>242310000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>282230000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>102607000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>191509000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>182206000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>108341000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>89220000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
-    </row>
-    <row r="57" spans="1:52">
+      <c r="BA56"/>
+    </row>
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>71</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>13835058000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13688659000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13290723000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12594790000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12395945000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11760494000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11400547000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>10707031000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>10383361000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5272000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5045000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4211000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3863000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8934928000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8404909000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8155744000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7657145000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6816613000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6520833000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6316004000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14488000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4988000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4692148000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4226980000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4020562000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3722942000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3529798000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3151024000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2924288000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3006600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3008500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2294900000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2040700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1905117000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1675838000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1504600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23995000.0</v>
       </c>
       <c r="AO57">
         <v>23995000.0</v>
       </c>
       <c r="AP57">
         <v>23995000.0</v>
       </c>
       <c r="AQ57">
+        <v>23995000.0</v>
+      </c>
+      <c r="AR57">
         <v>24000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>786628000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>575590000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>557304000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
-    </row>
-    <row r="58" spans="1:52">
+      <c r="BA57"/>
+    </row>
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>14721223000.0</v>
+      </c>
+      <c r="C58">
         <v>14018272000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13880672000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13463353000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12763943000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12564257000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11939884000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11599590000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10907521000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10577851000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10684863000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10100092000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9986708000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9541490000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9044465000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8512482000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8329235000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7906639000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7498260000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7447918000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7585839000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7827515000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7304453000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7509217000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7660719000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4742544000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4280442000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4075478000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3755315000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3557667000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3176889000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2967527000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3009983000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3012027000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2321541000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2067598000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1960476000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1705936000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1532414000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1455588000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1187954000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1064108000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>853134000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>818670000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>796034000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>622864000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>581501000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>378360000.0</v>
       </c>
-      <c r="AZ58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:52">
+      <c r="BA58"/>
+    </row>
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>477230000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>462986000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>448836000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>436933000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>364591000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>237631000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>226189000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>222847000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>214152000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>207350000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
         <v>194096000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>103381000.0</v>
       </c>
-      <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>1312864000.0</v>
+      </c>
+      <c r="C60">
         <v>1277616000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1249868000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1198223000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1062889000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1027030000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>999030000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1007756000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>961049000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>927718000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>902666000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>850368000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>832488000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>822807000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>811033000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>802168000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>791662000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>713327000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>715133000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>689423000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>657347000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>590360000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>567850000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>584164000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>548435000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>533772000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>532386000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>528219000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>518986000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>500380000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>493560000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>477230000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>462986000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>448836000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>436933000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>364591000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>237631000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>226189000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>222847000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>214152000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>207325000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>204408000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>199455000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>194062000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>103344000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>100153000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>91814000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>51995000.0</v>
       </c>
-      <c r="AZ60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:52">
+      <c r="BA60"/>
+    </row>
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-194096000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-103381000.0</v>
       </c>
-      <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10645,50 +10752,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10745,1271 +10853,1271 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>538249000.0</v>
       </c>
       <c r="C2">
         <v>532679000.0</v>
       </c>
       <c r="D2">
         <v>394293000.0</v>
       </c>
       <c r="E2">
         <v>157915000.0</v>
       </c>
       <c r="F2">
         <v>79638000.0</v>
       </c>
       <c r="G2">
         <v>134343000.0</v>
       </c>
       <c r="H2">
         <v>103110000.0</v>
       </c>
       <c r="I2">
         <v>60158000.0</v>
       </c>
       <c r="J2">
         <v>34974000.0</v>
       </c>
       <c r="K2">
         <v>27159000.0</v>
       </c>
       <c r="L2">
         <v>12668000.0</v>
       </c>
       <c r="M2">
         <v>8645000.0</v>
       </c>
       <c r="N2">
         <v>3663000.0</v>
       </c>
       <c r="O2">
         <v>5738000.0</v>
       </c>
       <c r="P2">
         <v>5592000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>24107000.0</v>
       </c>
       <c r="C3">
         <v>23282000.0</v>
       </c>
       <c r="D3">
         <v>21271000.0</v>
       </c>
       <c r="E3">
         <v>20783000.0</v>
       </c>
       <c r="F3">
         <v>21366000.0</v>
       </c>
       <c r="G3">
         <v>21688000.0</v>
       </c>
       <c r="H3">
         <v>19967000.0</v>
       </c>
       <c r="I3">
         <v>16386000.0</v>
       </c>
       <c r="J3">
         <v>10279000.0</v>
       </c>
       <c r="K3">
         <v>4260000.0</v>
       </c>
       <c r="L3">
         <v>3435000.0</v>
       </c>
       <c r="M3">
         <v>2159000.0</v>
       </c>
       <c r="N3">
         <v>1459000.0</v>
       </c>
       <c r="O3">
         <v>673000.0</v>
       </c>
       <c r="P3">
         <v>331000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>160983000.0</v>
       </c>
       <c r="C5">
         <v>89235000.0</v>
       </c>
       <c r="D5">
         <v>82830000.0</v>
       </c>
       <c r="E5">
         <v>210324000.0</v>
       </c>
       <c r="F5">
         <v>210788000.0</v>
       </c>
       <c r="G5">
         <v>47389000.0</v>
       </c>
       <c r="H5">
         <v>23465000.0</v>
       </c>
       <c r="I5">
         <v>46046000.0</v>
       </c>
       <c r="J5">
         <v>98254000.0</v>
       </c>
       <c r="K5">
         <v>17207000.0</v>
       </c>
       <c r="L5">
         <v>34396000.0</v>
       </c>
       <c r="M5">
         <v>17436000.0</v>
       </c>
       <c r="N5">
         <v>27983000.0</v>
       </c>
       <c r="O5">
         <v>14798000.0</v>
       </c>
       <c r="P5">
         <v>14313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>185090000.0</v>
       </c>
       <c r="C6">
         <v>112517000.0</v>
       </c>
       <c r="D6">
         <v>104101000.0</v>
       </c>
       <c r="E6">
         <v>231107000.0</v>
       </c>
       <c r="F6">
         <v>232154000.0</v>
       </c>
       <c r="G6">
         <v>69077000.0</v>
       </c>
       <c r="H6">
         <v>43432000.0</v>
       </c>
       <c r="I6">
         <v>62432000.0</v>
       </c>
       <c r="J6">
         <v>108533000.0</v>
       </c>
       <c r="K6">
         <v>21467000.0</v>
       </c>
       <c r="L6">
         <v>37831000.0</v>
       </c>
       <c r="M6">
         <v>19595000.0</v>
       </c>
       <c r="N6">
         <v>29442000.0</v>
       </c>
       <c r="O6">
         <v>15471000.0</v>
       </c>
       <c r="P6">
         <v>14644000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>3732000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>-244000.0</v>
       </c>
       <c r="J8">
         <v>18921000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>502998000.0</v>
       </c>
       <c r="C9">
         <v>396611000.0</v>
       </c>
       <c r="D9">
         <v>382261000.0</v>
       </c>
       <c r="E9">
         <v>350915000.0</v>
       </c>
       <c r="F9">
         <v>426775000.0</v>
       </c>
       <c r="G9">
         <v>243966000.0</v>
       </c>
       <c r="H9">
         <v>186404000.0</v>
       </c>
       <c r="I9">
         <v>193169000.0</v>
       </c>
       <c r="J9">
         <v>168272000.0</v>
       </c>
       <c r="K9">
         <v>117630000.0</v>
       </c>
       <c r="L9">
         <v>100286000.0</v>
       </c>
       <c r="M9">
         <v>72531000.0</v>
       </c>
       <c r="N9">
         <v>56915000.0</v>
       </c>
       <c r="O9">
         <v>48417000.0</v>
       </c>
       <c r="P9">
         <v>35279000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>160983000.0</v>
       </c>
       <c r="C10">
         <v>89235000.0</v>
       </c>
       <c r="D10">
         <v>82830000.0</v>
       </c>
       <c r="E10">
         <v>210324000.0</v>
       </c>
       <c r="F10">
         <v>210788000.0</v>
       </c>
       <c r="G10">
         <v>47389000.0</v>
       </c>
       <c r="H10">
         <v>23465000.0</v>
       </c>
       <c r="I10">
         <v>46046000.0</v>
       </c>
       <c r="J10">
         <v>98254000.0</v>
       </c>
       <c r="K10">
         <v>17207000.0</v>
       </c>
       <c r="L10">
         <v>34396000.0</v>
       </c>
       <c r="M10">
         <v>17436000.0</v>
       </c>
       <c r="N10">
         <v>27942000.0</v>
       </c>
       <c r="O10">
         <v>14798000.0</v>
       </c>
       <c r="P10">
         <v>14312000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>57346000.0</v>
       </c>
       <c r="C11">
         <v>11818000.0</v>
       </c>
       <c r="D11">
         <v>8932000.0</v>
       </c>
       <c r="E11">
         <v>34116000.0</v>
       </c>
       <c r="F11">
         <v>43793000.0</v>
       </c>
       <c r="G11">
         <v>-12154000.0</v>
       </c>
       <c r="H11">
         <v>5431000.0</v>
       </c>
       <c r="I11">
         <v>-5402000.0</v>
       </c>
       <c r="J11">
         <v>-2245000.0</v>
       </c>
       <c r="K11">
         <v>3443000.0</v>
       </c>
       <c r="L11">
         <v>13795000.0</v>
       </c>
       <c r="M11">
         <v>7388000.0</v>
       </c>
       <c r="N11">
         <v>-120000.0</v>
       </c>
       <c r="O11">
         <v>-1297000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>460114000.0</v>
       </c>
       <c r="C12">
         <v>436467000.0</v>
       </c>
       <c r="D12">
         <v>342970000.0</v>
       </c>
       <c r="E12">
         <v>116972000.0</v>
       </c>
       <c r="F12">
         <v>64428000.0</v>
       </c>
       <c r="G12">
         <v>93685000.0</v>
       </c>
       <c r="H12">
         <v>87898000.0</v>
       </c>
       <c r="I12">
         <v>54600000.0</v>
       </c>
       <c r="J12">
         <v>25438000.0</v>
       </c>
       <c r="K12">
         <v>14623000.0</v>
       </c>
       <c r="L12">
         <v>8862000.0</v>
       </c>
       <c r="M12">
         <v>5852000.0</v>
       </c>
       <c r="N12">
         <v>4521000.0</v>
       </c>
       <c r="O12">
         <v>3628000.0</v>
       </c>
       <c r="P12">
         <v>2737000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
         <v>908472000.0</v>
       </c>
       <c r="C13">
         <v>812372000.0</v>
       </c>
       <c r="D13">
         <v>688275000.0</v>
       </c>
       <c r="E13">
         <v>444473000.0</v>
       </c>
       <c r="F13">
         <v>361213000.0</v>
       </c>
       <c r="G13">
         <v>288408000.0</v>
       </c>
       <c r="H13">
         <v>227980000.0</v>
       </c>
       <c r="I13">
         <v>162643000.0</v>
       </c>
       <c r="J13">
         <v>103472000.0</v>
       </c>
       <c r="K13">
         <v>57272000.0</v>
       </c>
       <c r="L13">
         <v>34451000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>228000.0</v>
       </c>
       <c r="C14">
         <v>57000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>-9000.0</v>
       </c>
       <c r="L14">
         <v>33000.0</v>
       </c>
       <c r="M14">
         <v>33000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>103777000.0</v>
       </c>
       <c r="C15">
         <v>77474000.0</v>
       </c>
       <c r="D15">
         <v>73898000.0</v>
       </c>
       <c r="E15">
         <v>176208000.0</v>
       </c>
       <c r="F15">
         <v>166995000.0</v>
       </c>
       <c r="G15">
         <v>59543000.0</v>
       </c>
       <c r="H15">
         <v>18034000.0</v>
       </c>
       <c r="I15">
         <v>51448000.0</v>
       </c>
       <c r="J15">
         <v>100499000.0</v>
       </c>
       <c r="K15">
         <v>13773000.0</v>
       </c>
       <c r="L15">
         <v>20625000.0</v>
       </c>
       <c r="M15">
         <v>10048000.0</v>
       </c>
       <c r="N15">
         <v>28062000.0</v>
       </c>
       <c r="O15">
         <v>16095000.0</v>
       </c>
       <c r="P15">
         <v>14312000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>102823000.0</v>
       </c>
       <c r="C16">
         <v>77474000.0</v>
       </c>
       <c r="D16">
         <v>73898000.0</v>
       </c>
       <c r="E16">
         <v>176208000.0</v>
       </c>
       <c r="F16">
         <v>166995000.0</v>
       </c>
       <c r="G16">
         <v>59543000.0</v>
       </c>
       <c r="H16">
         <v>18034000.0</v>
       </c>
       <c r="I16">
         <v>51448000.0</v>
       </c>
       <c r="J16">
         <v>100499000.0</v>
       </c>
       <c r="K16">
         <v>13773000.0</v>
       </c>
       <c r="L16">
         <v>20625000.0</v>
       </c>
       <c r="M16">
         <v>10048000.0</v>
       </c>
       <c r="N16">
         <v>28062000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>105643000.0</v>
       </c>
       <c r="C17">
         <v>77417000.0</v>
       </c>
       <c r="D17">
         <v>73898000.0</v>
       </c>
       <c r="E17">
         <v>176208000.0</v>
       </c>
       <c r="F17">
         <v>166995000.0</v>
       </c>
       <c r="G17">
         <v>59543000.0</v>
       </c>
       <c r="H17">
         <v>18034000.0</v>
       </c>
       <c r="I17">
         <v>51448000.0</v>
       </c>
       <c r="J17">
         <v>100499000.0</v>
       </c>
       <c r="K17">
         <v>13764000.0</v>
       </c>
       <c r="L17">
         <v>20601000.0</v>
       </c>
       <c r="M17">
         <v>10048000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>448358000.0</v>
       </c>
       <c r="C18">
         <v>375905000.0</v>
       </c>
       <c r="D18">
         <v>345305000.0</v>
       </c>
       <c r="E18">
         <v>327501000.0</v>
       </c>
       <c r="F18">
         <v>296785000.0</v>
       </c>
       <c r="G18">
         <v>194723000.0</v>
       </c>
       <c r="H18">
         <v>140082000.0</v>
       </c>
       <c r="I18">
         <v>108043000.0</v>
       </c>
       <c r="J18">
         <v>78034000.0</v>
       </c>
       <c r="K18">
         <v>42649000.0</v>
       </c>
       <c r="L18">
         <v>25589000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>3648000.0</v>
       </c>
       <c r="K20">
         <v>3648000.0</v>
       </c>
       <c r="L20">
         <v>3648000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>160983000.0</v>
       </c>
       <c r="C21">
         <v>89235000.0</v>
       </c>
       <c r="D21">
         <v>82830000.0</v>
       </c>
       <c r="E21">
         <v>210324000.0</v>
       </c>
       <c r="F21">
         <v>210788000.0</v>
       </c>
       <c r="G21">
         <v>47389000.0</v>
       </c>
       <c r="H21">
         <v>23465000.0</v>
       </c>
       <c r="I21">
         <v>46046000.0</v>
       </c>
       <c r="J21">
         <v>98254000.0</v>
       </c>
       <c r="K21">
         <v>17207000.0</v>
       </c>
       <c r="L21">
         <v>34396000.0</v>
       </c>
       <c r="M21">
         <v>17436000.0</v>
       </c>
       <c r="N21">
         <v>27942000.0</v>
       </c>
       <c r="O21">
         <v>14798000.0</v>
       </c>
       <c r="P21">
         <v>14312000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>880264000.0</v>
       </c>
       <c r="C23">
         <v>840055000.0</v>
       </c>
       <c r="D23">
         <v>693724000.0</v>
       </c>
       <c r="E23">
         <v>298506000.0</v>
       </c>
       <c r="F23">
         <v>295625000.0</v>
       </c>
       <c r="G23">
         <v>330920000.0</v>
       </c>
       <c r="H23">
         <v>266049000.0</v>
       </c>
       <c r="I23">
         <v>207281000.0</v>
       </c>
       <c r="J23">
         <v>104992000.0</v>
       </c>
       <c r="K23">
         <v>127582000.0</v>
       </c>
       <c r="L23">
         <v>78558000.0</v>
       </c>
       <c r="M23">
         <v>63740000.0</v>
       </c>
       <c r="N23">
         <v>32636000.0</v>
       </c>
       <c r="O23">
         <v>39357000.0</v>
       </c>
       <c r="P23">
         <v>26559000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>30398000.0</v>
       </c>
       <c r="C25">
         <v>23282000.0</v>
       </c>
       <c r="D25">
         <v>21271000.0</v>
       </c>
       <c r="E25">
         <v>20779000.0</v>
       </c>
       <c r="F25">
         <v>21366000.0</v>
       </c>
       <c r="G25">
         <v>21688000.0</v>
       </c>
       <c r="H25">
         <v>19967000.0</v>
       </c>
       <c r="I25">
         <v>16386000.0</v>
       </c>
       <c r="J25">
         <v>10279000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>12222000.0</v>
       </c>
       <c r="C27">
         <v>11148000.0</v>
       </c>
       <c r="D27">
         <v>12559000.0</v>
       </c>
       <c r="E27">
         <v>10543000.0</v>
       </c>
       <c r="F27">
         <v>5002000.0</v>
       </c>
       <c r="G27">
         <v>3510000.0</v>
       </c>
       <c r="H27">
         <v>5936000.0</v>
       </c>
       <c r="I27">
         <v>6015000.0</v>
       </c>
       <c r="J27">
         <v>6363000.0</v>
       </c>
       <c r="K27">
         <v>4534000.0</v>
       </c>
       <c r="L27">
         <v>4333000.0</v>
       </c>
       <c r="M27">
         <v>3316000.0</v>
       </c>
       <c r="N27">
         <v>2316000.0</v>
       </c>
       <c r="O27">
         <v>2181000.0</v>
       </c>
       <c r="P27">
         <v>2279000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>241629000.0</v>
       </c>
       <c r="C28">
         <v>194103000.0</v>
       </c>
       <c r="D28">
         <v>191722000.0</v>
       </c>
       <c r="E28">
         <v>180578000.0</v>
       </c>
       <c r="F28">
         <v>132002000.0</v>
       </c>
       <c r="G28">
         <v>119998000.0</v>
       </c>
       <c r="H28">
         <v>103346000.0</v>
       </c>
       <c r="I28">
         <v>93567000.0</v>
       </c>
       <c r="J28">
         <v>88742000.0</v>
       </c>
       <c r="K28">
         <v>69712000.0</v>
       </c>
       <c r="L28">
         <v>44420000.0</v>
       </c>
       <c r="M28">
         <v>31825000.0</v>
       </c>
       <c r="N28">
         <v>22515000.0</v>
       </c>
       <c r="O28">
         <v>19388000.0</v>
       </c>
       <c r="P28">
         <v>10917000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>37172000.0</v>
       </c>
       <c r="C29">
         <v>11818000.0</v>
       </c>
       <c r="D29">
         <v>8932000.0</v>
       </c>
       <c r="E29">
         <v>34116000.0</v>
       </c>
       <c r="F29">
         <v>43793000.0</v>
       </c>
       <c r="G29">
         <v>-12154000.0</v>
       </c>
       <c r="H29">
         <v>5431000.0</v>
       </c>
       <c r="I29">
         <v>-5402000.0</v>
       </c>
       <c r="J29">
         <v>-2245000.0</v>
       </c>
       <c r="K29">
         <v>3443000.0</v>
       </c>
       <c r="L29">
         <v>13795000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>342015000.0</v>
       </c>
       <c r="C30">
         <v>307376000.0</v>
       </c>
       <c r="D30">
         <v>299431000.0</v>
       </c>
       <c r="E30">
         <v>140591000.0</v>
       </c>
       <c r="F30">
         <v>215987000.0</v>
       </c>
       <c r="G30">
         <v>196577000.0</v>
       </c>
       <c r="H30">
         <v>162939000.0</v>
       </c>
       <c r="I30">
         <v>147123000.0</v>
       </c>
       <c r="J30">
         <v>70018000.0</v>
       </c>
       <c r="K30">
         <v>100423000.0</v>
       </c>
       <c r="L30">
         <v>65890000.0</v>
       </c>
       <c r="M30">
         <v>55095000.0</v>
       </c>
       <c r="N30">
         <v>28973000.0</v>
       </c>
       <c r="O30">
         <v>33619000.0</v>
       </c>
       <c r="P30">
         <v>20967000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-711989000.0</v>
       </c>
       <c r="D31">
         <v>-20638000.0</v>
       </c>
       <c r="E31">
         <v>-116972000.0</v>
       </c>
       <c r="F31">
         <v>-4903000.0</v>
       </c>
       <c r="G31">
         <v>-14691000.0</v>
       </c>
       <c r="H31">
         <v>-7889000.0</v>
       </c>
       <c r="I31">
         <v>-2680000.0</v>
       </c>
       <c r="J31">
         <v>63662000.0</v>
       </c>
       <c r="K31">
         <v>-24664000.0</v>
       </c>
       <c r="L31">
         <v>-26000.0</v>
       </c>
       <c r="M31">
         <v>352000.0</v>
       </c>
       <c r="N31">
         <v>4109000.0</v>
       </c>
       <c r="O31">
         <v>-673000.0</v>
       </c>
       <c r="P31">
         <v>-2737000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>1041247000.0</v>
       </c>
       <c r="C32">
         <v>929290000.0</v>
       </c>
       <c r="D32">
         <v>776554000.0</v>
       </c>
       <c r="E32">
         <v>508830000.0</v>
       </c>
       <c r="F32">
         <v>506413000.0</v>
       </c>
       <c r="G32">
         <v>378309000.0</v>
       </c>
       <c r="H32">
         <v>289514000.0</v>
       </c>
       <c r="I32">
         <v>253327000.0</v>
       </c>
@@ -12034,558 +12142,565 @@
       <c r="P32">
         <v>40871000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>142179000.0</v>
+      </c>
+      <c r="C2">
         <v>134564000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>120212000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138185000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>138315000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>141537000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>148675000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>146438000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>118893000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118673000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105955000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>101480000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>98438000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>88420000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70379000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>46117000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24580000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16839000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18483000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19370000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24383000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17402000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29373000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33989000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35877000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35104000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30010000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27536000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24615000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22348000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22781000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13923000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16015000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14939000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11615000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9573000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7509000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6277000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8366000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7737000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6938000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4118000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3775000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3604000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2295000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2994000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3222000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1938000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1810000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1675000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3663000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>6940000.0</v>
+      </c>
+      <c r="D3">
         <v>3677000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6672000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6784000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6974000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6651000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6307000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5343000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4981000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5330000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5494000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5254000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5193000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5153000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5073000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5148000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5405000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5472000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5328000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5301000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5265000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5143000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5351000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5573000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5621000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5664000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5202000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5067000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4034000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4377000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4186000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4037000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3786000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3259000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2958000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2354000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1708000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1059000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1092000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1044000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1065000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1518000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>896000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>588000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>433000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>547000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>625000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>519000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>468000.0</v>
       </c>
-      <c r="AY3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12602,393 +12717,400 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>40081000.0</v>
+      </c>
+      <c r="D5">
         <v>80077000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36572000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>31202000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13132000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>13229000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17841000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>36058000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22107000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17484000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>42760000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18973000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3613000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>717000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>44393000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>122317000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>42897000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>47778000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>43233000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>76169000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>43608000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12035000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>45483000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5251000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15380000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>8917000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6262000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5597000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2689000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7480000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11054000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14744000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12768000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>73338000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7803000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10203000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6910000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2491000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6039000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>680000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7997000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9237000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5126000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6701000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>13331000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3859000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6618000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6661000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>298000.0</v>
       </c>
-      <c r="AY5">
-[...3 lines deleted...]
-    <row r="6" spans="1:51">
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
-        <v>40081000.0</v>
+        <v>45820000.0</v>
       </c>
       <c r="C6">
+        <v>47021000.0</v>
+      </c>
+      <c r="D6">
         <v>83754000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>43244000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>37986000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20106000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19880000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24148000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>41401000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27088000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>22814000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>48254000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24227000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8806000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5870000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>49466000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>127465000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48302000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>53250000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>48561000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>81470000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>48873000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17178000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>50834000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10824000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9759000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14581000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11464000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10664000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6723000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11857000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15240000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18781000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16554000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>76597000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10761000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12557000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8618000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3550000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7131000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1724000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9062000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10755000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6022000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7289000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>13764000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4406000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7243000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7180000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>766000.0</v>
       </c>
-      <c r="AY6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+    </row>
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13005,90 +13127,91 @@
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-244000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -13102,1470 +13225,1493 @@
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>130293000.0</v>
+      </c>
+      <c r="C9">
         <v>125374000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>169230000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>120214000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>118751000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>94803000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>91241000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>91836000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>111652000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>101882000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>92129000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>114558000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>94043000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>81531000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>75017000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>87208000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81068000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>107622000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>101101000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>96393000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>132698000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>96583000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>70036000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>86695000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53102000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>34133000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>52706000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>47834000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>44599000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>41265000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>38556000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>50916000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>54833000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>49511000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>44289000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>42058000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>42522000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>38890000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30854000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>32451000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>25191000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>29134000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>29357000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>22516000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>23284000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23800000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>18921000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20062000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>19408000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15736000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>55894000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>45820000.0</v>
+      </c>
+      <c r="C10">
         <v>40081000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>80077000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36572000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>31202000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13132000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13229000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17841000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36058000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22107000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17484000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42760000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18973000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3613000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>717000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44393000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>122317000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42897000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>47778000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>43233000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>76169000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>43608000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12035000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45483000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-15380000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8917000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6262000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5597000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2689000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7480000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11054000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14744000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12768000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>73338000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7803000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10203000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6910000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2491000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6039000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>680000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7997000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>9237000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5126000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6701000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13331000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3859000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6618000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6661000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>298000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>27942000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>9116000.0</v>
+      </c>
+      <c r="C11">
         <v>10134000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>35961000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10106000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7815000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3464000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3386000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4816000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9095000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5479000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1321000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2967000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1429000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3215000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1075000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1525000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25278000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8388000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17631000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9394000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12587000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4181000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17553000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11703000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1474000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7778000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2085000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2367000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>662000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>317000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3010000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3198000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>491000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>315000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1608000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5059000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>408000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>798000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2989000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2561000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>557000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3314000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3523000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2228000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2766000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5278000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1411000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5977000.0</v>
       </c>
-      <c r="AW11">
-[...1 lines deleted...]
-      </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>116379000.0</v>
+      </c>
+      <c r="C12">
         <v>114464000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>116535000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>115943000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>115063000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>112573000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>115094000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>111936000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>107128000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>102309000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>96960000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>91201000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>85410000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>69399000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50708000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>31948000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19313000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15003000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14565000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15051000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16537000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18275000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20739000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23715000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25919000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23312000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23802000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23576000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21203000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19317000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15959000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14166000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13928000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10547000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7560000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7147000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5953000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4778000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4522000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3931000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3485000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2685000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2308000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2392000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2245000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1917000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1840000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1426000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1335000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1251000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4521000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>126</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>233864000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>239655000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>231428000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>224284000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>213105000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>212568000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>208936000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>198448000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>192420000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>186536000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>180611000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>169712000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>151416000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>136610000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>115834000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>99247000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>92782000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>92203000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>92786000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>87999000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>88225000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>83040000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>75078000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>66817000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>63473000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>61813000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>61107000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>55138000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>49922000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>127</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>93000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>88000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>41000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>49000.0</v>
       </c>
-      <c r="G14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>-1000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-75000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-8000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>33000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>36795000.0</v>
+      </c>
+      <c r="C15">
         <v>30040000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>44116000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26516000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23428000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9717000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13025000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26963000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27586000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16163000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39793000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17544000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>398000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1792000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>42868000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>97039000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>34509000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>30147000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>33839000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>63582000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>39427000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>29588000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>33780000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3777000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-7602000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6832000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3895000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4935000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2372000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10490000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>14252000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14253000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12453000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>71730000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12862000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9795000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6112000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5480000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3479000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>123000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4691000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5715000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2901000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3935000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8073000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2448000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>641000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>6661000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>298000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>28062000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:51">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>44116000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25562000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23428000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9717000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13025000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>39793000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17544000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>398000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1792000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>42868000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97039000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34509000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>30147000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>33839000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>63582000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39427000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>29588000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33780000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3777000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7602000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6832000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3895000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4935000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2372000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>10490000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>14252000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14253000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12453000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>71730000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>12862000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9795000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6112000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5480000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3479000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>123000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4691000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5715000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2902000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3935000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8073000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2448000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>641000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6661000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>298000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>28062000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>130</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>29947000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>46122000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>26466000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>23387000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9668000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>9843000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13025000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26963000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>27586000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16163000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>39793000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>17544000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>398000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1792000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>42868000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>97039000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>34509000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>30147000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>33839000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>63582000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>39427000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>29588000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>33780000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>3777000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7602000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6832000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3895000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4935000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2372000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10490000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>14252000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14253000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>12453000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>98686000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>12862000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9795000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6112000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-3419000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3478000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>123000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4683000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>20601000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>3935000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>10048000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>131</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>119400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>123120000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>115485000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>109221000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>100532000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>97474000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>97000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>91320000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>90111000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>89576000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>89410000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>84302000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>82017000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>85902000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>83886000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>79934000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>77779000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>77638000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>77735000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>71462000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>69950000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>62301000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>51363000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>40898000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>40161000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>38011000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>37531000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>33935000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>30605000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14573,339 +14719,342 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>3648000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>3648000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>3648000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:51">
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>45820000.0</v>
+      </c>
+      <c r="C21">
         <v>40081000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>80077000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36572000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31202000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13132000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13229000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17841000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>36058000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22107000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17484000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42760000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18973000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3613000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>717000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44393000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>122317000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>42897000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>47778000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>43233000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>76169000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>43608000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12035000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>45483000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5251000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15380000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8917000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6262000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5597000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2689000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7480000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11054000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14744000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12768000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>73338000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7803000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10203000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6910000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2491000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6039000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>680000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7997000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9237000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5126000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6701000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13331000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3859000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6618000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6661000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>298000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>30949000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -14922,209 +15071,215 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:51">
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>226652000.0</v>
+      </c>
+      <c r="C23">
         <v>219857000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>209365000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>221827000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>225864000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>223208000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>226687000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>220433000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>194487000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>198448000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>180600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>173278000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>173508000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>166338000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>144679000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>88932000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16669000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>81564000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>71806000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>72530000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>80912000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70377000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>87374000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>75201000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>83728000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>84617000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>73799000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>69108000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>63617000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>60924000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53857000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>53785000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>56104000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>51682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17434000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>43828000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>39828000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>38257000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>36729000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>34149000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>31449000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25255000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>23895000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20994000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18878000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13463000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18284000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15382000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>14557000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17113000.0</v>
       </c>
-      <c r="AY23">
-[...3 lines deleted...]
-    <row r="24" spans="1:51">
+      <c r="AZ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15132,240 +15287,240 @@
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-    </row>
-    <row r="25" spans="1:51">
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>138</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>6940000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9968000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6672000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6784000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6974000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6651000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6307000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5343000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4981000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5330000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5494000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5254000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5193000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5153000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5073000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5148000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5405000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5472000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5328000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5301000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5265000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5143000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5351000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5573000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5621000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5664000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5202000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5067000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4034000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4377000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4186000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4037000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3786000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3259000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2958000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2354000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1708000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1059000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1092000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1044000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1065000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1518000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>896000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>588000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>433000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>547000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>625000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>519000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>468000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -15382,928 +15537,943 @@
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>2298000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1839000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4420000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3665000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1979000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2473000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3004000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3692000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2501000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3446000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3009000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3603000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3892000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2621000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2301000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1729000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1844000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1631000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>875000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>652000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>973000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>552000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>624000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1361000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1630000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1277000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1665000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1364000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1023000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1462000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1868000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1662000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1386000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1516000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1976000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1485000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1109000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1097000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1365000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>963000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1156000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1051000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1118000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1008000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1033000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>763000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>722000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>798000.0</v>
       </c>
-      <c r="AY27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>54802000.0</v>
+      </c>
+      <c r="C28">
         <v>55457000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>80928000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>56460000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52682000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51559000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48267000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46457000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48904000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>50475000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>48365000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>47062000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>48127000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>48168000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25898000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46176000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48440000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46532000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39581000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36022000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39735000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33131000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35038000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29307000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35267000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>32730000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27931000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25890000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>24636000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24889000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17656000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25433000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>26434000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>24044000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23334000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22564000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21335000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21509000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18556000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18933000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16964000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14349000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13895000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10722000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10041000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9248000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8210000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6850000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6635000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10130000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23486000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>142</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>10134000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15787000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10106000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7815000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3464000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3386000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4816000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9095000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5479000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1321000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2967000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1429000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3215000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1075000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1525000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25278000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8388000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17631000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9394000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12587000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4181000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17553000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11703000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1474000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7778000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2085000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2367000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>662000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>317000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>84473000.0</v>
+      </c>
+      <c r="C30">
         <v>85293000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>89153000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87549000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81671000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78012000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73995000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75594000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>79775000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74645000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71798000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>75070000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>77918000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>74300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>42815000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-41249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64725000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>53323000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>53160000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56529000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52975000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>58001000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41212000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>47851000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>49513000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>43789000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41572000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>39002000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>38576000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31076000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>39862000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40089000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36743000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-29049000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>34255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>32319000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31980000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28363000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26412000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24511000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21137000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>20120000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>17390000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16583000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10469000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15062000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13444000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>12747000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15438000.0</v>
       </c>
-      <c r="AY30">
-[...3 lines deleted...]
-    <row r="31" spans="1:51">
+      <c r="AZ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-1806000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2986000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2239000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10562000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1508000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1937000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-17799000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14528000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1034000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2055000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3021000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10264000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>26488000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>124154000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2124000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2969000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1310000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2278000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4284000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5143000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1231000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2243000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2478000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3235000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2370000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1736000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-19317000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-20336000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2680000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-13928000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10547000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3259000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7147000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5953000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4778000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1059000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4529000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2833000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-20000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3859000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>6618000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>6661000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>298000.0</v>
       </c>
-      <c r="AY31">
-[...3 lines deleted...]
-    <row r="32" spans="1:51">
+      <c r="AZ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>272472000.0</v>
+      </c>
+      <c r="C32">
         <v>259938000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>289442000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>258399000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>257066000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>236340000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>239916000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>238274000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>230545000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>220555000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>198084000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>216038000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>192481000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>169951000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>145396000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>133325000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>105648000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>124461000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>119584000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>115763000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>157081000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>113985000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>99409000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>120684000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>88979000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>69237000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>82716000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>75370000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>69214000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>63613000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>61337000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>64839000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>70848000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>64450000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>55904000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>51631000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>50031000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>45167000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>39220000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>40188000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>32129000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>33252000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>33132000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>26120000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>25579000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>26794000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22143000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>22000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>21218000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>17411000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>59557000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16362,1281 +16532,1281 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>608800000.0</v>
       </c>
       <c r="C2">
         <v>582540000.0</v>
       </c>
       <c r="D2">
         <v>416636000.0</v>
       </c>
       <c r="E2">
         <v>203750000.0</v>
       </c>
       <c r="F2">
         <v>318320000.0</v>
       </c>
       <c r="G2">
         <v>221397000.0</v>
       </c>
       <c r="H2">
         <v>316823000.0</v>
       </c>
       <c r="I2">
         <v>295271000.0</v>
       </c>
       <c r="J2">
         <v>238008000.0</v>
       </c>
       <c r="K2">
         <v>102607000.0</v>
       </c>
       <c r="L2">
         <v>29902000.0</v>
       </c>
       <c r="M2">
         <v>37244000.0</v>
       </c>
       <c r="N2">
         <v>44173000.0</v>
       </c>
       <c r="O2">
         <v>27536000.0</v>
       </c>
       <c r="P2">
         <v>25977000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>14756000</v>
       </c>
       <c r="C3">
         <v>49307000</v>
       </c>
       <c r="D3">
         <v>46839000</v>
       </c>
       <c r="E3">
         <v>43751000</v>
       </c>
       <c r="F3">
         <v>3082000</v>
       </c>
       <c r="G3">
         <v>20989000</v>
       </c>
       <c r="H3">
         <v>37197000</v>
       </c>
       <c r="I3">
         <v>111322000</v>
       </c>
       <c r="J3">
         <v>124139000</v>
       </c>
       <c r="K3">
         <v>10889000</v>
       </c>
       <c r="L3">
         <v>30452000</v>
       </c>
       <c r="M3">
         <v>14346000</v>
       </c>
       <c r="N3">
         <v>7726000</v>
       </c>
       <c r="O3">
         <v>14191000</v>
       </c>
       <c r="P3">
         <v>5201000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>212886000.0</v>
       </c>
       <c r="F4">
         <v>-114570000.0</v>
       </c>
       <c r="G4">
         <v>96923000.0</v>
       </c>
       <c r="H4">
         <v>-93284000.0</v>
       </c>
       <c r="I4">
         <v>21552000.0</v>
       </c>
       <c r="J4">
         <v>57263000.0</v>
       </c>
       <c r="K4">
         <v>135401000.0</v>
       </c>
       <c r="L4">
         <v>72705000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4659000.0</v>
       </c>
       <c r="F5">
         <v>-34304000.0</v>
       </c>
       <c r="G5">
         <v>8629000.0</v>
       </c>
       <c r="H5">
         <v>-1502000.0</v>
       </c>
       <c r="I5">
         <v>7564000.0</v>
       </c>
       <c r="J5">
         <v>-65293000.0</v>
       </c>
       <c r="K5">
         <v>-7746000.0</v>
       </c>
       <c r="L5">
         <v>-9217000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>256104000.0</v>
       </c>
       <c r="C6">
         <v>26260000.0</v>
       </c>
       <c r="D6">
         <v>165904000.0</v>
       </c>
       <c r="E6">
         <v>212886000.0</v>
       </c>
       <c r="F6">
         <v>-114570000.0</v>
       </c>
       <c r="G6">
         <v>96923000.0</v>
       </c>
       <c r="H6">
         <v>-93284000.0</v>
       </c>
       <c r="I6">
         <v>24040000.0</v>
       </c>
       <c r="J6">
         <v>57263000.0</v>
       </c>
       <c r="K6">
         <v>135401000.0</v>
       </c>
       <c r="L6">
         <v>72705000.0</v>
       </c>
       <c r="M6">
         <v>-7342000.0</v>
       </c>
       <c r="N6">
         <v>-6929000.0</v>
       </c>
       <c r="O6">
         <v>16637000.0</v>
       </c>
       <c r="P6">
         <v>1559000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>43581000.0</v>
       </c>
       <c r="C7">
         <v>5730000.0</v>
       </c>
       <c r="D7">
         <v>39526000.0</v>
       </c>
       <c r="E7">
         <v>-22063000.0</v>
       </c>
       <c r="F7">
         <v>2078000.0</v>
       </c>
       <c r="G7">
         <v>-74255000.0</v>
       </c>
       <c r="H7">
         <v>-4854000.0</v>
       </c>
       <c r="I7">
         <v>-15579000.0</v>
       </c>
       <c r="J7">
         <v>-22666000.0</v>
       </c>
       <c r="K7">
         <v>-7702000.0</v>
       </c>
       <c r="L7">
         <v>1953000.0</v>
       </c>
       <c r="M7">
         <v>-3508000.0</v>
       </c>
       <c r="N7">
         <v>3068000.0</v>
       </c>
       <c r="O7">
         <v>2768000.0</v>
       </c>
       <c r="P7">
         <v>6525000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-15889000.0</v>
       </c>
       <c r="F8">
         <v>1754000.0</v>
       </c>
       <c r="G8">
         <v>-76315000.0</v>
       </c>
       <c r="H8">
         <v>394000.0</v>
       </c>
       <c r="I8">
         <v>-13867000.0</v>
       </c>
       <c r="J8">
         <v>-25247000.0</v>
       </c>
       <c r="K8">
         <v>-8929000.0</v>
       </c>
       <c r="L8">
         <v>-4201000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-1860000.0</v>
       </c>
       <c r="E9">
         <v>-14446000.0</v>
       </c>
       <c r="F9">
         <v>-8565000.0</v>
       </c>
       <c r="G9">
         <v>-3908000.0</v>
       </c>
       <c r="H9">
         <v>-16698000.0</v>
       </c>
       <c r="I9">
         <v>-5955000.0</v>
       </c>
       <c r="J9">
         <v>2413000.0</v>
       </c>
       <c r="K9">
         <v>-3786000.0</v>
       </c>
       <c r="L9">
         <v>-3781000.0</v>
       </c>
       <c r="M9">
         <v>-2407000.0</v>
       </c>
       <c r="N9">
         <v>-2077000.0</v>
       </c>
       <c r="O9">
         <v>-843000.0</v>
       </c>
       <c r="P9">
         <v>3203000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6406000.0</v>
       </c>
       <c r="F11">
         <v>350000.0</v>
       </c>
       <c r="G11">
         <v>2018000.0</v>
       </c>
       <c r="H11">
         <v>3896000.0</v>
       </c>
       <c r="I11">
         <v>-1539000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>6154000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-58286000.0</v>
       </c>
       <c r="F12">
         <v>-282339000.0</v>
       </c>
       <c r="G12">
         <v>-291911000.0</v>
       </c>
       <c r="H12">
         <v>-535221000.0</v>
       </c>
       <c r="I12">
         <v>-49273000.0</v>
       </c>
       <c r="J12">
         <v>-372793000.0</v>
       </c>
       <c r="K12">
         <v>-232281000.0</v>
       </c>
       <c r="L12">
         <v>-360696000.0</v>
       </c>
       <c r="M12">
         <v>-270207000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22063000.0</v>
       </c>
       <c r="F13">
         <v>2078000.0</v>
       </c>
       <c r="G13">
         <v>-74255000.0</v>
       </c>
       <c r="H13">
         <v>4416000.0</v>
       </c>
       <c r="I13">
         <v>-15579000.0</v>
       </c>
       <c r="J13">
         <v>-25514000.0</v>
       </c>
       <c r="K13">
         <v>-7702000.0</v>
       </c>
       <c r="L13">
         <v>1953000.0</v>
       </c>
       <c r="M13">
         <v>-3508000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>30398000.0</v>
       </c>
       <c r="C14">
         <v>23282000.0</v>
       </c>
       <c r="D14">
         <v>21271000.0</v>
       </c>
       <c r="E14">
         <v>20779000.0</v>
       </c>
       <c r="F14">
         <v>21366000.0</v>
       </c>
       <c r="G14">
         <v>21688000.0</v>
       </c>
       <c r="H14">
         <v>19967000.0</v>
       </c>
       <c r="I14">
         <v>16386000.0</v>
       </c>
       <c r="J14">
         <v>10279000.0</v>
       </c>
       <c r="K14">
         <v>4260000.0</v>
       </c>
       <c r="L14">
         <v>3435000.0</v>
       </c>
       <c r="M14">
         <v>2159000.0</v>
       </c>
       <c r="N14">
         <v>1459000.0</v>
       </c>
       <c r="O14">
         <v>673000.0</v>
       </c>
       <c r="P14">
         <v>331000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>8535000.0</v>
       </c>
       <c r="C15">
         <v>5405000.0</v>
       </c>
       <c r="D15">
         <v>5326000.0</v>
       </c>
       <c r="E15">
         <v>5266000.0</v>
       </c>
       <c r="F15">
         <v>5186000.0</v>
       </c>
       <c r="G15">
         <v>4906000.0</v>
       </c>
       <c r="H15">
         <v>4827000.0</v>
       </c>
       <c r="I15">
         <v>4809000.0</v>
       </c>
       <c r="J15">
         <v>3776000.0</v>
       </c>
       <c r="K15">
         <v>2737000.0</v>
       </c>
       <c r="L15">
         <v>2732000.0</v>
       </c>
       <c r="M15">
         <v>43849000.0</v>
       </c>
       <c r="N15">
         <v>11921000.0</v>
       </c>
       <c r="O15">
         <v>12194000.0</v>
       </c>
       <c r="P15">
         <v>7005000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>864904000.0</v>
       </c>
       <c r="C16">
         <v>608800000.0</v>
       </c>
       <c r="D16">
         <v>582540000.0</v>
       </c>
       <c r="E16">
         <v>416636000.0</v>
       </c>
       <c r="F16">
         <v>203750000.0</v>
       </c>
       <c r="G16">
         <v>318320000.0</v>
       </c>
       <c r="H16">
         <v>223539000.0</v>
       </c>
       <c r="I16">
         <v>319311000.0</v>
       </c>
       <c r="J16">
         <v>295271000.0</v>
       </c>
       <c r="K16">
         <v>238008000.0</v>
       </c>
       <c r="L16">
         <v>102607000.0</v>
       </c>
       <c r="M16">
         <v>29902000.0</v>
       </c>
       <c r="N16">
         <v>37244000.0</v>
       </c>
       <c r="O16">
         <v>44173000.0</v>
       </c>
       <c r="P16">
         <v>27536000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>143486000.0</v>
       </c>
       <c r="C18">
         <v>487161000.0</v>
       </c>
       <c r="D18">
         <v>573232000.0</v>
       </c>
       <c r="E18">
         <v>80734000.0</v>
       </c>
       <c r="F18">
         <v>-122799000.0</v>
       </c>
       <c r="G18">
         <v>-293978000.0</v>
       </c>
       <c r="H18">
         <v>-531122000.0</v>
       </c>
       <c r="I18">
         <v>-105028000.0</v>
       </c>
       <c r="J18">
         <v>-411668000.0</v>
       </c>
       <c r="K18">
         <v>-232839000.0</v>
       </c>
       <c r="L18">
         <v>-365135000.0</v>
       </c>
       <c r="M18">
         <v>-275854000.0</v>
       </c>
       <c r="N18">
         <v>-51901000.0</v>
       </c>
       <c r="O18">
         <v>-42449000.0</v>
       </c>
       <c r="P18">
         <v>-16125000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
         <v>-60777000.0</v>
       </c>
       <c r="C19">
         <v>-2079101000.0</v>
       </c>
       <c r="D19">
         <v>-1925554000.0</v>
       </c>
       <c r="E19">
         <v>-1391772000.0</v>
       </c>
       <c r="F19">
         <v>-162579000.0</v>
       </c>
       <c r="G19">
         <v>-2599934000.0</v>
       </c>
       <c r="H19">
         <v>-647658000.0</v>
       </c>
       <c r="I19">
         <v>-740446000.0</v>
       </c>
       <c r="J19">
         <v>-535016000.0</v>
       </c>
       <c r="K19">
         <v>-320069000.0</v>
       </c>
       <c r="L19">
         <v>4699000.0</v>
       </c>
       <c r="M19">
         <v>-46317000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20">
         <v>96266000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>-10416000.0</v>
       </c>
       <c r="C21">
         <v>89466000.0</v>
       </c>
       <c r="D21">
         <v>-59849000.0</v>
       </c>
       <c r="E21">
         <v>-235086000.0</v>
       </c>
       <c r="F21">
         <v>-1223804000.0</v>
       </c>
       <c r="G21">
         <v>1542079000.0</v>
       </c>
       <c r="H21">
         <v>-1443000.0</v>
       </c>
       <c r="I21">
         <v>-25107000.0</v>
       </c>
       <c r="J21">
         <v>-1279000.0</v>
       </c>
       <c r="K21">
         <v>-532000.0</v>
       </c>
       <c r="L21">
         <v>-19574000.0</v>
       </c>
       <c r="M21">
         <v>38676000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>105643000.0</v>
       </c>
       <c r="C22">
         <v>77417000.0</v>
       </c>
       <c r="D22">
         <v>73898000.0</v>
       </c>
       <c r="E22">
         <v>176208000.0</v>
       </c>
       <c r="F22">
         <v>166995000.0</v>
       </c>
       <c r="G22">
         <v>59543000.0</v>
       </c>
       <c r="H22">
         <v>18034000.0</v>
       </c>
       <c r="I22">
         <v>51448000.0</v>
       </c>
       <c r="J22">
         <v>100499000.0</v>
       </c>
       <c r="K22">
         <v>13764000.0</v>
       </c>
       <c r="L22">
         <v>20601000.0</v>
       </c>
       <c r="M22">
         <v>10048000.0</v>
       </c>
       <c r="N22">
         <v>27942000.0</v>
       </c>
       <c r="O22">
         <v>14798000.0</v>
       </c>
       <c r="P22">
         <v>14312000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>1920540000.0</v>
       </c>
       <c r="C23">
         <v>1481072000.0</v>
       </c>
       <c r="D23">
         <v>1385930000.0</v>
       </c>
       <c r="E23">
         <v>1833193000.0</v>
       </c>
       <c r="F23">
         <v>-19151000.0</v>
       </c>
       <c r="G23">
         <v>3268241000.0</v>
       </c>
       <c r="H23">
         <v>1080075000.0</v>
       </c>
       <c r="I23">
         <v>893020000.0</v>
       </c>
       <c r="J23">
         <v>771767000.0</v>
       </c>
       <c r="K23">
         <v>680689000.0</v>
       </c>
       <c r="L23">
         <v>282947000.0</v>
       </c>
       <c r="M23">
         <v>165637000.0</v>
       </c>
       <c r="N23">
         <v>70046000.0</v>
       </c>
       <c r="O23">
         <v>65303000.0</v>
       </c>
       <c r="P23">
         <v>54306000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
         <v>-1842407000.0</v>
       </c>
       <c r="C24">
         <v>-1899382000.0</v>
       </c>
       <c r="D24">
         <v>-1603646000.0</v>
       </c>
       <c r="E24">
         <v>-6821000.0</v>
       </c>
       <c r="F24">
         <v>15858000.0</v>
       </c>
       <c r="G24">
         <v>13454000.0</v>
       </c>
       <c r="H24">
         <v>11691000.0</v>
       </c>
       <c r="I24">
         <v>-443274000.0</v>
       </c>
       <c r="J24">
         <v>-379803000.0</v>
       </c>
       <c r="K24">
         <v>-290898000.0</v>
       </c>
       <c r="L24">
         <v>84738000.0</v>
       </c>
       <c r="M24">
         <v>69130000.0</v>
       </c>
       <c r="N24">
         <v>949000.0</v>
       </c>
       <c r="O24">
         <v>188000.0</v>
       </c>
       <c r="P24">
         <v>-28612000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>-35957000.0</v>
       </c>
       <c r="C25">
         <v>415254000.0</v>
       </c>
       <c r="D25">
         <v>489662000.0</v>
       </c>
       <c r="E25">
         <v>-97915000.0</v>
       </c>
       <c r="F25">
         <v>-351915000.0</v>
       </c>
       <c r="G25">
         <v>-277258000.0</v>
       </c>
       <c r="H25">
         <v>-540287000.0</v>
       </c>
       <c r="I25">
         <v>-49201000.0</v>
       </c>
       <c r="J25">
         <v>-395161000.0</v>
       </c>
       <c r="K25">
         <v>-240057000.0</v>
       </c>
       <c r="L25">
         <v>-363033000.0</v>
       </c>
       <c r="M25">
         <v>-277706000.0</v>
       </c>
       <c r="N25">
         <v>-76832000.0</v>
       </c>
       <c r="O25">
         <v>-46828000.0</v>
       </c>
       <c r="P25">
         <v>-32436000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>99242000.0</v>
       </c>
       <c r="C26">
         <v>2311000.0</v>
       </c>
       <c r="D26">
         <v>-11227000.0</v>
       </c>
       <c r="E26">
         <v>3185000.0</v>
       </c>
       <c r="F26">
         <v>-953000.0</v>
       </c>
       <c r="G26">
         <v>3589000.0</v>
       </c>
       <c r="H26">
         <v>945000.0</v>
       </c>
       <c r="I26">
         <v>-4265000.0</v>
       </c>
       <c r="J26">
         <v>816658000.0</v>
       </c>
       <c r="K26">
         <v>-12218000.0</v>
       </c>
       <c r="L26">
         <v>-14568000.0</v>
       </c>
       <c r="M26">
         <v>75412000.0</v>
       </c>
       <c r="N26">
         <v>-444000.0</v>
       </c>
       <c r="O26">
         <v>-1188000.0</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>26210000.0</v>
       </c>
       <c r="C27">
         <v>26205000.0</v>
       </c>
       <c r="D27">
         <v>17875000.0</v>
       </c>
       <c r="E27">
         <v>20347000.0</v>
       </c>
       <c r="F27">
         <v>16951000.0</v>
       </c>
       <c r="G27">
         <v>14740000.0</v>
       </c>
       <c r="H27">
         <v>11748000.0</v>
       </c>
       <c r="I27">
         <v>9176000.0</v>
       </c>
       <c r="J27">
         <v>7503000.0</v>
       </c>
       <c r="K27">
         <v>12073000.0</v>
       </c>
       <c r="L27">
         <v>1425000.0</v>
       </c>
       <c r="M27">
         <v>3407000.0</v>
       </c>
       <c r="N27">
         <v>188000.0</v>
       </c>
       <c r="O27">
         <v>331000.0</v>
       </c>
       <c r="P27">
         <v>344000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>2002052000.0</v>
       </c>
       <c r="C28">
         <v>1568893000.0</v>
       </c>
       <c r="D28">
         <v>1320755000.0</v>
       </c>
       <c r="E28">
         <v>1530745000.0</v>
       </c>
       <c r="F28">
         <v>154950000.0</v>
       </c>
       <c r="G28">
         <v>2977381000.0</v>
       </c>
       <c r="H28">
         <v>1073805000.0</v>
       </c>
       <c r="I28">
         <v>863104000.0</v>
       </c>
       <c r="J28">
         <v>879808000.0</v>
       </c>
       <c r="K28">
         <v>677420000.0</v>
       </c>
       <c r="L28">
         <v>347812000.0</v>
       </c>
       <c r="M28">
         <v>235699000.0</v>
       </c>
       <c r="N28">
         <v>57785000.0</v>
       </c>
       <c r="O28">
         <v>57532000.0</v>
       </c>
       <c r="P28">
         <v>56852000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>158242000.0</v>
       </c>
       <c r="C29">
         <v>536468000.0</v>
       </c>
       <c r="D29">
         <v>620071000.0</v>
       </c>
       <c r="E29">
         <v>124485000.0</v>
       </c>
       <c r="F29">
         <v>-119717000.0</v>
       </c>
       <c r="G29">
         <v>-272989000.0</v>
       </c>
       <c r="H29">
         <v>-493925000.0</v>
       </c>
       <c r="I29">
         <v>6294000.0</v>
       </c>
       <c r="J29">
         <v>-287529000.0</v>
       </c>
       <c r="K29">
         <v>-221950000.0</v>
       </c>
       <c r="L29">
         <v>-334683000.0</v>
       </c>
       <c r="M29">
         <v>-261508000.0</v>
       </c>
       <c r="N29">
         <v>-44175000.0</v>
       </c>
       <c r="O29">
         <v>-28258000.0</v>
       </c>
       <c r="P29">
         <v>-10924000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-1904190000.0</v>
       </c>
       <c r="C30">
         <v>-2079101000.0</v>
       </c>
       <c r="D30">
         <v>-1774922000.0</v>
       </c>
       <c r="E30">
         <v>-1442344000.0</v>
       </c>
       <c r="F30">
         <v>-149803000.0</v>
       </c>
       <c r="G30">
         <v>-2607469000.0</v>
       </c>
       <c r="H30">
         <v>-673164000.0</v>
       </c>
       <c r="I30">
         <v>-845358000.0</v>
       </c>
@@ -17677,206 +17847,206 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>864904000.0</v>
       </c>
       <c r="C2">
         <v>892445000.0</v>
       </c>
       <c r="D2">
         <v>662755000.0</v>
       </c>
       <c r="E2">
         <v>744263000.0</v>
       </c>
       <c r="F2">
         <v>608800000.0</v>
       </c>
       <c r="G2">
         <v>666585000.0</v>
       </c>
       <c r="H2">
         <v>615449000.0</v>
       </c>
       <c r="I2">
         <v>597394000.0</v>
       </c>
@@ -17986,51 +18156,51 @@
         <v>131487000.0</v>
       </c>
       <c r="AS2">
         <v>47564000.0</v>
       </c>
       <c r="AT2">
         <v>29902000.0</v>
       </c>
       <c r="AU2">
         <v>38642000.0</v>
       </c>
       <c r="AV2">
         <v>54409000.0</v>
       </c>
       <c r="AW2">
         <v>47568000.0</v>
       </c>
       <c r="AX2">
         <v>37244000.0</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2"/>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3">
         <v>2047000</v>
       </c>
       <c r="C3">
         <v>9302000</v>
       </c>
       <c r="D3">
         <v>1735000</v>
       </c>
       <c r="E3">
         <v>1425000</v>
       </c>
       <c r="F3">
         <v>2294000</v>
       </c>
       <c r="G3">
         <v>4018000</v>
       </c>
       <c r="H3">
         <v>6407000</v>
       </c>
       <c r="I3">
         <v>17206000</v>
       </c>
@@ -18144,51 +18314,51 @@
       </c>
       <c r="AT3">
         <v>3281000</v>
       </c>
       <c r="AU3">
         <v>3043000</v>
       </c>
       <c r="AV3">
         <v>2700000</v>
       </c>
       <c r="AW3">
         <v>8175000</v>
       </c>
       <c r="AX3">
         <v>428000</v>
       </c>
       <c r="AY3">
         <v>7726000</v>
       </c>
       <c r="AZ3">
         <v>14191000</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>344945000.0</v>
       </c>
       <c r="N4">
         <v>46550000.0</v>
       </c>
       <c r="O4">
         <v>13266000.0</v>
       </c>
       <c r="P4">
         <v>-228817000.0</v>
       </c>
       <c r="Q4">
@@ -18256,51 +18426,51 @@
         <v>-79121000.0</v>
       </c>
       <c r="AM4"/>
       <c r="AN4">
         <v>179979000.0</v>
       </c>
       <c r="AO4">
         <v>-51050000.0</v>
       </c>
       <c r="AP4">
         <v>123949000.0</v>
       </c>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-1982000.0</v>
       </c>
       <c r="N5">
         <v>-3539000.0</v>
       </c>
       <c r="O5">
         <v>1525000.0</v>
       </c>
       <c r="P5">
         <v>-1843000.0</v>
       </c>
       <c r="Q5">
@@ -18368,51 +18538,51 @@
         <v>-435000.0</v>
       </c>
       <c r="AM5"/>
       <c r="AN5">
         <v>-598000.0</v>
       </c>
       <c r="AO5">
         <v>-1066000.0</v>
       </c>
       <c r="AP5">
         <v>-3001000.0</v>
       </c>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>-48769000.0</v>
       </c>
       <c r="C6">
         <v>-27541000.0</v>
       </c>
       <c r="D6">
         <v>229690000.0</v>
       </c>
       <c r="E6">
         <v>-81508000.0</v>
       </c>
       <c r="F6">
         <v>135463000.0</v>
       </c>
       <c r="G6">
         <v>-57785000.0</v>
       </c>
       <c r="H6">
         <v>51136000.0</v>
       </c>
       <c r="I6">
         <v>18055000.0</v>
       </c>
@@ -18522,51 +18692,51 @@
         <v>-1606000.0</v>
       </c>
       <c r="AS6">
         <v>83923000.0</v>
       </c>
       <c r="AT6">
         <v>17662000.0</v>
       </c>
       <c r="AU6">
         <v>-8740000.0</v>
       </c>
       <c r="AV6">
         <v>-15767000.0</v>
       </c>
       <c r="AW6">
         <v>6841000.0</v>
       </c>
       <c r="AX6">
         <v>10324000.0</v>
       </c>
       <c r="AY6"/>
       <c r="AZ6"/>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7">
         <v>-3344000.0</v>
       </c>
       <c r="C7">
         <v>35206000.0</v>
       </c>
       <c r="D7">
         <v>-2823000.0</v>
       </c>
       <c r="E7">
         <v>14635000.0</v>
       </c>
       <c r="F7">
         <v>-3437000.0</v>
       </c>
       <c r="G7">
         <v>499000.0</v>
       </c>
       <c r="H7">
         <v>12673000.0</v>
       </c>
       <c r="I7">
         <v>-7788000.0</v>
       </c>
@@ -18676,51 +18846,51 @@
         <v>384000.0</v>
       </c>
       <c r="AS7">
         <v>-6147000.0</v>
       </c>
       <c r="AT7">
         <v>5357000.0</v>
       </c>
       <c r="AU7">
         <v>-13086000.0</v>
       </c>
       <c r="AV7">
         <v>2948000.0</v>
       </c>
       <c r="AW7">
         <v>9123000.0</v>
       </c>
       <c r="AX7">
         <v>-2493000.0</v>
       </c>
       <c r="AY7"/>
       <c r="AZ7"/>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>13836000.0</v>
       </c>
       <c r="N8">
         <v>6593000.0</v>
       </c>
       <c r="O8">
         <v>-28266000.0</v>
       </c>
       <c r="P8">
         <v>23394000.0</v>
       </c>
       <c r="Q8">
@@ -18788,51 +18958,51 @@
         <v>1399000.0</v>
       </c>
       <c r="AM8"/>
       <c r="AN8">
         <v>443000.0</v>
       </c>
       <c r="AO8">
         <v>-1817000.0</v>
       </c>
       <c r="AP8">
         <v>516000.0</v>
       </c>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-3503000.0</v>
       </c>
       <c r="I9">
         <v>12130000.0</v>
       </c>
       <c r="J9">
         <v>-8627000.0</v>
       </c>
       <c r="K9">
         <v>20214000.0</v>
       </c>
       <c r="L9">
         <v>-20214000.0</v>
       </c>
       <c r="M9">
         <v>-52000.0</v>
       </c>
@@ -18930,51 +19100,51 @@
         <v>923000.0</v>
       </c>
       <c r="AS9">
         <v>-3284000.0</v>
       </c>
       <c r="AT9">
         <v>92000.0</v>
       </c>
       <c r="AU9">
         <v>213000.0</v>
       </c>
       <c r="AV9">
         <v>-984000.0</v>
       </c>
       <c r="AW9">
         <v>-2008000.0</v>
       </c>
       <c r="AX9">
         <v>372000.0</v>
       </c>
       <c r="AY9"/>
       <c r="AZ9"/>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19016,51 +19186,51 @@
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10">
         <v>229000.0</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>-564000.0</v>
       </c>
       <c r="N11">
         <v>6097000.0</v>
       </c>
       <c r="O11">
         <v>-8478000.0</v>
       </c>
       <c r="P11">
         <v>-7775000.0</v>
@@ -19138,51 +19308,51 @@
         <v>2174000.0</v>
       </c>
       <c r="AO11">
         <v>624000.0</v>
       </c>
       <c r="AP11">
         <v>-146000.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>98946000.0</v>
       </c>
       <c r="M12">
         <v>102433000.0</v>
       </c>
       <c r="N12">
         <v>143543000.0</v>
       </c>
       <c r="O12">
         <v>54030000.0</v>
       </c>
       <c r="P12">
         <v>-41701000.0</v>
@@ -19260,51 +19430,51 @@
         <v>-10646000.0</v>
       </c>
       <c r="AO12">
         <v>-75483000.0</v>
       </c>
       <c r="AP12">
         <v>-97033000.0</v>
       </c>
       <c r="AQ12">
         <v>-360696000.0</v>
       </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12">
         <v>-270207000.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>10654000.0</v>
       </c>
       <c r="M13">
         <v>13259000.0</v>
       </c>
       <c r="N13">
         <v>12673000.0</v>
       </c>
       <c r="O13">
         <v>-36764000.0</v>
       </c>
       <c r="P13">
         <v>15302000.0</v>
@@ -19382,51 +19552,51 @@
         <v>-832000.0</v>
       </c>
       <c r="AO13">
         <v>-2894000.0</v>
       </c>
       <c r="AP13">
         <v>-2631000.0</v>
       </c>
       <c r="AQ13">
         <v>1953000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-3508000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14">
         <v>6940000.0</v>
       </c>
       <c r="C14">
         <v>9968000.0</v>
       </c>
       <c r="D14">
         <v>6672000.0</v>
       </c>
       <c r="E14">
         <v>6784000.0</v>
       </c>
       <c r="F14">
         <v>6974000.0</v>
       </c>
       <c r="G14">
         <v>6651000.0</v>
       </c>
       <c r="H14">
         <v>6307000.0</v>
       </c>
       <c r="I14">
         <v>5343000.0</v>
       </c>
@@ -19536,51 +19706,51 @@
         <v>896000.0</v>
       </c>
       <c r="AS14">
         <v>588000.0</v>
       </c>
       <c r="AT14">
         <v>433000.0</v>
       </c>
       <c r="AU14">
         <v>547000.0</v>
       </c>
       <c r="AV14">
         <v>625000.0</v>
       </c>
       <c r="AW14">
         <v>519000.0</v>
       </c>
       <c r="AX14">
         <v>468000.0</v>
       </c>
       <c r="AY14"/>
       <c r="AZ14"/>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>3481000.0</v>
       </c>
       <c r="C15">
         <v>3470000.0</v>
       </c>
       <c r="D15">
         <v>2329000.0</v>
       </c>
       <c r="E15">
         <v>1369000.0</v>
       </c>
       <c r="F15">
         <v>1367000.0</v>
       </c>
       <c r="G15">
         <v>1356000.0</v>
       </c>
       <c r="H15">
         <v>1354000.0</v>
       </c>
       <c r="I15">
         <v>1350000.0</v>
       </c>
@@ -19694,51 +19864,51 @@
       </c>
       <c r="AT15">
         <v>1363000.0</v>
       </c>
       <c r="AU15">
         <v>5569000.0</v>
       </c>
       <c r="AV15">
         <v>30194000.0</v>
       </c>
       <c r="AW15">
         <v>3199000.0</v>
       </c>
       <c r="AX15">
         <v>4887000.0</v>
       </c>
       <c r="AY15">
         <v>11921000.0</v>
       </c>
       <c r="AZ15">
         <v>12310000.0</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>816135000.0</v>
       </c>
       <c r="C16">
         <v>864904000.0</v>
       </c>
       <c r="D16">
         <v>892445000.0</v>
       </c>
       <c r="E16">
         <v>662755000.0</v>
       </c>
       <c r="F16">
         <v>744263000.0</v>
       </c>
       <c r="G16">
         <v>608800000.0</v>
       </c>
       <c r="H16">
         <v>666585000.0</v>
       </c>
       <c r="I16">
         <v>615449000.0</v>
       </c>
@@ -19850,51 +20020,51 @@
       <c r="AS16">
         <v>131487000.0</v>
       </c>
       <c r="AT16">
         <v>47564000.0</v>
       </c>
       <c r="AU16">
         <v>29902000.0</v>
       </c>
       <c r="AV16">
         <v>38642000.0</v>
       </c>
       <c r="AW16">
         <v>54409000.0</v>
       </c>
       <c r="AX16">
         <v>47568000.0</v>
       </c>
       <c r="AY16">
         <v>37244000.0</v>
       </c>
       <c r="AZ16"/>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19906,51 +20076,51 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>85337000.0</v>
       </c>
       <c r="C18">
         <v>70388000.0</v>
       </c>
       <c r="D18">
         <v>-236329000.0</v>
       </c>
       <c r="E18">
         <v>206744000.0</v>
       </c>
       <c r="F18">
         <v>102683000.0</v>
       </c>
       <c r="G18">
         <v>166667000.0</v>
       </c>
       <c r="H18">
         <v>184607000.0</v>
       </c>
       <c r="I18">
         <v>66670000.0</v>
       </c>
@@ -20060,51 +20230,51 @@
         <v>-93706000.0</v>
       </c>
       <c r="AS18">
         <v>-148158000.0</v>
       </c>
       <c r="AT18">
         <v>-53254000.0</v>
       </c>
       <c r="AU18">
         <v>-111466000.0</v>
       </c>
       <c r="AV18">
         <v>-63678000.0</v>
       </c>
       <c r="AW18">
         <v>-73077000.0</v>
       </c>
       <c r="AX18">
         <v>-27633000.0</v>
       </c>
       <c r="AY18"/>
       <c r="AZ18"/>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
         <v>-9457000.0</v>
       </c>
       <c r="C19">
         <v>31549000.0</v>
       </c>
       <c r="D19">
         <v>-322405000.0</v>
       </c>
       <c r="E19">
         <v>-485060000.0</v>
       </c>
       <c r="F19">
         <v>-599264000.0</v>
       </c>
       <c r="G19">
         <v>-586223000.0</v>
       </c>
       <c r="H19">
         <v>-828596000.0</v>
       </c>
       <c r="I19">
         <v>-385584000.0</v>
       </c>
@@ -20202,51 +20372,51 @@
         <v>-77277000.0</v>
       </c>
       <c r="AO19">
         <v>-99332000.0</v>
       </c>
       <c r="AP19">
         <v>8439000.0</v>
       </c>
       <c r="AQ19">
         <v>4699000.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19">
         <v>-46317000.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -20260,51 +20430,51 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>-2658000.0</v>
       </c>
       <c r="C21">
         <v>-2641000.0</v>
       </c>
       <c r="D21">
         <v>-2614000.0</v>
       </c>
       <c r="E21">
         <v>-2588000.0</v>
       </c>
       <c r="F21">
         <v>-2573000.0</v>
       </c>
       <c r="G21">
         <v>-2551000.0</v>
       </c>
       <c r="H21">
         <v>-2374000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -20396,51 +20566,51 @@
         <v>-99000.0</v>
       </c>
       <c r="AO21">
         <v>-98000.0</v>
       </c>
       <c r="AP21">
         <v>-104000.0</v>
       </c>
       <c r="AQ21">
         <v>-19574000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>38676000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>29947000.0</v>
       </c>
       <c r="C22">
         <v>46122000.0</v>
       </c>
       <c r="D22">
         <v>26466000.0</v>
       </c>
       <c r="E22">
         <v>23387000.0</v>
       </c>
       <c r="F22">
         <v>9668000.0</v>
       </c>
       <c r="G22">
         <v>9843000.0</v>
       </c>
       <c r="H22">
         <v>13025000.0</v>
       </c>
       <c r="I22">
         <v>26963000.0</v>
       </c>
@@ -20552,51 +20722,51 @@
       <c r="AS22">
         <v>3935000.0</v>
       </c>
       <c r="AT22">
         <v>8053000.0</v>
       </c>
       <c r="AU22">
         <v>2448000.0</v>
       </c>
       <c r="AV22">
         <v>641000.0</v>
       </c>
       <c r="AW22">
         <v>6661000.0</v>
       </c>
       <c r="AX22">
         <v>298000.0</v>
       </c>
       <c r="AY22">
         <v>28062000.0</v>
       </c>
       <c r="AZ22"/>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B23">
         <v>146399000.0</v>
       </c>
       <c r="C23">
         <v>395862000.0</v>
       </c>
       <c r="D23">
         <v>790119000.0</v>
       </c>
       <c r="E23">
         <v>198552000.0</v>
       </c>
       <c r="F23">
         <v>633690000.0</v>
       </c>
       <c r="G23">
         <v>361660000.0</v>
       </c>
       <c r="H23">
         <v>692446000.0</v>
       </c>
       <c r="I23">
         <v>323610000.0</v>
       </c>
@@ -20708,51 +20878,51 @@
       <c r="AS23">
         <v>171401000.0</v>
       </c>
       <c r="AT23">
         <v>34019000.0</v>
       </c>
       <c r="AU23">
         <v>79470000.0</v>
       </c>
       <c r="AV23">
         <v>16078000.0</v>
       </c>
       <c r="AW23">
         <v>10659000.0</v>
       </c>
       <c r="AX23">
         <v>59430000.0</v>
       </c>
       <c r="AY23">
         <v>69946000.0</v>
       </c>
       <c r="AZ23"/>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B24">
         <v>-262125000.0</v>
       </c>
       <c r="C24">
         <v>-525960000.0</v>
       </c>
       <c r="D24">
         <v>-284496000.0</v>
       </c>
       <c r="E24">
         <v>-476174000.0</v>
       </c>
       <c r="F24">
         <v>-548279000.0</v>
       </c>
       <c r="G24">
         <v>-535377000.0</v>
       </c>
       <c r="H24">
         <v>-774822000.0</v>
       </c>
       <c r="I24">
         <v>-339023000.0</v>
       </c>
@@ -20866,51 +21036,51 @@
       </c>
       <c r="AT24">
         <v>27055000.0</v>
       </c>
       <c r="AU24">
         <v>22765000.0</v>
       </c>
       <c r="AV24">
         <v>3275000.0</v>
       </c>
       <c r="AW24">
         <v>64235000.0</v>
       </c>
       <c r="AX24">
         <v>-21145000.0</v>
       </c>
       <c r="AY24">
         <v>622000.0</v>
       </c>
       <c r="AZ24">
         <v>1010000.0</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B25">
         <v>47559000.0</v>
       </c>
       <c r="C25">
         <v>-3092000.0</v>
       </c>
       <c r="D25">
         <v>-275231000.0</v>
       </c>
       <c r="E25">
         <v>156252000.0</v>
       </c>
       <c r="F25">
         <v>86114000.0</v>
       </c>
       <c r="G25">
         <v>149631000.0</v>
       </c>
       <c r="H25">
         <v>161106000.0</v>
       </c>
       <c r="I25">
         <v>45028000.0</v>
       </c>
@@ -21020,51 +21190,51 @@
         <v>-92245000.0</v>
       </c>
       <c r="AS25">
         <v>-127553000.0</v>
       </c>
       <c r="AT25">
         <v>-64168000.0</v>
       </c>
       <c r="AU25">
         <v>-99331000.0</v>
       </c>
       <c r="AV25">
         <v>-68459000.0</v>
       </c>
       <c r="AW25">
         <v>-81266000.0</v>
       </c>
       <c r="AX25">
         <v>-28650000.0</v>
       </c>
       <c r="AY25"/>
       <c r="AZ25"/>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B26">
         <v>-3994000.0</v>
       </c>
       <c r="C26">
         <v>99242000.0</v>
       </c>
       <c r="D26">
         <v>98763000.0</v>
       </c>
       <c r="E26">
         <v>1546000.0</v>
       </c>
       <c r="F26">
         <v>758000.0</v>
       </c>
       <c r="G26">
         <v>2311000.0</v>
       </c>
       <c r="H26">
         <v>4426999.0</v>
       </c>
       <c r="I26">
         <v>-4092000.0</v>
       </c>
@@ -21166,51 +21336,51 @@
       </c>
       <c r="AP26">
         <v>48000.0</v>
       </c>
       <c r="AQ26">
         <v>87171000.0</v>
       </c>
       <c r="AR26">
         <v>87171000.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26"/>
       <c r="AU26">
         <v>114000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B27">
         <v>6880000.0</v>
       </c>
       <c r="C27">
         <v>6696000.0</v>
       </c>
       <c r="D27">
         <v>5902000.0</v>
       </c>
       <c r="E27">
         <v>6945000.0</v>
       </c>
       <c r="F27">
         <v>6667000.0</v>
       </c>
       <c r="G27">
         <v>6492000.0</v>
       </c>
       <c r="H27">
         <v>6614000.0</v>
       </c>
       <c r="I27">
         <v>6793000.0</v>
       </c>
@@ -21320,51 +21490,51 @@
         <v>498000.0</v>
       </c>
       <c r="AS27">
         <v>185000.0</v>
       </c>
       <c r="AT27">
         <v>126000.0</v>
       </c>
       <c r="AU27">
         <v>160000.0</v>
       </c>
       <c r="AV27">
         <v>14000.0</v>
       </c>
       <c r="AW27">
         <v>61000.0</v>
       </c>
       <c r="AX27">
         <v>3172000.0</v>
       </c>
       <c r="AY27"/>
       <c r="AZ27"/>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B28">
         <v>137249000.0</v>
       </c>
       <c r="C28">
         <v>390230000.0</v>
       </c>
       <c r="D28">
         <v>786689000.0</v>
       </c>
       <c r="E28">
         <v>195383000.0</v>
       </c>
       <c r="F28">
         <v>629750000.0</v>
       </c>
       <c r="G28">
         <v>357753000.0</v>
       </c>
       <c r="H28">
         <v>688718000.0</v>
       </c>
       <c r="I28">
         <v>319763000.0</v>
       </c>
@@ -21478,51 +21648,51 @@
       </c>
       <c r="AT28">
         <v>34917000.0</v>
       </c>
       <c r="AU28">
         <v>80057000.0</v>
       </c>
       <c r="AV28">
         <v>81810000.0</v>
       </c>
       <c r="AW28">
         <v>15244000.0</v>
       </c>
       <c r="AX28">
         <v>58588000.0</v>
       </c>
       <c r="AY28">
         <v>57785000.0</v>
       </c>
       <c r="AZ28">
         <v>57416000.0</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B29">
         <v>87384000.0</v>
       </c>
       <c r="C29">
         <v>79690000.0</v>
       </c>
       <c r="D29">
         <v>-234594000.0</v>
       </c>
       <c r="E29">
         <v>208169000.0</v>
       </c>
       <c r="F29">
         <v>104977000.0</v>
       </c>
       <c r="G29">
         <v>170685000.0</v>
       </c>
       <c r="H29">
         <v>191014000.0</v>
       </c>
       <c r="I29">
         <v>83876000.0</v>
       </c>
@@ -21632,51 +21802,51 @@
         <v>-87479000.0</v>
       </c>
       <c r="AS29">
         <v>-128371000.0</v>
       </c>
       <c r="AT29">
         <v>-49973000.0</v>
       </c>
       <c r="AU29">
         <v>-108423000.0</v>
       </c>
       <c r="AV29">
         <v>-60978000.0</v>
       </c>
       <c r="AW29">
         <v>-64902000.0</v>
       </c>
       <c r="AX29">
         <v>-27205000.0</v>
       </c>
       <c r="AY29"/>
       <c r="AZ29"/>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B30">
         <v>-273402000.0</v>
       </c>
       <c r="C30">
         <v>-497461000.0</v>
       </c>
       <c r="D30">
         <v>-322405000.0</v>
       </c>
       <c r="E30">
         <v>-485060000.0</v>
       </c>
       <c r="F30">
         <v>-599264000.0</v>
       </c>
       <c r="G30">
         <v>-586223000.0</v>
       </c>
       <c r="H30">
         <v>-828596000.0</v>
       </c>
       <c r="I30">
         <v>-385584000.0</v>
       </c>