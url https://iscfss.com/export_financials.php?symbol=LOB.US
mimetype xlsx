--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -4111,51 +4111,53 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
     </row>
     <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>495662000.0</v>
+      </c>
       <c r="C8">
         <v>488524000.0</v>
       </c>
       <c r="D8">
         <v>484655000.0</v>
       </c>
       <c r="E8">
         <v>479554000.0</v>
       </c>
       <c r="F8">
         <v>377953000.0</v>
       </c>
       <c r="G8">
         <v>370513000.0</v>
       </c>
       <c r="H8">
         <v>365607000.0</v>
       </c>
       <c r="I8">
         <v>361925000.0</v>
       </c>
       <c r="J8">
         <v>356381000.0</v>
       </c>
       <c r="K8">
@@ -4266,51 +4268,51 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
     </row>
     <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>927630000.0</v>
+        <v>-592040000.0</v>
       </c>
       <c r="C10">
         <v>816385000.0</v>
       </c>
       <c r="D10">
         <v>865154000.0</v>
       </c>
       <c r="E10">
         <v>892695000.0</v>
       </c>
       <c r="F10">
         <v>663005000.0</v>
       </c>
       <c r="G10">
         <v>744513000.0</v>
       </c>
       <c r="H10">
         <v>609050000.0</v>
       </c>
       <c r="I10">
         <v>666585000.0</v>
       </c>
       <c r="J10">
         <v>615699000.0</v>
       </c>
@@ -5895,51 +5897,53 @@
       <c r="AR23">
         <v>1052622000.0</v>
       </c>
       <c r="AS23">
         <v>1012766000.0</v>
       </c>
       <c r="AT23">
         <v>899415000.0</v>
       </c>
       <c r="AU23">
         <v>723032000.0</v>
       </c>
       <c r="AV23">
         <v>673315000.0</v>
       </c>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>99766000.0</v>
+      </c>
       <c r="C24">
         <v>99746000.0</v>
       </c>
       <c r="D24">
         <v>102404000.0</v>
       </c>
       <c r="E24">
         <v>105045000.0</v>
       </c>
       <c r="F24">
         <v>107659000.0</v>
       </c>
       <c r="G24">
         <v>110247000.0</v>
       </c>
       <c r="H24">
         <v>112820000.0</v>
       </c>
       <c r="I24">
         <v>115371000.0</v>
       </c>
       <c r="J24">
         <v>117745000.0</v>
       </c>
       <c r="K24">
@@ -6181,51 +6185,53 @@
       <c r="AP25">
         <v>28173000.0</v>
       </c>
       <c r="AQ25">
         <v>28271000.0</v>
       </c>
       <c r="AR25">
         <v>28375000.0</v>
       </c>
       <c r="AS25"/>
       <c r="AT25">
         <v>54490000.0</v>
       </c>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
     </row>
     <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>914555000.0</v>
+      </c>
       <c r="C26">
         <v>868738000.0</v>
       </c>
       <c r="D26">
         <v>861601000.0</v>
       </c>
       <c r="E26">
         <v>743019000.0</v>
       </c>
       <c r="F26">
         <v>728206000.0</v>
       </c>
       <c r="G26">
         <v>701380000.0</v>
       </c>
       <c r="H26">
         <v>1248203000.0</v>
       </c>
       <c r="I26">
         <v>1233466000.0</v>
       </c>
       <c r="J26">
         <v>1151195000.0</v>
       </c>
       <c r="K26">
@@ -6384,51 +6390,51 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-827864000.0</v>
+        <v>691806000.0</v>
       </c>
       <c r="C28">
         <v>-716639000.0</v>
       </c>
       <c r="D28">
         <v>-762750000.0</v>
       </c>
       <c r="E28">
         <v>-787650000.0</v>
       </c>
       <c r="F28">
         <v>-555346000.0</v>
       </c>
       <c r="G28">
         <v>-634266000.0</v>
       </c>
       <c r="H28">
         <v>-496230000.0</v>
       </c>
       <c r="I28">
         <v>-551214000.0</v>
       </c>
       <c r="J28">
         <v>-497954000.0</v>
       </c>
@@ -6534,51 +6540,53 @@
       <c r="AR28">
         <v>-84482000.0</v>
       </c>
       <c r="AS28">
         <v>-97802000.0</v>
       </c>
       <c r="AT28">
         <v>-86997000.0</v>
       </c>
       <c r="AU28">
         <v>-7354000.0</v>
       </c>
       <c r="AV28">
         <v>8047000.0</v>
       </c>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
     </row>
     <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1316364000.0</v>
+      </c>
       <c r="C29">
         <v>1281096000.0</v>
       </c>
       <c r="D29">
         <v>1256006000.0</v>
       </c>
       <c r="E29">
         <v>1207002000.0</v>
       </c>
       <c r="F29">
         <v>1170548000.0</v>
       </c>
       <c r="G29">
         <v>1137277000.0</v>
       </c>
       <c r="H29">
         <v>1111850000.0</v>
       </c>
       <c r="I29">
         <v>1123127000.0</v>
       </c>
       <c r="J29">
         <v>1078794000.0</v>
       </c>
       <c r="K29">
@@ -8458,51 +8466,53 @@
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>194096000.0</v>
       </c>
       <c r="AT44">
         <v>103381000.0</v>
       </c>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44">
         <v>3605000.0</v>
       </c>
       <c r="BA44">
         <v>1161000.0</v>
       </c>
     </row>
     <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>231198000.0</v>
+      </c>
       <c r="C45">
         <v>235329000.0</v>
       </c>
       <c r="D45">
         <v>374073000.0</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45">
         <v>381993000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>267864000.0</v>
       </c>
       <c r="K45">
         <v>258071000.0</v>
       </c>
       <c r="L45">
         <v>355015000.0</v>
       </c>
       <c r="M45">
         <v>258041000.0</v>
       </c>
@@ -12473,51 +12483,53 @@
         <v>2295000.0</v>
       </c>
       <c r="AU2">
         <v>2994000.0</v>
       </c>
       <c r="AV2">
         <v>3222000.0</v>
       </c>
       <c r="AW2">
         <v>1938000.0</v>
       </c>
       <c r="AX2">
         <v>1810000.0</v>
       </c>
       <c r="AY2">
         <v>1675000.0</v>
       </c>
       <c r="AZ2">
         <v>3663000.0</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>116</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6269000.0</v>
+      </c>
       <c r="C3">
         <v>6940000.0</v>
       </c>
       <c r="D3">
         <v>3677000.0</v>
       </c>
       <c r="E3">
         <v>6672000.0</v>
       </c>
       <c r="F3">
         <v>6784000.0</v>
       </c>
       <c r="G3">
         <v>6974000.0</v>
       </c>
       <c r="H3">
         <v>6651000.0</v>
       </c>
       <c r="I3">
         <v>6307000.0</v>
       </c>
       <c r="J3">
         <v>5343000.0</v>
       </c>
       <c r="K3">
@@ -12725,51 +12737,53 @@
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>118</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>45820000.0</v>
+      </c>
       <c r="C5">
         <v>40081000.0</v>
       </c>
       <c r="D5">
         <v>80077000.0</v>
       </c>
       <c r="E5">
         <v>36572000.0</v>
       </c>
       <c r="F5">
         <v>31202000.0</v>
       </c>
       <c r="G5">
         <v>13132000.0</v>
       </c>
       <c r="H5">
         <v>13229000.0</v>
       </c>
       <c r="I5">
         <v>17841000.0</v>
       </c>
       <c r="J5">
         <v>36058000.0</v>
       </c>
       <c r="K5">
@@ -12882,51 +12896,51 @@
       </c>
       <c r="AU5">
         <v>13331000.0</v>
       </c>
       <c r="AV5">
         <v>3859000.0</v>
       </c>
       <c r="AW5">
         <v>6618000.0</v>
       </c>
       <c r="AX5">
         <v>6661000.0</v>
       </c>
       <c r="AY5">
         <v>298000.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>119</v>
       </c>
       <c r="B6">
-        <v>45820000.0</v>
+        <v>52089000.0</v>
       </c>
       <c r="C6">
         <v>47021000.0</v>
       </c>
       <c r="D6">
         <v>83754000.0</v>
       </c>
       <c r="E6">
         <v>43244000.0</v>
       </c>
       <c r="F6">
         <v>37986000.0</v>
       </c>
       <c r="G6">
         <v>20106000.0</v>
       </c>
       <c r="H6">
         <v>19880000.0</v>
       </c>
       <c r="I6">
         <v>24148000.0</v>
       </c>
       <c r="J6">
         <v>41401000.0</v>
       </c>
@@ -13865,51 +13879,53 @@
         <v>2245000.0</v>
       </c>
       <c r="AU12">
         <v>1917000.0</v>
       </c>
       <c r="AV12">
         <v>1840000.0</v>
       </c>
       <c r="AW12">
         <v>1426000.0</v>
       </c>
       <c r="AX12">
         <v>1335000.0</v>
       </c>
       <c r="AY12">
         <v>1251000.0</v>
       </c>
       <c r="AZ12">
         <v>4521000.0</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>126</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>241717000.0</v>
+      </c>
       <c r="C13">
         <v>233864000.0</v>
       </c>
       <c r="D13">
         <v>239655000.0</v>
       </c>
       <c r="E13">
         <v>231428000.0</v>
       </c>
       <c r="F13">
         <v>224284000.0</v>
       </c>
       <c r="G13">
         <v>213105000.0</v>
       </c>
       <c r="H13">
         <v>212568000.0</v>
       </c>
       <c r="I13">
         <v>208936000.0</v>
       </c>
       <c r="J13">
         <v>198448000.0</v>
       </c>
       <c r="K13">
@@ -13979,51 +13995,53 @@
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>127</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>91000.0</v>
+      </c>
       <c r="C14">
         <v>93000.0</v>
       </c>
       <c r="D14">
         <v>88000.0</v>
       </c>
       <c r="E14">
         <v>50000.0</v>
       </c>
       <c r="F14">
         <v>41000.0</v>
       </c>
       <c r="G14">
         <v>49000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
@@ -14399,51 +14417,53 @@
         <v>3935000.0</v>
       </c>
       <c r="AU16">
         <v>8073000.0</v>
       </c>
       <c r="AV16">
         <v>2448000.0</v>
       </c>
       <c r="AW16">
         <v>641000.0</v>
       </c>
       <c r="AX16">
         <v>6661000.0</v>
       </c>
       <c r="AY16">
         <v>298000.0</v>
       </c>
       <c r="AZ16">
         <v>28062000.0</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>130</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>36704000.0</v>
+      </c>
       <c r="C17">
         <v>29947000.0</v>
       </c>
       <c r="D17">
         <v>46122000.0</v>
       </c>
       <c r="E17">
         <v>26466000.0</v>
       </c>
       <c r="F17">
         <v>23387000.0</v>
       </c>
       <c r="G17">
         <v>9668000.0</v>
       </c>
       <c r="H17">
         <v>9843000.0</v>
       </c>
       <c r="I17">
         <v>13025000.0</v>
       </c>
       <c r="J17">
         <v>26963000.0</v>
       </c>
       <c r="K17">
@@ -14555,51 +14575,53 @@
         <v>3935000.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>10048000.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>131</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>125338000.0</v>
+      </c>
       <c r="C18">
         <v>119400000.0</v>
       </c>
       <c r="D18">
         <v>123120000.0</v>
       </c>
       <c r="E18">
         <v>115485000.0</v>
       </c>
       <c r="F18">
         <v>109221000.0</v>
       </c>
       <c r="G18">
         <v>100532000.0</v>
       </c>
       <c r="H18">
         <v>97474000.0</v>
       </c>
       <c r="I18">
         <v>97000000.0</v>
       </c>
       <c r="J18">
         <v>91320000.0</v>
       </c>
       <c r="K18">
@@ -15293,51 +15315,53 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>138</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>6269000.0</v>
+      </c>
       <c r="C25">
         <v>6940000.0</v>
       </c>
       <c r="D25">
         <v>9968000.0</v>
       </c>
       <c r="E25">
         <v>6672000.0</v>
       </c>
       <c r="F25">
         <v>6784000.0</v>
       </c>
       <c r="G25">
         <v>6974000.0</v>
       </c>
       <c r="H25">
         <v>6651000.0</v>
       </c>
       <c r="I25">
         <v>6307000.0</v>
       </c>
       <c r="J25">
         <v>5343000.0</v>
       </c>
       <c r="K25">
@@ -15855,51 +15879,53 @@
         <v>10041000.0</v>
       </c>
       <c r="AU28">
         <v>9248000.0</v>
       </c>
       <c r="AV28">
         <v>8210000.0</v>
       </c>
       <c r="AW28">
         <v>6850000.0</v>
       </c>
       <c r="AX28">
         <v>6635000.0</v>
       </c>
       <c r="AY28">
         <v>10130000.0</v>
       </c>
       <c r="AZ28">
         <v>23486000.0</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>142</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>9116000.0</v>
+      </c>
       <c r="C29">
         <v>10134000.0</v>
       </c>
       <c r="D29">
         <v>15787000.0</v>
       </c>
       <c r="E29">
         <v>10106000.0</v>
       </c>
       <c r="F29">
         <v>7815000.0</v>
       </c>
       <c r="G29">
         <v>3464000.0</v>
       </c>
       <c r="H29">
         <v>3386000.0</v>
       </c>
       <c r="I29">
         <v>4816000.0</v>
       </c>
       <c r="J29">
         <v>9095000.0</v>
       </c>
       <c r="K29">
@@ -17831,2238 +17857,2271 @@
       <c r="P30">
         <v>-44369000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>78</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>79</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>80</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>81</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>82</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>83</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>84</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>85</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>86</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>87</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>88</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>89</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>90</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>91</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>92</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>93</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>94</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>95</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>96</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>97</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>98</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>99</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>100</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>101</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>102</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>103</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>104</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>105</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>106</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>107</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>108</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>109</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>110</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>111</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>112</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>113</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>114</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>146</v>
       </c>
       <c r="B2">
+        <v>816135000.0</v>
+      </c>
+      <c r="C2">
         <v>864904000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>892445000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>662755000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>744263000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>608800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>666585000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>615449000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>597394000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>582540000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>534774000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>97351000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>463186000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>416636000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>403370000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>632187000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>507771000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>203750000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>347034000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>438824000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>635542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>318320000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>634750000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1348146000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>412303000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>221397000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>248446000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>180617000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>285867000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>316823000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>368565000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>392941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>527952000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>295271000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>260907000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>207373000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>158887000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>238008000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>355485000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>175506000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>226556000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>102607000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129881000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>131487000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47564000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29902000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38642000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>54409000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>47568000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>37244000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>147</v>
       </c>
       <c r="B3">
+        <v>2809000</v>
+      </c>
+      <c r="C3">
         <v>2047000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9302000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1735000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1425000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2294000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4018000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6407000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17206000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21676000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21608000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1576000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6563000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10405000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8120000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8195000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20036000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1418000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>348000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>558000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>674000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19676000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>117000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>459000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>737000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7194000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2180000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14508000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13315000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>23491000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>26614000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19532000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>41685000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>52719000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7938000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25822000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>37660000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9695000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>761000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>182000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>251000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1157000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6227000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19787000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3281000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3043000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2700000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8175000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>428000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7726000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14191000</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>344945000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>46550000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>13266000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-228817000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>124416000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>304021000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-143284000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-91790000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-196718000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>317222000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-316430000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-713396000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>935238000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>191511000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-24907000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>65001000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-102422000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-30956000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-51742000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-24376000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-135011000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>232681000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>53534000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>48486000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-79121000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>179979000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-51050000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>123949000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1982000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3539000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1525000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1843000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6538000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1561000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>611000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3273000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-40198000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2010000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27872000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19930000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1243000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1930000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-846000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2847000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>87000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2104000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-884000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5313000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1825000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1310000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>517000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>886000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-435000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-598000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1066000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3001000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>150</v>
       </c>
       <c r="B6">
+        <v>111495000.0</v>
+      </c>
+      <c r="C6">
         <v>-48769000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27541000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>229690000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81508000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>135463000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-57785000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51136000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18055000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14854000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>47766000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>32825999.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>344945000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>46550000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13266000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-228817000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>124416000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>304021000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-143284000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-91790000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-196718000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>317222000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-316430000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-713396000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>935843000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>190906000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-24907000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>65661000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-105250000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-30956000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-51742000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-24376000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-135011000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>232681000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>34364000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>53534000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>48486000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-79121000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-117477000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>179979000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-51050000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>123949000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-27274000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1606000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>83923000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17662000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-8740000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-15767000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6841000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10324000.0</v>
       </c>
-      <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>151</v>
       </c>
       <c r="B7">
+        <v>-18492000.0</v>
+      </c>
+      <c r="C7">
         <v>-3344000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>35206000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2823000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14635000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3437000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>499000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12673000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7788000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>346000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2888000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-20214000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13289000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12673000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-36512000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15619000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3197000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4367000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4474000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>17011000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7147000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2708000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-50938000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16848000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>40174000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-38410000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-9382000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>995000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2969000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7376000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-13913000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>5561000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7907000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10942000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-11304000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5168000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-8066000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-552000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-9496000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2617000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1193000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>370000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2197000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>384000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6147000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5357000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-13086000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2948000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>9123000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2493000.0</v>
       </c>
-      <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>13836000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>6593000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-28266000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>23394000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7922000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3095000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2522000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-350000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3771000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>855000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-49689000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2243000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>7579000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-31962000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-9336000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3974000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>3926000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>9778000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-9709000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>3287000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>4620000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-12065000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-8198000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-10862000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1399000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>443000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1817000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>516000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>153</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-3503000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12130000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8627000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20214000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-20214000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-52000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-930000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5937000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6526000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-8775000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6792000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3531000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2386000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-14000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7406000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1301000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3802000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8184000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1775000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2755000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5475000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-9592000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9826000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-717000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-705000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5150000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>685000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1695000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1081000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>496000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2265000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2153000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>872000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1219000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1286000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
         <v>923000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3284000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>92000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>213000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-984000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2008000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>372000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>154</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>139598000.0</v>
       </c>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
-      <c r="AT10"/>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>155</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-564000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6097000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-8478000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7775000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11107000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1260000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1929000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2464000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5221000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5406000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1249000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-13619000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>23379000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6493000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2370000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1372000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>759000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-605000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4204000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1756000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-214000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1123000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>3030000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2796000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1951000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>2174000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>624000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-146000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>156</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>98946000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>102433000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>143543000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>54030000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-41701000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-191635000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>121020000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3849000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-76142000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-158240000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-82633000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5904000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-217282000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-27250000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-53283000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-145881000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-104925000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-159319000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-125096000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-132742000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>126737000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-404000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-42864000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-373217000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-85058000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-79856000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-114640000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-232281000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-10646000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-75483000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-97033000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-360696000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-270207000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10654000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13259000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>12673000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-36764000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>15302000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3766000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4367000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4474000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2113000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8991000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4552000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-50938000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-15821000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>30971000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-38467000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6927000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2617000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4673000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9287000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-13913000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5043000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4406000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-10942000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-25090000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-5168000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-10953000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-191000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-7702000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-832000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-2894000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-2631000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1953000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-3508000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>158</v>
       </c>
       <c r="B14">
+        <v>6269000.0</v>
+      </c>
+      <c r="C14">
         <v>6940000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9968000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6672000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6784000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6974000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6651000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6307000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5343000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4981000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5330000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1188000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5254000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5193000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5153000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5073000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5148000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5405000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5472000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5328000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5301000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5265000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5143000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5351000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5573000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5621000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5664000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5202000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5067000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4034000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4377000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4186000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4037000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3786000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3259000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2958000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2354000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1708000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1059000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1092000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1044000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1065000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1518000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>896000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>588000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>433000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>547000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>625000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>519000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>468000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>159</v>
       </c>
       <c r="B15">
+        <v>3482000.0</v>
+      </c>
+      <c r="C15">
         <v>3481000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3470000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2329000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1369000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1367000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1356000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1354000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1350000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1345000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1336000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2668000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1330000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1327000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1320000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1319000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1315000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1312000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1306000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1301000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1297000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1282000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1264000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1217000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1216000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208000.0</v>
       </c>
       <c r="AB15">
         <v>1208000.0</v>
       </c>
       <c r="AC15">
+        <v>1208000.0</v>
+      </c>
+      <c r="AD15">
         <v>1206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205000.0</v>
       </c>
       <c r="AE15">
         <v>1205000.0</v>
       </c>
       <c r="AF15">
+        <v>1205000.0</v>
+      </c>
+      <c r="AG15">
         <v>1204000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1201000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196000.0</v>
       </c>
       <c r="AJ15">
         <v>1196000.0</v>
       </c>
       <c r="AK15">
-        <v>692000.0</v>
+        <v>1196000.0</v>
       </c>
       <c r="AL15">
         <v>692000.0</v>
       </c>
       <c r="AM15">
+        <v>692000.0</v>
+      </c>
+      <c r="AN15">
         <v>685000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>684000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>342000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1026000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>510000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2222000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>859000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1363000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5569000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>30194000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3199000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4887000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11921000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12310000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>160</v>
       </c>
       <c r="B16">
+        <v>927630000.0</v>
+      </c>
+      <c r="C16">
         <v>816135000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>864904000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>892445000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>662755000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>744263000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>608800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>666585000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>615449000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>597394000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>582540000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>130176999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>808131000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>463186000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>416636000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>403370000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>632187000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>507771000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>203750000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>347034000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>438824000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>635542000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>318320000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>634750000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1348146000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>412303000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>223539000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>246278000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>180617000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>285867000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>316823000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>368565000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>392941000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>527952000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>295271000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>260907000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>207373000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>158887000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>238008000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>355485000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>175506000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>226556000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>102607000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>129881000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>131487000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>47564000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29902000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38642000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>54409000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>47568000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>37244000.0</v>
       </c>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>161</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -20073,1930 +20132,1968 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>162</v>
       </c>
       <c r="B18">
+        <v>28377000.0</v>
+      </c>
+      <c r="C18">
         <v>85337000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>70388000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-236329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>206744000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>102683000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>166667000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>184607000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>66670000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69217000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>148638000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14975000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>129919000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>148051000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18037000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13257000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-86963000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>136403000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27968000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15525000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-82768000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-37495000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-526000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-213945000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20926000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-92200000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-148313000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-104200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-159629000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-121103000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-155937000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>129140000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4785000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-77789000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-84020000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-81691000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-100600000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-145357000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-57184000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-4810000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-76708000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-94137000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-70179000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-93706000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-148158000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-53254000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-111466000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-63678000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-73077000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-27633000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>163</v>
       </c>
       <c r="B19">
+        <v>-39906000.0</v>
+      </c>
+      <c r="C19">
         <v>-9457000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>31549000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-322405000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-485060000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-599264000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-586223000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-828596000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-385584000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-278698000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-388495000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>10244000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-238028000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-581574000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-532598000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-430247000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-195424000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-233503000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-211583000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>77681000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-23634000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-163154000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-80018000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-360637000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1980177000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-179102000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-84059000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-128687000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-135532000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-299380000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-119972000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-106620000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-134975000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-378879000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-19128000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-82869000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-104569000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-87885000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-15282000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-77277000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-99332000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>8439000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>4699000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-46317000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>164</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...2 lines deleted...]
-      <c r="D20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>165</v>
       </c>
       <c r="B21">
+        <v>20000.0</v>
+      </c>
+      <c r="C21">
         <v>-2658000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2641000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2614000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2588000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2573000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2551000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2374000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2470000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2450000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-52436000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>47587000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-50593000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-110702000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-121378000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-252739000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-437410000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-452030000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-81625000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-204990000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26054000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1671017000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>49998000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1294000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49000.0</v>
       </c>
       <c r="AD21">
         <v>-49000.0</v>
       </c>
       <c r="AE21">
         <v>-49000.0</v>
       </c>
       <c r="AF21">
+        <v>-49000.0</v>
+      </c>
+      <c r="AG21">
         <v>-1879000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-104000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-23075000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1279000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-35301000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>21600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12730000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-532000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-99000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-98000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-104000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-19574000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>38676000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>128</v>
       </c>
       <c r="B22">
+        <v>36704000.0</v>
+      </c>
+      <c r="C22">
         <v>29947000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46122000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>26466000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23387000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9668000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9843000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13025000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26963000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27586000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16163000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6297000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>17544000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>398000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1792000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42868000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>97039000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>34509000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30147000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>33839000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>63582000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39427000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>29588000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>33780000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3777000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-7602000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6832000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3895000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4935000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2372000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10490000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>14252000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14253000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12453000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>71730000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12862000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9795000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6112000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5480000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3478000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>123000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4683000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5714000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2899000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3935000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8053000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2448000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>641000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6661000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>298000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>28062000.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>166</v>
       </c>
       <c r="B23">
+        <v>708610000.0</v>
+      </c>
+      <c r="C23">
         <v>146399000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>395862000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>790119000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>198552000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>633690000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>361660000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>692446000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>323610000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>107116000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>269844000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22912000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1207184000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2690731000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>529991000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>248832000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>518818000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>523478000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>294132000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>296343000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>200067000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>593398000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-39694000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-166939000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1233978000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>412863000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>209895000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>298558000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>187953000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>379013000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>225286000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-44649000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3728000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>713623000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>247796000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>254553000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>232848000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>149666000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>82313000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>262260000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>125391000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>210725000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>42184000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35343000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>171401000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34019000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>79470000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16078000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10659000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>59430000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>69946000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>167</v>
       </c>
       <c r="B24">
+        <v>-583601000.0</v>
+      </c>
+      <c r="C24">
         <v>-262125000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-525960000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-284496000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-476174000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-548279000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-535377000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-774822000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-339023000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-250160000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-363460000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1361196000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-331000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-875000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1591000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-297002000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-206427000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-242630000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-157157000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>132651000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>163444000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-112590000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-79583000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-370925000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1793542000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-152003000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-109228000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-137271000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-143759000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-101776000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-119893000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-111827000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-126143000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-90638000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-110352000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-78933000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-100390000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-90128000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-139590000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-72987000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-88365000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>10044000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>17551000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-17233000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>57549000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>27055000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>22765000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3275000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>64235000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-21145000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>622000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1010000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>168</v>
       </c>
       <c r="B25">
+        <v>6103000.0</v>
+      </c>
+      <c r="C25">
         <v>47559000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-3092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-275231000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156252000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>86114000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>149631000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>161106000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45028000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>59489000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>149690000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-20884000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>98265000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>139560000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40581000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-47763000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-199896000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>109163000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-21178000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-78080000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-172825000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-79835000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>40031000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-242995000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-19050000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-55244000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-148198000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-116005000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-161223000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-123796000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-131979000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>132983000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4586000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-44066000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-108387000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-85405000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-80131000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-118814000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-45182000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-16246000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-77227000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-101402000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-79067000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-92245000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-127553000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-64168000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-99331000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-68459000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-81266000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-28650000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>169</v>
       </c>
       <c r="B26">
+        <v>3994000.0</v>
+      </c>
+      <c r="C26">
         <v>-3994000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>99242000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>98763000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1546000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>758000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2311000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4426999.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4092000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-335000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-688000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1689000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>297000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>998000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>469000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-687000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6158000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1993000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-953000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1067000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>951000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1509000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2817000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-633000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2660000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-10817000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-73000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-870000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-7265000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1932000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-4256000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-9000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>561000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>856000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>113096000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>113446000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>270000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>427000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-4957000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>40000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-7261000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87171000.0</v>
       </c>
       <c r="AR26">
         <v>87171000.0</v>
       </c>
       <c r="AS26">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AU26">
+        <v>87171000.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>114000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>170</v>
       </c>
       <c r="B27">
+        <v>7390000.0</v>
+      </c>
+      <c r="C27">
         <v>6880000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6696000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5902000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6945000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6667000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6492000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6614000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6793000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6306000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5172000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>537000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6312000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6173000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5272000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5041000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5080000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4954000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4104000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3713000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4120000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5014000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5238000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3255000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3339000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2908000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3031000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2943000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2916000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2858000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2123000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2489000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2215000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2349000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1797000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2014000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1889000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1803000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4428000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4063000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2923000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>659000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>616000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>498000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>185000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>126000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>160000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>14000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>61000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3172000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>171</v>
       </c>
       <c r="B28">
+        <v>708754000.0</v>
+      </c>
+      <c r="C28">
         <v>137249000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>390230000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>786689000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>195383000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>629750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>357753000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>688718000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>319763000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>202659000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>266015000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20244000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>453385000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>480948000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>526236000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>196920000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>406801000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>400788000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>40087000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-142368000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-253260000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>510491000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-245948000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142102000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2903779000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>461652000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>207393000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>297299000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>186698000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>377759000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>224032000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-47732000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5033000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>689349000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>246292000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>218056000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>253756000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>161704000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>81397000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>261477000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>124951000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>209595000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>27970000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>110103000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>174822000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>34917000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>80057000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>81810000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15244000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>58588000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>57785000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>57416000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>172</v>
       </c>
       <c r="B29">
+        <v>31186000.0</v>
+      </c>
+      <c r="C29">
         <v>87384000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>79690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-234594000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>208169000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>104977000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>170685000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>191014000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83876000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90893000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>170246000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-13399000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>136482000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>158456000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>26157000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20657000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-78768000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>156439000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>29386000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15177000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-82210000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-36821000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19150000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-213828000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21385000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-91463000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-141119000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-102020000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-145121000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-107788000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-132446000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>155754000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>24317000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-36104000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-31301000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-73753000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-74778000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-107697000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-47489000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-4049000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-76526000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-93886000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-69022000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-87479000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-128371000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-49973000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-108423000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-60978000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-64902000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-27205000.0</v>
       </c>
-      <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>173</v>
       </c>
       <c r="B30">
+        <v>-628445000.0</v>
+      </c>
+      <c r="C30">
         <v>-273402000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-497461000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-322405000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-485060000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-599264000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-586223000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-828596000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-385584000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-278698000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-388495000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1386427000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-244922000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-592854000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-539127000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-446394000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-203617000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-253206000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-212757000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>65755000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138752000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-156448000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-89632000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-357466000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1989321000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-179283000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-91181000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-129618000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-149315000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-300927000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-143328000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-132398000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-154295000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-420564000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-180627000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-90769000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-130492000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-133128000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-151385000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-77449000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-99475000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8240000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13778000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-24230000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>37472000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>32718000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19626000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-36599000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56499000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-21059000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
+      <c r="BA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>