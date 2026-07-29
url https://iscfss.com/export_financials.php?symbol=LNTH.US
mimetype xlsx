--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1098,51 +1098,51 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>-1307000.0</v>
       </c>
       <c r="C5">
         <v>-1615000.0</v>
       </c>
       <c r="D5">
         <v>-1037000.0</v>
       </c>
       <c r="E5">
         <v>-1259000.0</v>
       </c>
       <c r="F5">
-        <v>-485000.0</v>
+        <v>-484999.0</v>
       </c>
       <c r="G5">
         <v>-2048000.0</v>
       </c>
       <c r="H5">
         <v>-960000.0</v>
       </c>
       <c r="I5">
         <v>-1108000.0</v>
       </c>
       <c r="J5">
         <v>-1034000.0</v>
       </c>
       <c r="K5">
         <v>-947000.0</v>
       </c>
       <c r="L5">
         <v>-1985000.0</v>
       </c>
       <c r="M5">
         <v>-1630000.0</v>
       </c>
       <c r="N5">
         <v>-394000.0</v>
       </c>
@@ -1952,51 +1952,51 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-358383000.0</v>
+        <v>260311000.0</v>
       </c>
       <c r="C28">
         <v>-293376000.0</v>
       </c>
       <c r="D28">
         <v>-96710000.0</v>
       </c>
       <c r="E28">
         <v>167856000.0</v>
       </c>
       <c r="F28">
         <v>92801000.0</v>
       </c>
       <c r="G28">
         <v>156289000.0</v>
       </c>
       <c r="H28">
         <v>101480000.0</v>
       </c>
       <c r="I28">
         <v>153058000.0</v>
       </c>
       <c r="J28">
         <v>191853000.0</v>
       </c>
@@ -2562,51 +2562,51 @@
         <v>40785000.0</v>
       </c>
       <c r="N41">
         <v>42148000.0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
         <v>410882000.0</v>
       </c>
       <c r="C42">
         <v>642972000.0</v>
       </c>
       <c r="D42">
         <v>682727000.0</v>
       </c>
       <c r="E42">
         <v>640875000.0</v>
       </c>
       <c r="F42">
-        <v>685472000.0</v>
+        <v>685471999.0</v>
       </c>
       <c r="G42">
         <v>665530000.0</v>
       </c>
       <c r="H42">
         <v>251641000.0</v>
       </c>
       <c r="I42">
         <v>239865000.0</v>
       </c>
       <c r="J42">
         <v>232960000.0</v>
       </c>
       <c r="K42">
         <v>226462000.0</v>
       </c>
       <c r="L42">
         <v>175553000.0</v>
       </c>
       <c r="M42">
         <v>106723000.0</v>
       </c>
       <c r="N42">
         <v>105679000.0</v>
       </c>
@@ -2908,51 +2908,51 @@
       </c>
       <c r="I50">
         <v>2750000.0</v>
       </c>
       <c r="J50">
         <v>2750000.0</v>
       </c>
       <c r="K50">
         <v>3650000.0</v>
       </c>
       <c r="L50">
         <v>3650000.0</v>
       </c>
       <c r="M50">
         <v>400863000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>738000.0</v>
+        <v>619432000.0</v>
       </c>
       <c r="C51">
         <v>619438000.0</v>
       </c>
       <c r="D51">
         <v>616946000.0</v>
       </c>
       <c r="E51">
         <v>583508000.0</v>
       </c>
       <c r="F51">
         <v>191309000.0</v>
       </c>
       <c r="G51">
         <v>235901000.0</v>
       </c>
       <c r="H51">
         <v>194399000.0</v>
       </c>
       <c r="I51">
         <v>266459000.0</v>
       </c>
       <c r="J51">
         <v>268143000.0</v>
       </c>
@@ -3903,66 +3903,66 @@
       <c r="H5">
         <v>-1166000.0</v>
       </c>
       <c r="I5">
         <v>-1210000.0</v>
       </c>
       <c r="J5">
         <v>-1178000.0</v>
       </c>
       <c r="K5">
         <v>-1037000.0</v>
       </c>
       <c r="L5">
         <v>-1035000.0</v>
       </c>
       <c r="M5">
         <v>-952000.0</v>
       </c>
       <c r="N5">
         <v>-1378000.0</v>
       </c>
       <c r="O5">
         <v>-1259000.0</v>
       </c>
       <c r="P5">
-        <v>2994000.0</v>
+        <v>2993999.0</v>
       </c>
       <c r="Q5">
         <v>2324000.0</v>
       </c>
       <c r="R5">
         <v>1911000.0</v>
       </c>
       <c r="S5">
-        <v>-485000.0</v>
+        <v>-484999.0</v>
       </c>
       <c r="T5">
-        <v>-1142000.0</v>
+        <v>-1141999.0</v>
       </c>
       <c r="U5">
-        <v>-1000000.0</v>
+        <v>-999999.0</v>
       </c>
       <c r="V5">
         <v>-1240000.0</v>
       </c>
       <c r="W5">
         <v>-2048000.0</v>
       </c>
       <c r="X5">
         <v>-2510000.0</v>
       </c>
       <c r="Y5">
         <v>-2606000.0</v>
       </c>
       <c r="Z5">
         <v>-2394000.0</v>
       </c>
       <c r="AA5">
         <v>-960000.0</v>
       </c>
       <c r="AB5">
         <v>-997000.0</v>
       </c>
       <c r="AC5">
         <v>-964000.0</v>
       </c>
@@ -6690,51 +6690,51 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>-497779000.0</v>
+        <v>127170000.0</v>
       </c>
       <c r="C28">
         <v>314131000.0</v>
       </c>
       <c r="D28">
         <v>237431000.0</v>
       </c>
       <c r="E28">
         <v>-80078000.0</v>
       </c>
       <c r="F28">
         <v>-324130000.0</v>
       </c>
       <c r="G28">
         <v>-293376000.0</v>
       </c>
       <c r="H28">
         <v>-247145000.0</v>
       </c>
       <c r="I28">
         <v>-138837000.0</v>
       </c>
       <c r="J28">
         <v>-100955000.0</v>
       </c>
@@ -8742,66 +8742,66 @@
       <c r="H42">
         <v>722430000.0</v>
       </c>
       <c r="I42">
         <v>700545000.0</v>
       </c>
       <c r="J42">
         <v>681443000.0</v>
       </c>
       <c r="K42">
         <v>682727000.0</v>
       </c>
       <c r="L42">
         <v>668973000.0</v>
       </c>
       <c r="M42">
         <v>654733000.0</v>
       </c>
       <c r="N42">
         <v>642163000.0</v>
       </c>
       <c r="O42">
         <v>640875000.0</v>
       </c>
       <c r="P42">
-        <v>708341000.0</v>
+        <v>708341001.0</v>
       </c>
       <c r="Q42">
         <v>699526000.0</v>
       </c>
       <c r="R42">
         <v>691516000.0</v>
       </c>
       <c r="S42">
-        <v>685472000.0</v>
+        <v>685471999.0</v>
       </c>
       <c r="T42">
-        <v>680819000.0</v>
+        <v>680818999.0</v>
       </c>
       <c r="U42">
-        <v>676059000.0</v>
+        <v>676058999.0</v>
       </c>
       <c r="V42">
         <v>669623000.0</v>
       </c>
       <c r="W42">
         <v>665530000.0</v>
       </c>
       <c r="X42">
         <v>661955000.0</v>
       </c>
       <c r="Y42">
         <v>657669000.0</v>
       </c>
       <c r="Z42">
         <v>253530000.0</v>
       </c>
       <c r="AA42">
         <v>251641000.0</v>
       </c>
       <c r="AB42">
         <v>248694000.0</v>
       </c>
       <c r="AC42">
         <v>244600000.0</v>
       </c>
@@ -9897,51 +9897,51 @@
       </c>
       <c r="AP50"/>
       <c r="AQ50">
         <v>3650000.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>400863000.0</v>
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>803000.0</v>
+        <v>625752000.0</v>
       </c>
       <c r="C51">
         <v>673252000.0</v>
       </c>
       <c r="D51">
         <v>619437000.0</v>
       </c>
       <c r="E51">
         <v>615494000.0</v>
       </c>
       <c r="F51">
         <v>614403000.0</v>
       </c>
       <c r="G51">
         <v>619438000.0</v>
       </c>
       <c r="H51">
         <v>619241000.0</v>
       </c>
       <c r="I51">
         <v>618181000.0</v>
       </c>
       <c r="J51">
         <v>617324000.0</v>
       </c>
@@ -13222,51 +13222,53 @@
         <v>44554000.0</v>
       </c>
       <c r="AX2">
         <v>43275000.0</v>
       </c>
       <c r="AY2">
         <v>61787000.0</v>
       </c>
       <c r="AZ2">
         <v>46664000.0</v>
       </c>
       <c r="BA2">
         <v>49654000.0</v>
       </c>
       <c r="BB2">
         <v>48206000.0</v>
       </c>
       <c r="BC2">
         <v>44774000.0</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>118</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>22683000.0</v>
+      </c>
       <c r="C3">
         <v>22818000.0</v>
       </c>
       <c r="D3">
         <v>20408000.0</v>
       </c>
       <c r="E3">
         <v>13231000.0</v>
       </c>
       <c r="F3">
         <v>13626000.0</v>
       </c>
       <c r="G3">
         <v>17285000.0</v>
       </c>
       <c r="H3">
         <v>17075000.0</v>
       </c>
       <c r="I3">
         <v>14819000.0</v>
       </c>
       <c r="J3">
         <v>15445000.0</v>
       </c>
       <c r="K3">
@@ -13490,51 +13492,53 @@
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>120</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>161269000.0</v>
+      </c>
       <c r="C5">
         <v>75443000.0</v>
       </c>
       <c r="D5">
         <v>47331000.0</v>
       </c>
       <c r="E5">
         <v>109434000.0</v>
       </c>
       <c r="F5">
         <v>101333000.0</v>
       </c>
       <c r="G5">
         <v>4262000.0</v>
       </c>
       <c r="H5">
         <v>181021000.0</v>
       </c>
       <c r="I5">
         <v>89236000.0</v>
       </c>
       <c r="J5">
         <v>176127000.0</v>
       </c>
       <c r="K5">
@@ -13656,51 +13660,51 @@
       </c>
       <c r="AX5">
         <v>8075000.0</v>
       </c>
       <c r="AY5">
         <v>-963000.0</v>
       </c>
       <c r="AZ5">
         <v>-4308000.0</v>
       </c>
       <c r="BA5">
         <v>-3812000.0</v>
       </c>
       <c r="BB5">
         <v>-8473000.0</v>
       </c>
       <c r="BC5">
         <v>1120000.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>81326000.0</v>
+        <v>183952000.0</v>
       </c>
       <c r="C6">
         <v>98261000.0</v>
       </c>
       <c r="D6">
         <v>67739000.0</v>
       </c>
       <c r="E6">
         <v>122665000.0</v>
       </c>
       <c r="F6">
         <v>114959000.0</v>
       </c>
       <c r="G6">
         <v>21547000.0</v>
       </c>
       <c r="H6">
         <v>198096000.0</v>
       </c>
       <c r="I6">
         <v>104055000.0</v>
       </c>
       <c r="J6">
         <v>191572000.0</v>
       </c>
@@ -19138,51 +19142,51 @@
       <c r="D2">
         <v>695572000.0</v>
       </c>
       <c r="E2">
         <v>940214000.0</v>
       </c>
       <c r="F2">
         <v>914486000.0</v>
       </c>
       <c r="G2">
         <v>866386000.0</v>
       </c>
       <c r="H2">
         <v>757018000.0</v>
       </c>
       <c r="I2">
         <v>718279000.0</v>
       </c>
       <c r="J2">
         <v>715285000.0</v>
       </c>
       <c r="K2">
         <v>614131000.0</v>
       </c>
       <c r="L2">
-        <v>415684000.0</v>
+        <v>414076000.0</v>
       </c>
       <c r="M2">
         <v>470863000.0</v>
       </c>
       <c r="N2">
         <v>417241000.0</v>
       </c>
       <c r="O2">
         <v>257259000.0</v>
       </c>
       <c r="P2">
         <v>173570000.0</v>
       </c>
       <c r="Q2">
         <v>105355000.0</v>
       </c>
       <c r="R2">
         <v>100651000.0</v>
       </c>
       <c r="S2">
         <v>93617000.0</v>
       </c>
       <c r="T2">
         <v>93642000.0</v>
       </c>
@@ -19710,51 +19714,51 @@
       <c r="D6">
         <v>-313566000.0</v>
       </c>
       <c r="E6">
         <v>-242952000.0</v>
       </c>
       <c r="F6">
         <v>25728000.0</v>
       </c>
       <c r="G6">
         <v>46428000.0</v>
       </c>
       <c r="H6">
         <v>109368000.0</v>
       </c>
       <c r="I6">
         <v>38739000.0</v>
       </c>
       <c r="J6">
         <v>4634000.0</v>
       </c>
       <c r="K6">
         <v>99525000.0</v>
       </c>
       <c r="L6">
-        <v>200065000.0</v>
+        <v>200055000.0</v>
       </c>
       <c r="M6">
         <v>-56787000.0</v>
       </c>
       <c r="N6">
         <v>55220000.0</v>
       </c>
       <c r="O6">
         <v>158393000.0</v>
       </c>
       <c r="P6">
         <v>85272000.0</v>
       </c>
       <c r="Q6">
         <v>66072000.0</v>
       </c>
       <c r="R6">
         <v>6846000.0</v>
       </c>
       <c r="S6">
         <v>7034000.0</v>
       </c>
       <c r="T6">
         <v>-25000.0</v>
       </c>
@@ -21134,51 +21138,51 @@
       <c r="D16">
         <v>382006000.0</v>
       </c>
       <c r="E16">
         <v>697262000.0</v>
       </c>
       <c r="F16">
         <v>940214000.0</v>
       </c>
       <c r="G16">
         <v>912814000.0</v>
       </c>
       <c r="H16">
         <v>866386000.0</v>
       </c>
       <c r="I16">
         <v>757018000.0</v>
       </c>
       <c r="J16">
         <v>719919000.0</v>
       </c>
       <c r="K16">
         <v>713656000.0</v>
       </c>
       <c r="L16">
-        <v>615749000.0</v>
+        <v>614131000.0</v>
       </c>
       <c r="M16">
         <v>414076000.0</v>
       </c>
       <c r="N16">
         <v>472461000.0</v>
       </c>
       <c r="O16">
         <v>415652000.0</v>
       </c>
       <c r="P16">
         <v>258842000.0</v>
       </c>
       <c r="Q16">
         <v>171427000.0</v>
       </c>
       <c r="R16">
         <v>107497000.0</v>
       </c>
       <c r="S16">
         <v>100651000.0</v>
       </c>
       <c r="T16">
         <v>93617000.0</v>
       </c>