--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1412,51 +1412,53 @@
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>1000.0</v>
       </c>
       <c r="J15">
         <v>1000.0</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15">
         <v>40944075.0</v>
       </c>
       <c r="M15">
         <v>41000175.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>20936000.0</v>
+      </c>
       <c r="C16">
         <v>44519000.0</v>
       </c>
       <c r="D16">
         <v>42160000.0</v>
       </c>
       <c r="E16">
         <v>44007000.0</v>
       </c>
       <c r="F16">
         <v>26712000.0</v>
       </c>
       <c r="G16">
         <v>46648000.0</v>
       </c>
       <c r="H16">
         <v>42370000.0</v>
       </c>
       <c r="I16">
         <v>50843000.0</v>
       </c>
       <c r="J16">
         <v>28543000.0</v>
       </c>
       <c r="K16">
@@ -2219,51 +2221,51 @@
       </c>
       <c r="H39">
         <v>4781000.0</v>
       </c>
       <c r="I39">
         <v>34982000.0</v>
       </c>
       <c r="J39">
         <v>3285000.0</v>
       </c>
       <c r="K39">
         <v>1846000.0</v>
       </c>
       <c r="L39">
         <v>1862000.0</v>
       </c>
       <c r="M39">
         <v>72479.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>50352000.0</v>
+        <v>29416000.0</v>
       </c>
       <c r="C40">
         <v>36827000.0</v>
       </c>
       <c r="D40">
         <v>30967000.0</v>
       </c>
       <c r="E40">
         <v>24942000.0</v>
       </c>
       <c r="F40">
         <v>24444000.0</v>
       </c>
       <c r="G40">
         <v>24747000.0</v>
       </c>
       <c r="H40">
         <v>20045000.0</v>
       </c>
       <c r="I40">
         <v>53801000.0</v>
       </c>
       <c r="J40">
         <v>23145000.0</v>
       </c>
@@ -4748,52 +4750,56 @@
         <v>40944075.0</v>
       </c>
       <c r="AR15">
         <v>41000175.0</v>
       </c>
       <c r="AS15">
         <v>41000175.0</v>
       </c>
       <c r="AT15">
         <v>41000175.0</v>
       </c>
       <c r="AU15">
         <v>185.0</v>
       </c>
       <c r="AV15">
         <v>41000175.0</v>
       </c>
       <c r="AW15">
         <v>115.0</v>
       </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>18060000.0</v>
+      </c>
+      <c r="C16">
+        <v>20936000.0</v>
+      </c>
       <c r="D16">
         <v>37272000.0</v>
       </c>
       <c r="E16">
         <v>32100000.0</v>
       </c>
       <c r="F16">
         <v>40173000.0</v>
       </c>
       <c r="G16">
         <v>44519000.0</v>
       </c>
       <c r="H16">
         <v>46997000.0</v>
       </c>
       <c r="I16">
         <v>46461000.0</v>
       </c>
       <c r="J16">
         <v>41107000.0</v>
       </c>
       <c r="K16">
         <v>42160000.0</v>
       </c>
       <c r="L16">
@@ -6251,51 +6257,51 @@
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
-        <v>120506000.0</v>
+        <v>166991000.0</v>
       </c>
       <c r="C30">
         <v>178672000.0</v>
       </c>
       <c r="D30">
         <v>195182000.0</v>
       </c>
       <c r="E30">
         <v>160793000.0</v>
       </c>
       <c r="F30">
         <v>155869000.0</v>
       </c>
       <c r="G30">
         <v>167208000.0</v>
       </c>
       <c r="H30">
         <v>157951000.0</v>
       </c>
       <c r="I30">
         <v>145744000.0</v>
       </c>
       <c r="J30">
         <v>142951000.0</v>
       </c>
@@ -7384,51 +7390,51 @@
       </c>
       <c r="AR38">
         <v>46036000.0</v>
       </c>
       <c r="AS38">
         <v>46022000.0</v>
       </c>
       <c r="AT38">
         <v>46015000.0</v>
       </c>
       <c r="AU38">
         <v>46008000.0</v>
       </c>
       <c r="AV38">
         <v>46003000.0</v>
       </c>
       <c r="AW38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>55487000.0</v>
+        <v>9002000.0</v>
       </c>
       <c r="C39">
         <v>5032000.0</v>
       </c>
       <c r="D39">
         <v>11754000.0</v>
       </c>
       <c r="E39">
         <v>9237000.0</v>
       </c>
       <c r="F39">
         <v>10541000.0</v>
       </c>
       <c r="G39">
         <v>8196000.0</v>
       </c>
       <c r="H39">
         <v>8030000.0</v>
       </c>
       <c r="I39">
         <v>8011000.0</v>
       </c>
       <c r="J39">
         <v>8229000.0</v>
       </c>
@@ -7533,54 +7539,54 @@
       </c>
       <c r="AR39">
         <v>28801.0</v>
       </c>
       <c r="AS39">
         <v>29769.0</v>
       </c>
       <c r="AT39">
         <v>50905.0</v>
       </c>
       <c r="AU39">
         <v>72479.0</v>
       </c>
       <c r="AV39">
         <v>94250.0</v>
       </c>
       <c r="AW39">
         <v>306798.0</v>
       </c>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>39592000.0</v>
+        <v>21532000.0</v>
       </c>
       <c r="C40">
-        <v>50352000.0</v>
+        <v>29416000.0</v>
       </c>
       <c r="D40">
         <v>38507000.0</v>
       </c>
       <c r="E40">
         <v>27411000.0</v>
       </c>
       <c r="F40">
         <v>27923000.0</v>
       </c>
       <c r="G40">
         <v>36827000.0</v>
       </c>
       <c r="H40">
         <v>31084000.0</v>
       </c>
       <c r="I40">
         <v>24270000.0</v>
       </c>
       <c r="J40">
         <v>24720000.0</v>
       </c>
       <c r="K40">
         <v>30967000.0</v>
       </c>
@@ -10458,51 +10464,51 @@
       <c r="D3">
         <v>8244000.0</v>
       </c>
       <c r="E3">
         <v>10443000.0</v>
       </c>
       <c r="F3">
         <v>5948000.0</v>
       </c>
       <c r="G3">
         <v>6171000.0</v>
       </c>
       <c r="H3">
         <v>6286000.0</v>
       </c>
       <c r="I3">
         <v>5683000.0</v>
       </c>
       <c r="J3">
         <v>9118000.0</v>
       </c>
       <c r="K3">
         <v>7338000.0</v>
       </c>
       <c r="L3">
-        <v>-1621.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="M3">
         <v>263652.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>113</v>
@@ -10516,51 +10522,51 @@
       <c r="D5">
         <v>30146000.0</v>
       </c>
       <c r="E5">
         <v>12010000.0</v>
       </c>
       <c r="F5">
         <v>12045000.0</v>
       </c>
       <c r="G5">
         <v>15616000.0</v>
       </c>
       <c r="H5">
         <v>8067000.0</v>
       </c>
       <c r="I5">
         <v>1070000.0</v>
       </c>
       <c r="J5">
         <v>6139000.0</v>
       </c>
       <c r="K5">
         <v>6314000.0</v>
       </c>
       <c r="L5">
-        <v>10276621.0</v>
+        <v>7645000.0</v>
       </c>
       <c r="M5">
         <v>-263652.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>114</v>
       </c>
       <c r="B6">
         <v>69895000.0</v>
       </c>
       <c r="C6">
         <v>53723000.0</v>
       </c>
       <c r="D6">
         <v>38390000.0</v>
       </c>
       <c r="E6">
         <v>22453000.0</v>
       </c>
       <c r="F6">
         <v>17993000.0</v>
       </c>
       <c r="G6">
@@ -11982,51 +11988,51 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:49">
       <c r="A5" t="s">
         <v>113</v>
       </c>
       <c r="B5">
-        <v>982000.0</v>
+        <v>1424000.0</v>
       </c>
       <c r="C5">
         <v>18676000.0</v>
       </c>
       <c r="D5">
         <v>13778000.0</v>
       </c>
       <c r="E5">
         <v>11327000.0</v>
       </c>
       <c r="F5">
         <v>8517000.0</v>
       </c>
       <c r="G5">
         <v>13965000.0</v>
       </c>
       <c r="H5">
         <v>11346000.0</v>
       </c>
       <c r="I5">
         <v>8790000.0</v>
       </c>
       <c r="J5">
         <v>7734000.0</v>
       </c>
@@ -12131,51 +12137,51 @@
       </c>
       <c r="AR5">
         <v>-824484.0</v>
       </c>
       <c r="AS5">
         <v>2548016.0</v>
       </c>
       <c r="AT5">
         <v>-136125.0</v>
       </c>
       <c r="AU5">
         <v>-106598.0</v>
       </c>
       <c r="AV5">
         <v>-82516.0</v>
       </c>
       <c r="AW5">
         <v>-642.0</v>
       </c>
     </row>
     <row r="6" spans="1:49">
       <c r="A6" t="s">
         <v>114</v>
       </c>
       <c r="B6">
-        <v>5399000.0</v>
+        <v>5841000.0</v>
       </c>
       <c r="C6">
         <v>23491000.0</v>
       </c>
       <c r="D6">
         <v>18841000.0</v>
       </c>
       <c r="E6">
         <v>15250000.0</v>
       </c>
       <c r="F6">
         <v>12589000.0</v>
       </c>
       <c r="G6">
         <v>17592000.0</v>
       </c>
       <c r="H6">
         <v>14087000.0</v>
       </c>
       <c r="I6">
         <v>11598000.0</v>
       </c>
       <c r="J6">
         <v>10446000.0</v>
       </c>
@@ -16283,51 +16289,51 @@
       </c>
       <c r="J23">
         <v>1798000.0</v>
       </c>
       <c r="K23">
         <v>-195000.0</v>
       </c>
       <c r="L23">
         <v>-124000.0</v>
       </c>
       <c r="M23">
         <v>62131072.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>162</v>
       </c>
       <c r="B24">
         <v>-63779000.0</v>
       </c>
       <c r="C24">
         <v>7000.0</v>
       </c>
       <c r="D24">
-        <v>-1.0</v>
+        <v>435000.0</v>
       </c>
       <c r="E24">
         <v>498000.0</v>
       </c>
       <c r="F24">
         <v>465000.0</v>
       </c>
       <c r="G24">
         <v>160000.0</v>
       </c>
       <c r="H24">
         <v>172000.0</v>
       </c>
       <c r="I24">
         <v>197000.0</v>
       </c>
       <c r="J24">
         <v>70000.0</v>
       </c>
       <c r="K24">
         <v>18005000.0</v>
       </c>
       <c r="L24">
         <v>-51369.0</v>
       </c>