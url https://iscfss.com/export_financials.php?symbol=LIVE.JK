--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1907,51 +1907,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
@@ -2902,51 +2902,53 @@
         <v>28322346000.0</v>
       </c>
       <c r="E35">
         <v>26324088000.0</v>
       </c>
       <c r="F35">
         <v>63849150000.0</v>
       </c>
       <c r="G35">
         <v>21176512000.0</v>
       </c>
       <c r="H35">
         <v>28842505000.0</v>
       </c>
       <c r="I35">
         <v>28842505000.0</v>
       </c>
       <c r="J35">
         <v>25483078000.0</v>
       </c>
       <c r="K35">
         <v>60938940000.0</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
-      <c r="N35"/>
+      <c r="N35">
+        <v>-124860149209.0</v>
+      </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>822907000.0</v>
       </c>
       <c r="C36">
         <v>822907000.0</v>
       </c>
       <c r="D36"/>
       <c r="E36">
         <v>1000.0</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36">
         <v>2361917000.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
@@ -3016,51 +3018,53 @@
         <v>74923269000.0</v>
       </c>
       <c r="E39">
         <v>73145031000.0</v>
       </c>
       <c r="F39">
         <v>68772928000.0</v>
       </c>
       <c r="G39">
         <v>58693865000.0</v>
       </c>
       <c r="H39">
         <v>41191900000.0</v>
       </c>
       <c r="I39">
         <v>64284618000.0</v>
       </c>
       <c r="J39">
         <v>60945800000.0</v>
       </c>
       <c r="K39">
         <v>12077338000.0</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39"/>
+      <c r="N39">
+        <v>-18211771650.0</v>
+      </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>4022101000.0</v>
       </c>
       <c r="C40">
         <v>3849921000.0</v>
       </c>
       <c r="D40">
         <v>2948272000.0</v>
       </c>
       <c r="E40">
         <v>4561898000.0</v>
       </c>
       <c r="F40">
         <v>6487502000.0</v>
       </c>
       <c r="G40">
         <v>5347195000.0</v>
       </c>
       <c r="H40">
         <v>1550251000.0</v>
@@ -3574,51 +3578,53 @@
         <v>196900921000.0</v>
       </c>
       <c r="E58">
         <v>220320445000.0</v>
       </c>
       <c r="F58">
         <v>198875865000.0</v>
       </c>
       <c r="G58">
         <v>203526258000.0</v>
       </c>
       <c r="H58">
         <v>170963579000.0</v>
       </c>
       <c r="I58">
         <v>152364754000.0</v>
       </c>
       <c r="J58">
         <v>127446713000.0</v>
       </c>
       <c r="K58">
         <v>167746172000.0</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
-      <c r="N58"/>
+      <c r="N58">
+        <v>-124860149209.0</v>
+      </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
         <v>335263883000.0</v>
@@ -3701,51 +3707,51 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -4106,51 +4112,51 @@
         <v>13721263000.0</v>
       </c>
       <c r="G21">
         <v>250382000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23">
         <v>200444271000.0</v>
       </c>
       <c r="C23">
-        <v>214209325000.0</v>
+        <v>-214209325000.0</v>
       </c>
       <c r="D23">
         <v>222589569000.0</v>
       </c>
       <c r="E23">
         <v>265509516000.0</v>
       </c>
       <c r="F23">
         <v>148461040000.0</v>
       </c>
       <c r="G23">
         <v>148325201000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
@@ -4258,51 +4264,53 @@
         <v>73997008000.0</v>
       </c>
       <c r="F30">
         <v>41043768000.0</v>
       </c>
       <c r="G30">
         <v>54492964000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>107</v>
       </c>
       <c r="B31">
         <v>-15174169000.0</v>
       </c>
       <c r="C31">
         <v>-12211484000.0</v>
       </c>
       <c r="D31">
         <v>-6237762000.0</v>
       </c>
       <c r="E31">
         <v>-9539029000.0</v>
       </c>
-      <c r="F31"/>
+      <c r="F31">
+        <v>-7272860999.0</v>
+      </c>
       <c r="G31">
         <v>-7165535000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="B32">
         <v>222099265000.0</v>
       </c>
       <c r="C32">
         <v>261847241000.0</v>
       </c>
       <c r="D32">
         <v>269070672000.0</v>
       </c>
       <c r="E32">
         <v>302520408000.0</v>
       </c>
       <c r="F32">
         <v>162182304000.0</v>
       </c>
       <c r="G32">
         <v>148939291000.0</v>
@@ -4774,52 +4782,56 @@
       </c>
       <c r="E12">
         <v>4648340000.0</v>
       </c>
       <c r="F12">
         <v>3530170000.0</v>
       </c>
       <c r="G12">
         <v>3781986000.0</v>
       </c>
       <c r="H12">
         <v>3306438000.0</v>
       </c>
       <c r="I12">
         <v>2453414000.0</v>
       </c>
       <c r="J12">
         <v>2574807000.0</v>
       </c>
       <c r="K12">
         <v>2609025000.0</v>
       </c>
       <c r="L12">
         <v>2711154574.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12"/>
+      <c r="M12">
+        <v>1173310308.0</v>
+      </c>
+      <c r="N12">
+        <v>654000665.0</v>
+      </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>2987273070.0</v>
       </c>
       <c r="D13">
         <v>3732939310.0</v>
       </c>
       <c r="E13">
         <v>4530155050.0</v>
       </c>
       <c r="F13">
         <v>3460157640.0</v>
       </c>
       <c r="G13">
         <v>3515644960.0</v>
       </c>
       <c r="H13">
         <v>3003242790.0</v>
       </c>
       <c r="I13"/>
@@ -5197,51 +5209,53 @@
       </c>
       <c r="D28">
         <v>18722038420.0</v>
       </c>
       <c r="E28">
         <v>18606430000.0</v>
       </c>
       <c r="F28">
         <v>15927633000.0</v>
       </c>
       <c r="G28">
         <v>20808438000.0</v>
       </c>
       <c r="H28">
         <v>20852508000.0</v>
       </c>
       <c r="I28">
         <v>9981889000.0</v>
       </c>
       <c r="J28">
         <v>21718024000.0</v>
       </c>
       <c r="K28">
         <v>11504818000.0</v>
       </c>
-      <c r="L28"/>
+      <c r="L28">
+        <v>15085692585.0</v>
+      </c>
       <c r="M28">
         <v>6138488060.0</v>
       </c>
       <c r="N28">
         <v>15803620035.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>-1464035920.0</v>
       </c>
       <c r="D29">
         <v>136003780.0</v>
       </c>
       <c r="E29">
         <v>1105515420.0</v>
       </c>
       <c r="F29">
         <v>1667115980.0</v>
       </c>
       <c r="G29">
@@ -5634,51 +5648,51 @@
         <v>15208497000.0</v>
       </c>
       <c r="C14">
         <v>13173427000.0</v>
       </c>
       <c r="D14">
         <v>10353261000.0</v>
       </c>
       <c r="E14">
         <v>9562659000.0</v>
       </c>
       <c r="F14">
         <v>11345497000.0</v>
       </c>
       <c r="G14">
         <v>14359397000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
-        <v>10000000000.0</v>
+        <v>-10000000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>123</v>
       </c>
       <c r="B16">
         <v>2658078000.0</v>
       </c>
       <c r="C16">
         <v>2040093000.0</v>
       </c>
       <c r="D16">
         <v>7103719000.0</v>
       </c>
       <c r="E16">
         <v>18211772000.0</v>
       </c>
       <c r="F16">
         <v>1097805000.0</v>
       </c>
       <c r="G16">
@@ -6065,51 +6079,51 @@
       <c r="B3">
         <v>533839000</v>
       </c>
       <c r="C3">
         <v>20178563000</v>
       </c>
       <c r="D3">
         <v>2039741000</v>
       </c>
       <c r="E3">
         <v>6027895000</v>
       </c>
       <c r="F3">
         <v>1905419000</v>
       </c>
       <c r="G3">
         <v>8858987000</v>
       </c>
       <c r="H3">
         <v>7770865000</v>
       </c>
       <c r="I3">
         <v>20647760000</v>
       </c>
       <c r="J3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K3">
         <v>316791000</v>
       </c>
       <c r="L3">
         <v>10934235769</v>
       </c>
       <c r="M3">
         <v>3483997803</v>
       </c>
       <c r="N3">
         <v>572774328</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -6150,51 +6164,53 @@
       </c>
       <c r="D6">
         <v>-7013596000.0</v>
       </c>
       <c r="E6">
         <v>-9496823000.0</v>
       </c>
       <c r="F6">
         <v>18800032000.0</v>
       </c>
       <c r="G6">
         <v>-1392860000.0</v>
       </c>
       <c r="H6">
         <v>128512000.0</v>
       </c>
       <c r="I6">
         <v>-18033240000.0</v>
       </c>
       <c r="J6">
         <v>14233961000.0</v>
       </c>
       <c r="K6">
         <v>7103719000.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>2262587301.0</v>
+      </c>
       <c r="M6">
         <v>6988136255.0</v>
       </c>
       <c r="N6">
         <v>-3007701887.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>1123320.0</v>
       </c>
       <c r="D7">
         <v>115260.0</v>
       </c>
       <c r="E7">
         <v>170890.0</v>
       </c>
       <c r="F7">
         <v>67250.0</v>
       </c>
       <c r="G7">
@@ -6399,51 +6415,51 @@
       <c r="D16">
         <v>4329706000.0</v>
       </c>
       <c r="E16">
         <v>11343302000.0</v>
       </c>
       <c r="F16">
         <v>20840125000.0</v>
       </c>
       <c r="G16">
         <v>2040093000.0</v>
       </c>
       <c r="H16">
         <v>3432953000.0</v>
       </c>
       <c r="I16">
         <v>3304440000.0</v>
       </c>
       <c r="J16">
         <v>21337680000.0</v>
       </c>
       <c r="K16">
         <v>7103719000.0</v>
       </c>
       <c r="L16">
-        <v>10294324000.0</v>
+        <v>10294324267.0</v>
       </c>
       <c r="M16">
         <v>8031736966.0</v>
       </c>
       <c r="N16">
         <v>1043600711.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>124</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>