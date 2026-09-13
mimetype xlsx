--- v1 (2026-07-30)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1886,3542 +1889,3726 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>4350402000.0</v>
+      </c>
+      <c r="C2">
         <v>5374770000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5002024000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5035589000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8009036000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8107202000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5738039000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8817353000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8309329000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11969850000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9183840000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
-        <v>127261513000.0</v>
+        <v>127241313000.0</v>
       </c>
       <c r="C5">
         <v>127261513000.0</v>
       </c>
       <c r="D5">
+        <v>127261513000.0</v>
+      </c>
+      <c r="E5">
         <v>67999000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>47799000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>127203667000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>127223868000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>129588513000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-603362000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>128568313000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>29161463000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>124860149209.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>27378913830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154534782720.0</v>
       </c>
       <c r="E9">
         <v>154534782720.0</v>
       </c>
       <c r="F9">
-        <v>27378913830.0</v>
+        <v>154534782720.0</v>
       </c>
       <c r="G9">
         <v>27378913830.0</v>
       </c>
       <c r="H9">
         <v>27378913830.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>27378913830.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>2806620000.0</v>
+      </c>
+      <c r="C10">
         <v>3749897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2658078000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4329706000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11343302000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20840125000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2040093000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3432953000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3304440000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21337680000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7103719000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>-18211771650.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>564319000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1346330410.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4547771030.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14970637270.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1013173710.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1117086750.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>2806620000.0</v>
+      </c>
+      <c r="C12">
         <v>3749897000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2658078000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4329706000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11343302000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20840125000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2040093000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3432953000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3304440000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>21337680000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7103719000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>18211771650.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>114825125000.0</v>
       </c>
       <c r="C13">
         <v>114825125000.0</v>
       </c>
       <c r="D13">
         <v>114825125000.0</v>
       </c>
       <c r="E13">
         <v>114825125000.0</v>
       </c>
       <c r="F13">
         <v>114825125000.0</v>
       </c>
       <c r="G13">
         <v>114825125000.0</v>
       </c>
       <c r="H13">
         <v>114825125000.0</v>
       </c>
       <c r="I13">
         <v>114825125000.0</v>
       </c>
       <c r="J13">
         <v>114825125000.0</v>
       </c>
       <c r="K13">
+        <v>114825125000.0</v>
+      </c>
+      <c r="L13">
         <v>94616375000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>4593005000.0</v>
       </c>
       <c r="C14">
         <v>4593005000.0</v>
       </c>
       <c r="D14">
+        <v>4593005000.0</v>
+      </c>
+      <c r="E14">
         <v>4593005014.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4593005000.0</v>
       </c>
       <c r="F14">
         <v>4593005000.0</v>
       </c>
       <c r="G14">
         <v>4593005000.0</v>
       </c>
       <c r="H14">
         <v>4593005000.0</v>
       </c>
       <c r="I14">
+        <v>4593005000.0</v>
+      </c>
+      <c r="J14">
         <v>3632019000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5553991000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4593005000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4593005014.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4014504313.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1576029167.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>21</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>4257643000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4571220000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2870238000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>4140289000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1315727000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3522888000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>917089000.0</v>
+      </c>
+      <c r="C21">
         <v>744893000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>768899000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>179546000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>198733000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>410551000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>752079000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1281635000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>760770000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>767006000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>732418000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>218626085000.0</v>
+      </c>
+      <c r="C22">
         <v>216997195000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>229453580000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>184986331000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>161968710000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>156952692000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>181552911000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>123480571000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>124135895000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>110064610000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>92329475000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>516265627000.0</v>
+      </c>
+      <c r="C23">
         <v>523639179000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>526713536000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>536753186000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>559690703000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>532692595000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>533066089000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>496073438000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>476012421000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>442435220000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>351982263000.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>124860149209.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>11072968200.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16699658330.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15346162400.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>52285447540.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9939674450.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16148956860.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>11566901320.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17789847330.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15791778340.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>53316651500.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10644013330.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17732328620.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>155558128000.0</v>
+      </c>
+      <c r="C28">
         <v>159799730000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>164934941000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>171184617000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>185873899000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>152908537000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>175728144000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>144737120000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>121125319000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>69289155000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>126245694000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>18211771650.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>138615626000.0</v>
+      </c>
+      <c r="C30">
         <v>147953183000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>140284051000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>179813995000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>228807918000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>202424104000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>207140255000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>250793816000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>210201379000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>184050808000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>179884986000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30"/>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>93395252000.0</v>
+      </c>
+      <c r="C33">
         <v>92695161000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>95887529000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>92699885000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>84425743000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>83702746000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>83638966000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>77174199000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>74086089000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>66036322000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>60586744000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>-18211771650.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>22566323000.0</v>
       </c>
       <c r="C35">
+        <v>22566323000.0</v>
+      </c>
+      <c r="D35">
         <v>22650551000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28322346000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26324088000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>63849150000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21176512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28842505000.0</v>
       </c>
       <c r="I35">
         <v>28842505000.0</v>
       </c>
       <c r="J35">
+        <v>28842505000.0</v>
+      </c>
+      <c r="K35">
         <v>25483078000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>60938940000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>-124860149209.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
-        <v>822907000.0</v>
+        <v>3762600000.0</v>
       </c>
       <c r="C36">
         <v>822907000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="D36">
+        <v>822907000.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36">
         <v>1000.0</v>
       </c>
-      <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>2361917000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-18211771650.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3762599840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2470876130.0</v>
       </c>
       <c r="E38">
         <v>2470876130.0</v>
       </c>
       <c r="F38">
         <v>2470876130.0</v>
       </c>
       <c r="G38">
         <v>2470876130.0</v>
       </c>
       <c r="H38">
+        <v>2470876130.0</v>
+      </c>
+      <c r="I38">
         <v>2361916570.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>62822044000.0</v>
+      </c>
+      <c r="C39">
         <v>62243742000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58430298000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>74923269000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>73145031000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>68772928000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>58693865000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>41191900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>64284618000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>60945800000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12077338000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>-18211771650.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>6665118000.0</v>
+      </c>
+      <c r="C40">
         <v>4022101000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3849921000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2948272000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4561898000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6487502000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5347195000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1550251000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8515490000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12984912000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>10579853000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>27378914000.0</v>
       </c>
       <c r="C42">
         <v>27378914000.0</v>
       </c>
       <c r="D42">
-        <v>154534783000.0</v>
+        <v>27378914000.0</v>
       </c>
       <c r="E42">
         <v>154534783000.0</v>
       </c>
       <c r="F42">
-        <v>27378914000.0</v>
+        <v>154534783000.0</v>
       </c>
       <c r="G42">
         <v>27378914000.0</v>
       </c>
       <c r="H42">
         <v>27378914000.0</v>
       </c>
       <c r="I42">
+        <v>27378914000.0</v>
+      </c>
+      <c r="J42">
         <v>156550588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27378914000.0</v>
       </c>
       <c r="K42">
         <v>27378914000.0</v>
       </c>
-      <c r="L42"/>
+      <c r="L42">
+        <v>27378914000.0</v>
+      </c>
       <c r="M42"/>
       <c r="N42"/>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>88715563000.0</v>
+      </c>
+      <c r="C46">
         <v>88187668000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>91356030000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>90049463000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>81756133000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>80821318000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>80416011000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73530647000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>70963402000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>62907400000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>57492409000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>91356029830.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>90049462960.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>81756133120.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>80821318340.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>80416010870.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>73530647240.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>66268853000.0</v>
+      </c>
+      <c r="C48">
         <v>65798331000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>65060644000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>70336964000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>69874968000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>64321629000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>60024529000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>53236614000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>52793670000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>44126065000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>32997883000.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48"/>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>158364748000.0</v>
+      </c>
+      <c r="C51">
         <v>163549627000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>167593019000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>175514323000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>197217201000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>173748662000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>177768236000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>148170072000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>124429759000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>91381774000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>133349413000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>146882074000.0</v>
+      </c>
+      <c r="C52">
         <v>152066953000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>156026117000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>157724476000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>181425423000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>120432010000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>167124223000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>130437743000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>106697431000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>77008873000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>83520650000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>36423543300.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>516265627000.0</v>
+      </c>
+      <c r="C55">
         <v>523639179000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>526713536000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>536753186000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>559690703000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>532692595000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>533066089000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>496073438000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>476012421000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>442435220000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>351982263000.0</v>
       </c>
-      <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="O55"/>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>422870375000.0</v>
+      </c>
+      <c r="C56">
         <v>430944018000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>430826007000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>444053301000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>475264961000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>448989849000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>449427123000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>418899239000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>401926332000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>376398898000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>291395519000.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>18211771650.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>157897593000.0</v>
+      </c>
+      <c r="C57">
         <v>165721467000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>169449283000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>168578575000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>193996357000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>135026714000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>182349746000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>142121074000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>123522249000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>101963635000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>106807232000.0</v>
       </c>
-      <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57"/>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>180463916000.0</v>
+      </c>
+      <c r="C58">
         <v>188287789000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>192099834000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>196900921000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>220320445000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>198875865000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>203526258000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>170963579000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>152364754000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>127446713000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>167746172000.0</v>
       </c>
-      <c r="L58"/>
       <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>-124860149209.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>335714205000.0</v>
+      </c>
+      <c r="C60">
         <v>335263883000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>334526196000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>339764871000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>339282675000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>333729336000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>329452436000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>325029166000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>323566022000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>314898417000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>184154635000.0</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>124860149209.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
         <v>133569227000.0</v>
       </c>
       <c r="C2">
         <v>134321502000.0</v>
       </c>
       <c r="D2">
         <v>164682341000.0</v>
       </c>
       <c r="E2">
         <v>191512508000.0</v>
       </c>
       <c r="F2">
         <v>107417273000.0</v>
       </c>
       <c r="G2">
         <v>93832237000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
         <v>15208497000.0</v>
       </c>
       <c r="C3">
         <v>13173427000.0</v>
       </c>
       <c r="D3">
         <v>9677130000.0</v>
       </c>
       <c r="E3">
         <v>8894861000.0</v>
       </c>
       <c r="F3">
         <v>11345497000.0</v>
       </c>
       <c r="G3">
         <v>14359397000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
         <v>21654995000.0</v>
       </c>
       <c r="C5">
         <v>47543078000.0</v>
       </c>
       <c r="D5">
         <v>45266931000.0</v>
       </c>
       <c r="E5">
         <v>37550803000.0</v>
       </c>
       <c r="F5">
         <v>13237367000.0</v>
       </c>
       <c r="G5">
         <v>37642000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
         <v>36863492000.0</v>
       </c>
       <c r="C6">
         <v>60716505000.0</v>
       </c>
       <c r="D6">
         <v>54944061000.0</v>
       </c>
       <c r="E6">
         <v>46445664000.0</v>
       </c>
       <c r="F6">
         <v>24582864000.0</v>
       </c>
       <c r="G6">
         <v>14397039000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
         <v>88530039000.0</v>
       </c>
       <c r="C9">
         <v>127525739000.0</v>
       </c>
       <c r="D9">
         <v>104388331000.0</v>
       </c>
       <c r="E9">
         <v>111007900000.0</v>
       </c>
       <c r="F9">
         <v>54765031000.0</v>
       </c>
       <c r="G9">
         <v>55107054000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
         <v>6480826000.0</v>
       </c>
       <c r="C10">
         <v>35426433000.0</v>
       </c>
       <c r="D10">
         <v>40243340000.0</v>
       </c>
       <c r="E10">
         <v>28394403000.0</v>
       </c>
       <c r="F10">
         <v>5314199000.0</v>
       </c>
       <c r="G10">
         <v>-6915153000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
         <v>1444599000.0</v>
       </c>
       <c r="C11">
         <v>8393848000.0</v>
       </c>
       <c r="D11">
         <v>8289385000.0</v>
       </c>
       <c r="E11">
         <v>5915946000.0</v>
       </c>
       <c r="F11">
         <v>1286892000.0</v>
       </c>
       <c r="G11">
         <v>1143640000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
         <v>15232081000.0</v>
       </c>
       <c r="C12">
         <v>12116644000.0</v>
       </c>
       <c r="D12">
         <v>7147490000.0</v>
       </c>
       <c r="E12">
         <v>9212620000.0</v>
       </c>
       <c r="F12">
         <v>8835549000.0</v>
       </c>
       <c r="G12">
         <v>7929863000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
         <v>14710525060.0</v>
       </c>
       <c r="C13">
         <v>11487612190.0</v>
       </c>
       <c r="D13">
         <v>6248669070.0</v>
       </c>
       <c r="E13">
         <v>8619951960.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
         <v>5036115000.0</v>
       </c>
       <c r="C15">
         <v>27026646000.0</v>
       </c>
       <c r="D15">
         <v>31945321000.0</v>
       </c>
       <c r="E15">
         <v>22478458000.0</v>
       </c>
       <c r="F15">
         <v>4027307000.0</v>
       </c>
       <c r="G15">
         <v>-8058793000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16">
         <v>5036114800.0</v>
       </c>
       <c r="C16">
         <v>27026645870.0</v>
       </c>
       <c r="D16">
         <v>31945320810.0</v>
       </c>
       <c r="E16">
         <v>22478457620.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
         <v>21654995000.0</v>
       </c>
       <c r="C21">
         <v>47637917000.0</v>
       </c>
       <c r="D21">
         <v>46481103000.0</v>
       </c>
       <c r="E21">
         <v>37933432000.0</v>
       </c>
       <c r="F21">
         <v>13721263000.0</v>
       </c>
       <c r="G21">
         <v>250382000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
         <v>200444271000.0</v>
       </c>
       <c r="C23">
-        <v>-214209325000.0</v>
+        <v>214209325000.0</v>
       </c>
       <c r="D23">
         <v>222589569000.0</v>
       </c>
       <c r="E23">
         <v>265509516000.0</v>
       </c>
       <c r="F23">
         <v>148461040000.0</v>
       </c>
       <c r="G23">
         <v>148325201000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>325637000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>9880057000.0</v>
       </c>
       <c r="D27">
         <v>10256640000.0</v>
       </c>
       <c r="E27">
         <v>14434003000.0</v>
       </c>
       <c r="F27">
         <v>3598607000.0</v>
       </c>
       <c r="G27">
         <v>11652155000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
         <v>68144407630.0</v>
       </c>
       <c r="C28">
         <v>73360859000.0</v>
       </c>
       <c r="D28">
         <v>48532618000.0</v>
       </c>
       <c r="E28">
         <v>58567923000.0</v>
       </c>
       <c r="F28">
         <v>38398605000.0</v>
       </c>
       <c r="G28">
         <v>42738376000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
         <v>1444599260.0</v>
       </c>
       <c r="C29">
         <v>8393848250.0</v>
       </c>
       <c r="D29">
         <v>8289385020.0</v>
       </c>
       <c r="E29">
         <v>5915945590.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
         <v>66875044000.0</v>
       </c>
       <c r="C30">
         <v>79887823000.0</v>
       </c>
       <c r="D30">
         <v>57907229000.0</v>
       </c>
       <c r="E30">
         <v>73997008000.0</v>
       </c>
       <c r="F30">
         <v>41043768000.0</v>
       </c>
       <c r="G30">
         <v>54492964000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
         <v>-15174169000.0</v>
       </c>
       <c r="C31">
         <v>-12211484000.0</v>
       </c>
       <c r="D31">
         <v>-6237762000.0</v>
       </c>
       <c r="E31">
         <v>-9539029000.0</v>
       </c>
       <c r="F31">
         <v>-7272860999.0</v>
       </c>
       <c r="G31">
         <v>-7165535000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
         <v>222099265000.0</v>
       </c>
       <c r="C32">
         <v>261847241000.0</v>
       </c>
       <c r="D32">
         <v>269070672000.0</v>
       </c>
       <c r="E32">
         <v>302520408000.0</v>
       </c>
       <c r="F32">
         <v>162182304000.0</v>
       </c>
       <c r="G32">
         <v>148939291000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>26912067000.0</v>
+      </c>
+      <c r="C2">
         <v>27736027000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8768529000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28060044282.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>55093474000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39262543000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>38379870000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32979613000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32525731000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28566033000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>70796862000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34416849251.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23527614684.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36672724635.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>1337420000.0</v>
+      </c>
+      <c r="C3">
         <v>3532244000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4727163000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3764420296.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3501596000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12650049000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4553928000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2537560000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3298872000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2783068000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3162562000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2212667634.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1230822620.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>821459066.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>4494590000.0</v>
+      </c>
+      <c r="C5">
         <v>4111941000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3604067000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4594526386.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11142472000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10033163000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11632681000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5595294000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13953917000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16800889000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24552443000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4215070953.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1112240974.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18613380593.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>5832010000.0</v>
+      </c>
+      <c r="C6">
         <v>7644185000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1123096000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8358946682.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14644068000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22683212000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16186609000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8132854000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17252789000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19583957000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>27715005000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6427738587.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>118581646.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19434839659.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>18031379000.0</v>
+      </c>
+      <c r="C9">
         <v>17483081000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8361044000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21364161150.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33442636000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27746834000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38530447000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26297323000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24989330000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39578895000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40194457000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>20078796647.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4713397903.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38669970468.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>425028000.0</v>
+      </c>
+      <c r="C10">
         <v>1098060000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6683281000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>618199419.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6658854000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5944016000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7850695000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2288856000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11032005000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14254876000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21943419000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1503916379.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1458670627.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18254675951.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>25294000.0</v>
+      </c>
+      <c r="C11">
         <v>360373000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1460142000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>136003780.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1105515000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1667116000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2056078000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>826665000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2372845000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3138261000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4263402000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>39337241.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-83767913.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4070413447.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>3285859000.0</v>
+      </c>
+      <c r="C12">
         <v>3898036000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3077245000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3976326968.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4648340000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3530170000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3781986000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3306438000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2453414000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2574807000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2609025000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2711154574.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1173310308.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>654000665.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>2987273070.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3732939310.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4530155050.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3460157640.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3515644960.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3003242790.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>450322000.0</v>
+      </c>
+      <c r="C15">
         <v>737687000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-5223250000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>482195639.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5553339000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4276900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5787915000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1463144000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8667605000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11107981000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17671382000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1464579138.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1374902714.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>14184262504.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-5276319780.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>482195640.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5553339020.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4276899920.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5787915130.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1463144070.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>4494589000.0</v>
+      </c>
+      <c r="C21">
         <v>4111940000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3604066000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3252020793.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11188906000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9404106000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11814577000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5296222000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13454052000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16800889000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24218619000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3679978262.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1112240974.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>18613380593.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>40448857000.0</v>
+      </c>
+      <c r="C23">
         <v>41107168000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20733639000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46172184639.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>77347204000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>57605271000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>65095739000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>53980713000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>44061009000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>51344883000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>86772699000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50815667636.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28537537390.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56463954749.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>104</v>
+      </c>
+      <c r="B27">
+        <v>1013518000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>3355580000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1619498000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7785202000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>387358000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>915940000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4569312000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>582111171.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4107969842.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>105</v>
+      </c>
+      <c r="B28">
+        <v>12671024000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>11738349870.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18722038420.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18606430000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15927633000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20808438000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20852508000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9981889000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21718024000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11504818000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15085692585.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6138488060.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15803620035.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>-1464035920.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>136003780.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1105515420.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1667115980.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2056078430.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>826664540.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>13536790000.0</v>
+      </c>
+      <c r="C30">
         <v>13371141000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11965110000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18112140357.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22253730000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18342728000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26715869000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18857825000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11535278000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22778850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15705826000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16398818383.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5009922706.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19791230114.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-4069561000.0</v>
+      </c>
+      <c r="C31">
         <v>-3013880000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3079214000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2633821374.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4530051000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3460090000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3963882000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3007366000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2422048000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2541674000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2275201000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2176061883.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1162379696.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-623830531.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>44943446000.0</v>
+      </c>
+      <c r="C32">
         <v>45219109000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>17129573000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>49424205432.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88536110000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67009377000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>76910317000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>59276936000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>57515061000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>68144928000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>110991318000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54495645898.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28241012587.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>75342695103.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -5444,1473 +5631,1528 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
         <v>2040093000.0</v>
       </c>
       <c r="C2">
         <v>7103719000.0</v>
       </c>
       <c r="D2">
         <v>18211772000.0</v>
       </c>
       <c r="E2">
         <v>1097805000.0</v>
       </c>
       <c r="F2">
         <v>1136194000.0</v>
       </c>
       <c r="G2">
         <v>759215000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
         <v>26072137000</v>
       </c>
       <c r="C3">
         <v>37277612000</v>
       </c>
       <c r="D3">
         <v>15057799000</v>
       </c>
       <c r="E3">
         <v>5090261000</v>
       </c>
       <c r="F3">
         <v>8842216000</v>
       </c>
       <c r="G3">
         <v>2135137000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
         <v>617986000.0</v>
       </c>
       <c r="C6">
         <v>-5063627000.0</v>
       </c>
       <c r="D6">
         <v>-11108052000.0</v>
       </c>
       <c r="E6">
         <v>17113967000.0</v>
       </c>
       <c r="F6">
         <v>-38389000.0</v>
       </c>
       <c r="G6">
         <v>376979000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
         <v>1123320.0</v>
       </c>
       <c r="C7">
         <v>5629900.0</v>
       </c>
       <c r="D7">
         <v>10906650.0</v>
       </c>
       <c r="E7">
         <v>3463450.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
         <v>15208497000.0</v>
       </c>
       <c r="C14">
         <v>13173427000.0</v>
       </c>
       <c r="D14">
         <v>10353261000.0</v>
       </c>
       <c r="E14">
         <v>9562659000.0</v>
       </c>
       <c r="F14">
         <v>11345497000.0</v>
       </c>
       <c r="G14">
         <v>14359397000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
-        <v>-10000000000.0</v>
+        <v>10000000000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
         <v>2658078000.0</v>
       </c>
       <c r="C16">
         <v>2040093000.0</v>
       </c>
       <c r="D16">
         <v>7103719000.0</v>
       </c>
       <c r="E16">
         <v>18211772000.0</v>
       </c>
       <c r="F16">
         <v>1097805000.0</v>
       </c>
       <c r="G16">
         <v>1136194000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
         <v>10224241000.0</v>
       </c>
       <c r="C18">
         <v>-169062542000.0</v>
       </c>
       <c r="D18">
         <v>-60810520000.0</v>
       </c>
       <c r="E18">
         <v>14847235000.0</v>
       </c>
       <c r="F18">
         <v>-17448718000.0</v>
       </c>
       <c r="G18">
         <v>11847342000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
         <v>5036115000.0</v>
       </c>
       <c r="C22">
         <v>27026646000.0</v>
       </c>
       <c r="D22">
         <v>31945321000.0</v>
       </c>
       <c r="E22">
         <v>22478458000.0</v>
       </c>
       <c r="F22">
         <v>4027307000.0</v>
       </c>
       <c r="G22">
         <v>-8058793000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>-475011000.0</v>
       </c>
       <c r="C23">
         <v>96908739000.0</v>
       </c>
       <c r="D23">
         <v>67400000000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
         <v>662162160.0</v>
       </c>
       <c r="C24">
         <v>1113592130.0</v>
       </c>
       <c r="D24">
         <v>714009000.0</v>
       </c>
       <c r="E24">
         <v>-484274000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
         <v>16051766000.0</v>
       </c>
       <c r="C25">
         <v>-171985003000.0</v>
       </c>
       <c r="D25">
         <v>-88051303000.0</v>
       </c>
       <c r="E25">
         <v>-12103620000.0</v>
       </c>
       <c r="F25">
         <v>-23979306000.0</v>
       </c>
       <c r="G25">
         <v>7681875000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>-10175217000.0</v>
       </c>
       <c r="C28">
         <v>162038817000.0</v>
       </c>
       <c r="D28">
         <v>113388458000.0</v>
       </c>
       <c r="E28">
         <v>2751006000.0</v>
       </c>
       <c r="F28">
         <v>16873738000.0</v>
       </c>
       <c r="G28">
         <v>-11944890000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>36296378000.0</v>
       </c>
       <c r="C29">
         <v>-131784930000.0</v>
       </c>
       <c r="D29">
         <v>-45752721000.0</v>
       </c>
       <c r="E29">
         <v>19937496000.0</v>
       </c>
       <c r="F29">
         <v>-8606502000.0</v>
       </c>
       <c r="G29">
         <v>13982479000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>-25503175000.0</v>
       </c>
       <c r="C30">
         <v>-35317514000.0</v>
       </c>
       <c r="D30">
         <v>-78743789000.0</v>
       </c>
       <c r="E30">
         <v>-5574536000.0</v>
       </c>
       <c r="F30">
         <v>-8305625000.0</v>
       </c>
       <c r="G30">
         <v>-1660609000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>3749897000.0</v>
+      </c>
+      <c r="C2">
         <v>2658078000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4329706000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11343302000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20840125000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2040093000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3432953000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3304440000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21337680000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7103719000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10294324000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8031736966.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1043600711.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4051302598.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>2153350000</v>
+      </c>
+      <c r="C3">
         <v>533839000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20178563000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2039741000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6027895000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1905419000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8858987000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7770865000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20647760000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>316791000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10934235769</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3483997803</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>572774328</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>-943277000.0</v>
+      </c>
+      <c r="C6">
         <v>1091819000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1671627000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-7013596000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9496823000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18800032000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1392860000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>128512000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-18033240000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14233961000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7103719000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2262587301.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6988136255.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3007701887.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>1123320.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>115260.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>170890.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>67250.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5629900.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5281040.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>-3726208000.0</v>
+      </c>
+      <c r="C14">
         <v>3532244000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4727163000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3764420000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5586872000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12676650000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4553928000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2537560000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3298872000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2783068000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3162562000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2212667634.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1230822620.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>821459066.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>425919000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>258032000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10000000000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>2806620000.0</v>
+      </c>
+      <c r="C16">
         <v>3749897000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2658078000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4329706000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11343302000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20840125000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2040093000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3432953000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3304440000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21337680000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7103719000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10294324267.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8031736966.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1043600711.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>549219000.0</v>
+      </c>
+      <c r="C18">
         <v>3080566000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3706919000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15986407000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9834885000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3796719000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39407384000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14577609000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8254640000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-106822909000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-32964782000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14073655070.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4135721502.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18157804583.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>450322000.0</v>
+      </c>
+      <c r="C22">
         <v>737687000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-5223250000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>482196000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5553339000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4276900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5787915000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1463144000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8667605000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11107981000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17671382000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1464579138.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1374902714.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14184262504.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-71455000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
         <v>103235223000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4926441000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-258032000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>258032000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1083458000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1058885117.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43400188216.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>530000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>662162160.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1499063730.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1099063730.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1113592130.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1688680570.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3568918919.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>5978455000.0</v>
+      </c>
+      <c r="C25">
         <v>-655526000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24381569000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-22272764000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3773456000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11251411000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-40890240000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-10807449000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>426643000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-120713958000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-53481935000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-6816666073.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7763799399.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-32590751825.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-1492495000.0</v>
+      </c>
+      <c r="C28">
         <v>-1988748000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5216869000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8578210000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>341662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13904249000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37178057000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14828566000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10972325000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>121004519000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32047088000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16668180660.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>49523086782.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15150102696.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>2702569000.0</v>
+      </c>
+      <c r="C29">
         <v>3614406000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23885482000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-18026148000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3806989000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5702139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-30548397000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6806744000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12393120000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-106822909000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32647991000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3139419301.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7619719305.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-17585030255.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-2153350000.0</v>
+      </c>
+      <c r="C30">
         <v>-533839000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20340241000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2434341000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6031495000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-806356000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8022520000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7893310000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19454035000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52350000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2589762000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11266174059.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-64315078884.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-572774328.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>