--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -250,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -908,2724 +914,2874 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>567400000.0</v>
+      </c>
+      <c r="C2">
         <v>225200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>126300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>169400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>156700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>116900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>150800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>160800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>126500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>114800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>118300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>82100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58600000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>10000000.0</v>
+      </c>
+      <c r="C5">
         <v>9000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>9300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>12500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>22700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24600000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>33800000.0</v>
+      </c>
+      <c r="C7">
         <v>35000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>56400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>62100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>60000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>69000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>400000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>7700000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>100000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1692200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2003600000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>1676600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1360800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>753200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>694500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>467700000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>2043500000.0</v>
+      </c>
+      <c r="C10">
         <v>520700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>436700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>859000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1290200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>774300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>298000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>432600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>397300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>272900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>157100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7800000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>2738400000.0</v>
+      </c>
+      <c r="C12">
         <v>877100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>887000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2013600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2549000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1946000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1553800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>768500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>711500000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>555300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>157100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7800000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
         <v>100000.0</v>
       </c>
       <c r="J13">
         <v>100000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
+        <v>100000.0</v>
+      </c>
+      <c r="M13">
         <v>368100000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>312900000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>257200000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>74600000.0</v>
+      </c>
+      <c r="C14">
         <v>69600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>67300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74200000.0</v>
       </c>
       <c r="F14">
         <v>74200000.0</v>
       </c>
       <c r="G14">
+        <v>74200000.0</v>
+      </c>
+      <c r="H14">
         <v>77600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>70700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>63300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>60600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>58409685.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000000.0</v>
       </c>
       <c r="N14">
         <v>58000000.0</v>
       </c>
       <c r="O14">
         <v>58000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>58000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>100000.0</v>
       </c>
       <c r="F15">
         <v>100000.0</v>
       </c>
       <c r="G15">
         <v>100000.0</v>
       </c>
       <c r="H15">
         <v>100000.0</v>
       </c>
       <c r="I15">
         <v>100000.0</v>
       </c>
       <c r="J15">
         <v>100000.0</v>
       </c>
       <c r="K15">
         <v>100000.0</v>
       </c>
       <c r="L15">
+        <v>100000.0</v>
+      </c>
+      <c r="M15">
         <v>368100000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>30</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2100000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17">
+      <c r="J17"/>
+      <c r="K17">
         <v>3900000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>31900000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>30300000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12900000.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>46500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>52400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10300000.0</v>
       </c>
-      <c r="L18">
-[...2 lines deleted...]
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
+        <v>1069300000.0</v>
+      </c>
+      <c r="C20">
         <v>1060900000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1055800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>695100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368900000.0</v>
       </c>
       <c r="F20">
         <v>368900000.0</v>
       </c>
       <c r="G20">
         <v>368900000.0</v>
       </c>
       <c r="H20">
         <v>368900000.0</v>
       </c>
       <c r="I20">
+        <v>368900000.0</v>
+      </c>
+      <c r="J20">
         <v>11300000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>11400000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5400000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5900000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>326900000.0</v>
+      </c>
+      <c r="C21">
         <v>465100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>617500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>459200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>155700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>241200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>316800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>395400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29900000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30300000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>691600000.0</v>
+      </c>
+      <c r="C22">
         <v>470100000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>398400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>408600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>250100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>196400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>188900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>228800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>153600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>145200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>100600000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>99700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>96500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>79200000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>7307500000.0</v>
+      </c>
+      <c r="C23">
         <v>4218700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3931900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4632100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4162200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3551600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3292600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2716600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1581500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1232900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>726300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>512600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>492100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>410700000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>40500000.0</v>
+      </c>
+      <c r="C24">
         <v>2562600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2503200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2500000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1466100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>789800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1120300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>835900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>334200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>317500000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>10300000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>2500000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1466100000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1120300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>835900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>334600000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>317500000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-372300000.0</v>
+      </c>
+      <c r="C28">
         <v>2087500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2122900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2014700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>645800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>465600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>891300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>408700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-63100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-157100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7800000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>6281300000.0</v>
+      </c>
+      <c r="C29">
         <v>3707900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3460500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4167400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3751000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3153300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2869500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2338000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1260300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>936300000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>520300000.0</v>
+      </c>
+      <c r="C30">
         <v>250000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>194700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>246100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>262000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>212800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>233500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>238000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>197100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>166300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>170500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>150500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>136500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>121800000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>201500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1350400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1362700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1063500000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>732800000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>907800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>597300000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>477500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>353200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>299800000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>1681400000.0</v>
+      </c>
+      <c r="C32">
         <v>1324500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1320800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2144100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2422700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1772200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1767000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1038800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>913200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>746100000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>3145600000.0</v>
+      </c>
+      <c r="C33">
         <v>2501400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2341800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1854200000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1023000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1114800000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1242600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1383800000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>454300000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>302600000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>236800000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>201800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>206100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>165400000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>31800000.0</v>
+      </c>
+      <c r="C34">
         <v>25400000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5400000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>91400000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>42900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>40900000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>19600000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>19100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9800000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>15300000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1500000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9800000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>183100000.0</v>
+      </c>
+      <c r="C35">
         <v>2691200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2705300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2642500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1570700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>914200000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1260400000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>925500000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>405600000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>394100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>19400000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>9800000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>17000000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>30200000.0</v>
+      </c>
+      <c r="C36">
         <v>10800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16800000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>37300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16600000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3500000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="N36">
         <v>500000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="O36">
+        <v>500000.0</v>
+      </c>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>133100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>64300000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>76200000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>85200000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>186200000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>129100000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>7600000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>33500000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>31200000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>33800000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>32000000.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>211600000.0</v>
+      </c>
+      <c r="C39">
         <v>120100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>110000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>109600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>78100000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>81600000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>73800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>97500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31500000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>59300000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>46100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>36500000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>302700000.0</v>
+      </c>
+      <c r="C40">
         <v>144900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>115800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>108300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>112700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>101100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>90100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>116200000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>77400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>50800000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40600000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>37300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>36600000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>94800000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>55800000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>76800000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>82500000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>89600000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>18600000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>25000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>9100000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>9800000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>19600000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>17000000.0</v>
       </c>
-      <c r="O41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>12430100000.0</v>
+      </c>
+      <c r="C42">
         <v>1986800000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1835000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1692200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2003600000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1743600000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1676600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1360800000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>753200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>694500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>467700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>368100000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>312900000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>257200000.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>2074000000.0</v>
+      </c>
+      <c r="C45">
         <v>1534200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1352500000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>566800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>434100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>428500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>471700000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>433300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>306900000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>273500000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>183400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>143200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>136500000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>103100000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1188300000.0</v>
+      </c>
+      <c r="C46">
         <v>754300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>645300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>566800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>434100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>428500000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>471700000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>433300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>306900000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>273500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>183400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>143200000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>136500000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>103100000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>566800000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>434100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>428500000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>471700000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>433300000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>306900000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>273500000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>183400000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>143200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>136500000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>103100000.0</v>
       </c>
-      <c r="O47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-7796300000.0</v>
+      </c>
+      <c r="C48">
         <v>-861200000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-887100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-340600000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-129100000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>220900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>64600000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>129100000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>166400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-83200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>20200000.0</v>
       </c>
-      <c r="L48">
-[...1 lines deleted...]
-      </c>
       <c r="M48">
+        <v>0.0</v>
+      </c>
+      <c r="N48">
         <v>20200000.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-340600000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-129100000.0</v>
       </c>
-      <c r="F49"/>
-      <c r="G49">
+      <c r="G49"/>
+      <c r="H49">
         <v>64600000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>129100000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>166400000.0</v>
       </c>
-      <c r="J49">
-[...1 lines deleted...]
-      </c>
       <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49">
         <v>20200000.0</v>
       </c>
-      <c r="L49">
-[...2 lines deleted...]
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>1596900000.0</v>
+      </c>
+      <c r="C50">
         <v>10600000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>311600000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>409900000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>390700000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>5000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>341900000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>317500000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1671200000.0</v>
+      </c>
+      <c r="C51">
         <v>2608200000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2559600000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2873700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1936000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1239900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1189300000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>841300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>341900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>358100000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>1610400000.0</v>
+      </c>
+      <c r="C52">
         <v>22000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>326000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>421100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>402500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11400000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7300000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>40600000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>694900000.0</v>
+      </c>
+      <c r="C53">
         <v>356400000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>450300000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1154600000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1258800000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1171700000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1255800000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>335900000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>314200000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>282400000.0</v>
       </c>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
       <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="M53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>7307500000.0</v>
+      </c>
+      <c r="C55">
         <v>4218700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3931900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4632100000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4162200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3551600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3292600000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2716600000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1581500000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1232900000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>726300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>512600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>492100000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>410700000.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>4161900000.0</v>
+      </c>
+      <c r="C56">
         <v>1717300000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1590100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2777900000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3139200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2436800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2050000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1332800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1127200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>930300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>489500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>310800000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>286000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>245300000.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>2480500000.0</v>
+      </c>
+      <c r="C57">
         <v>392800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>269300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>633800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>716500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>664600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>283000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>294000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>214000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>184200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>173700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>122100000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>136900000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>111900000.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2663600000.0</v>
+      </c>
+      <c r="C58">
         <v>3084000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2974600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3276300000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2287200000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1578800000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1543400000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1219500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>619600000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>578300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>193100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>131900000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>156500000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>128900000.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>4643900000.0</v>
+      </c>
+      <c r="C60">
         <v>1134700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>957300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1355800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1875000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1972800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1749200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1497100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>961900000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>654600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>533200000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>380700000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>335600000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>281800000.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
-      <c r="I62">
-[...1 lines deleted...]
-      </c>
+      <c r="I62"/>
       <c r="J62">
         <v>71600000.0</v>
       </c>
       <c r="K62">
         <v>71600000.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>71600000.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>567400000.0</v>
+      </c>
+      <c r="C2">
+        <v>392700000.0</v>
+      </c>
+      <c r="D2">
         <v>347400000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>278600000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>225200000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>195200000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>184700000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>163100000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>126300000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>133400000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>163000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>134600000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>169400000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>198700000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>205600000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>205700000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>156700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>126800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>118200000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>101600000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>116900000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>104700000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>111300000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>146000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>150800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>144600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>143700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>152200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>160800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>204100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>199200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>127600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>126500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>100900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>113000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>111600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>114800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>118400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>127800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>108300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>118300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>111700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>95200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>83000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>77900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>74000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>79300000.0</v>
       </c>
-      <c r="AU2"/>
-      <c r="AV2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>82100000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2">
         <v>58600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3634,54 +3790,56 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3690,402 +3848,418 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>10000000.0</v>
+      </c>
+      <c r="C5">
+        <v>7000000.0</v>
+      </c>
+      <c r="D5">
         <v>9400000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>19799999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>9000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11100000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>10200000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>11600000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>9300000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>8800000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>9200000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5200000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4100000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>7100000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3400000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-200000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1200000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6200000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>8500000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8200000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5700000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>6000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>5800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>7000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>7200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>7100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>7500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>6900000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>6400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>7300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>9200000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>7400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>6700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>4800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>9400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>9300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>7000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>12500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>13500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>16500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>335600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>22700000.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>275500000.0</v>
       </c>
-      <c r="AZ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:52">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
+        <v>0.0</v>
+      </c>
+      <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6">
         <v>467000000.0</v>
       </c>
-      <c r="AR6">
-[...3 lines deleted...]
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>33800000.0</v>
+      </c>
+      <c r="C7">
+        <v>31900000.0</v>
+      </c>
+      <c r="D7">
         <v>35400000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>36700000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>35000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37100000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>37300000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>41700000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>56400000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>61100000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>67400000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>53000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>62100000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>67500000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>71000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>71600000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>60000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>64800000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>68100000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>69200000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>59400000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>62400000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>66200000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>67200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>69000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>74600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>81500000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>87100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>900000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
         <v>100000.0</v>
       </c>
@@ -4100,356 +4274,370 @@
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
       <c r="O8">
         <v>100000.0</v>
       </c>
       <c r="P8">
         <v>100000.0</v>
       </c>
       <c r="Q8">
         <v>100000.0</v>
       </c>
       <c r="R8">
         <v>100000.0</v>
       </c>
       <c r="S8">
         <v>100000.0</v>
       </c>
       <c r="T8">
         <v>100000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>100000.0</v>
+      </c>
+      <c r="V8">
+        <v>100000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1692200000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1671400000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1641400000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1596100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2003600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1973700000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1778100000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1752100000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="V9"/>
+      <c r="W9">
         <v>1718800000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1700900000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1677900000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1676600000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1659100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1648700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1377300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1360800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1341400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1324200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>763500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>753200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>736000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>724800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>705700000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>694500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>489800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>483300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>470500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>467700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>461100000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>448500000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>2043500000.0</v>
+      </c>
+      <c r="C10">
+        <v>2617800000.0</v>
+      </c>
+      <c r="D10">
         <v>657700000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>772900000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>520700000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>516400000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>479700000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>489200000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>436700000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>425000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>469300000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>861600000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>859000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>549200000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>592100000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>605300000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1290200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1130300000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>552000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>611000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>774300000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>687700000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>321300000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>269500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>298000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>688300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1085000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>539000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>432600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>357300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>371300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>459400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>397300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>176800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>202100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>150800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>272900000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>577900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>155900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>166800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>157100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>157200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>161900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>142100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>14500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>19500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-19900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>19900000.0</v>
       </c>
-      <c r="AW10"/>
-[...1 lines deleted...]
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>-7800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4458,206 +4646,214 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>2738400000.0</v>
+      </c>
+      <c r="C12">
+        <v>3172300000.0</v>
+      </c>
+      <c r="D12">
         <v>1155300000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1121800000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>877100000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>866700000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>896700000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>916100000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>887000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>870900000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1224000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1944300000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2013600000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1667200000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1680400000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1624900000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2549000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2564100000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2022400000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1884600000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1946000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2054600000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1700300000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1610700000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1553800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1451400000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1315600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>830900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>768500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>697500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>684100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>734300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>711500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>692800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>624500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>532500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>555300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>577900000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>155900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>166800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>157100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>157200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>161900000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>142100000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>14500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>19500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>19900000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19900000.0</v>
       </c>
-      <c r="AW12"/>
-[...1 lines deleted...]
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>7800000.0</v>
       </c>
-      <c r="AZ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:52">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
         <v>100000.0</v>
       </c>
@@ -4742,243 +4938,251 @@
       <c r="AJ13">
         <v>100000.0</v>
       </c>
       <c r="AK13">
         <v>100000.0</v>
       </c>
       <c r="AL13">
         <v>100000.0</v>
       </c>
       <c r="AM13">
         <v>100000.0</v>
       </c>
       <c r="AN13">
         <v>100000.0</v>
       </c>
       <c r="AO13">
         <v>100000.0</v>
       </c>
       <c r="AP13">
         <v>100000.0</v>
       </c>
       <c r="AQ13">
         <v>100000.0</v>
       </c>
       <c r="AR13">
+        <v>100000.0</v>
+      </c>
+      <c r="AS13">
+        <v>100000.0</v>
+      </c>
+      <c r="AT13">
         <v>368100000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>369400000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>326400000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>312900000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>74600000.0</v>
+      </c>
+      <c r="C14">
+        <v>96200000.0</v>
+      </c>
+      <c r="D14">
         <v>87800000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>78300000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>72000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69300000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>68900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67800000.0</v>
       </c>
       <c r="I14">
         <v>68300000.0</v>
       </c>
       <c r="J14">
         <v>67800000.0</v>
       </c>
       <c r="K14">
+        <v>68300000.0</v>
+      </c>
+      <c r="L14">
+        <v>67800000.0</v>
+      </c>
+      <c r="M14">
         <v>66700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68600000.0</v>
       </c>
       <c r="N14">
         <v>68300000.0</v>
       </c>
       <c r="O14">
+        <v>68600000.0</v>
+      </c>
+      <c r="P14">
+        <v>68300000.0</v>
+      </c>
+      <c r="Q14">
         <v>68100000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>71500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>74500000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>75300000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>75400000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>77500000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>79200000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>78400000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>78200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>75000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>77500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>78000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>77600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>76500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>76200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>67800000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>63900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>65000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>63300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>64600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>64500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>61300000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>61000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>62700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>59900000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>61800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>59200000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>59200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>58800000.0</v>
       </c>
-      <c r="AR14">
-[...4 lines deleted...]
-      </c>
       <c r="AT14">
-        <v>58571429.0</v>
+        <v>58204843.0</v>
       </c>
       <c r="AU14">
         <v>58000000.0</v>
       </c>
       <c r="AV14">
-        <v>58000000.0</v>
+        <v>58571429.0</v>
       </c>
       <c r="AW14">
         <v>58000000.0</v>
       </c>
       <c r="AX14">
         <v>58000000.0</v>
       </c>
       <c r="AY14">
         <v>58000000.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="AZ14">
+        <v>58000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>58000000.0</v>
+      </c>
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>100000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
       </c>
       <c r="P15">
         <v>100000.0</v>
       </c>
       <c r="Q15">
         <v>100000.0</v>
       </c>
       <c r="R15">
         <v>100000.0</v>
       </c>
       <c r="S15">
         <v>100000.0</v>
       </c>
       <c r="T15">
         <v>100000.0</v>
       </c>
       <c r="U15">
         <v>100000.0</v>
       </c>
       <c r="V15">
@@ -5026,404 +5230,418 @@
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
+        <v>100000.0</v>
+      </c>
+      <c r="AS15">
+        <v>100000.0</v>
+      </c>
+      <c r="AT15">
         <v>368100000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>30</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>7300000.0</v>
+      </c>
+      <c r="D16">
         <v>2100000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="F16">
         <v>700000.0</v>
       </c>
       <c r="G16">
+        <v>700000.0</v>
+      </c>
+      <c r="H16">
+        <v>700000.0</v>
+      </c>
+      <c r="I16">
         <v>600000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>600000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>800000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>900000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1600000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2100000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3400000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1300000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1100000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>99300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>110500000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>120700000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>98600000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>600000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1800000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>500000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2500000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>6900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>31000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>30000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>27000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>28000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>30300000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>128200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>128400000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>7600000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>3900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>31100000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>30800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>31600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>31900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>30100000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>28900000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>30300000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>3400000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>17500000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>25800000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>24800000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>12900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>17500000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>29000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>35500000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="V18"/>
+      <c r="W18">
         <v>31600000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>36700000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>48400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>46500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>49000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>47900000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>52700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>55900000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>55800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>56100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>54500000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>52400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>60200000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>39500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>47400000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>51600000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>214700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>28200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>33000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>10300000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>14700000.0</v>
       </c>
-      <c r="AP18">
-[...4 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18"/>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5432,904 +5650,938 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
-        <v>1060900000.0</v>
+        <v>1069300000.0</v>
       </c>
       <c r="C20">
-        <v>1060900000.0</v>
+        <v>1066300000.0</v>
       </c>
       <c r="D20">
         <v>1060900000.0</v>
       </c>
       <c r="E20">
         <v>1060900000.0</v>
       </c>
       <c r="F20">
         <v>1060900000.0</v>
       </c>
       <c r="G20">
         <v>1060900000.0</v>
       </c>
       <c r="H20">
+        <v>1060900000.0</v>
+      </c>
+      <c r="I20">
+        <v>1060900000.0</v>
+      </c>
+      <c r="J20">
         <v>1055800000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1055900000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1054600000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>695100000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>695100000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>696200000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>698200000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>693700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>368900000.0</v>
       </c>
       <c r="R20">
         <v>368900000.0</v>
       </c>
       <c r="S20">
         <v>368900000.0</v>
       </c>
       <c r="T20">
         <v>368900000.0</v>
       </c>
       <c r="U20">
         <v>368900000.0</v>
       </c>
       <c r="V20">
         <v>368900000.0</v>
       </c>
       <c r="W20">
         <v>368900000.0</v>
       </c>
       <c r="X20">
         <v>368900000.0</v>
       </c>
       <c r="Y20">
         <v>368900000.0</v>
       </c>
       <c r="Z20">
         <v>368900000.0</v>
       </c>
       <c r="AA20">
         <v>368900000.0</v>
       </c>
       <c r="AB20">
         <v>368900000.0</v>
       </c>
       <c r="AC20">
+        <v>368900000.0</v>
+      </c>
+      <c r="AD20">
+        <v>368900000.0</v>
+      </c>
+      <c r="AE20">
         <v>359800000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>344700000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>11300000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>11300000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>11800000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>11600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>11500000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>11400000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>10800000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>5200000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>5400000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>5400000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>5500000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>5500000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>5300000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>5600000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>5500000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>5400000.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>5900000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
+        <v>326900000.0</v>
+      </c>
+      <c r="C21">
+        <v>362900000.0</v>
+      </c>
+      <c r="D21">
         <v>396700000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>430700000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>465100000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>499800000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>534900000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>573900000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>617500000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>688500000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>730600000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>435200000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>459200000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>498400000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>539900000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>576000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>155700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>176900000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>198300000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>219800000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>241200000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>263200000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>285200000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>296100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>316800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>338000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>358000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>376600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>395400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>412300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>445000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>6300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>7000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>8800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>9500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>11500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>12700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>14500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>16400000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>18100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>20000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>21800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>23600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>25300000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>29900000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>691600000.0</v>
+      </c>
+      <c r="C22">
+        <v>632800000.0</v>
+      </c>
+      <c r="D22">
         <v>570400000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>531600000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>470100000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>422900000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>402300000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>403300000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>398400000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>420700000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>471700000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>428000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>408600000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>410200000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>366900000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>366200000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>250100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>224000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>208100000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>207000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>196400000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>210700000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>207100000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>212600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>188900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>172700000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>179600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>202200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>228800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>272200000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>303200000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>136600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>153600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>144200000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>147300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>147200000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>145200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>116900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>121000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>103700000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>100600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>107200000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>107300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>102900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>99700000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>97000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>95000000.0</v>
       </c>
-      <c r="AU22"/>
-      <c r="AV22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>96500000.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22">
         <v>79200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>7307500000.0</v>
+      </c>
+      <c r="C23">
+        <v>7027900000.0</v>
+      </c>
+      <c r="D23">
         <v>4805300000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>4613100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4218700000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3975000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3966100000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3969600000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3931900000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4204500000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4656000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4545000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4632100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4354000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4418100000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4387400000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4162200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4133500000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3615700000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3519000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3551600000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3745900000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3468200000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3387400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3292600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3268700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3221200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2867800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2716600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2771400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2796600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1645000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1581500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1518200000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1507400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1248400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1232900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1244500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>796700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>737500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>726300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>704900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>682000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>649700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>512600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>495700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>496700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>335600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>492100000.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>275500000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>40500000.0</v>
+      </c>
+      <c r="C24">
+        <v>43200000.0</v>
+      </c>
+      <c r="D24">
         <v>47100000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2164500000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2562600000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2562400000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2561200000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2569200000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2503200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2502400000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2501700000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2500900000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2500000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1900800000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1900300000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1899500000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1466100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1447600000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>810300000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>800000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>789800000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>778900000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>769100000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1134700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1120300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1106000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1092000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>839600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>835900000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>832300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>828700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>338500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>334200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>329900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>325700000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>321600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>317500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>313400000.0</v>
       </c>
-      <c r="AL24">
-[...4 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24"/>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>10300000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>2500000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1900800000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1900300000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1899500000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1466100000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1447600000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>810300000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>800000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="V25"/>
+      <c r="W25">
         <v>778900000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>769100000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1134700000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1120300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1106100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1092200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>840000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>835900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>832300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>828700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>338500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>334200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>329900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>325700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>321600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>317500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>313400000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6338,54 +6590,56 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6394,2056 +6648,2132 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-372300000.0</v>
+      </c>
+      <c r="C28">
+        <v>695900000.0</v>
+      </c>
+      <c r="D28">
         <v>2687700000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2507300000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2087500000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2093400000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2128600000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2132500000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2122900000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2138500000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2419500000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2008000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2014700000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1845300000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1799900000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1786000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>645800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>788200000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>727400000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>654000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>465600000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>538900000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>894300000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>932400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>891300000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>492300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>88500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>393900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>408700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>480900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>466600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-115500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-63100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>163100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>135800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>178100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>44600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-264500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-155900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-166800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-157100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-157200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-161900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-142100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-14500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-10600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-19500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>19900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-19900000.0</v>
       </c>
-      <c r="AW28"/>
-[...1 lines deleted...]
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>7800000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>6281300000.0</v>
+      </c>
+      <c r="C29">
+        <v>6255200000.0</v>
+      </c>
+      <c r="D29">
         <v>4133900000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4024300000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3707900000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3452200000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3443300000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3475900000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3460500000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3679100000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4099200000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4127400000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4167400000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3865000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3864600000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3846100000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3751000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3765800000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3233200000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3167200000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3153300000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3329200000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3071300000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2950800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2869500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2840200000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>520299999.0</v>
+      </c>
+      <c r="C30">
+        <v>452500000.0</v>
+      </c>
+      <c r="D30">
         <v>376800000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>307000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>250000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>255700000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>226900000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>198500000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>194700000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>229800000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>248300000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>220000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>246100000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>278000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>330500000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>340500000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>262000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>242200000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>239200000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>263200000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>212800000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>224800000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>276700000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>263600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>233500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>303100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>343600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>339600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>238000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>329700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>266500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>239600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>197100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>164700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>222100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>173800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>166300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>185400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>192500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>156500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>170500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>163500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>160100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>161400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>150500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>155200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>149100000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>136500000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>201500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>343400000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>305500000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>256700000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1350400000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1366300000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1454700000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1382700000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1362700000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1532900000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1267800000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1151100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1063500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1027300000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>954700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>815800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>732800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>731800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>770000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1001700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>943600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>892500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>879700000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>655900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>633100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>482100000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>536200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>513400000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>513300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>490600000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AR31"/>
+      <c r="AS31">
         <v>475500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>353200000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31">
         <v>299800000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>1681400000.0</v>
+      </c>
+      <c r="C32">
+        <v>530400000.0</v>
+      </c>
+      <c r="D32">
         <v>-1484400000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>559400000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1324500000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1314300000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1304500000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1331100000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1320800000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1332400000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1403700000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2098000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2144100000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1694700000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1678300000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1635600000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2422700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2439900000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1883400000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1811300000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1772200000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1895600000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1618900000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1873300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1767000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1676300000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>3145600000.0</v>
+      </c>
+      <c r="C33">
+        <v>2632200000.0</v>
+      </c>
+      <c r="D33">
         <v>2522100000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2527500000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2501400000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2307700000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2314700000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2333400000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2341800000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2554500000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2593900000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1853300000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1854200000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1890400000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1925500000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1949000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1023000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1032900000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1075600000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1096000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1114800000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1176100000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1202000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1220700000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1242600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1305700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1338200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1444600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1383800000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1353300000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1439700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>463900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>454300000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>453500000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>453600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>325900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>302600000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>302900000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>269100000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>248200000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>236800000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>221600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>203300000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>196000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>201800000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>190100000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>194200000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>-19900000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>206100000.0</v>
       </c>
-      <c r="AW33"/>
-[...1 lines deleted...]
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33"/>
+      <c r="BA33">
         <v>-7800000.0</v>
       </c>
-      <c r="AZ33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:52">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>31800000.0</v>
+      </c>
+      <c r="C34">
+        <v>35100000.0</v>
+      </c>
+      <c r="D34">
         <v>37000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>36500000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>25400000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>24900000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>5500000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>6200000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5400000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>7800000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>8500000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>68100000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>91400000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>128800000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>134100000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>133900000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>42900000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>95600000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>97800000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>100400000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>40900000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>96200000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>93200000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>94800000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>19600000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>18700000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>19500000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>19100000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>19100000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>21400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>26600000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>18800000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>19000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>24200000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>24400000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>25300000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>25000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>19900000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>14300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>9500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>9100000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>8700000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>16300000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>9800000.0</v>
       </c>
-      <c r="AS34"/>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>183100000.0</v>
+      </c>
+      <c r="C35">
+        <v>189199999.0</v>
+      </c>
+      <c r="D35">
         <v>191099999.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2306100000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2691200000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2742500000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2746900000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2768600000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2705300000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2710200000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2719800000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2640500000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2642500000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2047100000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2060200000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2058200000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1570700000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1560700000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>937100000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>935900000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>914200000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>906700000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>899000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1277900000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1260400000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1247800000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1235400000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>989700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>925500000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>909500000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>911400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>411800000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>405600000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>414300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>389600000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>394300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>394100000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>548000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>42500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>42500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>19400000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>23400000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>17900000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>16300000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>9800000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>6200000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>16700000.0</v>
       </c>
-      <c r="AU35"/>
-      <c r="AV35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>19600000.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>30200000.0</v>
+      </c>
+      <c r="C36">
+        <v>13800000.0</v>
+      </c>
+      <c r="D36">
         <v>15300000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>6000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>10800000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8800000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11600000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>12000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>12500000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>15500000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>14900000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>14600000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>16800000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>15200000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>14700000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>11400000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>37300000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>36700000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6500000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>6000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3300000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5800000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5400000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>6000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>4000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>4300000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>4500000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>4600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>16600000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18400000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>21000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>5700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="AH36">
         <v>3500000.0</v>
       </c>
       <c r="AI36">
         <v>3600000.0</v>
       </c>
       <c r="AJ36">
+        <v>3500000.0</v>
+      </c>
+      <c r="AK36">
+        <v>3600000.0</v>
+      </c>
+      <c r="AL36">
         <v>3700000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2900000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2700000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2500000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1500000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>600000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>300000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>700000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>300000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-19900000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>500000.0</v>
       </c>
-      <c r="AW36"/>
-[...1 lines deleted...]
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-7800000.0</v>
       </c>
-      <c r="AZ36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:52">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
         <v>467000000.0</v>
       </c>
-      <c r="AR37">
-[...3 lines deleted...]
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>114800000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>111900000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>64300000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>56400000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>73700000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>78900000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>76200000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>95700000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>90300000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>87600000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>85200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>107000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>105600000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>174200000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>186200000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>190600000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>205300000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>127700000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>129100000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>131800000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>152300000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>32200000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>29100000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>56300000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>49500000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>52200000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>53400000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>53500000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>51900000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>54500000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>58600000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>57900000.0</v>
       </c>
-      <c r="AT38"/>
-[...1 lines deleted...]
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38">
         <v>69600000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38"/>
       <c r="AY38"/>
-      <c r="AZ38">
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38">
         <v>62300000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>211600000.0</v>
+      </c>
+      <c r="C39">
+        <v>138100000.0</v>
+      </c>
+      <c r="D39">
         <v>180700000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>125200000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>120100000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>122000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>125500000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>118300000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>110000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>128600000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>118100000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>99400000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>109600000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>108200000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>114800000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>106800000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>78100000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>70300000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>70400000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>68200000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>81600000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>79700000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>82100000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>79800000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>73800000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>35800000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>44200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>50500000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>97500000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>118700000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>90500000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>70600000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>65000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>53700000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>59900000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>69000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>63500000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>42500000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>58200000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>62300000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>59300000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>55400000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>49400000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>47300000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>46100000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>42800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>38900000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>33100000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39"/>
       <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39">
         <v>36500000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>302700000.0</v>
+      </c>
+      <c r="C40">
+        <v>214200000.0</v>
+      </c>
+      <c r="D40">
         <v>165200000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>141500000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>144900000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>108400000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>107400000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>106800000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>115800000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>137200000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>142600000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>119300000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>108300000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>118600000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>153500000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>136300000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>112700000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>98700000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>104700000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>93200000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>101100000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>97400000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>92600000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>93100000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>90100000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>94600000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>114500000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>117500000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>116200000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>135400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>106500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>78300000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>77400000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>78800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>83500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>55300000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>62500000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>69100000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>68100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>54600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>50800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>55300000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>58200000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>46000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>40600000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>30800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>43300000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40">
+      <c r="AW40"/>
+      <c r="AX40">
         <v>37300000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40"/>
       <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40"/>
+      <c r="BB40">
         <v>37900000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>102900000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>100700000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>55800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>60300000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>71000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>78400000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>76800000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>77300000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>74800000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>87200000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>82500000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>82600000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>80700000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>84400000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>89600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>77100000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>82200000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>18800000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>18600000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>23400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>60800000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>70300000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>76300000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>234600000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>42500000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>42500000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>19100000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>23400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>17900000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>16300000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>9800000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>6200000.0</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41">
         <v>19600000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41"/>
       <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>12430100000.0</v>
+      </c>
+      <c r="C42">
+        <v>3600900000.0</v>
+      </c>
+      <c r="D42">
         <v>1615900000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1617900000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1986800000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1942800000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1892400000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1853700000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1835000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1802400000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1776100000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1714000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1692200000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1671400000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1641400000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1596100000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>2003600000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1973700000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1778100000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1752100000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1743600000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1718800000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1700900000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1677900000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1676600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1659100000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1648700000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1377300000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1360800000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1341400000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1324200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>763500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1506400000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>736000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>724800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>705700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1389000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>979600000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>483300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>470500000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>467700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>461100000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>451300000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>448500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>368100000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>369400000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>326400000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>312900000.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8452,4271 +8782,4451 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>467000000.0</v>
       </c>
-      <c r="AR44">
-[...3 lines deleted...]
-      <c r="AT44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>2074000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1841900000.0</v>
+      </c>
+      <c r="D45">
         <v>1674200000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1627000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1534200000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1486400000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1442300000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1397600000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1352500000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1331900000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1309500000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1208400000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>566800000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>564400000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>572600000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1087300000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>428500000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>448300000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>457600000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>468100000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>471700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>491800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>505700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>524900000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>407900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>358100000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>403300000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>292100000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>306900000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>301800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>301300000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>293700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>273500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>246600000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>219600000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>196000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>183400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>168100000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>151400000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>141500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>143200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>132200000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>133800000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>136500000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>1188300000.0</v>
+      </c>
+      <c r="C46">
+        <v>991300000.0</v>
+      </c>
+      <c r="D46">
         <v>843100000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>825300000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>754300000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>725500000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>696300000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>674100000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>645300000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>655400000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>663600000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>580400000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>566800000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>564400000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>572600000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>567400000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>434100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>430700000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>434700000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>428400000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>428500000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>448300000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>457600000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>468100000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>471700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>491800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>505700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>524900000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>433300000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>390600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>444700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>318600000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>306900000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>301800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>301300000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>293700000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>273500000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>246600000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>219600000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>196000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>183400000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>168100000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>151400000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>141500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>143200000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>132200000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>133800000.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>136500000.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>572600000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>567400000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>434100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>430700000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>434700000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>428400000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>428500000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>448300000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>457600000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>468100000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>471700000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>491800000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>505700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>524900000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>433300000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>390600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>444700000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>318600000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>306900000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>301800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>301300000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>293700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>273500000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>246600000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>219600000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>196000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>183400000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>168100000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>151400000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>141500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>143200000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>132200000.0</v>
       </c>
-      <c r="AT47"/>
-[...1 lines deleted...]
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47">
         <v>136500000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47"/>
       <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47">
         <v>103100000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-7796300000.0</v>
+      </c>
+      <c r="C48">
+        <v>-634600000.0</v>
+      </c>
+      <c r="D48">
         <v>-778800000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-857000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-861200000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1074500000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1030400000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-969500000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-887100000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-634600000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-507600000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-408500000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-340600000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-140600000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-101300000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-69600000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-129100000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-60500000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>237500000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>210700000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>220900000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>440400000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>214900000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>131700000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>64600000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>69200000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>25800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>176700000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>129100000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>154900000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>229200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>213000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>166400000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>133200000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>130700000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-73900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-83200000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-28000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>28200000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>16600000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>20200000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>6200000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>14000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>11400000.0</v>
       </c>
-      <c r="AR48">
-[...3 lines deleted...]
-      <c r="AT48"/>
+      <c r="AT48">
+        <v>0.0</v>
+      </c>
       <c r="AU48"/>
-      <c r="AV48">
+      <c r="AV48"/>
+      <c r="AW48"/>
+      <c r="AX48">
         <v>20200000.0</v>
       </c>
-      <c r="AW48"/>
-      <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-    </row>
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-340600000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-140600000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-101300000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-69600000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-129100000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-60500000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>237500000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>210700000.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49">
+      <c r="V49"/>
+      <c r="W49">
         <v>440400000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>214900000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>131700000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>64600000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>69200000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>25800000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>176700000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>129100000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>154900000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>229200000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>213000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>166400000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>133200000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>130700000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-73900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-83200000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-28000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>28200000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>16600000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>20200000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>6200000.0</v>
       </c>
-      <c r="AP49">
-[...2 lines deleted...]
-      <c r="AQ49">
+      <c r="AR49">
+        <v>0.0</v>
+      </c>
+      <c r="AS49">
         <v>11400000.0</v>
       </c>
-      <c r="AR49">
-[...3 lines deleted...]
-      <c r="AT49"/>
+      <c r="AT49">
+        <v>0.0</v>
+      </c>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>1596900000.0</v>
+      </c>
+      <c r="C50">
+        <v>3238600000.0</v>
+      </c>
+      <c r="D50">
         <v>3240200000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1079000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>10600000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>10300000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>9800000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>10800000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50">
         <v>319700000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>315700000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>311600000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>426200000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>420700000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>420200000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>409900000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>406100000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>401000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>395800000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>390700000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>385300000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>380300000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>6200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AD50">
         <v>5000000.0</v>
       </c>
-      <c r="AE50"/>
+      <c r="AE50">
+        <v>5000000.0</v>
+      </c>
       <c r="AF50">
+        <v>5000000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>341900000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>339900000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>337900000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>328900000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>317500000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1671200000.0</v>
+      </c>
+      <c r="C51">
+        <v>3313700000.0</v>
+      </c>
+      <c r="D51">
         <v>3345400000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3280200000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2608200000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2609800000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2608300000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2621700000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2559600000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2563500000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2888800000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2869600000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2873700000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2394500000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2392000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2391300000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1936000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1918500000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1279400000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1265000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1239900000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1226600000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1215600000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1201900000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1189300000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1180600000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1173500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>932900000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>841300000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>838200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>837900000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>343900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>341500000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>339900000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>337900000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>328900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>358100000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>381300000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>1610400000.0</v>
+      </c>
+      <c r="C52">
+        <v>3251100000.0</v>
+      </c>
+      <c r="D52">
         <v>3252900000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1103400000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>22000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>21600000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>21000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>22700000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>13400000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>13800000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>334200000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>327500000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>326000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>440600000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>434700000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>433800000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>421100000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>418100000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>413300000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>407500000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>402500000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>397200000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>391400000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>11200000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>11400000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>15400000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>18800000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>27600000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>5400000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>8700000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>5400000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>7300000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>9200000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>9100000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>4900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>40600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>67900000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>67500000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>-31900000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52">
         <v>-30300000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
+        <v>694900000.0</v>
+      </c>
+      <c r="C53">
+        <v>554500000.0</v>
+      </c>
+      <c r="D53">
         <v>497600000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>348900000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>356400000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>350300000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>417000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>426900000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>450300000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>445900000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>754700000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1082700000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1154600000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1118000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1088300000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1019600000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1258800000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1433800000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1470400000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1273600000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1171700000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1366900000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1379000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>1341200000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1255800000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>763100000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>230600000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>291900000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>335900000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>340200000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>312800000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>274900000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>314200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>516000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>422400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>381700000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>282400000.0</v>
       </c>
-      <c r="AK53">
-[...4 lines deleted...]
-      </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
-      <c r="AS53"/>
-[...1 lines deleted...]
-      <c r="AU53">
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53">
         <v>39800000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>39800000.0</v>
       </c>
-      <c r="AW53"/>
-[...1 lines deleted...]
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>15600000.0</v>
       </c>
-      <c r="AZ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:52">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
         <v>467000000.0</v>
       </c>
-      <c r="AR54">
-[...3 lines deleted...]
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>7307500000.0</v>
+      </c>
+      <c r="C55">
+        <v>7027900000.0</v>
+      </c>
+      <c r="D55">
         <v>4805300000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>4613100000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4218700000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3975000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3966100000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3969600000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3931900000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4204500000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4656000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4545000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4632100000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4354000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4418100000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4387400000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4162200000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>4133500000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3615700000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3519000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3551600000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3745900000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3468200000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3387400000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3292600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3268700000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3221200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2867800000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2716600000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2771400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2796600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1645000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1581500000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1518200000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1507400000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1248400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1232900000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1244500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>796700000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>737500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>726300000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>704900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>682000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>649700000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>512600000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>495700000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>496700000.0</v>
       </c>
-      <c r="AU55"/>
-      <c r="AV55">
+      <c r="AW55"/>
+      <c r="AX55">
         <v>492100000.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55"/>
       <c r="AY55"/>
-      <c r="AZ55">
+      <c r="AZ55"/>
+      <c r="BA55"/>
+      <c r="BB55">
         <v>410700000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>4161899999.0</v>
+      </c>
+      <c r="C56">
+        <v>4395700000.0</v>
+      </c>
+      <c r="D56">
         <v>2283200000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2085600000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1717300000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1667300000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1651400000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1636200000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1590100000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1650000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2062100000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2691700000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2777900000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2463600000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2492600000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2438400000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3139200000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3100600000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2540100000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2423000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2436800000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2569800000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2266200000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2166700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2050000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1963000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1883000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1423200000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1332800000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1418100000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1356900000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1181100000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1127200000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1064700000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1053800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>922500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>930300000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>941600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>527600000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>489300000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>489500000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>483300000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>478700000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>453700000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>310800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>305600000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>302500000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>19900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>286000000.0</v>
       </c>
-      <c r="AW56"/>
-[...1 lines deleted...]
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>7800000.0</v>
       </c>
-      <c r="AZ56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:52">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>2480500000.0</v>
+      </c>
+      <c r="C57">
+        <v>3865300000.0</v>
+      </c>
+      <c r="D57">
         <v>3767600000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1526200000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>392800000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>353000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>346900000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>305100000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>269300000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>317600000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>658400000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>593700000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>633800000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>768900000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>814300000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>802800000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>716500000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>660700000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>656700000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>611700000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>664600000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>674200000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>647300000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>293400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>283000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>286700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>304200000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>316800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>294000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>358000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>325500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>213900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>214000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>191500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>217700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>177200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>184200000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>192100000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>202000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>163500000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>173700000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>169000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>157400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>132600000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>122100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>106600000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>137100000.0</v>
       </c>
-      <c r="AU57"/>
-      <c r="AV57">
+      <c r="AW57"/>
+      <c r="AX57">
         <v>136900000.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57"/>
       <c r="AY57"/>
-      <c r="AZ57">
+      <c r="AZ57"/>
+      <c r="BA57"/>
+      <c r="BB57">
         <v>111900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2663600000.0</v>
+      </c>
+      <c r="C58">
+        <v>4054500000.0</v>
+      </c>
+      <c r="D58">
         <v>3958700000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3832300000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3084000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3095500000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3093800000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3073700000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2974600000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3027800000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3378200000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3234200000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3276300000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2816000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2874500000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2861000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2287200000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2221400000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1593800000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1547600000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1578800000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1580900000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1546300000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1571300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1543400000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1534500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1539600000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1306500000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1219500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1267500000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1236900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>625700000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>619600000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>605800000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>607300000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>571500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>578300000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>740100000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>244500000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>206000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>193100000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>192400000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>175300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>148900000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>131900000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>112800000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>153800000.0</v>
       </c>
-      <c r="AU58"/>
-      <c r="AV58">
+      <c r="AW58"/>
+      <c r="AX58">
         <v>156500000.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58"/>
       <c r="AY58"/>
-      <c r="AZ58">
+      <c r="AZ58"/>
+      <c r="BA58"/>
+      <c r="BB58">
         <v>128900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
         <v>467000000.0</v>
       </c>
-      <c r="AR59">
-[...3 lines deleted...]
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>4643900000.0</v>
+      </c>
+      <c r="C60">
+        <v>2973400000.0</v>
+      </c>
+      <c r="D60">
         <v>846600000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>780800000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1134700000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>879500000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>872300000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>895900000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>957300000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1176700000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1277800000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1310800000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1355800000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1538000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1543600000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1526400000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1875000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1912100000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2021900000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1971400000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1972800000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2165000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1921900000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1816100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1749200000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1734200000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1681600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1561300000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1497100000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1503900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1559700000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1019300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>961900000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>912400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>900100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>676900000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>654600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>504400000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>552200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>531500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>533200000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>512500000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>506700000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>500800000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>380700000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>382900000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>342900000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>335600000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>335600000.0</v>
       </c>
-      <c r="AW60"/>
-[...1 lines deleted...]
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>275500000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>281800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-467000000.0</v>
       </c>
-      <c r="AR61">
-[...3 lines deleted...]
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
-[...4 lines deleted...]
-      </c>
+      <c r="AE62"/>
+      <c r="AF62"/>
       <c r="AG62">
         <v>71600000.0</v>
       </c>
       <c r="AH62">
         <v>71600000.0</v>
       </c>
       <c r="AI62">
         <v>71600000.0</v>
       </c>
       <c r="AJ62">
         <v>71600000.0</v>
       </c>
       <c r="AK62">
-        <v>35800000.0</v>
+        <v>71600000.0</v>
       </c>
       <c r="AL62">
         <v>71600000.0</v>
       </c>
       <c r="AM62">
-        <v>71600000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="AN62">
         <v>71600000.0</v>
       </c>
       <c r="AO62">
+        <v>71600000.0</v>
+      </c>
+      <c r="AP62">
+        <v>71600000.0</v>
+      </c>
+      <c r="AQ62">
         <v>35800000.0</v>
       </c>
-      <c r="AP62"/>
-      <c r="AQ62">
+      <c r="AR62"/>
+      <c r="AS62">
         <v>33800000.0</v>
       </c>
-      <c r="AR62"/>
-      <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>1758100000.0</v>
+      </c>
+      <c r="C2">
         <v>1185100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1107700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>924000000.0</v>
       </c>
       <c r="F2">
         <v>924000000.0</v>
       </c>
       <c r="G2">
+        <v>924000000.0</v>
+      </c>
+      <c r="H2">
         <v>1028400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1139400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>815600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>683500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>625700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>579200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>561300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>547100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>523000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>135700000.0</v>
+      </c>
+      <c r="C3">
         <v>256700000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>290300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>255600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167100000.0</v>
       </c>
       <c r="F3">
         <v>167100000.0</v>
       </c>
       <c r="G3">
+        <v>167100000.0</v>
+      </c>
+      <c r="H3">
         <v>191900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>157500000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>77200000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>61000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54600000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>51000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>44800000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>-7151000000.0</v>
+      </c>
+      <c r="C5">
         <v>-149900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-371900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-66900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315300000.0</v>
       </c>
       <c r="F5">
         <v>315300000.0</v>
       </c>
       <c r="G5">
+        <v>315300000.0</v>
+      </c>
+      <c r="H5">
         <v>235500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>147600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-54300000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>9800000.0</v>
+      </c>
+      <c r="M5">
         <v>-23800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4700000.0</v>
       </c>
-      <c r="O5">
-[...3 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5">
+        <v>4900000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-7015300000.0</v>
+      </c>
+      <c r="C6">
         <v>106800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-81600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>188700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482400000.0</v>
       </c>
       <c r="F6">
         <v>482400000.0</v>
       </c>
       <c r="G6">
+        <v>482400000.0</v>
+      </c>
+      <c r="H6">
         <v>427400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>160500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>224800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6700000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>64400000.0</v>
+      </c>
+      <c r="M6">
         <v>27200000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>54800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>50700000.0</v>
       </c>
-      <c r="O6">
-[...3 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6">
+        <v>46900000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-80500000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>1255900000.0</v>
+      </c>
+      <c r="C9">
         <v>459900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>251500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>788600000.0</v>
       </c>
       <c r="F9">
         <v>788600000.0</v>
       </c>
       <c r="G9">
+        <v>788600000.0</v>
+      </c>
+      <c r="H9">
         <v>650200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>425900000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>432100000.0</v>
+      </c>
+      <c r="K9">
         <v>318100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>277300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>257900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>256600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>222800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>204900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-7172800000.0</v>
+      </c>
+      <c r="C10">
         <v>-172100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-405700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-102400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235100000.0</v>
       </c>
       <c r="F10">
         <v>235100000.0</v>
       </c>
       <c r="G10">
+        <v>235100000.0</v>
+      </c>
+      <c r="H10">
         <v>174300000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>129400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-59800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>-237700000.0</v>
+      </c>
+      <c r="C11">
         <v>-198000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>140800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>29200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36200000.0</v>
       </c>
       <c r="F11">
         <v>36200000.0</v>
       </c>
       <c r="G11">
+        <v>36200000.0</v>
+      </c>
+      <c r="H11">
         <v>38800000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-118700000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>42700000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>400000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-21100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>21800000.0</v>
+      </c>
+      <c r="C12">
         <v>22200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>33800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80200000.0</v>
       </c>
       <c r="F12">
         <v>80200000.0</v>
       </c>
       <c r="G12">
+        <v>80200000.0</v>
+      </c>
+      <c r="H12">
         <v>61200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>60200000.0</v>
+      </c>
+      <c r="C13">
         <v>34400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>61300000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>40800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6100000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13900000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8500000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>35800000.0</v>
       </c>
       <c r="K14">
         <v>35800000.0</v>
       </c>
       <c r="L14">
         <v>35800000.0</v>
       </c>
       <c r="M14">
         <v>35800000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>35800000.0</v>
+      </c>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>-6935100000.0</v>
+      </c>
+      <c r="C15">
         <v>25900000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-546500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-131600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198900000.0</v>
       </c>
       <c r="F15">
         <v>198900000.0</v>
       </c>
       <c r="G15">
+        <v>397300000.0</v>
+      </c>
+      <c r="H15">
         <v>135500000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>248100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-102500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-131600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>198900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>397300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>135500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-37900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>241500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-103400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-3200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-3400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6500000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>-6935100000.0</v>
+      </c>
+      <c r="C17">
         <v>25900000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-546500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-131600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>198900000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>397300000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>135500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-36400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>248100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-102500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3400000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>10700000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>38400000.0</v>
+      </c>
+      <c r="C18">
         <v>12200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-80200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-66700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-45400000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-100000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>48800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>12000000.0</v>
       </c>
-      <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>31400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>24600000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10500000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-107400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1800000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-400000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>28100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-1100000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>12300000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>62600000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>7200000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>12000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>7400000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>11600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4800000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
-        <v>-180100000.0</v>
+        <v>524800000.0</v>
       </c>
       <c r="C21">
-        <v>-434000000.0</v>
+        <v>-192200000.0</v>
       </c>
       <c r="D21">
-        <v>-115700000.0</v>
+        <v>-361400000.0</v>
       </c>
       <c r="E21">
+        <v>-87600000.0</v>
+      </c>
+      <c r="F21">
+        <v>302200000.0</v>
+      </c>
+      <c r="G21">
         <v>303300000.0</v>
       </c>
-      <c r="F21">
-[...2 lines deleted...]
-      <c r="G21">
+      <c r="H21">
         <v>204100000.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>-21600000.0</v>
+      </c>
+      <c r="J21">
         <v>139900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>47600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
-        <v>1825100000.0</v>
+        <v>2489200000.0</v>
       </c>
       <c r="C23">
-        <v>1793200000.0</v>
+        <v>1837200000.0</v>
       </c>
       <c r="D23">
-        <v>1882700000.0</v>
+        <v>1720600000.0</v>
       </c>
       <c r="E23">
+        <v>1854600000.0</v>
+      </c>
+      <c r="F23">
+        <v>1410400000.0</v>
+      </c>
+      <c r="G23">
         <v>1409300000.0</v>
       </c>
-      <c r="F23">
-[...2 lines deleted...]
-      <c r="G23">
+      <c r="H23">
         <v>1474500000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
-        <v>1100600000.0</v>
+        <v>1586900000.0</v>
       </c>
       <c r="J23">
-        <v>942000000.0</v>
+        <v>1107800000.0</v>
       </c>
       <c r="K23">
-        <v>884100000.0</v>
+        <v>954000000.0</v>
       </c>
       <c r="L23">
-        <v>848900000.0</v>
+        <v>891500000.0</v>
       </c>
       <c r="M23">
-        <v>804400000.0</v>
+        <v>860500000.0</v>
       </c>
       <c r="N23">
-        <v>763400000.0</v>
+        <v>809200000.0</v>
       </c>
       <c r="O23">
-        <v>731600000.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:15">
+        <v>766000000.0</v>
+      </c>
+      <c r="P23">
+        <v>732400000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="J24">
         <v>900000.0</v>
       </c>
       <c r="K24">
+        <v>900000.0</v>
+      </c>
+      <c r="L24">
         <v>12500000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>267000000.0</v>
+      </c>
+      <c r="C25">
         <v>256700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>290300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>255600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>167100000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>177100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>191900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>157500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>77200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>61000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>356500000.0</v>
+      </c>
+      <c r="C26">
         <v>303900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>302200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>307800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220700000.0</v>
       </c>
       <c r="F26">
         <v>220700000.0</v>
       </c>
       <c r="G26">
+        <v>220700000.0</v>
+      </c>
+      <c r="H26">
         <v>198600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>184600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>156800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>148300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>141100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>140800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>134900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>113700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>107000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:15">
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>363200000.0</v>
+      </c>
+      <c r="C28">
         <v>348200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>310700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>348800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>265700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>241400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>210400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>192300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>128200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>110200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>117300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>128900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>242800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>216100000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-237700000.0</v>
+      </c>
+      <c r="C29">
         <v>-198000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>140800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-118700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21100000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
-        <v>640000000.0</v>
+        <v>731100000.0</v>
       </c>
       <c r="C30">
-        <v>685500000.0</v>
+        <v>652100000.0</v>
       </c>
       <c r="D30">
-        <v>684700000.0</v>
+        <v>612900000.0</v>
       </c>
       <c r="E30">
+        <v>656600000.0</v>
+      </c>
+      <c r="F30">
+        <v>486400000.0</v>
+      </c>
+      <c r="G30">
         <v>485300000.0</v>
       </c>
-      <c r="F30">
-[...2 lines deleted...]
-      <c r="G30">
+      <c r="H30">
         <v>446100000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
-        <v>285000000.0</v>
+        <v>447500000.0</v>
       </c>
       <c r="J30">
+        <v>292200000.0</v>
+      </c>
+      <c r="K30">
         <v>270500000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
-        <v>269700000.0</v>
+        <v>265800000.0</v>
       </c>
       <c r="M30">
-        <v>243100000.0</v>
+        <v>281300000.0</v>
       </c>
       <c r="N30">
-        <v>216300000.0</v>
+        <v>247900000.0</v>
       </c>
       <c r="O30">
-        <v>208600000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:15">
+        <v>218900000.0</v>
+      </c>
+      <c r="P30">
+        <v>209400000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B31">
-        <v>8000000.0</v>
+        <v>-7697600000.0</v>
       </c>
       <c r="C31">
-        <v>28300000.0</v>
+        <v>20100000.0</v>
       </c>
       <c r="D31">
-        <v>13300000.0</v>
+        <v>-44300000.0</v>
       </c>
       <c r="E31">
+        <v>-14800000.0</v>
+      </c>
+      <c r="F31">
+        <v>-67100000.0</v>
+      </c>
+      <c r="G31">
         <v>-68200000.0</v>
       </c>
-      <c r="F31">
-[...2 lines deleted...]
-      <c r="G31">
+      <c r="H31">
         <v>-29800000.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
+        <v>-11700000.0</v>
+      </c>
+      <c r="J31">
         <v>-10500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-107400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1100000.0</v>
       </c>
-      <c r="N31">
-[...1 lines deleted...]
-      </c>
       <c r="O31">
+        <v>-200000.0</v>
+      </c>
+      <c r="P31">
         <v>8500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>3014000000.0</v>
+      </c>
+      <c r="C32">
         <v>1645000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1359200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712600000.0</v>
       </c>
       <c r="F32">
         <v>1712600000.0</v>
       </c>
       <c r="G32">
+        <v>1712600000.0</v>
+      </c>
+      <c r="H32">
         <v>1678600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1565300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1247700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1001600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>903000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>837100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>817900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>769900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>727900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>529000000.0</v>
+      </c>
+      <c r="C2">
+        <v>451400000.0</v>
+      </c>
+      <c r="D2">
         <v>425400000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>352300000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>320800000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>302700000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>302600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="I2">
         <v>259000000.0</v>
       </c>
       <c r="J2">
         <v>257000000.0</v>
       </c>
       <c r="K2">
+        <v>259000000.0</v>
+      </c>
+      <c r="L2">
+        <v>257000000.0</v>
+      </c>
+      <c r="M2">
         <v>240900000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>281200000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>271400000.0</v>
       </c>
-      <c r="N2">
-[...4 lines deleted...]
-      </c>
       <c r="P2">
+        <v>339800000.0</v>
+      </c>
+      <c r="Q2">
+        <v>305600000.0</v>
+      </c>
+      <c r="R2">
         <v>240400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>228200000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>239200000.0</v>
       </c>
-      <c r="S2">
-[...4 lines deleted...]
-      </c>
       <c r="U2">
-        <v>240300000.0</v>
+        <v>216200000.0</v>
       </c>
       <c r="V2">
+        <v>229300000.0</v>
+      </c>
+      <c r="W2">
+        <v>234500000.0</v>
+      </c>
+      <c r="X2">
         <v>249200000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>246700000.0</v>
       </c>
-      <c r="X2">
-[...4 lines deleted...]
-      </c>
       <c r="Z2">
-        <v>274900000.0</v>
+        <v>232400000.0</v>
       </c>
       <c r="AA2">
-        <v>288500000.0</v>
+        <v>245100000.0</v>
       </c>
       <c r="AB2">
+        <v>268700000.0</v>
+      </c>
+      <c r="AC2">
+        <v>282200000.0</v>
+      </c>
+      <c r="AD2">
         <v>317800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>344600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>248900000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>228100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>205600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>201800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>233500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>174700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>155400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>173700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>178000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>176400000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>162200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>167600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>150200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>145700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>145300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>141600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>143600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>148700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>137200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>142200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>138650000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>138650000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>501300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>-57700000.0</v>
+      </c>
+      <c r="C3">
+        <v>66600000.0</v>
+      </c>
+      <c r="D3">
         <v>64600000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>62200000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>61100000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>60100000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>64900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>99200000.0</v>
       </c>
       <c r="I3">
         <v>70600000.0</v>
       </c>
       <c r="J3">
         <v>99200000.0</v>
       </c>
       <c r="K3">
+        <v>70600000.0</v>
+      </c>
+      <c r="L3">
+        <v>99200000.0</v>
+      </c>
+      <c r="M3">
         <v>57200000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>78700000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>57700000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>62500000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>56700000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>41600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>41600000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>42100000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>41800000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>43100000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>44800000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>44700000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>44500000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>46700000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>47500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>47300000.0</v>
       </c>
-      <c r="AA3">
-[...2 lines deleted...]
-      <c r="AB3">
+      <c r="AC3">
+        <v>50400000.0</v>
+      </c>
+      <c r="AD3">
         <v>45100000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>60700000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>31200000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>20500000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>21500000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>19200000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>17500000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>16500000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>15900000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>14900000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>13700000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>14100000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>13100000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>13900000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>13500000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>12900000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>13100000.0</v>
       </c>
-      <c r="AT3">
-[...2 lines deleted...]
-      <c r="AU3">
+      <c r="AV3">
+        <v>12800000.0</v>
+      </c>
+      <c r="AW3">
         <v>12400000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>11700000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>11200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>10950000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>10950000.0</v>
       </c>
-      <c r="AZ3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:52">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...4 lines deleted...]
-      </c>
+      <c r="AF4"/>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -12730,405 +13240,419 @@
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>-7454700000.0</v>
+      </c>
+      <c r="C5">
+        <v>190000000.0</v>
+      </c>
+      <c r="D5">
         <v>102800000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>10900000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-6000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-33500000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-36700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-122100000.0</v>
       </c>
       <c r="I5">
         <v>-73700000.0</v>
       </c>
       <c r="J5">
         <v>-122100000.0</v>
       </c>
       <c r="K5">
+        <v>-73700000.0</v>
+      </c>
+      <c r="L5">
+        <v>-122100000.0</v>
+      </c>
+      <c r="M5">
         <v>-59600000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-36000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-40000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-18200000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>27300000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>63600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>49000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>86200000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>116500000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>46500000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>269300000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>114400000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>99600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>30500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>64200000.0</v>
       </c>
-      <c r="Z5">
-[...2 lines deleted...]
-      <c r="AA5">
+      <c r="AB5">
+        <v>76000000.0</v>
+      </c>
+      <c r="AC5">
         <v>64800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-71200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>26200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>57700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>32300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>7300000.0</v>
       </c>
-      <c r="AH5">
-[...2 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5">
+        <v>100100000.0</v>
+      </c>
+      <c r="AK5">
         <v>7900000.0</v>
       </c>
-      <c r="AJ5">
-[...2 lines deleted...]
-      <c r="AK5">
+      <c r="AL5">
+        <v>-108000000.0</v>
+      </c>
+      <c r="AM5">
         <v>-43300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>17900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>4500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1500000.0</v>
       </c>
-      <c r="AR5">
-[...2 lines deleted...]
-      <c r="AS5">
+      <c r="AT5">
+        <v>-16100000.0</v>
+      </c>
+      <c r="AU5">
         <v>-11600000.0</v>
       </c>
-      <c r="AT5">
-[...2 lines deleted...]
-      <c r="AU5">
+      <c r="AV5">
+        <v>600000.0</v>
+      </c>
+      <c r="AW5">
         <v>7000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-6900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>8600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>4600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4600000.0</v>
       </c>
-      <c r="AZ5">
-[...3 lines deleted...]
-    <row r="6" spans="1:52">
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-7512400000.0</v>
+      </c>
+      <c r="C6">
+        <v>256600000.0</v>
+      </c>
+      <c r="D6">
         <v>167400000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>73100000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>55100000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>26600000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>28200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-22900000.0</v>
       </c>
       <c r="I6">
         <v>-3100000.0</v>
       </c>
       <c r="J6">
         <v>-22900000.0</v>
       </c>
       <c r="K6">
+        <v>-3100000.0</v>
+      </c>
+      <c r="L6">
+        <v>-22900000.0</v>
+      </c>
+      <c r="M6">
         <v>-2400000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>42700000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>17700000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>44300000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>84000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>105200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>90600000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>128300000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>158300000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>89600000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>314100000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>159100000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>144100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>77200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>111700000.0</v>
       </c>
-      <c r="Z6">
-[...4 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>123300000.0</v>
+      </c>
+      <c r="AC6">
+        <v>115200000.0</v>
+      </c>
+      <c r="AD6">
         <v>35400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-10500000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>57400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>78200000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>53800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>26500000.0</v>
       </c>
-      <c r="AH6">
-[...2 lines deleted...]
-      <c r="AI6">
+      <c r="AJ6">
+        <v>119100000.0</v>
+      </c>
+      <c r="AK6">
         <v>25400000.0</v>
       </c>
-      <c r="AJ6">
-[...2 lines deleted...]
-      <c r="AK6">
+      <c r="AL6">
+        <v>-91500000.0</v>
+      </c>
+      <c r="AM6">
         <v>-27400000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>32800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>8000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>18600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>12600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>21200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>12000000.0</v>
       </c>
-      <c r="AR6">
-[...2 lines deleted...]
-      <c r="AS6">
+      <c r="AT6">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AU6">
         <v>1500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>13400000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>19400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4800000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>19800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>15550000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15550000.0</v>
       </c>
-      <c r="AZ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:52">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...4 lines deleted...]
-      </c>
+      <c r="AF7"/>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -13142,91 +13666,93 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...4 lines deleted...]
-      </c>
+      <c r="AF8"/>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -13240,1889 +13766,1949 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>477300000.0</v>
+      </c>
+      <c r="C9">
+        <v>357000000.0</v>
+      </c>
+      <c r="D9">
         <v>240100000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>181500000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>159900000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>122500000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>99600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51300000.0</v>
       </c>
       <c r="I9">
         <v>77900000.0</v>
       </c>
       <c r="J9">
         <v>51300000.0</v>
       </c>
       <c r="K9">
+        <v>77900000.0</v>
+      </c>
+      <c r="L9">
+        <v>51300000.0</v>
+      </c>
+      <c r="M9">
         <v>76700000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>89600000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>112000000.0</v>
       </c>
-      <c r="N9">
-[...4 lines deleted...]
-      </c>
       <c r="P9">
+        <v>166200000.0</v>
+      </c>
+      <c r="Q9">
+        <v>201200000.0</v>
+      </c>
+      <c r="R9">
         <v>181700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>167200000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>207500000.0</v>
       </c>
-      <c r="S9">
-[...4 lines deleted...]
-      </c>
       <c r="U9">
-        <v>179200000.0</v>
+        <v>232200000.0</v>
       </c>
       <c r="V9">
+        <v>162800000.0</v>
+      </c>
+      <c r="W9">
+        <v>185000000.0</v>
+      </c>
+      <c r="X9">
         <v>229600000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>205700000.0</v>
       </c>
-      <c r="X9">
-[...4 lines deleted...]
-      </c>
       <c r="Z9">
-        <v>182900000.0</v>
+        <v>135700000.0</v>
       </c>
       <c r="AA9">
-        <v>161400000.0</v>
+        <v>157700000.0</v>
       </c>
       <c r="AB9">
-        <v>105300000.0</v>
+        <v>189100000.0</v>
       </c>
       <c r="AC9">
+        <v>167700000.0</v>
+      </c>
+      <c r="AD9">
+        <v>86800000.0</v>
+      </c>
+      <c r="AE9">
         <v>88300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>124800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>126000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>95500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>97000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>171100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>68500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>67300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>82100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>87000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>81700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>79500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>62800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>68100000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>66900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>63600000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>57100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>66900000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>70300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>63800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>71300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>63050000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>63050000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>268600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-7458300000.0</v>
+      </c>
+      <c r="C10">
+        <v>183800000.0</v>
+      </c>
+      <c r="D10">
         <v>96500000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5200000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-11400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-39200000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-42300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-127500000.0</v>
       </c>
       <c r="I10">
         <v>-79200000.0</v>
       </c>
       <c r="J10">
         <v>-127500000.0</v>
       </c>
       <c r="K10">
+        <v>-79200000.0</v>
+      </c>
+      <c r="L10">
+        <v>-127500000.0</v>
+      </c>
+      <c r="M10">
         <v>-69300000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-45400000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-48700000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-27100000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>18800000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>37100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>29300000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>69100000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>99600000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>28500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>252900000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>98100000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>83600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>48600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>57700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>53400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-21100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-82500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>17700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>52600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>27700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>95500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-27600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-44400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>17900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-5700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-7500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-16000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-11200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-3300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-7000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>8900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3950000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3950000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>-296600000.0</v>
+      </c>
+      <c r="C11">
+        <v>39600000.0</v>
+      </c>
+      <c r="D11">
         <v>18300000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-224700000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4900000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>18600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="I11">
         <v>3200000.0</v>
       </c>
       <c r="J11">
         <v>125000000.0</v>
       </c>
       <c r="K11">
+        <v>3200000.0</v>
+      </c>
+      <c r="L11">
+        <v>125000000.0</v>
+      </c>
+      <c r="M11">
         <v>-1400000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>14800000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-9400000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4600000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>19200000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3300000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>12400000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18100000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>27400000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>14900000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>16500000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>19200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>8600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>4700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-8200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>5200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-5800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-109300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-3600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>27300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>11600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2300000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>500000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11">
+      <c r="AS11">
+        <v>-300000.0</v>
+      </c>
+      <c r="AT11">
         <v>900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-23400000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>800000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>600000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>200000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-400000.0</v>
       </c>
-      <c r="AZ11">
-[...3 lines deleted...]
-    <row r="12" spans="1:52">
+      <c r="BB11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>3600000.0</v>
+      </c>
+      <c r="C12">
+        <v>6200000.0</v>
+      </c>
+      <c r="D12">
         <v>6300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="E12">
         <v>5700000.0</v>
       </c>
       <c r="F12">
+        <v>5400000.0</v>
+      </c>
+      <c r="G12">
+        <v>5700000.0</v>
+      </c>
+      <c r="H12">
         <v>5600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="I12">
         <v>5500000.0</v>
       </c>
       <c r="J12">
         <v>5400000.0</v>
       </c>
       <c r="K12">
+        <v>5500000.0</v>
+      </c>
+      <c r="L12">
+        <v>5400000.0</v>
+      </c>
+      <c r="M12">
         <v>9700000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9400000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8700000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8500000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>26500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19700000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>17100000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16900000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>18000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>16400000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>16300000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>15900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>18300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>11400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AH12">
         <v>4600000.0</v>
       </c>
       <c r="AI12">
+        <v>4600000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4600000.0</v>
+      </c>
+      <c r="AK12">
         <v>4400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>400000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AV12">
         <v>100000.0</v>
       </c>
       <c r="AW12">
         <v>300000.0</v>
       </c>
       <c r="AX12">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AY12">
-        <v>0.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AZ12">
+        <v>0.0</v>
+      </c>
+      <c r="BA12">
+        <v>0.0</v>
+      </c>
+      <c r="BB12">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>127</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>11600000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>8600000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8200000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7800000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>9000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9400000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>9900000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>12600000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>17100000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>21700000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>16400000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11900000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7700000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>4800000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1100000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>600000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="U13"/>
+      <c r="V13">
         <v>800000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1500000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2400000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3200000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>4000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3900000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3900000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>35800000.0</v>
       </c>
       <c r="AH14">
-        <v>300000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="AI14">
-        <v>200000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="AJ14">
         <v>300000.0</v>
       </c>
       <c r="AK14">
         <v>200000.0</v>
       </c>
       <c r="AL14">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AM14">
         <v>200000.0</v>
       </c>
       <c r="AN14">
         <v>200000.0</v>
       </c>
       <c r="AO14">
+        <v>200000.0</v>
+      </c>
+      <c r="AP14">
+        <v>200000.0</v>
+      </c>
+      <c r="AQ14">
         <v>300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>35800000.0</v>
       </c>
-      <c r="AS14">
-[...4 lines deleted...]
-      </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>35800000.0</v>
       </c>
-      <c r="AW14">
-[...4 lines deleted...]
-      </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>-7161700000.0</v>
+      </c>
+      <c r="C15">
+        <v>144200000.0</v>
+      </c>
+      <c r="D15">
         <v>78200000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4200000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>213300000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-44100000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-60900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-252500000.0</v>
       </c>
       <c r="I15">
         <v>-82400000.0</v>
       </c>
       <c r="J15">
         <v>-252500000.0</v>
       </c>
       <c r="K15">
+        <v>-127000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-99100000.0</v>
+      </c>
+      <c r="M15">
         <v>-67900000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-60200000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-39300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-31700000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-400000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>34700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>26000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>56700000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>81500000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>21500000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>225500000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>83200000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>67100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-4600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>43400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>49100000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>47600000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-25800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-74300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>16300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>47400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>33500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2700000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>204800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>7100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-54900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-56000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>11800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-3400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>14300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-7600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2800000.0</v>
       </c>
-      <c r="AQ15">
-[...2 lines deleted...]
-      <c r="AR15">
+      <c r="AS15">
+        <v>-200000.0</v>
+      </c>
+      <c r="AT15">
         <v>-16900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>12200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-4100000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>4300000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-6700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>8700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4350000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4350000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-60200000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-39300000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-31700000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-400000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>26000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>56700000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>81500000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21500000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>225500000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>83200000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>67100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>43400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>49100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>47600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-25800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-74300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>46100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>32500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>204500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-20400000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-56200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>11600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-3600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>14100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-7900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>600000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-10000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-15600000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>12200000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-4300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>4300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>-7161700000.0</v>
+      </c>
+      <c r="C17">
+        <v>144200000.0</v>
+      </c>
+      <c r="D17">
         <v>78200000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>4200000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>213300000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-44100000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-60900000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-82400000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-252500000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-127000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-99100000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-67900000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-60200000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-39300000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-31700000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-400000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>34700000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>26000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>56700000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>81500000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>21500000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>225500000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>83200000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>67100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-4600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>43400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>49100000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>47600000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-25800000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-74300000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>16300000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>47400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>33500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2700000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>204800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>7100000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-19500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-56000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>11800000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-3400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>16900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-7600000.0</v>
       </c>
-      <c r="AP17">
-[...2 lines deleted...]
-      <c r="AQ17">
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>-200000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-3400000.0</v>
       </c>
-      <c r="AS17">
-[...4 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>10700000.0</v>
       </c>
-      <c r="AW17">
-[...4 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>56600000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6200000.0</v>
+      </c>
+      <c r="D18">
         <v>5300000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2900000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2800000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2100000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3400000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3900000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4500000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3600000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>7400000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>12000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9400000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8700000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1200000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3700000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-26500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-18600000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-16500000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16900000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-18000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-15400000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14800000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-13600000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-10400000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7500000.0</v>
       </c>
       <c r="AC18">
         <v>-7400000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
+      <c r="AD18">
+        <v>-7500000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-7400000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>19900000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>11400000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>3700000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>13800000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>8200000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2200000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>600000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="V19"/>
+      <c r="W19">
         <v>2400000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-900000.0</v>
       </c>
-      <c r="W19"/>
-[...1 lines deleted...]
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>21700000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>5000000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-6100000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>6200000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-4500000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-22800000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>4700000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>800000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-58000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4600000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-22500000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-5200000.0</v>
       </c>
       <c r="AP19"/>
       <c r="AQ19">
+        <v>-5200000.0</v>
+      </c>
+      <c r="AR19"/>
+      <c r="AS19">
         <v>2000000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>3300000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1600000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>13900000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>9300000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="R20"/>
+      <c r="S20">
         <v>-100000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>100000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>-1100000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2900000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>200000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>5200000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>900000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>1300000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>51800000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>7800000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1300000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>-1400000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>100000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>800000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>2900000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>14000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>3100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>4000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>2900000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>5600000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1800000.0</v>
       </c>
-      <c r="AP20">
-[...2 lines deleted...]
-      <c r="AQ20">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>11600000.0</v>
       </c>
-      <c r="AS20">
-[...4 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
         <v>4800000.0</v>
       </c>
-      <c r="AW20">
-[...4 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
-        <v>64300000.0</v>
+        <v>270300000.0</v>
       </c>
       <c r="C21">
-        <v>6700000.0</v>
+        <v>175600000.0</v>
       </c>
       <c r="D21">
-        <v>-8400000.0</v>
+        <v>63900000.0</v>
       </c>
       <c r="E21">
-        <v>-37700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="F21">
-        <v>-51600000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="G21">
-        <v>-82400000.0</v>
+        <v>-65400000.0</v>
       </c>
       <c r="H21">
-        <v>-133400000.0</v>
+        <v>-50900000.0</v>
       </c>
       <c r="I21">
         <v>-82400000.0</v>
       </c>
       <c r="J21">
         <v>-133400000.0</v>
       </c>
       <c r="K21">
+        <v>-82400000.0</v>
+      </c>
+      <c r="L21">
+        <v>-133400000.0</v>
+      </c>
+      <c r="M21">
         <v>-80800000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-55900000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-51400000.0</v>
       </c>
-      <c r="N21">
-[...4 lines deleted...]
-      </c>
       <c r="P21">
+        <v>-21900000.0</v>
+      </c>
+      <c r="Q21">
+        <v>13500000.0</v>
+      </c>
+      <c r="R21">
         <v>55400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>46800000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>85200000.0</v>
       </c>
-      <c r="S21">
-[...4 lines deleted...]
-      </c>
       <c r="U21">
-        <v>62700000.0</v>
+        <v>115900000.0</v>
       </c>
       <c r="V21">
+        <v>45800000.0</v>
+      </c>
+      <c r="W21">
+        <v>266900000.0</v>
+      </c>
+      <c r="X21">
         <v>115300000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>99000000.0</v>
       </c>
-      <c r="X21">
-[...4 lines deleted...]
-      </c>
       <c r="Z21">
-        <v>75700000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="AA21">
-        <v>61100000.0</v>
+        <v>42500000.0</v>
       </c>
       <c r="AB21">
+        <v>74800000.0</v>
+      </c>
+      <c r="AC21">
+        <v>59800000.0</v>
+      </c>
+      <c r="AD21">
         <v>-13800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-76400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>57100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>25500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>90800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>3900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>13600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>13300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>16800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6200000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-15700000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-10800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5200000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-6800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7500000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>4600000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>9100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...4 lines deleted...]
-      </c>
+      <c r="AF22"/>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -15136,596 +15722,622 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
-        <v>601200000.0</v>
+        <v>736000000.0</v>
       </c>
       <c r="C23">
-        <v>527100000.0</v>
+        <v>632800000.0</v>
       </c>
       <c r="D23">
-        <v>489100000.0</v>
+        <v>601600000.0</v>
       </c>
       <c r="E23">
-        <v>462900000.0</v>
+        <v>518800000.0</v>
       </c>
       <c r="F23">
-        <v>453800000.0</v>
+        <v>483900000.0</v>
       </c>
       <c r="G23">
-        <v>419300000.0</v>
+        <v>490600000.0</v>
       </c>
       <c r="H23">
-        <v>441700000.0</v>
+        <v>453100000.0</v>
       </c>
       <c r="I23">
         <v>419300000.0</v>
       </c>
       <c r="J23">
         <v>441700000.0</v>
       </c>
       <c r="K23">
+        <v>419300000.0</v>
+      </c>
+      <c r="L23">
+        <v>441700000.0</v>
+      </c>
+      <c r="M23">
         <v>398400000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>426700000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>434800000.0</v>
       </c>
-      <c r="N23">
-[...4 lines deleted...]
-      </c>
       <c r="P23">
+        <v>527900000.0</v>
+      </c>
+      <c r="Q23">
+        <v>493300000.0</v>
+      </c>
+      <c r="R23">
         <v>366700000.0</v>
       </c>
-      <c r="Q23">
-[...4 lines deleted...]
-      </c>
       <c r="S23">
-        <v>333600000.0</v>
+        <v>348600000.0</v>
       </c>
       <c r="T23">
-        <v>350000000.0</v>
+        <v>361500000.0</v>
       </c>
       <c r="U23">
-        <v>356800000.0</v>
+        <v>332500000.0</v>
       </c>
       <c r="V23">
-        <v>363300000.0</v>
+        <v>346300000.0</v>
       </c>
       <c r="W23">
+        <v>152600000.0</v>
+      </c>
+      <c r="X23">
+        <v>363500000.0</v>
+      </c>
+      <c r="Y23">
         <v>353400000.0</v>
       </c>
-      <c r="X23">
-[...4 lines deleted...]
-      </c>
       <c r="Z23">
-        <v>382100000.0</v>
+        <v>341100000.0</v>
       </c>
       <c r="AA23">
-        <v>388800000.0</v>
+        <v>360300000.0</v>
       </c>
       <c r="AB23">
-        <v>416700000.0</v>
+        <v>383000000.0</v>
       </c>
       <c r="AC23">
-        <v>457500000.0</v>
+        <v>390100000.0</v>
       </c>
       <c r="AD23">
-        <v>354400000.0</v>
+        <v>418400000.0</v>
       </c>
       <c r="AE23">
-        <v>295700000.0</v>
+        <v>509300000.0</v>
       </c>
       <c r="AF23">
-        <v>276800000.0</v>
+        <v>362200000.0</v>
       </c>
       <c r="AG23">
-        <v>273200000.0</v>
+        <v>297000000.0</v>
       </c>
       <c r="AH23">
-        <v>313000000.0</v>
+        <v>280200000.0</v>
       </c>
       <c r="AI23">
-        <v>237600000.0</v>
+        <v>273300000.0</v>
       </c>
       <c r="AJ23">
-        <v>216800000.0</v>
+        <v>313800000.0</v>
       </c>
       <c r="AK23">
-        <v>239100000.0</v>
+        <v>240500000.0</v>
       </c>
       <c r="AL23">
-        <v>247700000.0</v>
+        <v>218800000.0</v>
       </c>
       <c r="AM23">
-        <v>238400000.0</v>
+        <v>242200000.0</v>
       </c>
       <c r="AN23">
-        <v>228100000.0</v>
+        <v>251700000.0</v>
       </c>
       <c r="AO23">
-        <v>230900000.0</v>
+        <v>241300000.0</v>
       </c>
       <c r="AP23">
-        <v>211000000.0</v>
+        <v>231600000.0</v>
       </c>
       <c r="AQ23">
+        <v>232700000.0</v>
+      </c>
+      <c r="AR23">
+        <v>212100000.0</v>
+      </c>
+      <c r="AS23">
+        <v>215100000.0</v>
+      </c>
+      <c r="AT23">
+        <v>224600000.0</v>
+      </c>
+      <c r="AU23">
+        <v>208400000.0</v>
+      </c>
+      <c r="AV23">
         <v>213700000.0</v>
       </c>
-      <c r="AR23">
-[...13 lines deleted...]
-      </c>
       <c r="AW23">
-        <v>206100000.0</v>
+        <v>213800000.0</v>
       </c>
       <c r="AX23">
-        <v>197700000.0</v>
+        <v>207800000.0</v>
       </c>
       <c r="AY23">
-        <v>197700000.0</v>
+        <v>206000000.0</v>
       </c>
       <c r="AZ23">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:52">
+        <v>197100000.0</v>
+      </c>
+      <c r="BA23">
+        <v>197100000.0</v>
+      </c>
+      <c r="BB23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24">
         <v>200000.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
+      <c r="AH24"/>
       <c r="AI24">
         <v>200000.0</v>
       </c>
-      <c r="AJ24"/>
+      <c r="AJ24">
+        <v>300000.0</v>
+      </c>
       <c r="AK24">
         <v>200000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
+      <c r="AL24"/>
       <c r="AM24">
         <v>200000.0</v>
       </c>
-      <c r="AN24"/>
+      <c r="AN24">
+        <v>200000.0</v>
+      </c>
       <c r="AO24">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AP24"/>
       <c r="AQ24">
+        <v>300000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>9800000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>73600000.0</v>
+      </c>
+      <c r="C25">
+        <v>66600000.0</v>
+      </c>
+      <c r="D25">
         <v>64600000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>62200000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>61100000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>60100000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>64900000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>70600000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>99200000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>69100000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>64800000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>57200000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>78700000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>57700000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>62500000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>56700000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>41600000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>41600000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>42100000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>41800000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>43100000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>44800000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>44700000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>44500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>46700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>47500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>44000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>53700000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>45100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>60700000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>31200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>20500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>21500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>19200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>19000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>17500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>16500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>15900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>14900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>13700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>14100000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>13100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>13900000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>13500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>12900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>13100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>12600000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>12400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>11700000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>11200000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>104400000.0</v>
+      </c>
+      <c r="C26">
+        <v>90600000.0</v>
+      </c>
+      <c r="D26">
         <v>80100000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>81400000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>79500000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>75900000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>74200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73200000.0</v>
       </c>
       <c r="I26">
         <v>74300000.0</v>
       </c>
       <c r="J26">
         <v>73200000.0</v>
       </c>
       <c r="K26">
+        <v>74300000.0</v>
+      </c>
+      <c r="L26">
+        <v>73200000.0</v>
+      </c>
+      <c r="M26">
         <v>73500000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>73900000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>85400000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>75800000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>72700000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>56700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>56700000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>53200000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>54100000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>54100000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>57200000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>52800000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>50400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>49000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>48700000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>51000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>49900000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>49500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>57700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>42800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>34600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>38500000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>38200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>43800000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>36300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>35400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>37300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>38700000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>36900000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>36400000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>35300000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>35000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>34400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>35700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35100000.0</v>
       </c>
       <c r="AU26">
         <v>35000000.0</v>
       </c>
       <c r="AV26">
+        <v>35100000.0</v>
+      </c>
+      <c r="AW26">
+        <v>35000000.0</v>
+      </c>
+      <c r="AX26">
         <v>36600000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>36000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>31150000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>31150000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>113700000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:52">
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -15734,6240 +16346,6498 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>91200000.0</v>
+      </c>
+      <c r="C28">
+        <v>90800000.0</v>
+      </c>
+      <c r="D28">
         <v>96100000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>85100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>83600000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>112000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>76300000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>76300000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>74900000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>77700000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>85100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>73000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>68300000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>76400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>98400000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>105700000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>69600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>63800000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>69000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>63300000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>58300000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>65500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>61000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>56000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>48600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>55200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>56200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>50400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>45800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>51600000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>61900000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>33000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>32700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>33200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>35700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>26600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>26000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>28100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>31000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>25100000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>29500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>25800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>34000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>37600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>31800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>62300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>62900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>66900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>60300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>59000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>56900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>216100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-296600000.0</v>
+      </c>
+      <c r="C29">
+        <v>39600000.0</v>
+      </c>
+      <c r="D29">
         <v>18300000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-224700000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4900000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18600000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3200000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>125000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>19600000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2400000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1400000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>14800000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9400000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4600000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>19200000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3300000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>12400000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>18100000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27400000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>14900000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16500000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>19200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>8600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>5800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>4700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-8200000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
-        <v>175800000.0</v>
+        <v>207000000.0</v>
       </c>
       <c r="C30">
-        <v>174800000.0</v>
+        <v>181400000.0</v>
       </c>
       <c r="D30">
-        <v>168300000.0</v>
+        <v>176200000.0</v>
       </c>
       <c r="E30">
-        <v>160200000.0</v>
+        <v>166500000.0</v>
       </c>
       <c r="F30">
-        <v>151200000.0</v>
+        <v>163100000.0</v>
       </c>
       <c r="G30">
-        <v>160300000.0</v>
+        <v>187900000.0</v>
       </c>
       <c r="H30">
-        <v>184700000.0</v>
+        <v>150500000.0</v>
       </c>
       <c r="I30">
         <v>160300000.0</v>
       </c>
       <c r="J30">
         <v>184700000.0</v>
       </c>
       <c r="K30">
+        <v>160300000.0</v>
+      </c>
+      <c r="L30">
+        <v>184700000.0</v>
+      </c>
+      <c r="M30">
         <v>157500000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>145500000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>163400000.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-      </c>
       <c r="P30">
+        <v>188100000.0</v>
+      </c>
+      <c r="Q30">
+        <v>187700000.0</v>
+      </c>
+      <c r="R30">
         <v>126300000.0</v>
       </c>
-      <c r="Q30">
-[...4 lines deleted...]
-      </c>
       <c r="S30">
-        <v>111800000.0</v>
+        <v>120400000.0</v>
       </c>
       <c r="T30">
-        <v>114500000.0</v>
+        <v>122300000.0</v>
       </c>
       <c r="U30">
-        <v>116500000.0</v>
+        <v>116300000.0</v>
       </c>
       <c r="V30">
-        <v>114100000.0</v>
+        <v>117000000.0</v>
       </c>
       <c r="W30">
+        <v>-81900000.0</v>
+      </c>
+      <c r="X30">
+        <v>114300000.0</v>
+      </c>
+      <c r="Y30">
         <v>106700000.0</v>
       </c>
-      <c r="X30">
-[...4 lines deleted...]
-      </c>
       <c r="Z30">
-        <v>107200000.0</v>
+        <v>108700000.0</v>
       </c>
       <c r="AA30">
-        <v>100300000.0</v>
+        <v>115200000.0</v>
       </c>
       <c r="AB30">
-        <v>98900000.0</v>
+        <v>114300000.0</v>
       </c>
       <c r="AC30">
+        <v>107900000.0</v>
+      </c>
+      <c r="AD30">
+        <v>100600000.0</v>
+      </c>
+      <c r="AE30">
         <v>164700000.0</v>
       </c>
-      <c r="AD30">
-[...4 lines deleted...]
-      </c>
       <c r="AF30">
-        <v>71200000.0</v>
+        <v>113300000.0</v>
       </c>
       <c r="AG30">
-        <v>71400000.0</v>
+        <v>68900000.0</v>
       </c>
       <c r="AH30">
-        <v>79500000.0</v>
+        <v>74600000.0</v>
       </c>
       <c r="AI30">
-        <v>62900000.0</v>
+        <v>71500000.0</v>
       </c>
       <c r="AJ30">
-        <v>61400000.0</v>
+        <v>80300000.0</v>
       </c>
       <c r="AK30">
+        <v>65800000.0</v>
+      </c>
+      <c r="AL30">
+        <v>63400000.0</v>
+      </c>
+      <c r="AM30">
         <v>68500000.0</v>
       </c>
-      <c r="AL30">
-[...4 lines deleted...]
-      </c>
       <c r="AN30">
-        <v>71100000.0</v>
+        <v>73700000.0</v>
       </c>
       <c r="AO30">
-        <v>63700000.0</v>
+        <v>64900000.0</v>
       </c>
       <c r="AP30">
+        <v>69400000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>65100000.0</v>
+      </c>
+      <c r="AR30">
         <v>61900000.0</v>
       </c>
-      <c r="AQ30">
-[...4 lines deleted...]
-      </c>
       <c r="AS30">
+        <v>69400000.0</v>
+      </c>
+      <c r="AT30">
+        <v>79300000.0</v>
+      </c>
+      <c r="AU30">
         <v>66800000.0</v>
       </c>
-      <c r="AT30">
-[...4 lines deleted...]
-      </c>
       <c r="AV30">
-        <v>66900000.0</v>
+        <v>70100000.0</v>
       </c>
       <c r="AW30">
-        <v>63900000.0</v>
+        <v>65100000.0</v>
       </c>
       <c r="AX30">
-        <v>59050000.0</v>
+        <v>70600000.0</v>
       </c>
       <c r="AY30">
-        <v>59050000.0</v>
+        <v>63800000.0</v>
       </c>
       <c r="AZ30">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:52">
+        <v>58450000.0</v>
+      </c>
+      <c r="BA30">
+        <v>58450000.0</v>
+      </c>
+      <c r="BB30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B31">
-        <v>32200000.0</v>
+        <v>-7728600000.0</v>
       </c>
       <c r="C31">
-        <v>-1500000.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="D31">
-        <v>-3000000.0</v>
+        <v>32600000.0</v>
       </c>
       <c r="E31">
-        <v>-1500000.0</v>
+        <v>-9800000.0</v>
       </c>
       <c r="F31">
-        <v>9300000.0</v>
+        <v>-8200000.0</v>
       </c>
       <c r="G31">
-        <v>3200000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="H31">
-        <v>5900000.0</v>
+        <v>8600000.0</v>
       </c>
       <c r="I31">
         <v>3200000.0</v>
       </c>
       <c r="J31">
         <v>5900000.0</v>
       </c>
       <c r="K31">
+        <v>3200000.0</v>
+      </c>
+      <c r="L31">
+        <v>5900000.0</v>
+      </c>
+      <c r="M31">
         <v>11500000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>10500000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2700000.0</v>
       </c>
-      <c r="N31">
-[...4 lines deleted...]
-      </c>
       <c r="P31">
+        <v>-5200000.0</v>
+      </c>
+      <c r="Q31">
+        <v>5300000.0</v>
+      </c>
+      <c r="R31">
         <v>-18300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-17500000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-16100000.0</v>
       </c>
-      <c r="S31">
-[...4 lines deleted...]
-      </c>
       <c r="U31">
-        <v>190200000.0</v>
+        <v>-16300000.0</v>
       </c>
       <c r="V31">
+        <v>-17300000.0</v>
+      </c>
+      <c r="W31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="X31">
         <v>-17200000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-15400000.0</v>
       </c>
-      <c r="X31">
-[...4 lines deleted...]
-      </c>
       <c r="Z31">
-        <v>-18000000.0</v>
+        <v>-12400000.0</v>
       </c>
       <c r="AA31">
-        <v>-7700000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="AB31">
+        <v>-17100000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-6400000.0</v>
+      </c>
+      <c r="AD31">
         <v>-7300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-6100000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>6200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-4500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>6800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-22800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>4700000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>800000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-31500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-58000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-22500000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>4300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-5200000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-2900000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>2000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-400000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-100000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-300000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-650000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-650000.0</v>
       </c>
-      <c r="AZ31">
-[...3 lines deleted...]
-    <row r="32" spans="1:52">
+      <c r="BB31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>1006300000.0</v>
+      </c>
+      <c r="C32">
+        <v>808400000.0</v>
+      </c>
+      <c r="D32">
         <v>665500000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>533800000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>480700000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>425200000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>402200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>308300000.0</v>
       </c>
       <c r="I32">
         <v>336900000.0</v>
       </c>
       <c r="J32">
         <v>308300000.0</v>
       </c>
       <c r="K32">
+        <v>366500000.0</v>
+      </c>
+      <c r="L32">
+        <v>366800000.0</v>
+      </c>
+      <c r="M32">
         <v>317600000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>370800000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>383400000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>506000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>506800000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>422100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>395400000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>446700000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>448400000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>392100000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>419500000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>478800000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>452400000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>368100000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>402800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>457800000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>449900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>404600000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>432900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>373700000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>354100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>301100000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>298800000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>404600000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>243200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>222700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>255800000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>265000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>258100000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>241700000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>230400000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>218300000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>212600000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>208900000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>198700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>210500000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>219000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>201000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>213500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>201700000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>201700000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>769900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>520700000.0</v>
+      </c>
+      <c r="C2">
         <v>436700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>859000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1290200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>774300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>298000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>432600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>397300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>272900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>157100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13300000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>451300000</v>
+      </c>
+      <c r="C3">
         <v>231000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>136000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>128500000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>91200000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>94800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>86000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>166000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>93200000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>138100000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>82000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>53700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>64200000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>40800000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-431200000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>515900000.0</v>
       </c>
-      <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>-134600000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>35500000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>124400000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>115800000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>142600000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-5400000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>160900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19900000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>23100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>43800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17900000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>1522800000.0</v>
+      </c>
+      <c r="C6">
         <v>84000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-422300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-431200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>515900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>476300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-134600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>35300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>124400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>115800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>142600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>-292000000.0</v>
+      </c>
+      <c r="C7">
         <v>-314500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>138800000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-136600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-90600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>65400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>52100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-19100000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-54400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-9800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-23400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>83200000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-49200000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>5000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>27700000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-30800000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4200000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-21800000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-17800000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-270400000.0</v>
+      </c>
+      <c r="C9">
         <v>-58700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>72300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>83200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-49200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>27700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-30800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-21800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-17800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>-228400000.0</v>
+      </c>
+      <c r="C10">
         <v>-71300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-81500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-51800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>40600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-41700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-95500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>51400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-34000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-20900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-16900000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>28900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2900000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19300000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>113400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90400000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>102600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>77700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-75400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>133300000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17100000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-26400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-15500000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="H13">
         <v>8100000.0</v>
       </c>
       <c r="I13">
+        <v>8100000.0</v>
+      </c>
+      <c r="J13">
         <v>21900000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-200000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-4000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-22400000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3100000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>267000000.0</v>
+      </c>
+      <c r="C14">
         <v>256700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>290300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>255600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>167100000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>237300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>191900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>157500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>77200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54600000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>44800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="H15">
         <v>700000.0</v>
       </c>
       <c r="I15">
         <v>700000.0</v>
       </c>
       <c r="J15">
+        <v>700000.0</v>
+      </c>
+      <c r="K15">
         <v>900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>500000.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>500000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>2043500000.0</v>
+      </c>
+      <c r="C16">
         <v>520700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>436700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>859000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1290200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>774300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>298000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>432600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>397300000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>272900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>157100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-200000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1400000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1900000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>300100000.0</v>
+      </c>
+      <c r="C18">
         <v>-104700000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-111300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>51300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>368100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>643900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>438300000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>164100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>154300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-53100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-44400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1400000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>23000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>-338600000.0</v>
+      </c>
+      <c r="C19">
         <v>-84100000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-114300000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>115800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-141500000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-917800000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-18100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-127000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-425700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-282500000.0</v>
       </c>
       <c r="M19">
         <v>-282500000.0</v>
       </c>
-      <c r="N19"/>
+      <c r="N19">
+        <v>-282500000.0</v>
+      </c>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="D20"/>
+        <v>165</v>
+      </c>
+      <c r="B20">
+        <v>1999700000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>-74500000.0</v>
+      </c>
+      <c r="C21">
         <v>68400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-323100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>593500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>852300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>532200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>479500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>442300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="L21">
         <v>-2300000.0</v>
       </c>
       <c r="M21">
         <v>-2300000.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>-2300000.0</v>
+      </c>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>-6935100000.0</v>
+      </c>
+      <c r="C22">
         <v>25900000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-546500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-131600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>198900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>397300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>135500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>248100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-102500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>1716300000.0</v>
+      </c>
+      <c r="C23">
         <v>15100000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-24000000.0</v>
+      </c>
+      <c r="E23">
         <v>-22100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25500000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>12800000.0</v>
+      </c>
+      <c r="H23">
         <v>-4100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>131900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>40600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-14300000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>18100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>42400000.0</v>
+      </c>
+      <c r="C24">
         <v>48100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-30000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>95800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1300000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-93200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-282500000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>100000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>7777600000.0</v>
+      </c>
+      <c r="C25">
         <v>-19000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>80800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-8300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>72100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>78900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B26">
+        <v>-102000000.0</v>
+      </c>
+      <c r="C26">
         <v>-41700000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-24000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-175600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-543900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-275700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-200000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2400000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>40600000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>170200000.0</v>
+      </c>
+      <c r="C27">
         <v>177200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>128800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>148400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>103100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>92900000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>73200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>60700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>46800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>32700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16300000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14500000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>1556900000.0</v>
+      </c>
+      <c r="C28">
         <v>41800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-332700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>263000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>282900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-263399999.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>328800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>485100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>456700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>136400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>751400000.0</v>
+      </c>
+      <c r="C29">
         <v>126300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>179800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>459300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>738700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>524300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>330100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>247500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>86600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>54900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-785500000.0</v>
+      </c>
+      <c r="C30">
         <v>-84100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-114300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-874000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-226300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-987700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-779700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-127000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-425700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-82000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-53500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-76900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-31900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-44300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>2617800000.0</v>
+      </c>
+      <c r="C2">
+        <v>657700000.0</v>
+      </c>
+      <c r="D2">
         <v>772900000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>520700000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>516400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>479700000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>489200000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>436700000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>425000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>469300000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>861600000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>859000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>549200000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>592100000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>605300000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1290200000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1130300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>552000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>611000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>774300000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>687700000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>321300000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>269500000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>298000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>688800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1085000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>539000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>432600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>358300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>371300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>459400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>397300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>176800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>202100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>150800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>272900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>577900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>155900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>166800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>157100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>157200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>161900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>142100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>14500000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10600000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>19500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>14800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>19900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>16900000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>14400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>11100000.0</v>
       </c>
-      <c r="AY2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>166800000</v>
+      </c>
+      <c r="C3">
+        <v>124700000</v>
+      </c>
+      <c r="D3">
+        <v>83600000</v>
+      </c>
+      <c r="E3">
         <v>76200000</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3">
+      <c r="F3">
         <v>53900000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>62800000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>40200000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>74100000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>24600000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>16600000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>31000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>60800000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>36300000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>29400000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>39900000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>22900000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28600000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>18600000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>26100000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>17900000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>18400000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>15900000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>24200000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26300000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>21100000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>18500000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>25700000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>21700000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>85500000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26600000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>24300000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>29600000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>20300000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>22700000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>17200000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>33000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>38100000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>35700000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>35400000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>28900000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>18600000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>27700000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>21800000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>13900000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>18400000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>10700000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>10800000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>13800000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>21200000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>13900000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>14550000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>14550000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>31900000</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>309800000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-42900000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-13200000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-684900000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>159900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>578300000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-59000000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-163300000.0</v>
       </c>
-      <c r="T4"/>
-      <c r="U4">
+      <c r="V4"/>
+      <c r="W4">
         <v>366400000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>51800000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-28500000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-390800000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-396200000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>546000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>106400000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>74300000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-12800000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-88100000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>62100000.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-122100000.0</v>
       </c>
-      <c r="AJ4"/>
-      <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4">
         <v>9700000.0</v>
       </c>
-      <c r="AN4"/>
-      <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>139700000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>20300000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1500000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-600000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-10200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3400000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4400000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1900000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="V5"/>
+      <c r="W5">
         <v>2100000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-100000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>12700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>38600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>14600000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-4100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5300000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-5800000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-2200000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>-574300000.0</v>
+      </c>
+      <c r="C6">
+        <v>1960100000.0</v>
+      </c>
+      <c r="D6">
         <v>-115200000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>252200000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4300000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>36700000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9500000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>52500000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>11700000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-44300000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-392300000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2600000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>309800000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-42900000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-13200000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-684900000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>159900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>578300000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-59000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-163300000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>86600000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>366400000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>51800000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-28500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-390800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-396200000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>546000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>106400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>74300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-13000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-88100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>62100000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>220500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-25300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>51300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-122100000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-305000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>422000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-10900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>9700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>19800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>127600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3900000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-8900000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-5100000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2500000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>3300000.0</v>
       </c>
-      <c r="AZ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:52">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>-117900000.0</v>
+      </c>
+      <c r="C7">
+        <v>-46800000.0</v>
+      </c>
+      <c r="D7">
         <v>75600000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-54600000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-254800000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-57800000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-11800000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9900000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>157900000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12400000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>22600000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-24300000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7900000.0</v>
       </c>
-      <c r="M7">
-[...2 lines deleted...]
-      <c r="N7">
+      <c r="O7">
+        <v>-55600000.0</v>
+      </c>
+      <c r="P7">
         <v>1600000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-90500000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-16700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-35700000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>61300000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-99500000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>21600000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>67400000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-44800000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-42700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>14800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>32000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>29800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-39100000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>49100000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>40400000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-27900000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-25800000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>37100000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-6200000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-24200000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>8100000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-6800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-8800000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-4400000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-15300000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1900000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>16700000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-6700000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>13200000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-52300000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>5800000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-21100000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-7100000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>5900000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-11300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-11300000.0</v>
       </c>
-      <c r="AZ7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:52">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>32200000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>52500000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>10000000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-11500000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-19800000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-3000000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>24000000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-50400000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="V8"/>
+      <c r="W8">
         <v>51900000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-13400000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-30300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>28800000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>30200000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>800000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-54800000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>64900000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-36400000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>41100000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-41900000.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-7500000.0</v>
       </c>
-      <c r="AJ8"/>
-      <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8">
         <v>14000000.0</v>
       </c>
-      <c r="AN8"/>
-      <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-78900000.0</v>
+      </c>
+      <c r="C9">
+        <v>-64800000.0</v>
+      </c>
+      <c r="D9">
         <v>-69800000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-56900000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5700000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-32200000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-28400000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3800000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>35100000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>18500000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-7400000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>26100000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32200000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>52500000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>10000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-11500000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-19800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-3000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>24000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-50400000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>12000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>51900000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-13400000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-30300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>28800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>30200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-54800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>64900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-36400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>41100000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-41900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-32400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>57400000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-48300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-7500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>19100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>7100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-36000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>14000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-10200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-2500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-8600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>5000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-6300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-4100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-12400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-11200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>21100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-12500000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-12500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C10">
+        <v>-62700000.0</v>
+      </c>
+      <c r="D10">
         <v>-45000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-57500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-45600000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-20700000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1500000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-6500000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>21300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>45000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>24300000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-16800000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-900000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-44200000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-24600000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-25300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-15500000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-700000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10300000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13600000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3300000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-22900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-15600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>20800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>13500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-14800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>15300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-8800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3300000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-27700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-17100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>6500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-3000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-2900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-9900000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-100000.0</v>
       </c>
-      <c r="AZ10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:52">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-40800000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-31800000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15300000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-38200000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>39500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>29700000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-10500000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7600000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-500000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-33900000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-10000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-8000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-6500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-41700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>24200000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>18500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>20700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-8900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-5400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-16900000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-6400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>37200000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-13400000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>38100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>42400000.0</v>
       </c>
-      <c r="AP11"/>
-[...1 lines deleted...]
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11">
         <v>2900000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11">
         <v>19300000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>43100000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6300000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>42900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>33700000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>30000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12100000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43600000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>22800000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21700000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>46000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>27300000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>35800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>47900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>36500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>23000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>14900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>35400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>31900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-116600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>133300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>15000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>30600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>26100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>500000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>16100000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
         <v>17100000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-7900000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-7900000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>11100000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2300000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-3400000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-11900000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>10000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-10200000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>600000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7400000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-3600000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>8200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-15600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>25100000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>700000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-10200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1500000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-3200000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>33000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-9400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-200000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-11800000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>7100000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-2000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-4000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-6400000.0</v>
       </c>
-      <c r="AP13"/>
-[...1 lines deleted...]
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-22400000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13">
         <v>3100000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>73600000.0</v>
+      </c>
+      <c r="C14">
+        <v>66600000.0</v>
+      </c>
+      <c r="D14">
         <v>63800000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>63000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>61100000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>60100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>64900000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>70600000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>69700000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>69100000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>69600000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>57200000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>78700000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>57700000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>62500000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>56700000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>41600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>41600000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>42100000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>41800000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>43100000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>44800000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>44700000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>44500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>72600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>61500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>44000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>53700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>45100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>60700000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>31200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>20500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>21500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>19200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>19000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>17500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>16500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>15900000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>14900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>13700000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>14100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>13100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>13900000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>13500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>12900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>13100000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>12600000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>12400000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>11700000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>11200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>10950000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>10950000.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>6900000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>204300000.0</v>
       </c>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>400000.0</v>
       </c>
-      <c r="AF15">
-[...2 lines deleted...]
-      <c r="AG15">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>500000.0</v>
       </c>
-      <c r="AH15">
-[...4 lines deleted...]
-      </c>
       <c r="AJ15">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK15">
         <v>200000.0</v>
       </c>
       <c r="AL15">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AM15">
         <v>200000.0</v>
       </c>
       <c r="AN15">
         <v>200000.0</v>
       </c>
       <c r="AO15">
+        <v>200000.0</v>
+      </c>
+      <c r="AP15">
+        <v>200000.0</v>
+      </c>
+      <c r="AQ15">
         <v>300000.0</v>
       </c>
-      <c r="AP15">
-[...4 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
       <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15">
         <v>500000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>2043500000.0</v>
+      </c>
+      <c r="C16">
+        <v>2617800000.0</v>
+      </c>
+      <c r="D16">
         <v>657700000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>772900000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>520700000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>516400000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>479700000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>489200000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>436700000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>425000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>469300000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>861600000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>859000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>549200000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>592100000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>605300000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1290200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1130300000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>552000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>611000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>774300000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>687700000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>321300000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>269500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>298000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>688800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1085000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>539000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>432600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>358300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>371300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>459400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>397300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>176800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>202100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>150800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>272900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>577900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>155900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>166800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>157100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>157200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>161900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>142100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>14500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>10600000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>19500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>19900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>16900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>14400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3300000.0</v>
       </c>
-      <c r="AZ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:52">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-200000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>400000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18">
-        <v>202900000.0</v>
+        <v>196200000.0</v>
       </c>
       <c r="C18">
+        <v>79100000.0</v>
+      </c>
+      <c r="D18">
+        <v>50500000.0</v>
+      </c>
+      <c r="E18">
         <v>-18300000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>10100000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-64400000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-15900000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-34500000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10900000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-23600000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-32500000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-63100000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>12900000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-14500000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>55000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2100000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>85700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>58000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>180400000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>44000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>105800000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>365400000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>104300000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>78400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>101600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>133300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>136600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>65800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>42200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>16200000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>78100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>27600000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>17300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>72400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>87900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-23300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-25000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-19300000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-16200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>7400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-5500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-7200000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>20600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-3300000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-5400000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-30800000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>5200000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-13400000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-17700000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>16400000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-50000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-50000.0</v>
       </c>
-      <c r="AZ18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:52">
+      <c r="BB18">
+        <v>23000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>-140400000.0</v>
+      </c>
+      <c r="C19">
+        <v>-58700000.0</v>
+      </c>
+      <c r="D19">
         <v>-147900000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-67800000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-59400000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>53100000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-30700000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-47100000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-27500000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>290300000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-394900000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>17800000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-34800000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-22600000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-63900000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>237100000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>171300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-5000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-202900000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-104900000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>197300000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>8600000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-41600000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-88200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-489900000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-533600000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>61300000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>44400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>5600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-25700000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-37800000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>39800000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>202000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-94900000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-41400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-99500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-282500000.0</v>
       </c>
       <c r="AL19">
         <v>-282500000.0</v>
       </c>
       <c r="AM19">
         <v>-282500000.0</v>
       </c>
       <c r="AN19">
         <v>-282500000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19"/>
+      <c r="AO19">
+        <v>-282500000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-282500000.0</v>
+      </c>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-282500000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-282500000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>165</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>-521600000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7300000.0</v>
+      </c>
+      <c r="D21">
         <v>44400000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>410000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2500000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2500000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>76100000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>599400000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>466600000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-900000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>854800000.0</v>
       </c>
       <c r="S21">
         <v>854800000.0</v>
       </c>
       <c r="T21">
-        <v>-100000.0</v>
+        <v>854800000.0</v>
       </c>
       <c r="U21">
-        <v>-100000.0</v>
+        <v>854800000.0</v>
       </c>
       <c r="V21">
         <v>-100000.0</v>
       </c>
       <c r="W21">
+        <v>-100000.0</v>
+      </c>
+      <c r="X21">
+        <v>-100000.0</v>
+      </c>
+      <c r="Y21">
         <v>-200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>542400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>489600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-3200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2300000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>442300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>443200000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-900000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2300000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-2300000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-2300000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>-7161700000.0</v>
+      </c>
+      <c r="C22">
+        <v>144200000.0</v>
+      </c>
+      <c r="D22">
         <v>78200000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4200000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>213300000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-44100000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-60900000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-82400000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-252500000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-127000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-99100000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-67900000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-60200000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-39300000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-31700000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-400000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>34700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>26000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>56700000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>81500000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>21500000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>225500000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>83200000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>67100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-4600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>43400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>49100000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>47600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-25800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-74300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>16300000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>47400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>33500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2700000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>204800000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>7100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-54900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-56000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-3400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>14300000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-7600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-200000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-16900000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>15700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-6500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-6700000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4350000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4350000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B23">
-        <v>-57900000.0</v>
+        <v>-218800000.0</v>
       </c>
       <c r="C23">
+        <v>45200000.0</v>
+      </c>
+      <c r="D23">
+        <v>-62100000.0</v>
+      </c>
+      <c r="E23">
         <v>-100500000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>10700000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-20600000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>300000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-17000000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="J23">
+        <v>7100000.0</v>
+      </c>
+      <c r="K23">
         <v>-4500000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7299999.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-12900000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4700000.0</v>
       </c>
-      <c r="M23">
-[...4 lines deleted...]
-      </c>
       <c r="O23">
+        <v>900000.0</v>
+      </c>
+      <c r="P23">
+        <v>5700000.0</v>
+      </c>
+      <c r="Q23">
         <v>-22400000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-7900000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1700000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-16600000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1200000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-7600000.0</v>
       </c>
-      <c r="V23">
-[...2 lines deleted...]
-      <c r="W23">
+      <c r="X23">
+        <v>5500000.0</v>
+      </c>
+      <c r="Y23">
         <v>-19100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>21700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-117600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-5100000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2300000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>133000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>8900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>22600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>9000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>20300000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-1200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3550000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3550000.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-87800000.0</v>
+      </c>
+      <c r="C24">
+        <v>-85200000.0</v>
+      </c>
+      <c r="D24">
         <v>-159700000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>8400000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>47900000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-40200000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-73900000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>58400000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-4000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>337000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-57800000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-34600000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-22600000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>100000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>237100000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>171300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-30000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>100000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5900000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>24600000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8600000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-10000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-87700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-488700000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-517200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>25500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-600000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-619800000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-93200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-94900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-41400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-99500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-5100000.0</v>
       </c>
-      <c r="AL24">
-[...4 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>200000.0</v>
       </c>
-      <c r="AO24">
-[...4 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AU24"/>
       <c r="AV24">
+        <v>100000.0</v>
+      </c>
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-12700000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-12800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>50000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>50000.0</v>
       </c>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:52">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>7601800000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1800000.0</v>
+      </c>
+      <c r="D25">
         <v>-137700000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4400000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-22600000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-6700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5900000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>51800000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-12700000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-29200000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-800000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-24100000.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="O25">
+        <v>19000000.0</v>
+      </c>
+      <c r="P25">
         <v>25900000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8400000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>27000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>21400000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>18800000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>18600000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>18900000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18300000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>17500000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15400000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-4300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>8300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6800000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>42900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>19200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="AG25">
         <v>4300000.0</v>
       </c>
       <c r="AH25">
+        <v>4400000.0</v>
+      </c>
+      <c r="AI25">
+        <v>4300000.0</v>
+      </c>
+      <c r="AJ25">
         <v>4200000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>55300000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-7700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>22500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-6300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4900000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-2700000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1200000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4200000.0</v>
       </c>
-      <c r="AZ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:52">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B26">
+        <v>843100000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>47400000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-47400000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5400000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-12500000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-7800000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-16000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-3400000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-4500000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3200000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-12900000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-139800000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-6700000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-4300000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-35800000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-95300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-322000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-34900000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-91700000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-236000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-7600000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-7100000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-19100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-5400000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-8600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-200000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>4900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4800000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-2400000.0</v>
       </c>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>4400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1700000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>400000.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>2500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1600000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>100000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>100000.0</v>
       </c>
-      <c r="AR26">
-[...3 lines deleted...]
-      <c r="AT26"/>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26">
         <v>5000000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>40800000.0</v>
+      </c>
+      <c r="C27">
+        <v>41600000.0</v>
+      </c>
+      <c r="D27">
         <v>45400000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>42400000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>40000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>62800000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>38800000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>35600000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>30500000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>31600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>34600000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>32100000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>32100000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>33100000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>36600000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>46600000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>27700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>23300000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>27300000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>24800000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>24200000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>25100000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>24100000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>19500000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>17100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>19200000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>20200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>16700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>14200000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>16000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>19700000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>10800000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>11700000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>11000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>14800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>8000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>8000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>9000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>7700000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>8200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>6300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>6000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4600000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4600000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4100000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4900000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4600000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>6300000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>6300000.0</v>
       </c>
-      <c r="AZ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:52">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-632900000.0</v>
+      </c>
+      <c r="C28">
+        <v>1938200000.0</v>
+      </c>
+      <c r="D28">
         <v>-10500000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>262100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-300000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-14800000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3100000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>60000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3700000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-327600000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4099999.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-12900000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>331500000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5800000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3600000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-59100000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-97100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>524900000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-36600000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-108300000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-234900000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-7600000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1700000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-19200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-12300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>347600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>491600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4600000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>445700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>130700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>22600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>20300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3550000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3550000.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>363000000.0</v>
+      </c>
+      <c r="C29">
+        <v>203800000.0</v>
+      </c>
+      <c r="D29">
         <v>126700000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>57900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>64000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1600000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>24300000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>39600000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>35500000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1500000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2300000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>49200000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>14900000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>94900000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>20800000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>114300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>76600000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>206500000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>61900000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>124200000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>381300000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>128500000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>104700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>122700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>151800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>162300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>87500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>127700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>42800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>102400000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>57200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>37600000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>95100000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>105100000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>9700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>13100000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>16400000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>19200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>36300000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>13100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>20500000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>42400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>10600000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>13000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-20100000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>16000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>400000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>3500000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>30300000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>14500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>14500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>54900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:52">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-304400000.0</v>
+      </c>
+      <c r="C30">
+        <v>-181900000.0</v>
+      </c>
+      <c r="D30">
         <v>-231400000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-67800000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-59400000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>53100000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-30700000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-47100000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-27500000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>290300000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-394900000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17800000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-70900000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-52000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-104500000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-646600000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>142700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-23200000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-228900000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-116900000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>197300000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-7300000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-75000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-114000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-509800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-535700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>36100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>21700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-54400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-52900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-681900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>9500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>181700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-117600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-58600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-132500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-320600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-40800000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-35400000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-28900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-18600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-27700000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-21800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-13900000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-18000000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-10700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-13800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-21200000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-26700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-14500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14500000.0</v>
       </c>
-      <c r="AZ30"/>
+      <c r="BB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>